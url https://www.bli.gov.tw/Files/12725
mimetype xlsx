--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a18193\Desktop\114下半年管審會議\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a18193\Desktop\115-1管審會議\上傳官網\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F3E4A5F-A41E-419A-BB31-869056240BB1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B243908-DFD3-4D4F-A11D-87D5395B6A7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-113" yWindow="-113" windowWidth="24267" windowHeight="13023" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$100</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$E$101</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="249">
   <si>
     <t>國民年金法</t>
   </si>
   <si>
     <t>國保遺屬年金給付檔</t>
   </si>
   <si>
     <t>國保喪葬給付檔</t>
   </si>
   <si>
     <t>政風室</t>
   </si>
   <si>
     <t>公職人員財產申報資料</t>
   </si>
   <si>
     <t>公務員廉政倫理事件登錄資料</t>
   </si>
   <si>
     <t>公務員廉政倫理規範</t>
   </si>
   <si>
     <t>請託關說事件登錄資料</t>
   </si>
   <si>
@@ -879,54 +879,50 @@
     <t>識別類（C001辨識個人者、C003政府資料中之辨識者）、特徵類（C011個人描述）、受僱情形（C061現行之受僱情形、C062僱用經過、C063離職經過、C068薪資與預扣款）、財務細節（C088 保險細節）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>醫療補助檔</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>識別類（C001辨識個人者、C003政府資料中之辨識者）、特徵類（C011個人描述）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>勞工職業災害保險及保護法及其施行細則、勞工職業災害保險被保險人退保後診斷罹患職業病補助及津貼核發辦法</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>勞工職業災害保險及保護法及其施行細則、勞工職業災害保險被保險人退保後診斷罹患職業病補助及津貼核發辦法</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>勞工職業災害保險及保護法及其施行細則、職業災害勞工申請器具照護失能及死亡補助辦法</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>勞動部勞工保險局保有及管理個人資料之項目彙整表</t>
-    <phoneticPr fontId="1" type="noConversion"/>
-[...2 lines deleted...]
-    <t>個人資料檔案名稱</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>保有依據</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>保有單位</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>替代役實施條例第50條及內政部支付替代役役男國民年金保險費自付額作業規定</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>識別類（C001辨識個人者、C003政府資料中之辨識者）、社會情況（C031住家及設施）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
@@ -998,111 +994,121 @@
   </si>
   <si>
     <t>識別類（C001辨識個人者、C003政府資料中之辨識者）、社會情況（C031住家及設施）、教育、技術或其他專業（C052資格或技術）、受僱情形（C061現行之受僱情形、C065工作、差勤紀錄）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>識別類（C001辨識個人者、C003政府資料中之辨識者）、社會情況（C031住家及設施）、教育、技術或其他專業（C052資格或技術）、受僱情形（C061現行之受僱情形）</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>替代役役男國保保費補助資料檔</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>人事管理條例</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>行政院與所屬中央及各地方機關約僱人員僱用辦法</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>002人事管理、007不動產服務、014公職人員財產申報、利益衝突迴避及政治獻金業務、025犯罪預防、刑事偵查、執行、矯正、保護處分、犯罪被害人保護或更生保護事務、026生態保育、031全民健康保險、勞工保險、農民保險、國民年金保險或其他社會保險、038行政執行、039行政裁罰、行政調查、074政府福利金或救濟金給付行政、102國家賠償行政、107採購與供應管理、113陳情、請願、檢舉案件處理、114勞工行政、128廉政行政、129會計與相關服務、136資(通)訊與資料庫管理、171其他中央政府機關暨所屬機關構內部單位管理、公共事務監督、行政協助及相關業務</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <t>友善職場育嬰留職停薪獎勵雇主檔</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>友善職場育嬰留職停薪獎勵雇主實施要點</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>識別類（C001辨識個人者、C002辨識財務者、C003政府資料中之辨識者）、特徵類（C011個人描述）、受僱情形（C061現行之受僱情形、C065工作、差勤紀錄）、財務細節（C087津貼、福利、贈款）</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>個人資料
+檔案名稱</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="22"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -1477,85 +1483,85 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
@@ -1859,237 +1865,237 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E101"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A97" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="C82" sqref="C82"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A79" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.3" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="15.77734375" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="57.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.21875" style="3" customWidth="1"/>
     <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30.85" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="38" t="s">
         <v>221</v>
       </c>
-      <c r="B1" s="39"/>
-[...2 lines deleted...]
-      <c r="E1" s="39"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
     </row>
     <row r="2" spans="1:5" ht="72.650000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="C2" s="6" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="2" customFormat="1" ht="75.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8">
         <v>1</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>53</v>
       </c>
       <c r="D3" s="10" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="69.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="8">
         <v>2</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="10" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8">
         <v>3</v>
       </c>
       <c r="B5" s="9" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:5" s="2" customFormat="1" ht="45.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="8">
         <v>4</v>
       </c>
       <c r="B6" s="9" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:5" s="2" customFormat="1" ht="48.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>5</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>205</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="2" customFormat="1" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <v>6</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D8" s="9" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:5" s="2" customFormat="1" ht="67.650000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <v>7</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D9" s="9" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="10" spans="1:5" s="2" customFormat="1" ht="69.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" s="2" customFormat="1" ht="93.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <v>8</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="11" spans="1:5" s="2" customFormat="1" ht="84.85" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <v>9</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="12" spans="1:5" s="2" customFormat="1" ht="65.150000000000006" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <v>10</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>169</v>
       </c>
     </row>
@@ -2224,1380 +2230,1397 @@
       </c>
       <c r="D20" s="12" t="s">
         <v>188</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:5" s="2" customFormat="1" ht="68.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <v>19</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>185</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>186</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>189</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="22" spans="1:5" s="2" customFormat="1" ht="53.85" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" s="2" customFormat="1" ht="68.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <v>20</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>18</v>
+        <v>245</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:5" s="2" customFormat="1" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>247</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" s="2" customFormat="1" ht="53.85" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <v>21</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>194</v>
+        <v>115</v>
       </c>
       <c r="E23" s="13" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" s="2" customFormat="1" ht="70.75" customHeight="1" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" s="2" customFormat="1" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <v>22</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>19</v>
+        <v>233</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:5" s="2" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+        <v>194</v>
+      </c>
+      <c r="E24" s="13" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" s="2" customFormat="1" ht="70.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <v>23</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>235</v>
+        <v>19</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>198</v>
+        <v>118</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="26" spans="1:5" s="2" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8">
         <v>24</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>63</v>
+        <v>234</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>118</v>
+        <v>198</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="27" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" s="2" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <v>25</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E27" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="28" spans="1:5" s="2" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" s="2" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <v>26</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>20</v>
+        <v>235</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>17</v>
+        <v>192</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E28" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="1:5" s="2" customFormat="1" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" s="2" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <v>27</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>237</v>
+        <v>20</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="30" spans="1:5" s="2" customFormat="1" ht="53.85" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" s="2" customFormat="1" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <v>28</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E30" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="31" spans="1:5" s="2" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" s="2" customFormat="1" ht="53.85" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <v>29</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="E31" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="32" spans="1:5" s="2" customFormat="1" ht="68.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" s="2" customFormat="1" ht="73.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <v>30</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>217</v>
+        <v>107</v>
       </c>
       <c r="E32" s="11" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="33" spans="1:5" s="2" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:5" s="2" customFormat="1" ht="68.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <v>31</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>193</v>
+        <v>217</v>
       </c>
       <c r="E33" s="11" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" s="2" customFormat="1" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="2" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <v>32</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E34" s="11" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="35" spans="1:5" s="2" customFormat="1" ht="75.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:5" s="2" customFormat="1" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <v>33</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>219</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="36" spans="1:5" s="2" customFormat="1" ht="77.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:5" s="2" customFormat="1" ht="75.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <v>34</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E36" s="11" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="37" spans="1:5" s="2" customFormat="1" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:5" s="2" customFormat="1" ht="77.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <v>35</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E37" s="11" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="38" spans="1:5" s="2" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:5" s="2" customFormat="1" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <v>36</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>220</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E38" s="11" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="39" spans="1:5" s="2" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:5" s="2" customFormat="1" ht="70" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <v>37</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>203</v>
+      </c>
+      <c r="C39" s="9" t="s">
+        <v>220</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>120</v>
+        <v>197</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" s="2" customFormat="1" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="2" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <v>38</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C40" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="41" spans="1:5" s="2" customFormat="1" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:5" s="2" customFormat="1" ht="54.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <v>39</v>
       </c>
-      <c r="B41" s="12" t="s">
-        <v>29</v>
+      <c r="B41" s="9" t="s">
+        <v>28</v>
       </c>
       <c r="C41" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E41" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="42" spans="1:5" s="2" customFormat="1" ht="40.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:5" s="2" customFormat="1" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="8">
         <v>40</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E42" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="43" spans="1:5" s="2" customFormat="1" ht="111.45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:5" s="2" customFormat="1" ht="40.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="8">
         <v>41</v>
       </c>
-      <c r="B43" s="9" t="s">
-        <v>31</v>
+      <c r="B43" s="12" t="s">
+        <v>30</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="E43" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="44" spans="1:5" s="2" customFormat="1" ht="103.3" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:5" s="2" customFormat="1" ht="111.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="8">
         <v>42</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C44" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E44" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="45" spans="1:5" s="2" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:5" s="2" customFormat="1" ht="103.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="8">
         <v>43</v>
       </c>
-      <c r="B45" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="9" t="s">
+      <c r="B45" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="14" t="s">
         <v>27</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E45" s="11" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:5" s="2" customFormat="1" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="8">
         <v>44</v>
       </c>
-      <c r="B46" s="12" t="s">
-[...6 lines deleted...]
-        <v>212</v>
+      <c r="B46" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>126</v>
       </c>
       <c r="E46" s="11" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="8">
         <v>45</v>
       </c>
-      <c r="B47" s="33" t="s">
-        <v>242</v>
+      <c r="B47" s="12" t="s">
+        <v>34</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>225</v>
+        <v>0</v>
       </c>
       <c r="D47" s="12" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="E47" s="11" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" ht="64.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="8">
         <v>46</v>
       </c>
       <c r="B48" s="12" t="s">
-        <v>35</v>
+        <v>241</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>0</v>
+        <v>224</v>
       </c>
       <c r="D48" s="12" t="s">
-        <v>127</v>
+        <v>213</v>
       </c>
       <c r="E48" s="11" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.3">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="64.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="8">
         <v>47</v>
       </c>
       <c r="B49" s="12" t="s">
-        <v>98</v>
+        <v>35</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>151</v>
+        <v>127</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="51.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:5" ht="72" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="8">
         <v>48</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>9</v>
+        <v>98</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="12" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="E50" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:5" ht="51.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="8">
         <v>49</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D51" s="12" t="s">
         <v>127</v>
       </c>
       <c r="E51" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="89.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:5" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="8">
         <v>50</v>
       </c>
       <c r="B52" s="12" t="s">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D52" s="12" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E52" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="88.3" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:5" ht="89.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="8">
         <v>51</v>
       </c>
       <c r="B53" s="12" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>128</v>
       </c>
       <c r="E53" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="54" spans="1:5" ht="101.45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:5" ht="88.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="8">
         <v>52</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="12" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E54" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="55" spans="1:5" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" ht="101.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="8">
         <v>53</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>1</v>
+        <v>101</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D55" s="12" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="103.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:5" ht="100.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="8">
         <v>54</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D56" s="12" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="57" spans="1:5" ht="70.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:5" ht="103.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="8">
         <v>55</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>36</v>
+        <v>2</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D57" s="12" t="s">
-        <v>153</v>
+        <v>131</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:5" ht="70.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="8">
         <v>56</v>
       </c>
-      <c r="B58" s="16" t="s">
-[...6 lines deleted...]
-        <v>152</v>
+      <c r="B58" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>153</v>
       </c>
       <c r="E58" s="11" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" ht="37.6" customHeight="1" x14ac:dyDescent="0.3">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="8">
         <v>57</v>
       </c>
       <c r="B59" s="16" t="s">
-        <v>38</v>
+        <v>181</v>
       </c>
       <c r="C59" s="16" t="s">
-        <v>102</v>
+        <v>182</v>
       </c>
       <c r="D59" s="16" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="E59" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="60" spans="1:5" ht="101.45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:5" ht="37.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="8">
         <v>58</v>
       </c>
       <c r="B60" s="16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>239</v>
+        <v>107</v>
       </c>
       <c r="E60" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="61" spans="1:5" ht="117.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:5" ht="101.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="8">
         <v>59</v>
       </c>
       <c r="B61" s="16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C61" s="16" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="104.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:5" ht="117.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="8">
         <v>60</v>
       </c>
       <c r="B62" s="16" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="C62" s="16" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="63" spans="1:5" s="2" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:5" ht="104.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="8">
         <v>61</v>
       </c>
       <c r="B63" s="16" t="s">
-        <v>41</v>
+        <v>156</v>
       </c>
       <c r="C63" s="16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D63" s="16" t="s">
-        <v>114</v>
+        <v>238</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="64" spans="1:5" s="2" customFormat="1" ht="54.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:5" s="2" customFormat="1" ht="42.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="8">
         <v>62</v>
       </c>
       <c r="B64" s="16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C64" s="16" t="s">
         <v>102</v>
       </c>
       <c r="D64" s="16" t="s">
         <v>114</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="65" spans="1:5" s="2" customFormat="1" ht="58.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:5" s="2" customFormat="1" ht="54.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="8">
         <v>63</v>
       </c>
       <c r="B65" s="16" t="s">
-        <v>157</v>
+        <v>42</v>
       </c>
       <c r="C65" s="16" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="66" spans="1:5" s="2" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:5" s="2" customFormat="1" ht="58.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="8">
         <v>64</v>
       </c>
-      <c r="B66" s="17" t="s">
-[...12 lines deleted...]
-    <row r="67" spans="1:5" s="2" customFormat="1" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="16" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D66" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E66" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" s="2" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="8">
         <v>65</v>
       </c>
       <c r="B67" s="17" t="s">
-        <v>210</v>
+        <v>43</v>
       </c>
       <c r="C67" s="17" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
       <c r="D67" s="17" t="s">
-        <v>204</v>
+        <v>170</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" s="2" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" s="2" customFormat="1" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="8">
         <v>66</v>
       </c>
       <c r="B68" s="17" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="C68" s="17" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="D68" s="17" t="s">
-        <v>164</v>
+        <v>204</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" s="2" customFormat="1" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" s="2" customFormat="1" ht="67.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="8">
         <v>67</v>
       </c>
       <c r="B69" s="17" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="C69" s="17" t="s">
         <v>159</v>
       </c>
-      <c r="D69" s="16" t="s">
-        <v>165</v>
+      <c r="D69" s="17" t="s">
+        <v>164</v>
       </c>
       <c r="E69" s="18" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="70" spans="1:5" s="2" customFormat="1" ht="69.05" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:5" s="2" customFormat="1" ht="67.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="8">
         <v>68</v>
       </c>
       <c r="B70" s="17" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C70" s="17" t="s">
         <v>159</v>
       </c>
-      <c r="D70" s="9" t="s">
-        <v>166</v>
+      <c r="D70" s="16" t="s">
+        <v>165</v>
       </c>
       <c r="E70" s="18" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="71" spans="1:5" s="2" customFormat="1" ht="117.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:5" s="2" customFormat="1" ht="108.35" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="8">
         <v>69</v>
       </c>
       <c r="B71" s="17" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C71" s="17" t="s">
         <v>159</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E71" s="18" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="72" spans="1:5" s="2" customFormat="1" ht="55.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:5" s="2" customFormat="1" ht="117.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="8">
         <v>70</v>
       </c>
       <c r="B72" s="17" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C72" s="17" t="s">
         <v>159</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="73" spans="1:5" s="2" customFormat="1" ht="41.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:5" s="2" customFormat="1" ht="55.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="8">
         <v>71</v>
       </c>
-      <c r="B73" s="9" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="B73" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="C73" s="17" t="s">
+        <v>159</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:5" s="2" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+      <c r="E73" s="18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" s="2" customFormat="1" ht="41.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="8">
         <v>72</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>67</v>
+        <v>12</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>191</v>
+        <v>14</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="75" spans="1:5" s="2" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:5" s="2" customFormat="1" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="8">
         <v>73</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>14</v>
+        <v>191</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="76" spans="1:5" s="2" customFormat="1" ht="142.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:5" s="2" customFormat="1" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="8">
         <v>74</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="77" spans="1:5" s="2" customFormat="1" ht="69.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:5" s="2" customFormat="1" ht="142.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="8">
         <v>75</v>
       </c>
-      <c r="B77" s="12" t="s">
-        <v>15</v>
+      <c r="B77" s="9" t="s">
+        <v>68</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>142</v>
+        <v>69</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="78" spans="1:5" s="2" customFormat="1" ht="48.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:5" s="2" customFormat="1" ht="69.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="8">
         <v>76</v>
       </c>
-      <c r="B78" s="9" t="s">
-        <v>70</v>
+      <c r="B78" s="12" t="s">
+        <v>15</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>71</v>
+        <v>142</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="79" spans="1:5" s="2" customFormat="1" ht="26.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:5" s="2" customFormat="1" ht="48.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="8">
         <v>77</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="E79" s="11" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" s="2" customFormat="1" ht="139.65" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" s="2" customFormat="1" ht="26.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="8">
         <v>78</v>
       </c>
-      <c r="B80" s="19" t="s">
-[...12 lines deleted...]
-    <row r="81" spans="1:5" s="2" customFormat="1" ht="389.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B80" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E80" s="11" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" s="2" customFormat="1" ht="139.65" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="8">
         <v>79</v>
       </c>
-      <c r="B81" s="9" t="s">
-[...8 lines deleted...]
-      <c r="E81" s="11" t="s">
+      <c r="B81" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="C81" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="D81" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="E81" s="21" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="82" spans="1:5" s="2" customFormat="1" ht="138.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:5" s="2" customFormat="1" ht="389.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="8">
         <v>80</v>
       </c>
-      <c r="B82" s="10" t="s">
-[...6 lines deleted...]
-        <v>76</v>
+      <c r="B82" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C82" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>133</v>
       </c>
       <c r="E82" s="11" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" s="2" customFormat="1" ht="61.4" customHeight="1" x14ac:dyDescent="0.3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" s="2" customFormat="1" ht="138.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" s="8">
         <v>81</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>75</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>76</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="84" spans="1:5" ht="52.3" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:5" s="2" customFormat="1" ht="61.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="8">
         <v>82</v>
       </c>
       <c r="B84" s="10" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D84" s="12" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="E84" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="85" spans="1:5" ht="55.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:5" ht="52.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" s="8">
         <v>83</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>81</v>
+        <v>243</v>
       </c>
       <c r="D85" s="12" t="s">
         <v>175</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="86" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:5" ht="55.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" s="8">
         <v>84</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-        <v>176</v>
+        <v>80</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D86" s="12" t="s">
+        <v>175</v>
       </c>
       <c r="E86" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="87" spans="1:5" ht="37.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="8">
         <v>85</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C87" s="10" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="D87" s="10" t="s">
         <v>176</v>
       </c>
       <c r="E87" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:5" ht="37.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" s="8">
         <v>86</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C88" s="10" t="s">
-        <v>86</v>
+        <v>144</v>
       </c>
       <c r="D88" s="10" t="s">
         <v>176</v>
       </c>
       <c r="E88" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="89" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:5" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="8">
         <v>87</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>137</v>
+        <v>85</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>146</v>
+        <v>86</v>
       </c>
       <c r="D89" s="10" t="s">
         <v>176</v>
       </c>
       <c r="E89" s="11" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="90" spans="1:5" ht="75.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:5" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="8">
         <v>88</v>
       </c>
-      <c r="B90" s="9" t="s">
-[...12 lines deleted...]
-    <row r="91" spans="1:5" ht="81.400000000000006" x14ac:dyDescent="0.3">
+      <c r="B90" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="E90" s="11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" ht="75.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="8">
         <v>89</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>4</v>
+        <v>138</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E91" s="23" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="92" spans="1:5" ht="88.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:5" ht="81.400000000000006" x14ac:dyDescent="0.3">
       <c r="A92" s="8">
         <v>90</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>139</v>
+        <v>4</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E92" s="23" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="93" spans="1:5" ht="50.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:5" ht="88.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="8">
         <v>91</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>5</v>
+        <v>139</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>6</v>
+        <v>155</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E93" s="23" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:5" ht="50.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="8">
         <v>92</v>
       </c>
-      <c r="B94" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="24" t="s">
+      <c r="B94" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C94" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="9" t="s">
         <v>180</v>
       </c>
-      <c r="E94" s="25" t="s">
+      <c r="E94" s="23" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="95" spans="1:5" ht="127.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:5" ht="49.8" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="8">
         <v>93</v>
       </c>
-      <c r="B95" s="9" t="s">
-[...12 lines deleted...]
-    <row r="96" spans="1:5" ht="36.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B95" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>180</v>
+      </c>
+      <c r="E95" s="25" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="127.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="8">
         <v>94</v>
       </c>
-      <c r="B96" s="27" t="s">
+      <c r="B96" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C96" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="E96" s="26" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" ht="36.35" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="8">
+        <v>95</v>
+      </c>
+      <c r="B97" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="C96" s="27" t="s">
+      <c r="C97" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="D96" s="27" t="s">
+      <c r="D97" s="27" t="s">
         <v>110</v>
       </c>
-      <c r="E96" s="28" t="s">
+      <c r="E97" s="28" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="97" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="40" t="s">
+    <row r="98" spans="1:5" ht="50.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="B97" s="29" t="s">
+      <c r="B98" s="29" t="s">
         <v>92</v>
       </c>
-      <c r="C97" s="37" t="s">
+      <c r="C98" s="36" t="s">
         <v>214</v>
       </c>
-      <c r="D97" s="37"/>
-[...4 lines deleted...]
-      <c r="B98" s="30" t="s">
+      <c r="D98" s="36"/>
+      <c r="E98" s="37"/>
+    </row>
+    <row r="99" spans="1:5" ht="18.2" x14ac:dyDescent="0.3">
+      <c r="A99" s="40"/>
+      <c r="B99" s="30" t="s">
         <v>93</v>
       </c>
-      <c r="C98" s="35" t="s">
+      <c r="C99" s="34" t="s">
         <v>94</v>
       </c>
-      <c r="D98" s="35"/>
-[...3 lines deleted...]
-      <c r="A99" s="31" t="s">
+      <c r="D99" s="34"/>
+      <c r="E99" s="35"/>
+    </row>
+    <row r="100" spans="1:5" ht="136.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="31" t="s">
         <v>95</v>
       </c>
-      <c r="B99" s="42" t="s">
-[...7 lines deleted...]
-      <c r="A100" s="32" t="s">
+      <c r="B100" s="41" t="s">
+        <v>244</v>
+      </c>
+      <c r="C100" s="42"/>
+      <c r="D100" s="42"/>
+      <c r="E100" s="43"/>
+    </row>
+    <row r="101" spans="1:5" ht="143.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="32" t="s">
         <v>96</v>
       </c>
-      <c r="B100" s="34" t="s">
+      <c r="B101" s="33" t="s">
         <v>97</v>
       </c>
-      <c r="C100" s="34"/>
-[...3 lines deleted...]
-    <row r="101" spans="1:5" ht="38.35" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="C101" s="33"/>
+      <c r="D101" s="33"/>
+      <c r="E101" s="33"/>
+    </row>
+    <row r="102" spans="1:5" ht="38.35" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="B101:E101"/>
+    <mergeCell ref="C99:E99"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A98:A99"/>
     <mergeCell ref="B100:E100"/>
-    <mergeCell ref="C98:E98"/>
-[...3 lines deleted...]
-    <mergeCell ref="B99:E99"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" gridLines="1"/>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.51181102362204722" bottom="0.55000000000000004" header="0.51181102362204722" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" cellComments="asDisplayed" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>第 &amp;P 頁，共 &amp;N 頁</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>