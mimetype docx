--- v0 (2026-05-13)
+++ v1 (2026-08-09)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4532DE15" w14:textId="77777777" w:rsidR="00C509A9" w:rsidRPr="00FA2621" w:rsidRDefault="00310DF2" w:rsidP="00FA2621">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E76D1">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
           <w:noProof/>
           <w:kern w:val="0"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="029EB565" wp14:editId="1DA19393">
@@ -67,218 +67,218 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1391285" cy="286247"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="52000741" w14:textId="268F4D8F" w:rsidR="00310DF2" w:rsidRDefault="007F38D9" w:rsidP="00310DF2">
+                          <w:p w14:paraId="52000741" w14:textId="027FD2A9" w:rsidR="00310DF2" w:rsidRDefault="007F38D9" w:rsidP="00310DF2">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="006B2D8B">
+                            <w:r w:rsidR="0067314E">
                               <w:rPr>
-                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>4</w:t>
+                              <w:t>5</w:t>
                             </w:r>
                             <w:r w:rsidR="00310DF2">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
-                            <w:r w:rsidR="005B08A2">
+                            <w:r w:rsidR="0067314E">
                               <w:rPr>
-                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>11</w:t>
+                              <w:t>7</w:t>
                             </w:r>
                             <w:r w:rsidR="00310DF2">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>月</w:t>
                             </w:r>
                             <w:r w:rsidR="006B2D8B">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
-                            <w:r w:rsidR="005B08A2">
+                            <w:r w:rsidR="0067314E">
                               <w:rPr>
-                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>8</w:t>
+                              <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidR="00310DF2">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>日修</w:t>
                             </w:r>
                             <w:r w:rsidR="00310DF2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>訂</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="029EB565" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416pt;margin-top:-10.7pt;width:109.55pt;height:22.55pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaaeZ+IAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyWaXpE1W2VSlpQip&#10;/EiFAzheb9bC9hjbyW64ABIHKM8cgANwoPYcjL1pGsEbYh8sz87MN/N9M16c9VqRrXBegqloPhpT&#10;IgyHWpp1RT9+uHo2o8QHZmqmwIiK7oSnZ8unTxadLUUBLahaOIIgxpedrWgbgi2zzPNWaOZHYIVB&#10;ZwNOs4CmW2e1Yx2ia5UV4/FJ1oGrrQMuvMe/l4OTLhN+0wge3jWNF4GoimJvIZ0unat4ZssFK9eO&#10;2VbyfRvsH7rQTBoseoC6ZIGRjZN/QWnJHXhowoiDzqBpJBeJA7LJx3+wuWmZFYkLiuPtQSb//2D5&#10;2+17R2Rd0Sklhmkc0f3t17uf3+9vf939+EaKqFBnfYmBNxZDQ/8Cepx0YuvtNfBPnhi4aJlZi3Pn&#10;oGsFq7HDPGZmR6kDjo8gq+4N1FiKbQIkoL5xOsqHghBEx0ntDtMRfSA8lnw+z4sZtsnRV8xOislp&#10;KsHKh2zrfHglQJN4qajD6Sd0tr32IXbDyoeQWMzAlVQqbYAypKvofFpMU8KRR8uAC6qkruhsHL9h&#10;ZSLJl6ZOyYFJNdyxgDJ71pHoQDn0qx4DoxQrqHfI38GwiPhw8NKC+0JJh0tYUf95w5ygRL02qOE8&#10;n0zi1iZjMj0t0HDHntWxhxmOUBUNlAzXi5A2feB6jlo3Msnw2Mm+V1yupM7+IcTtPbZT1ONzXf4G&#10;AAD//wMAUEsDBBQABgAIAAAAIQC49/Dk4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIw&#10;EITvlXgHa5F6AzsBWgjZoKpVr62gP1JvJl6SqPE6ig1J377m1B5HM5r5Jt+NthUX6n3jGCGZKxDE&#10;pTMNVwjvb8+zNQgfNBvdOiaEH/KwKyY3uc6MG3hPl0OoRCxhn2mEOoQuk9KXNVnt564jjt7J9VaH&#10;KPtKml4Psdy2MlXqTlrdcFyodUePNZXfh7NF+Hg5fX0u1Wv1ZFfd4EYl2W4k4u10fNiCCDSGvzBc&#10;8SM6FJHp6M5svGgR1os0fgkIszRZgrgm1CpJQBwR0sU9yCKX/z8UvwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBaaeZ+IAIAAPYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC49/Dk4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:416pt;margin-top:-10.7pt;width:109.55pt;height:22.55pt;z-index:251671040;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcvyh2+AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817JVO7EFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SchyjvRXVgeBqydmd2eH6ZrCGHRQGDa7ms8mUM+UkNNrtav7928Ob&#10;JWchCtcIA07V/KgCv9m8frXufaVK6MA0ChmBuFD1vuZdjL4qiiA7ZUWYgFeOki2gFZFC3BUNip7Q&#10;rSnK6fSq6AEbjyBVCPT3fkzyTcZvWyXjl7YNKjJTc+ot5hXzuk1rsVmLaofCd1qe2hD/0IUV2lHR&#10;M9S9iILtUf8FZbVECNDGiQRbQNtqqTIHYjOb/sHmqRNeZS4kTvBnmcL/g5WfD0/+K7I4vIOBBphJ&#10;BP8I8kdgDu464XbqFhH6TomGCs+SZEXvQ3W6mqQOVUgg2/4TNDRksY+QgYYWbVKFeDJCpwEcz6Kr&#10;ITKZSr5dzcrlgjNJuXJ5Vc6vcwlRPd/2GOIHBZalTc2RhprRxeExxNSNqJ6PpGIOHrQxebDGsb7m&#10;q0W5yBcuMlZH8p3RtubLafpGJySS712TL0ehzbinAsadWCeiI+U4bAc6mNhvoTkSf4TRX/QeaNMB&#10;/uKsJ2/VPPzcC1ScmY+ONFzN5vNkxhzMF9clBXiZ2V5mhJMEVfPI2bi9i9nAI9db0rrVWYaXTk69&#10;kmeyOid/J1NexvnUyyvc/AYAAP//AwBQSwMEFAAGAAgAAAAhALj38OTgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXoDOwFaCNmgqlWvraA/Um8mXpKo8TqKDUnfvubUHkcz&#10;mvkm3422FRfqfeMYIZkrEMSlMw1XCO9vz7M1CB80G906JoQf8rArJje5zowbeE+XQ6hELGGfaYQ6&#10;hC6T0pc1We3nriOO3sn1Voco+0qaXg+x3LYyVepOWt1wXKh1R481ld+Hs0X4eDl9fS7Va/VkV93g&#10;RiXZbiTi7XR82IIINIa/MFzxIzoUkenozmy8aBHWizR+CQizNFmCuCbUKklAHBHSxT3IIpf/PxS/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFy/KHb4AQAAzQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALj38OTgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="52000741" w14:textId="268F4D8F" w:rsidR="00310DF2" w:rsidRDefault="007F38D9" w:rsidP="00310DF2">
+                    <w:p w14:paraId="52000741" w14:textId="027FD2A9" w:rsidR="00310DF2" w:rsidRDefault="007F38D9" w:rsidP="00310DF2">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="006B2D8B">
+                      <w:r w:rsidR="0067314E">
                         <w:rPr>
-                          <w:rFonts w:eastAsia="標楷體"/>
+                          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                       <w:r w:rsidR="00310DF2">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
-                      <w:r w:rsidR="005B08A2">
+                      <w:r w:rsidR="0067314E">
                         <w:rPr>
-                          <w:rFonts w:eastAsia="標楷體"/>
+                          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>11</w:t>
+                        <w:t>7</w:t>
                       </w:r>
                       <w:r w:rsidR="00310DF2">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>月</w:t>
                       </w:r>
                       <w:r w:rsidR="006B2D8B">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
-                      <w:r w:rsidR="005B08A2">
+                      <w:r w:rsidR="0067314E">
                         <w:rPr>
-                          <w:rFonts w:eastAsia="標楷體"/>
+                          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>8</w:t>
+                        <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidR="00310DF2">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>日修</w:t>
                       </w:r>
                       <w:r w:rsidR="00310DF2">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>訂</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FA2621" w:rsidRPr="00FA2621">
         <w:rPr>
@@ -342,51 +342,51 @@
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                               </w:rPr>
                               <w:t>日期：  年  月  日</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5AA72480" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:411.5pt;margin-top:11.9pt;width:117.7pt;height:23.15pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH2AldOgIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadKSsm3UdLV0KUJa&#10;fqSFAziO01jYnmC7TcoFkDjA8swBOAAH2j0HY6fbLfCGyIM1k5n5ZuabmcV5rxXZCeskmIKORykl&#10;wnCopNkU9MP79ZMZJc4zUzEFRhR0Lxw9Xz5+tOjaXEygAVUJSxDEuLxrC9p43+ZJ4ngjNHMjaIVB&#10;Yw1WM4+q3SSVZR2ia5VM0vRZ0oGtWgtcOId/LwcjXUb8uhbcv61rJzxRBcXafHxtfMvwJssFyzeW&#10;tY3khzLYP1ShmTSY9Ah1yTwjWyv/gtKSW3BQ+xEHnUBdSy5iD9jNOP2jm+uGtSL2guS49kiT+3+w&#10;/M3unSWyKujT9IwSwzQO6e7my+2Pb3c3P2+/fyWTwFHXuhxdr1t09v1z6HHWsV/XXgH/6IiBVcPM&#10;RlxYC10jWIU1jkNkchI64LgAUnavocJUbOshAvW11YFApIQgOs5qf5yP6D3hIWU2z2bZlBKOtsk8&#10;G89nMQXL76Nb6/xLAZoEoaAW5x/R2e7K+VANy+9dQjIHSlZrqVRU7KZcKUt2DHdlHb8D+m9uypCu&#10;oPPpZBqRDYT4uEZaetxlJXVBZ2n4QjjLAxsvTBVlz6QaZKxEmQM9gZGBG9+XfZxG5C5QV0K1R74s&#10;DKuLp4ZCA/YzJR2ubUHdpy2zghL1yiDn83GWhT2PSjY9m6BiTy3lqYUZjlAF9ZQM4srH2whlG7jA&#10;2dQy0vZQyaFkXMfI5uF0wr6f6tHr4cCXvwAAAP//AwBQSwMEFAAGAAgAAAAhACJflurfAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8tugzAQRfeV+g/WVOqmakzIA0oYorZSq26T5gMMngAKHiPs&#10;BPL3dVbNcjRX956TbyfTiQsNrrWMMJ9FIIgrq1uuEQ6/X68pCOcVa9VZJoQrOdgWjw+5yrQdeUeX&#10;va9FKGGXKYTG+z6T0lUNGeVmticOv6MdjPLhHGqpBzWGctPJOIrW0qiWw0KjevpsqDrtzwbh+DO+&#10;rN7G8tsfkt1y/aHapLRXxOen6X0DwtPk/8Nwww/oUASm0p5ZO9EhpPEiuHiEeBEUboFolS5BlAhJ&#10;NAdZ5PJeofgDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx9gJXToCAAAoBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIl+W6t8AAAAKAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="5AA72480" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:411.5pt;margin-top:11.9pt;width:117.7pt;height:23.15pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNh802DwIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVCm206WrpUoS0&#10;XKSFD3Acp7FwPGbsNilfz9jJdgu8IfJgzWTGZ2bOHN/cDp1hJ4Vegy35YjbnTFkJtbaHkn/7un+1&#10;5swHYWthwKqSn5Xnt9uXL256V6gltGBqhYxArC96V/I2BFdkmZet6oSfgVOWgg1gJwK5eMhqFD2h&#10;dyZbzuevsx6wdghSeU9/78cg3yb8plEyfG4arwIzJafeQjoxnVU8s+2NKA4oXKvl1Ib4hy46oS0V&#10;vUDdiyDYEfVfUJ2WCB6aMJPQZdA0Wqo0A02zmP8xzWMrnEqzEDneXWjy/w9Wfjo9ui/IwvAWBlpg&#10;GsK7B5DfPbOwa4U9qDtE6Fslaiq8iJRlvfPFdDVS7QsfQar+I9S0ZHEMkICGBrvICs3JCJ0WcL6Q&#10;robAZCyZb/J1vuJMUmy5yRebdSohiqfbDn14r6Bj0Sg50lITujg9+BC7EcVTSizmweh6r41JDh6q&#10;nUF2EiSAffom9N/SjGV9yTer5SohW4j3kzY6HUigRnclX8/jN0omsvHO1iklCG1GmzoxdqInMjJy&#10;E4ZqYLqeuItsVVCfiS+EUY/0fshoAX9y1pMWS+5/HAUqzswHS5xvFnkexZucfPVmSQ5eR6rriLCS&#10;oEoeOBvNXUiCj3RYuKPdNDrR9tzJ1DJpLLE5vYco4ms/ZT2/2u0vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAIl+W6t8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy26DMBBF95X6D9ZU6qZqTMgDShii&#10;tlKrbpPmAwyeAAoeI+wE8vd1Vs1yNFf3npNvJ9OJCw2utYwwn0UgiCurW64RDr9frykI5xVr1Vkm&#10;hCs52BaPD7nKtB15R5e9r0UoYZcphMb7PpPSVQ0Z5Wa2Jw6/ox2M8uEcaqkHNYZy08k4itbSqJbD&#10;QqN6+myoOu3PBuH4M76s3sby2x+S3XL9odqktFfE56fpfQPC0+T/w3DDD+hQBKbSnlk70SGk8SK4&#10;eIR4ERRugWiVLkGUCEk0B1nk8l6h+AMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNh802&#10;DwIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAi&#10;X5bq3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6D88C6D4" w14:textId="77777777" w:rsidR="00FA2621" w:rsidRPr="00FA2621" w:rsidRDefault="00FA2621">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00FA2621">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>日期：  年  月  日</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00240B02" w:rsidRPr="00FA2621">
         <w:rPr>
@@ -4139,74 +4139,115 @@
           <w:p w14:paraId="526839A3" w14:textId="629F1FBE" w:rsidR="00E76653" w:rsidRPr="005B08A2" w:rsidRDefault="00E76653" w:rsidP="005A691D">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="1317" w:hangingChars="731" w:hanging="1317"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B08A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□請就檢舉相關事宜作通案性查核</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="037815E8" w14:textId="0D91B017" w:rsidR="00E76653" w:rsidRPr="005B08A2" w:rsidRDefault="00E76653" w:rsidP="005A691D">
+          <w:p w14:paraId="037815E8" w14:textId="58C93E3A" w:rsidR="00E76653" w:rsidRPr="005B08A2" w:rsidRDefault="00E76653" w:rsidP="005A691D">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B08A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-4"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>基於保護當事人，避免身分曝光，原則上就被檢舉單位辦理勞工保險或勞工退休金情形作通案性查核。</w:t>
+              <w:t>基於保護當事人，避免身分曝光，原則上就被檢舉單位</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96CA2" w:rsidRPr="0067314E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>在職員工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067314E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>勞工保險或勞工退休金</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96CA2" w:rsidRPr="0067314E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>申報</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B08A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-4"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>情形作通案性查核。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30ED2A24" w14:textId="77777777" w:rsidR="00E76653" w:rsidRPr="005B08A2" w:rsidRDefault="00E76653" w:rsidP="005A691D">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="12" w:rightChars="-40" w:right="-96"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:dstrike/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B08A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5721,51 +5762,51 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="2A033601" id="矩形 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:182.65pt;margin-top:3.5pt;width:48pt;height:45pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApS0PvLgIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FuEzEQ/UfiDpb/6SaRUtpVN1WVEIRU&#10;oFLhABOvN2vh9Zixk025DBJ/HKLHQVyDsXfTUvhD7MdqbL95nnlvfHF56KzYawoGXSWnJxMptFNY&#10;G7et5McP6xdnUoQIrgaLTlfyTgd5uXj+7KL3pZ5hi7bWJJjEhbL3lWxj9GVRBNXqDsIJeu34sEHq&#10;IPKStkVN0DN7Z4vZZHJa9Ei1J1Q6BN5dDYdykfmbRqv4vmmCjsJWkmuL+U/5v0n/YnEB5ZbAt0aN&#10;ZcA/VNGBcXzpA9UKIogdmb+oOqMIAzbxRGFXYNMYpXMP3M108kc3ty14nXthcYJ/kCn8P1r1bn9D&#10;wtSVnEnhoGOLfn79/uP+m5glbXofSobc+htK3QV/jepTEA6XLbitviLCvtVQc0XThC+eJKRF4FSx&#10;6d9izdSwi5hlOjTUJUIWQByyG3cPbuhDFIo3TyfnpxP2TPHR/OV0znG6AcpjsqcQX2vsRAoqSWx2&#10;Jof9dYgD9AhJdzlcG2t5H0rrRF/J8/lsnhMCWlOnw9wjbTdLS2IPaWT4W6/He5/AEvMKQjvgao4S&#10;CsrORB5oa7pKnqXsccSSSK9cnSERjB1ibsa6UbUk1CB4PGwOoyWMTyJusL5jGQmH+eX3xkGL9EWK&#10;nme3kuHzDkhLYd84tiIN+jGgY7A5BuAUp1YySjGEyzg8iJ0ns22ZeZpVcXjFdjUmS/lYxVguz2M2&#10;Y3w7aeB/X2fU4wtf/AIAAP//AwBQSwMEFAAGAAgAAAAhADtwMz3dAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddpAoCGbCiFAKuJCQJzdeJtExOsodtrw9ywnOM7OaPZN&#10;sZldrw40hs4zwnKRgCKuve24Qfh4f7q8BRWiYWt6z4TwTQE25elJYXLrj/xGhyo2Sko45AahjXHI&#10;tQ51S86EhR+Ixdv70Zkocmy0Hc1Ryl2vV0mSaWc6lg+tGeihpfqrmhzCUD2m6627GKbXZP9Cq8ZN&#10;1fMn4vnZfH8HKtIc/8Lwiy/oUArTzk9sg+oR0uw6lSjCjUwS/ypbit4hrOWgy0L/H1D+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClLQ+8uAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADtwMz3dAAAACAEAAA8AAAAAAAAAAAAAAAAAiAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" filled="f" strokecolor="blue">
+                    <v:rect w14:anchorId="2A033601" id="矩形 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:182.65pt;margin-top:3.5pt;width:48pt;height:45pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5LtEDEAIAAAYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkKw14hRFsgwD&#10;uq1Atw+QZdkWJosapcTuvn6U7KS7vA3Tg0BJ5CF5eLS9G3vDzgq9Blvy5SLnTFkJtbZtyb9+Ob65&#10;4cwHYWthwKqSPyvP73avX20HV6gVdGBqhYxArC8GV/IuBFdkmZed6oVfgFOWHhvAXgQ6YpvVKAZC&#10;7022yvNNNgDWDkEq7+n2MD3yXcJvGiXD56bxKjBTcqotpB3TXsU9221F0aJwnZZzGeIfquiFtpT0&#10;CnUQQbAT6r+gei0RPDRhIaHPoGm0VKkH6maZ/9HNUyecSr0QOd5dafL/D1Z+Oj+5R4yle/cA8ptn&#10;FvadsK26R4ShU6KmdMtIVDY4X1wD4sFTKKuGj1DTaMUpQOJgbLCPgNQdGxPVz1eq1RiYpMtNfrvJ&#10;aSCSntZvl2uyYwZRXIId+vBeQc+iUXKkSSZwcX7wYXK9uMRcFo7amDRNY9lQ8tv1ap0CPBhdx8fU&#10;I7bV3iA7i6gHWsfjnPc3t4h8EL6b/GqyJqH0OpBaje5LfhOjZ/1Ekt7ZOmUPQpvJpmaMnVmLREVN&#10;+iKM1ch0XfJVhIw3FdTPRCPCJE76TGR0gD84G0iYJfffTwIVZ+aDpVFEFV8MvBjVxRBWUmjJA2eT&#10;uQ+T2k8OddsR8jKxYuGextXoROVLFXO5JLY0jPljRDX/ek5eL9939xMAAP//AwBQSwMEFAAGAAgA&#10;AAAhADtwMz3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQddpAoCGb&#10;CiFAKuJCQJzdeJtExOsodtrw9ywnOM7OaPZNsZldrw40hs4zwnKRgCKuve24Qfh4f7q8BRWiYWt6&#10;z4TwTQE25elJYXLrj/xGhyo2Sko45AahjXHItQ51S86EhR+Ixdv70Zkocmy0Hc1Ryl2vV0mSaWc6&#10;lg+tGeihpfqrmhzCUD2m6627GKbXZP9Cq8ZN1fMn4vnZfH8HKtIc/8Lwiy/oUArTzk9sg+oR0uw6&#10;lSjCjUwS/ypbit4hrOWgy0L/H1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALku0QMQ&#10;AgAABgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADtw&#10;Mz3dAAAACAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="4F7C72E4" w14:textId="77777777" w:rsidR="00D56538" w:rsidRPr="002E221C" w:rsidRDefault="00D56538" w:rsidP="00BA7E3D">
                             <w:pPr>
                               <w:spacing w:beforeLines="100" w:before="360"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="999999"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="999999"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>簽</w:t>
                             </w:r>
                             <w:r w:rsidRPr="002E221C">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
@@ -6854,51 +6895,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">段       巷       弄       號       樓        </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="028A1E8F" id="文字方塊 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:2.8pt;margin-top:8.65pt;width:525.25pt;height:463.95pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcgbR0PgIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZLS36jpaumyCGn5&#10;kRYO4DpOY+F4jO02KRdYiQMszxyAA3Cg3XMwdtpSwRsiD5adGX/zzfeNFxddo8hOWCdBFzQbpJQI&#10;zaGUelPQjx+un80ocZ7pkinQoqB74ejF8umTRWtyMYQaVCksQRDt8tYUtPbe5EnieC0a5gZghMZg&#10;BbZhHo92k5SWtYjeqGSYppOkBVsaC1w4h3+v+iBdRvyqEty/qyonPFEFRW4+rjau67AmywXLN5aZ&#10;WvIDDfYPLBomNRY9QV0xz8jWyr+gGsktOKj8gEOTQFVJLmIP2E2W/tHNbc2MiL2gOM6cZHL/D5a/&#10;3b23RJboHSWaNWjR4/3dw49vj/c/H75/JVlQqDUux8Rbg6m+ewFdyA7dOnMD/JMjGlY10xtxaS20&#10;tWAlMow3k7OrPY4LIOv2DZRYim09RKCusk0AREEIoqNT+5M7ovOE48/JZJpOpmNKOMbGs3k2z6aB&#10;XcLy43VjnX8loCFhU1CL9kd4trtxvk89poRqGq6lUnEElCYtch5O07TvDJQsQzS2aTfrlbJkx8IU&#10;xe9Q2J2nNdLjLCvZFHR2SmJ50OOlLmMZz6Tq98haaSQfBAqa9Or4bt1FN54fdV9DuUfFLPSji08N&#10;NzXYL5S0OLYFdZ+3zApK1GuNqs+z0SjMeTyMxtMhHux5ZH0eYZojVEE9Jf125fu3sTVWbmqs1Pus&#10;4RKdqmTUMDDuWR3o42hGFw7PKMz++Tlm/X7sy18AAAD//wMAUEsDBBQABgAIAAAAIQA2TANo3QAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNO0CSXEqSpQjgg18AFOvI0j&#10;4nVku23y97gnOM7OaOZtuZ/NyC7o/GBJwHqVAEPqrBqoF/D9VT/tgPkgScnREgpY0MO+ur8rZaHs&#10;lY54aULPYgn5QgrQIUwF577TaKRf2QkpeifrjAxRup4rJ6+x3Iw8TZKcGzlQXNBywjeN3U9zNgLm&#10;dNH1xnbvh22jl9Pnrq0/MifE48N8eAUWcA5/YbjhR3SoIlNrz6Q8GwVkeQzG8/MG2M1OsnwNrBXw&#10;ss1S4FXJ/39Q/QIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcgbR0PgIAADQEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA2TANo3QAAAAkBAAAP&#10;AAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAogUAAAAA&#10;" o:allowincell="f" filled="f" strokeweight="1pt">
+              <v:shape w14:anchorId="028A1E8F" id="文字方塊 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:2.8pt;margin-top:8.65pt;width:525.25pt;height:463.95pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwBwWJGAIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJcjXiFF26DgO6&#10;C9DtAxRZjoXJokYpsbuvHyW7abC9DfODQJrUIXl4tL3pW8POCr0GW/LpJOdMWQmVtseSf/92/2bN&#10;mQ/CVsKAVSV/Up7f7F6/2nauUDNowFQKGYFYX3Su5E0IrsgyLxvVCj8BpywFa8BWBHLxmFUoOkJv&#10;TTbL82XWAVYOQSrv6e/dEOS7hF/XSoYvde1VYKbk1FtIJ6bzEM9stxXFEYVrtBzbEP/QRSu0paIX&#10;qDsRBDuh/guq1RLBQx0mEtoM6lpLlWagaab5H9M8NsKpNAuR492FJv//YOXn86P7iiz076CnBaYh&#10;vHsA+cMzC/tG2KO6RYSuUaKiwtNIWdY5X4xXI9W+8BHk0H2CipYsTgESUF9jG1mhORmh0wKeLqSr&#10;PjBJP5fLVb5cLTiTFFusN9PNdJVqiOL5ukMfPihoWTRKjrTVBC/ODz7EdkTxnBKrWbjXxqTNGss6&#10;6nm2yvNhMjC6itGY5/F42BtkZxHFkb6xsL9Oa3UgiRrdlnx9SRJF5OO9rVKZILQZbGrF2JGgyMnA&#10;TugPPdNVyd/GApGvA1RPxBjCoEh6QWQ0gL8460iNJfc/TwIVZ+ajJdY30/k8yjc588VqRg5eRw7X&#10;EWElQZU8cDaY+zBI/uRQHxuqNOzZwi1tqtaJw5euxvZJcYna8XVESV/7KevlDe9+AwAA//8DAFBL&#10;AwQUAAYACAAAACEANkwDaN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KjTtAklxKkqUI4INfABTryNI+J1ZLtt8ve4JzjOzmjmbbmfzcgu6PxgScB6lQBD6qwaqBfw/VU/&#10;7YD5IEnJ0RIKWNDDvrq/K2Wh7JWOeGlCz2IJ+UIK0CFMBee+02ikX9kJKXon64wMUbqeKyevsdyM&#10;PE2SnBs5UFzQcsI3jd1PczYC5nTR9cZ274dto5fT566tPzInxOPDfHgFFnAOf2G44Ud0qCJTa8+k&#10;PBsFZHkMxvPzBtjNTrJ8DawV8LLNUuBVyf9/UP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAsAcFiRgCAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANkwDaN0AAAAJAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" o:allowincell="f" filled="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4BE0913C" w14:textId="77777777" w:rsidR="00EC653D" w:rsidRDefault="00EC653D" w:rsidP="00EC653D">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:kinsoku w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="40"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="40"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>委任書</w:t>
                       </w:r>
                     </w:p>
@@ -8086,51 +8127,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6B308A60" id="直線接點 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-27.85pt,18.6pt" to="548.15pt,19.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3qbIO8gEAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uOEzEQ3SNxB8t70p2JhoFWOrOYaNgg&#10;iPjtPe5y2pJ/sk26cwkOMCOx4wZILOY+M+IWlN2dDj8hgdiUXHbVq3qvysvzXiuyAx+kNTWdz0pK&#10;wHDbSLOt6ds3l4+eUBIiMw1T1kBN9xDo+erhg2XnKjixrVUNeIIgJlSdq2kbo6uKIvAWNAsz68Dg&#10;o7Bes4iu3xaNZx2ia1WclOXjorO+cd5yCAFv18MjXWV8IYDHl0IEiETVFHuL2fpsr5ItVktWbT1z&#10;reRjG+wfutBMGiw6Qa1ZZOS9l79Aacm9DVbEGbe6sEJIDpkDspmXP7F53TIHmQuKE9wkU/h/sPzF&#10;buOJbGq6oMQwjSO6v/l8/+X67sOnr7cfySIp1LlQYeCF2fjRC27jE91eeE2Eku4dDj8LgJRIn/Xd&#10;T/pCHwnHy7PF/BSHRgnHt7Onp/MEXgwoCc35EJ+B1SQdaqqkSexZxXbPQxxCDyHpWplkg1WyuZRK&#10;ZSftDVwoT3YMJx77Q4kfohLImoV2CGrwNDaSEIvEduCXT3GvYKj2CgQqhTwGpnlHj7UY52DioZ4y&#10;GJ3SBHY2JZaZzh8Tx/iUCnl//yZ5ysiVrYlTspbG+t9VP0okhviDAgPvJMGVbfZ58lkaXMQ8tPHT&#10;pE3/3s/px6+9+gYAAP//AwBQSwMEFAAGAAgAAAAhAODoiTXfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj7FOwzAQhnck3sE6JLbWJlHaEuJUIQgxAmkXNic2cUR8jmI3NW+PO9Hx7j799/3FPpiR&#10;LGp2g0UOD2sGRGFn5YA9h+PhdbUD4rxAKUaLisOvcrAvb28KkUt7xk+1NL4nMQRdLjho76ecUtdp&#10;ZYRb20lhvH3b2Qgfx7mnchbnGG5GmjC2oUYMGD9oMalaq+6nORkOS/XO6rp9Oz5XTQjLx9chSfUL&#10;5/d3oXoC4lXw/zBc9KM6lNGptSeUjowcVlm2jSiHdJsAuQDscZMCaeNmlwEtC3pdofwDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAd6myDvIBAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4OiJNd8AAAAKAQAADwAAAAAAAAAAAAAAAABMBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" strokecolor="black [3213]">
+              <v:line w14:anchorId="382FCB8D" id="直線接點 3" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-27.85pt,18.6pt" to="548.15pt,19.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIlcq2xQEAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfqdNFy0LUdA9bLRcE&#10;K1i4e51xY8n2WLZp0n/P2GlTvoQE4mL5Y96beW/Gm9vJWXaAmAz6jq9XDWfgFfbG7zv++fH+xWvO&#10;Upa+lxY9dPwIid9unz/bjKGFKxzQ9hAZkfjUjqHjQ86hFSKpAZxMKwzg6VFjdDLTMe5FH+VI7M6K&#10;q6Z5JUaMfYioICW63c2PfFv5tQaVP2idIDPbcaot1zXW9amsYruR7T7KMBh1KkP+QxVOGk9JF6qd&#10;zJJ9jeYXKmdUxIQ6rxQ6gVobBVUDqVk3P6n5NMgAVQuZk8JiU/p/tOr94c4/RLJhDKlN4SEWFZOO&#10;jmlrwhfqadVFlbKp2nZcbIMpM0WXNy/X19QLzhS93by5XhdXxcxS2EJM+S2gY2XTcWt8ESVbeXiX&#10;8hx6DinX1pc1oTX9vbG2Hso4wJ2N7CCpkXk6p/ghqpDsZBrmoJ52p0IKo7joq7t8tDBn+wiamZ50&#10;zErr6F1ySaXA53M+6ym6wDRVtgCbKuePwFN8gUIdy78BL4iaGX1ewM54jL/LfrFIz/FnB2bdxYIn&#10;7I+189Uamq/atNNfKAP8/bnCLz92+w0AAP//AwBQSwMEFAAGAAgAAAAhAODoiTXfAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj7FOwzAQhnck3sE6JLbWJlHaEuJUIQgxAmkXNic2cUR8jmI3NW+P&#10;O9Hx7j799/3FPpiRLGp2g0UOD2sGRGFn5YA9h+PhdbUD4rxAKUaLisOvcrAvb28KkUt7xk+1NL4n&#10;MQRdLjho76ecUtdpZYRb20lhvH3b2Qgfx7mnchbnGG5GmjC2oUYMGD9oMalaq+6nORkOS/XO6rp9&#10;Oz5XTQjLx9chSfUL5/d3oXoC4lXw/zBc9KM6lNGptSeUjowcVlm2jSiHdJsAuQDscZMCaeNmlwEt&#10;C3pdofwDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiJXKtsUBAAD5AwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4OiJNd8AAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="black [3213]">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B086714" w14:textId="77777777" w:rsidR="00BC1B54" w:rsidRDefault="00274C21" w:rsidP="005E53DD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:kinsoku w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="32"/>
@@ -8558,51 +8599,51 @@
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>連絡電話:</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="57E7D187" id="文字方塊 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:2.8pt;margin-top:2.15pt;width:525.25pt;height:280.5pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYtUfEPwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadLSP6Kmq6XLIqTl&#10;R1o4gOM4iYXjMbbbpFxgJQ6wPHMADsCBds/B2Ol2K3hD5MHyZMbffPPNzOqsbxXZCesk6JyORykl&#10;QnMopa5z+unj5bMlJc4zXTIFWuR0Lxw9Wz99supMJibQgCqFJQiiXdaZnDbemyxJHG9Ey9wIjNDo&#10;rMC2zKNp66S0rEP0ViWTNJ0nHdjSWODCOfx7MTjpOuJXleD+fVU54YnKKXLz8bTxLMKZrFcsqy0z&#10;jeQHGuwfWLRMakx6hLpgnpGtlX9BtZJbcFD5EYc2gaqSXMQasJpx+kc11w0zItaC4jhzlMn9P1j+&#10;bvfBElnmdEqJZi226P725u7n9/vbX3c/vpFpUKgzLsPAa4Ohvn8JPXY6VuvMFfDPjmjYNEzX4txa&#10;6BrBSmQ4Di+Tk6cDjgsgRfcWSkzFth4iUF/ZNsiHghBEx07tj90RvSccf87ni3S+mFHC0fd8Np+M&#10;l5FdwrKH58Y6/1pAS8IlpxbbH+HZ7sr5QIdlDyEhm4ZLqVQcAaVJh5wnizQdKgMly+ANcc7WxUZZ&#10;smNhiuIXi0PPaVgrPc6ykm1Ol8cglgU9XukypvFMquGOVJQ+CBQ0GdTxfdEfuoHxQbwCyj0qZmEY&#10;XVw1vDRgv1LS4djm1H3ZMisoUW80qv5iPJ2GOY/GdLaYoGFPPcWph2mOUDn1lAzXjR92Y2usrBvM&#10;NPRZwzl2qpJRw0dWB/o4mlHawxqF2T+1Y9Tjsq9/AwAA//8DAFBLAwQUAAYACAAAACEAwC+0SNsA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZW6q0xCQFFFBNFrThWVUk/wOAN&#10;RsVrZDsJ/H3NqT3OzmjmbXmczchu6PxgScB2kwBD6qwaqBfwfa5fDsB8kKTkaAkFLOjhWD0+lLJQ&#10;9k5feGtCz2IJ+UIK0CFMBee+02ik39gJKXoX64wMUbqeKyfvsdyMfJckOTdyoLig5YRvGruf5moE&#10;zLtF16nt3k/7Ri+Xz0Nbf2ROiOen+fQKLOAc/sKw4kd0qCJTa6+kPBsFZHkMCtinwFY3yfItsHa9&#10;ZynwquT/H6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANi1R8Q/AgAANAQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMAvtEjbAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAAmQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAChBQAAAAA=&#10;" o:allowincell="f" filled="f" strokeweight="1pt">
+              <v:shape w14:anchorId="57E7D187" id="文字方塊 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:2.8pt;margin-top:2.15pt;width:525.25pt;height:280.5pt;z-index:251667968;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTq8JMFwIAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJcpsRp+jSdRjQ&#10;XYBuH6DIcixMFjVKiZ19fSnZTYPtbZgfBNKkDsnDo81N3xp2Uug12JJPJzlnykqotD2U/Mf3+zdr&#10;znwQthIGrCr5WXl+s339atO5Qs2gAVMpZARifdG5kjchuCLLvGxUK/wEnLIUrAFbEcjFQ1ah6Ai9&#10;Ndksz5dZB1g5BKm8p793Q5BvE35dKxm+1rVXgZmSU28hnZjOfTyz7UYUBxSu0XJsQ/xDF63Qlope&#10;oO5EEOyI+i+oVksED3WYSGgzqGstVZqBppnmf0zz2Ain0ixEjncXmvz/g5VfTo/uG7LQv4eeFpiG&#10;8O4B5E/PLOwaYQ/qFhG6RomKCk8jZVnnfDFejVT7wkeQffcZKlqyOAZIQH2NbWSF5mSETgs4X0hX&#10;fWCSfi6Xq3y5WnAmKfZ2sZxN1/NUQxTP1x368FFBy6JRcqStJnhxevAhtiOK55RYzcK9NiZt1ljW&#10;Uc+zVZ4Pk4HRVYzGPI+H/c4gO4kojvSNhf11WqsDSdTotuTrS5IoIh8fbJXKBKHNYFMrxo4ERU4G&#10;dkK/75muSp4mi3ztoToTYwiDIukFkdEA/uasIzWW3P86ClScmU+WWH83nc+jfJMzX6xm5OB1ZH8d&#10;EVYSVMkDZ4O5C4Pkjw71oaFKw54t3NKmap04fOlqbJ8Ul6gdX0eU9LWfsl7e8PYJAAD//wMAUEsD&#10;BBQABgAIAAAAIQDAL7RI2wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwEETvlfoP1lbq&#10;rTEJAUUUE0WtOFZVST/A4A1GxWtkOwn8fc2pPc7OaOZteZzNyG7o/GBJwHaTAEPqrBqoF/B9rl8O&#10;wHyQpORoCQUs6OFYPT6UslD2Tl94a0LPYgn5QgrQIUwF577TaKTf2AkpehfrjAxRup4rJ++x3Ix8&#10;lyQ5N3KguKDlhG8au5/magTMu0XXqe3eT/tGL5fPQ1t/ZE6I56f59Aos4Bz+wrDiR3SoIlNrr6Q8&#10;GwVkeQwK2KfAVjfJ8i2wdr1nKfCq5P8fqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;k6vCTBcCAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAwC+0SNsAAAAIAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" o:allowincell="f" filled="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="022D26E8" w14:textId="77777777" w:rsidR="006E1A56" w:rsidRPr="00ED7564" w:rsidRDefault="006E1A56" w:rsidP="00ED7564">
                       <w:pPr>
                         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         <w:kinsoku w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="40"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00ED7564">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="40"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:t>法定代理人同意書</w:t>
                       </w:r>
                     </w:p>
@@ -9027,202 +9068,202 @@
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FA2621" w:rsidRPr="005D57F3" w:rsidSect="00BC1B54">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="340" w:right="720" w:bottom="340" w:left="720" w:header="397" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B1191B7" w14:textId="77777777" w:rsidR="001600A0" w:rsidRDefault="001600A0" w:rsidP="0083140C">
+    <w:p w14:paraId="2E488D46" w14:textId="77777777" w:rsidR="005B6928" w:rsidRDefault="005B6928" w:rsidP="0083140C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E7A19FB" w14:textId="77777777" w:rsidR="001600A0" w:rsidRDefault="001600A0" w:rsidP="0083140C">
+    <w:p w14:paraId="012CF408" w14:textId="77777777" w:rsidR="005B6928" w:rsidRDefault="005B6928" w:rsidP="0083140C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="557BFB8A" w14:textId="77777777" w:rsidR="00F31107" w:rsidRPr="00F31107" w:rsidRDefault="00F31107" w:rsidP="00F31107">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F31107">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>共2頁第</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F31107">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>頁</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="106DAF2F" w14:textId="77777777" w:rsidR="00051801" w:rsidRDefault="00051801" w:rsidP="00F31107">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="503B06C0" w14:textId="77777777" w:rsidR="00051801" w:rsidRPr="00F31107" w:rsidRDefault="00F31107" w:rsidP="00051801">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F31107">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>共2頁第1頁</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C4C60CD" w14:textId="77777777" w:rsidR="001600A0" w:rsidRDefault="001600A0" w:rsidP="0083140C">
+    <w:p w14:paraId="76E47025" w14:textId="77777777" w:rsidR="005B6928" w:rsidRDefault="005B6928" w:rsidP="0083140C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F2219C6" w14:textId="77777777" w:rsidR="001600A0" w:rsidRDefault="001600A0" w:rsidP="0083140C">
+    <w:p w14:paraId="3DC74659" w14:textId="77777777" w:rsidR="005B6928" w:rsidRDefault="005B6928" w:rsidP="0083140C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0050214D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78A6F290"/>
     <w:lvl w:ilvl="0" w:tplc="A8C6367E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1320"/>
         </w:tabs>
         <w:ind w:left="1320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15218,214 +15259,214 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1266813076">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="502818599">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1903446432">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="213546249">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="301273032">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="911504413">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1282032157">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="975185381">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1875731456">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="677581232">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="441191436">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1077899648">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1411926418">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1310593619">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="27875784">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="2141144871">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="95635564">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1623076526">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1527447601">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1070734856">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="768813292">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="829294756">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1782605839">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="852648798">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="59255754">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1218585524">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1852643386">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1537547298">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="540482243">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1276136668">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1486773025">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="538591781">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="824275384">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="147326240">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1691682733">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="807091944">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2033795989">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1986200791">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="2031754845">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="89662377">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1433159678">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1538928165">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="894973815">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="304355842">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="640499188">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="870457938">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="1367870778">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="315956893">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1185636905">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{£¥‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}¢·–—’”•‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？］｜｝､"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00080AAD"/>
@@ -15532,50 +15573,51 @@
     <w:rsid w:val="001028A5"/>
     <w:rsid w:val="001057A4"/>
     <w:rsid w:val="00106DDF"/>
     <w:rsid w:val="00111982"/>
     <w:rsid w:val="00111B6F"/>
     <w:rsid w:val="001123B2"/>
     <w:rsid w:val="00113233"/>
     <w:rsid w:val="00113944"/>
     <w:rsid w:val="00117866"/>
     <w:rsid w:val="00120772"/>
     <w:rsid w:val="00120A15"/>
     <w:rsid w:val="00120CD5"/>
     <w:rsid w:val="00122267"/>
     <w:rsid w:val="00122C1E"/>
     <w:rsid w:val="00123961"/>
     <w:rsid w:val="00125B04"/>
     <w:rsid w:val="001269E7"/>
     <w:rsid w:val="00130436"/>
     <w:rsid w:val="001305F5"/>
     <w:rsid w:val="00132A9E"/>
     <w:rsid w:val="00135412"/>
     <w:rsid w:val="0013604A"/>
     <w:rsid w:val="00136AF7"/>
     <w:rsid w:val="00137625"/>
     <w:rsid w:val="00141043"/>
+    <w:rsid w:val="00141B09"/>
     <w:rsid w:val="00141CFD"/>
     <w:rsid w:val="001422D0"/>
     <w:rsid w:val="0014380E"/>
     <w:rsid w:val="00144F29"/>
     <w:rsid w:val="00147100"/>
     <w:rsid w:val="001473A1"/>
     <w:rsid w:val="00150983"/>
     <w:rsid w:val="00151A77"/>
     <w:rsid w:val="00151A9F"/>
     <w:rsid w:val="001530D2"/>
     <w:rsid w:val="00154424"/>
     <w:rsid w:val="001549BD"/>
     <w:rsid w:val="001574EA"/>
     <w:rsid w:val="001600A0"/>
     <w:rsid w:val="00166F68"/>
     <w:rsid w:val="0017055E"/>
     <w:rsid w:val="001727CA"/>
     <w:rsid w:val="001729E7"/>
     <w:rsid w:val="00173FDD"/>
     <w:rsid w:val="00174195"/>
     <w:rsid w:val="00174A78"/>
     <w:rsid w:val="001828F0"/>
     <w:rsid w:val="001850B3"/>
     <w:rsid w:val="0018570F"/>
     <w:rsid w:val="00185B9C"/>
@@ -15637,53 +15679,55 @@
     <w:rsid w:val="00224004"/>
     <w:rsid w:val="002243DE"/>
     <w:rsid w:val="00224814"/>
     <w:rsid w:val="00225D78"/>
     <w:rsid w:val="002302B5"/>
     <w:rsid w:val="00231C44"/>
     <w:rsid w:val="00234A3A"/>
     <w:rsid w:val="00234E7B"/>
     <w:rsid w:val="00235EF5"/>
     <w:rsid w:val="0023621A"/>
     <w:rsid w:val="00236667"/>
     <w:rsid w:val="00236BAB"/>
     <w:rsid w:val="00240B02"/>
     <w:rsid w:val="00241EE2"/>
     <w:rsid w:val="002442D4"/>
     <w:rsid w:val="00244B50"/>
     <w:rsid w:val="00244F77"/>
     <w:rsid w:val="00245339"/>
     <w:rsid w:val="002460F7"/>
     <w:rsid w:val="00246139"/>
     <w:rsid w:val="00247977"/>
     <w:rsid w:val="00250718"/>
     <w:rsid w:val="00250B20"/>
     <w:rsid w:val="00250B7A"/>
     <w:rsid w:val="00250EE1"/>
+    <w:rsid w:val="00251B8F"/>
     <w:rsid w:val="00255C93"/>
     <w:rsid w:val="00262B66"/>
     <w:rsid w:val="0026441A"/>
+    <w:rsid w:val="002661B3"/>
     <w:rsid w:val="00266B16"/>
     <w:rsid w:val="00266DAF"/>
     <w:rsid w:val="00267EE6"/>
     <w:rsid w:val="00270AC9"/>
     <w:rsid w:val="002710C7"/>
     <w:rsid w:val="00274C21"/>
     <w:rsid w:val="0027543A"/>
     <w:rsid w:val="00275473"/>
     <w:rsid w:val="0027687E"/>
     <w:rsid w:val="00276913"/>
     <w:rsid w:val="00276D57"/>
     <w:rsid w:val="002809FA"/>
     <w:rsid w:val="00281518"/>
     <w:rsid w:val="0028190F"/>
     <w:rsid w:val="002833F7"/>
     <w:rsid w:val="0028365A"/>
     <w:rsid w:val="00283944"/>
     <w:rsid w:val="00284E5E"/>
     <w:rsid w:val="00285162"/>
     <w:rsid w:val="00286414"/>
     <w:rsid w:val="00287653"/>
     <w:rsid w:val="00290F5F"/>
     <w:rsid w:val="00291091"/>
     <w:rsid w:val="0029396A"/>
     <w:rsid w:val="0029503B"/>
@@ -15826,73 +15870,75 @@
     <w:rsid w:val="003E0644"/>
     <w:rsid w:val="003E2814"/>
     <w:rsid w:val="003E4B5B"/>
     <w:rsid w:val="003E557B"/>
     <w:rsid w:val="003E7341"/>
     <w:rsid w:val="003E7587"/>
     <w:rsid w:val="003F3772"/>
     <w:rsid w:val="003F4276"/>
     <w:rsid w:val="003F4E62"/>
     <w:rsid w:val="003F67EB"/>
     <w:rsid w:val="003F68C7"/>
     <w:rsid w:val="003F7FD4"/>
     <w:rsid w:val="00400A81"/>
     <w:rsid w:val="004045FA"/>
     <w:rsid w:val="00406FE0"/>
     <w:rsid w:val="00412DC3"/>
     <w:rsid w:val="00413653"/>
     <w:rsid w:val="00421603"/>
     <w:rsid w:val="004258B4"/>
     <w:rsid w:val="0043427E"/>
     <w:rsid w:val="00434D5B"/>
     <w:rsid w:val="00434D74"/>
     <w:rsid w:val="00440CB5"/>
     <w:rsid w:val="00440E8D"/>
     <w:rsid w:val="00442388"/>
+    <w:rsid w:val="00442731"/>
     <w:rsid w:val="00444257"/>
     <w:rsid w:val="0044462E"/>
     <w:rsid w:val="0044550B"/>
     <w:rsid w:val="00445D50"/>
     <w:rsid w:val="00446963"/>
     <w:rsid w:val="004469AB"/>
     <w:rsid w:val="00446EFB"/>
     <w:rsid w:val="00446F53"/>
     <w:rsid w:val="00447EFF"/>
     <w:rsid w:val="00451910"/>
     <w:rsid w:val="00451D02"/>
     <w:rsid w:val="004523FC"/>
     <w:rsid w:val="0045323B"/>
     <w:rsid w:val="00454807"/>
     <w:rsid w:val="00455C7E"/>
     <w:rsid w:val="00456F8F"/>
     <w:rsid w:val="00462BEF"/>
     <w:rsid w:val="0046350B"/>
     <w:rsid w:val="00464B3C"/>
     <w:rsid w:val="00464CCB"/>
     <w:rsid w:val="00466B07"/>
     <w:rsid w:val="00467555"/>
     <w:rsid w:val="00473DE2"/>
+    <w:rsid w:val="00473FE7"/>
     <w:rsid w:val="00474A32"/>
     <w:rsid w:val="00474D55"/>
     <w:rsid w:val="00474FE0"/>
     <w:rsid w:val="00476108"/>
     <w:rsid w:val="004764C2"/>
     <w:rsid w:val="0048000F"/>
     <w:rsid w:val="00480A20"/>
     <w:rsid w:val="00482364"/>
     <w:rsid w:val="00482939"/>
     <w:rsid w:val="004829B6"/>
     <w:rsid w:val="00482C14"/>
     <w:rsid w:val="00482FC8"/>
     <w:rsid w:val="004836D4"/>
     <w:rsid w:val="004846F7"/>
     <w:rsid w:val="00484721"/>
     <w:rsid w:val="00490ADF"/>
     <w:rsid w:val="0049283E"/>
     <w:rsid w:val="00493972"/>
     <w:rsid w:val="004966D0"/>
     <w:rsid w:val="0049740C"/>
     <w:rsid w:val="00497D44"/>
     <w:rsid w:val="004A0DB1"/>
     <w:rsid w:val="004A0E3B"/>
     <w:rsid w:val="004A181B"/>
     <w:rsid w:val="004A2CB0"/>
@@ -15963,65 +16009,67 @@
     <w:rsid w:val="00556002"/>
     <w:rsid w:val="0055694D"/>
     <w:rsid w:val="005615E6"/>
     <w:rsid w:val="00562182"/>
     <w:rsid w:val="00562F59"/>
     <w:rsid w:val="0056390D"/>
     <w:rsid w:val="00565688"/>
     <w:rsid w:val="00565AC7"/>
     <w:rsid w:val="00571E38"/>
     <w:rsid w:val="0057321A"/>
     <w:rsid w:val="00574699"/>
     <w:rsid w:val="00575390"/>
     <w:rsid w:val="00575CD6"/>
     <w:rsid w:val="005764E8"/>
     <w:rsid w:val="00580CDE"/>
     <w:rsid w:val="0058108B"/>
     <w:rsid w:val="005818CF"/>
     <w:rsid w:val="005819A9"/>
     <w:rsid w:val="0058201A"/>
     <w:rsid w:val="005825B5"/>
     <w:rsid w:val="00582A8F"/>
     <w:rsid w:val="005853E6"/>
     <w:rsid w:val="00586168"/>
     <w:rsid w:val="005874B4"/>
     <w:rsid w:val="00592305"/>
+    <w:rsid w:val="005935FA"/>
     <w:rsid w:val="00594034"/>
     <w:rsid w:val="0059635A"/>
     <w:rsid w:val="005A0B7C"/>
     <w:rsid w:val="005A1497"/>
     <w:rsid w:val="005A1763"/>
     <w:rsid w:val="005A1965"/>
     <w:rsid w:val="005A346C"/>
     <w:rsid w:val="005A4D58"/>
     <w:rsid w:val="005A63D0"/>
     <w:rsid w:val="005A691D"/>
     <w:rsid w:val="005B08A2"/>
     <w:rsid w:val="005B1C43"/>
     <w:rsid w:val="005B1FDF"/>
     <w:rsid w:val="005B2040"/>
     <w:rsid w:val="005B67CA"/>
+    <w:rsid w:val="005B6928"/>
     <w:rsid w:val="005B743C"/>
     <w:rsid w:val="005B7572"/>
     <w:rsid w:val="005B7707"/>
     <w:rsid w:val="005C7A80"/>
     <w:rsid w:val="005C7D6F"/>
     <w:rsid w:val="005D04CF"/>
     <w:rsid w:val="005D18D1"/>
     <w:rsid w:val="005D2EA9"/>
     <w:rsid w:val="005D57F3"/>
     <w:rsid w:val="005D635E"/>
     <w:rsid w:val="005D6CCA"/>
     <w:rsid w:val="005D73EE"/>
     <w:rsid w:val="005D7BA9"/>
     <w:rsid w:val="005D7CFC"/>
     <w:rsid w:val="005E21F4"/>
     <w:rsid w:val="005E4EE2"/>
     <w:rsid w:val="005E53DD"/>
     <w:rsid w:val="005E572C"/>
     <w:rsid w:val="005F043D"/>
     <w:rsid w:val="005F20E9"/>
     <w:rsid w:val="005F3F73"/>
     <w:rsid w:val="005F56E8"/>
     <w:rsid w:val="005F59B4"/>
     <w:rsid w:val="005F6419"/>
     <w:rsid w:val="005F7878"/>
@@ -16045,50 +16093,51 @@
     <w:rsid w:val="00627FAF"/>
     <w:rsid w:val="0063012D"/>
     <w:rsid w:val="00633A3C"/>
     <w:rsid w:val="00633A4D"/>
     <w:rsid w:val="00633D22"/>
     <w:rsid w:val="00635F72"/>
     <w:rsid w:val="006362E2"/>
     <w:rsid w:val="00640705"/>
     <w:rsid w:val="00641C54"/>
     <w:rsid w:val="00642B54"/>
     <w:rsid w:val="00642DE5"/>
     <w:rsid w:val="0064776A"/>
     <w:rsid w:val="00647F17"/>
     <w:rsid w:val="00651FE4"/>
     <w:rsid w:val="00654995"/>
     <w:rsid w:val="00654DCF"/>
     <w:rsid w:val="006556B6"/>
     <w:rsid w:val="006575F8"/>
     <w:rsid w:val="00660145"/>
     <w:rsid w:val="00663802"/>
     <w:rsid w:val="00664096"/>
     <w:rsid w:val="00664DD5"/>
     <w:rsid w:val="00664EBD"/>
     <w:rsid w:val="006650FF"/>
     <w:rsid w:val="00667F55"/>
+    <w:rsid w:val="0067314E"/>
     <w:rsid w:val="00674A78"/>
     <w:rsid w:val="00675D6C"/>
     <w:rsid w:val="00676F2C"/>
     <w:rsid w:val="0067795D"/>
     <w:rsid w:val="00680BDF"/>
     <w:rsid w:val="006810DA"/>
     <w:rsid w:val="00681725"/>
     <w:rsid w:val="0068235F"/>
     <w:rsid w:val="00682E51"/>
     <w:rsid w:val="00684C38"/>
     <w:rsid w:val="00685459"/>
     <w:rsid w:val="00686AB9"/>
     <w:rsid w:val="00686BDA"/>
     <w:rsid w:val="006871F4"/>
     <w:rsid w:val="006872B1"/>
     <w:rsid w:val="00687CB4"/>
     <w:rsid w:val="006913D5"/>
     <w:rsid w:val="0069438F"/>
     <w:rsid w:val="00694505"/>
     <w:rsid w:val="006971D1"/>
     <w:rsid w:val="006973AD"/>
     <w:rsid w:val="006A06DD"/>
     <w:rsid w:val="006A1313"/>
     <w:rsid w:val="006A1566"/>
     <w:rsid w:val="006A258B"/>
@@ -16112,50 +16161,51 @@
     <w:rsid w:val="006C75D7"/>
     <w:rsid w:val="006C7644"/>
     <w:rsid w:val="006C7763"/>
     <w:rsid w:val="006D1F38"/>
     <w:rsid w:val="006D2909"/>
     <w:rsid w:val="006D36EE"/>
     <w:rsid w:val="006D5263"/>
     <w:rsid w:val="006D6521"/>
     <w:rsid w:val="006D6674"/>
     <w:rsid w:val="006E1061"/>
     <w:rsid w:val="006E11E8"/>
     <w:rsid w:val="006E1A56"/>
     <w:rsid w:val="006E4D5C"/>
     <w:rsid w:val="006E6B13"/>
     <w:rsid w:val="006E735F"/>
     <w:rsid w:val="006E755E"/>
     <w:rsid w:val="006F3576"/>
     <w:rsid w:val="006F4ED3"/>
     <w:rsid w:val="006F53FE"/>
     <w:rsid w:val="006F6857"/>
     <w:rsid w:val="006F7EF2"/>
     <w:rsid w:val="00700971"/>
     <w:rsid w:val="00701B1C"/>
     <w:rsid w:val="007021C4"/>
     <w:rsid w:val="00704002"/>
+    <w:rsid w:val="007048E9"/>
     <w:rsid w:val="007049D4"/>
     <w:rsid w:val="007060F4"/>
     <w:rsid w:val="00706C9D"/>
     <w:rsid w:val="0071039B"/>
     <w:rsid w:val="0071119D"/>
     <w:rsid w:val="0071192F"/>
     <w:rsid w:val="00712E0C"/>
     <w:rsid w:val="0071420D"/>
     <w:rsid w:val="00715A0F"/>
     <w:rsid w:val="007169AA"/>
     <w:rsid w:val="00717566"/>
     <w:rsid w:val="007207D9"/>
     <w:rsid w:val="00721478"/>
     <w:rsid w:val="00722468"/>
     <w:rsid w:val="00722E78"/>
     <w:rsid w:val="00722FE9"/>
     <w:rsid w:val="007325A3"/>
     <w:rsid w:val="00733205"/>
     <w:rsid w:val="00733D7C"/>
     <w:rsid w:val="00733F1B"/>
     <w:rsid w:val="007341AC"/>
     <w:rsid w:val="00734D1F"/>
     <w:rsid w:val="0073513E"/>
     <w:rsid w:val="00735258"/>
     <w:rsid w:val="00735A10"/>
@@ -16366,84 +16416,87 @@
     <w:rsid w:val="00942F45"/>
     <w:rsid w:val="009453CE"/>
     <w:rsid w:val="00945758"/>
     <w:rsid w:val="009471F2"/>
     <w:rsid w:val="009479F5"/>
     <w:rsid w:val="00947C80"/>
     <w:rsid w:val="00947E44"/>
     <w:rsid w:val="00952342"/>
     <w:rsid w:val="00952DAB"/>
     <w:rsid w:val="00953DB7"/>
     <w:rsid w:val="009544C4"/>
     <w:rsid w:val="00954565"/>
     <w:rsid w:val="009552BE"/>
     <w:rsid w:val="00956744"/>
     <w:rsid w:val="00956D69"/>
     <w:rsid w:val="009572A6"/>
     <w:rsid w:val="009572C4"/>
     <w:rsid w:val="009605E0"/>
     <w:rsid w:val="00962548"/>
     <w:rsid w:val="0096360A"/>
     <w:rsid w:val="0096369D"/>
     <w:rsid w:val="00966418"/>
     <w:rsid w:val="00966A52"/>
     <w:rsid w:val="009673D4"/>
     <w:rsid w:val="00967F2D"/>
+    <w:rsid w:val="0097145F"/>
     <w:rsid w:val="0097240F"/>
     <w:rsid w:val="00973569"/>
     <w:rsid w:val="00974D0D"/>
     <w:rsid w:val="00975622"/>
     <w:rsid w:val="009769B0"/>
     <w:rsid w:val="0098284A"/>
     <w:rsid w:val="00984CFF"/>
     <w:rsid w:val="00987F9A"/>
     <w:rsid w:val="00991DFC"/>
     <w:rsid w:val="009A18A2"/>
     <w:rsid w:val="009A2D76"/>
     <w:rsid w:val="009A2E65"/>
     <w:rsid w:val="009A3716"/>
     <w:rsid w:val="009A4EE6"/>
     <w:rsid w:val="009A50CE"/>
     <w:rsid w:val="009A5B72"/>
     <w:rsid w:val="009A6025"/>
     <w:rsid w:val="009A6819"/>
     <w:rsid w:val="009A68C5"/>
     <w:rsid w:val="009B47D1"/>
     <w:rsid w:val="009C13B3"/>
     <w:rsid w:val="009C198C"/>
     <w:rsid w:val="009C1ADC"/>
     <w:rsid w:val="009C5C39"/>
     <w:rsid w:val="009C6530"/>
     <w:rsid w:val="009D0AA7"/>
     <w:rsid w:val="009D0CC0"/>
     <w:rsid w:val="009D1CD8"/>
     <w:rsid w:val="009D20F8"/>
     <w:rsid w:val="009D26D5"/>
     <w:rsid w:val="009D2FDC"/>
     <w:rsid w:val="009D4014"/>
     <w:rsid w:val="009D46AB"/>
+    <w:rsid w:val="009D55BF"/>
     <w:rsid w:val="009D5633"/>
+    <w:rsid w:val="009D5D1A"/>
     <w:rsid w:val="009E0C8E"/>
     <w:rsid w:val="009E2685"/>
     <w:rsid w:val="009E3E94"/>
     <w:rsid w:val="009E4212"/>
     <w:rsid w:val="009E49C8"/>
     <w:rsid w:val="009E5624"/>
     <w:rsid w:val="009E7766"/>
     <w:rsid w:val="009E798A"/>
     <w:rsid w:val="009F08A6"/>
     <w:rsid w:val="009F1DB8"/>
     <w:rsid w:val="009F3208"/>
     <w:rsid w:val="009F7701"/>
     <w:rsid w:val="009F774B"/>
     <w:rsid w:val="00A002CE"/>
     <w:rsid w:val="00A00671"/>
     <w:rsid w:val="00A0075C"/>
     <w:rsid w:val="00A01A02"/>
     <w:rsid w:val="00A06490"/>
     <w:rsid w:val="00A069AA"/>
     <w:rsid w:val="00A0795F"/>
     <w:rsid w:val="00A10B6A"/>
     <w:rsid w:val="00A12C88"/>
     <w:rsid w:val="00A12EC2"/>
     <w:rsid w:val="00A15C56"/>
     <w:rsid w:val="00A165B7"/>
@@ -16535,50 +16588,51 @@
     <w:rsid w:val="00B42C5A"/>
     <w:rsid w:val="00B43D99"/>
     <w:rsid w:val="00B44493"/>
     <w:rsid w:val="00B54957"/>
     <w:rsid w:val="00B549E5"/>
     <w:rsid w:val="00B54F3E"/>
     <w:rsid w:val="00B55C26"/>
     <w:rsid w:val="00B56ED2"/>
     <w:rsid w:val="00B573D1"/>
     <w:rsid w:val="00B61138"/>
     <w:rsid w:val="00B6181F"/>
     <w:rsid w:val="00B61A85"/>
     <w:rsid w:val="00B65E58"/>
     <w:rsid w:val="00B67F83"/>
     <w:rsid w:val="00B72452"/>
     <w:rsid w:val="00B73DFC"/>
     <w:rsid w:val="00B75508"/>
     <w:rsid w:val="00B80CB6"/>
     <w:rsid w:val="00B811B0"/>
     <w:rsid w:val="00B8196B"/>
     <w:rsid w:val="00B81D0D"/>
     <w:rsid w:val="00B86E05"/>
     <w:rsid w:val="00B873DE"/>
     <w:rsid w:val="00B93077"/>
     <w:rsid w:val="00B9684C"/>
+    <w:rsid w:val="00B96CA2"/>
     <w:rsid w:val="00B96E42"/>
     <w:rsid w:val="00B97EB4"/>
     <w:rsid w:val="00BA028E"/>
     <w:rsid w:val="00BA229D"/>
     <w:rsid w:val="00BA3E99"/>
     <w:rsid w:val="00BA3F4A"/>
     <w:rsid w:val="00BA477E"/>
     <w:rsid w:val="00BA742A"/>
     <w:rsid w:val="00BA7702"/>
     <w:rsid w:val="00BA7E3D"/>
     <w:rsid w:val="00BB1BD1"/>
     <w:rsid w:val="00BB23AA"/>
     <w:rsid w:val="00BB4288"/>
     <w:rsid w:val="00BB48A7"/>
     <w:rsid w:val="00BB52D8"/>
     <w:rsid w:val="00BB6764"/>
     <w:rsid w:val="00BB760F"/>
     <w:rsid w:val="00BC1B54"/>
     <w:rsid w:val="00BC1B74"/>
     <w:rsid w:val="00BC31F2"/>
     <w:rsid w:val="00BC68E1"/>
     <w:rsid w:val="00BC6950"/>
     <w:rsid w:val="00BC6EDE"/>
     <w:rsid w:val="00BC77BF"/>
     <w:rsid w:val="00BD051F"/>
@@ -16710,50 +16764,51 @@
     <w:rsid w:val="00CD04F6"/>
     <w:rsid w:val="00CD17F2"/>
     <w:rsid w:val="00CD3278"/>
     <w:rsid w:val="00CD7D96"/>
     <w:rsid w:val="00CE0DC2"/>
     <w:rsid w:val="00CE36E5"/>
     <w:rsid w:val="00CE373C"/>
     <w:rsid w:val="00CE50C3"/>
     <w:rsid w:val="00CE7557"/>
     <w:rsid w:val="00CE7783"/>
     <w:rsid w:val="00CF026C"/>
     <w:rsid w:val="00CF1784"/>
     <w:rsid w:val="00CF2D48"/>
     <w:rsid w:val="00CF316E"/>
     <w:rsid w:val="00CF370E"/>
     <w:rsid w:val="00CF42D7"/>
     <w:rsid w:val="00CF4779"/>
     <w:rsid w:val="00CF4F03"/>
     <w:rsid w:val="00CF6203"/>
     <w:rsid w:val="00CF66B5"/>
     <w:rsid w:val="00CF7B1C"/>
     <w:rsid w:val="00D0188A"/>
     <w:rsid w:val="00D0334E"/>
     <w:rsid w:val="00D04B6D"/>
     <w:rsid w:val="00D06C67"/>
+    <w:rsid w:val="00D103A8"/>
     <w:rsid w:val="00D11A08"/>
     <w:rsid w:val="00D12592"/>
     <w:rsid w:val="00D1272D"/>
     <w:rsid w:val="00D138AD"/>
     <w:rsid w:val="00D1455C"/>
     <w:rsid w:val="00D15469"/>
     <w:rsid w:val="00D209A4"/>
     <w:rsid w:val="00D21CD9"/>
     <w:rsid w:val="00D23F3B"/>
     <w:rsid w:val="00D24D04"/>
     <w:rsid w:val="00D26110"/>
     <w:rsid w:val="00D26E4D"/>
     <w:rsid w:val="00D2775C"/>
     <w:rsid w:val="00D3512B"/>
     <w:rsid w:val="00D35E09"/>
     <w:rsid w:val="00D36CDA"/>
     <w:rsid w:val="00D443C7"/>
     <w:rsid w:val="00D44CAD"/>
     <w:rsid w:val="00D4504B"/>
     <w:rsid w:val="00D451BC"/>
     <w:rsid w:val="00D459E9"/>
     <w:rsid w:val="00D46104"/>
     <w:rsid w:val="00D46993"/>
     <w:rsid w:val="00D46B9C"/>
     <w:rsid w:val="00D50A81"/>
@@ -16766,142 +16821,145 @@
     <w:rsid w:val="00D56538"/>
     <w:rsid w:val="00D567AF"/>
     <w:rsid w:val="00D56BA3"/>
     <w:rsid w:val="00D5732A"/>
     <w:rsid w:val="00D62813"/>
     <w:rsid w:val="00D632C1"/>
     <w:rsid w:val="00D63BB2"/>
     <w:rsid w:val="00D63C07"/>
     <w:rsid w:val="00D64987"/>
     <w:rsid w:val="00D65026"/>
     <w:rsid w:val="00D650F7"/>
     <w:rsid w:val="00D66EB9"/>
     <w:rsid w:val="00D702CD"/>
     <w:rsid w:val="00D724AD"/>
     <w:rsid w:val="00D72EC5"/>
     <w:rsid w:val="00D74E86"/>
     <w:rsid w:val="00D7607A"/>
     <w:rsid w:val="00D765C3"/>
     <w:rsid w:val="00D80868"/>
     <w:rsid w:val="00D81BFC"/>
     <w:rsid w:val="00D82070"/>
     <w:rsid w:val="00D82DDD"/>
     <w:rsid w:val="00D84A32"/>
     <w:rsid w:val="00D853A3"/>
     <w:rsid w:val="00D9027D"/>
+    <w:rsid w:val="00D907DD"/>
     <w:rsid w:val="00D91422"/>
     <w:rsid w:val="00D9292B"/>
     <w:rsid w:val="00D92DB3"/>
     <w:rsid w:val="00D939B2"/>
     <w:rsid w:val="00D93BDC"/>
     <w:rsid w:val="00D9592C"/>
     <w:rsid w:val="00D97F11"/>
     <w:rsid w:val="00DA1688"/>
     <w:rsid w:val="00DA1DDD"/>
     <w:rsid w:val="00DA1E41"/>
     <w:rsid w:val="00DA478B"/>
     <w:rsid w:val="00DA4D54"/>
     <w:rsid w:val="00DA5845"/>
     <w:rsid w:val="00DA6CD7"/>
     <w:rsid w:val="00DA726A"/>
     <w:rsid w:val="00DB17CA"/>
     <w:rsid w:val="00DB34FF"/>
     <w:rsid w:val="00DB3F03"/>
     <w:rsid w:val="00DB55D3"/>
     <w:rsid w:val="00DB6441"/>
     <w:rsid w:val="00DB6518"/>
     <w:rsid w:val="00DB7FC3"/>
     <w:rsid w:val="00DC06BB"/>
     <w:rsid w:val="00DC0952"/>
     <w:rsid w:val="00DC0B68"/>
     <w:rsid w:val="00DC100B"/>
     <w:rsid w:val="00DC115B"/>
     <w:rsid w:val="00DC18B0"/>
     <w:rsid w:val="00DC2512"/>
     <w:rsid w:val="00DC4025"/>
     <w:rsid w:val="00DC46FA"/>
     <w:rsid w:val="00DC62D9"/>
     <w:rsid w:val="00DC6988"/>
     <w:rsid w:val="00DC6DC0"/>
     <w:rsid w:val="00DC7226"/>
     <w:rsid w:val="00DC7E9A"/>
     <w:rsid w:val="00DD1358"/>
     <w:rsid w:val="00DD27A9"/>
     <w:rsid w:val="00DD29B0"/>
     <w:rsid w:val="00DD4375"/>
     <w:rsid w:val="00DD514A"/>
     <w:rsid w:val="00DD5935"/>
     <w:rsid w:val="00DD59CB"/>
     <w:rsid w:val="00DE07B4"/>
     <w:rsid w:val="00DE1101"/>
     <w:rsid w:val="00DE1422"/>
     <w:rsid w:val="00DE4771"/>
     <w:rsid w:val="00DE4831"/>
     <w:rsid w:val="00DE7557"/>
     <w:rsid w:val="00DE78E9"/>
+    <w:rsid w:val="00DF07A3"/>
     <w:rsid w:val="00DF3769"/>
     <w:rsid w:val="00DF3A52"/>
     <w:rsid w:val="00DF3AD7"/>
     <w:rsid w:val="00DF4350"/>
     <w:rsid w:val="00DF66D4"/>
     <w:rsid w:val="00DF7746"/>
     <w:rsid w:val="00E002A9"/>
     <w:rsid w:val="00E00737"/>
     <w:rsid w:val="00E00970"/>
     <w:rsid w:val="00E00CD9"/>
     <w:rsid w:val="00E00FD3"/>
     <w:rsid w:val="00E03BB3"/>
     <w:rsid w:val="00E03F1E"/>
     <w:rsid w:val="00E117D0"/>
     <w:rsid w:val="00E133BB"/>
     <w:rsid w:val="00E13AAC"/>
     <w:rsid w:val="00E143FE"/>
     <w:rsid w:val="00E165B5"/>
     <w:rsid w:val="00E206E8"/>
     <w:rsid w:val="00E215F4"/>
     <w:rsid w:val="00E22B28"/>
     <w:rsid w:val="00E257FB"/>
     <w:rsid w:val="00E302BD"/>
     <w:rsid w:val="00E3031F"/>
     <w:rsid w:val="00E3135B"/>
     <w:rsid w:val="00E31B9C"/>
     <w:rsid w:val="00E33000"/>
     <w:rsid w:val="00E3411D"/>
     <w:rsid w:val="00E35FFA"/>
     <w:rsid w:val="00E3752D"/>
     <w:rsid w:val="00E415A9"/>
     <w:rsid w:val="00E41655"/>
     <w:rsid w:val="00E41999"/>
     <w:rsid w:val="00E424AB"/>
     <w:rsid w:val="00E42CBA"/>
     <w:rsid w:val="00E44F0C"/>
     <w:rsid w:val="00E44FF6"/>
     <w:rsid w:val="00E4601B"/>
     <w:rsid w:val="00E46174"/>
     <w:rsid w:val="00E46714"/>
     <w:rsid w:val="00E509B1"/>
     <w:rsid w:val="00E547CD"/>
+    <w:rsid w:val="00E57222"/>
     <w:rsid w:val="00E5744B"/>
     <w:rsid w:val="00E57EF9"/>
     <w:rsid w:val="00E6217D"/>
     <w:rsid w:val="00E63738"/>
     <w:rsid w:val="00E65CD0"/>
     <w:rsid w:val="00E66B46"/>
     <w:rsid w:val="00E71A71"/>
     <w:rsid w:val="00E74352"/>
     <w:rsid w:val="00E75A62"/>
     <w:rsid w:val="00E75AAE"/>
     <w:rsid w:val="00E75F74"/>
     <w:rsid w:val="00E76653"/>
     <w:rsid w:val="00E76B84"/>
     <w:rsid w:val="00E77104"/>
     <w:rsid w:val="00E804BB"/>
     <w:rsid w:val="00E806BB"/>
     <w:rsid w:val="00E8073D"/>
     <w:rsid w:val="00E80E49"/>
     <w:rsid w:val="00E83985"/>
     <w:rsid w:val="00E85F79"/>
     <w:rsid w:val="00E9031F"/>
     <w:rsid w:val="00E91294"/>
     <w:rsid w:val="00E91A60"/>
     <w:rsid w:val="00E922CF"/>
     <w:rsid w:val="00E92FD2"/>
@@ -17049,53 +17107,53 @@
     <w:rsid w:val="00FE5963"/>
     <w:rsid w:val="00FE5C56"/>
     <w:rsid w:val="00FE7AAB"/>
     <w:rsid w:val="00FF2786"/>
     <w:rsid w:val="00FF542C"/>
     <w:rsid w:val="00FF5C99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2DE546EB"/>
   <w15:docId w15:val="{CF419C71-A7FC-4BF7-8F41-38990038A0ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="新細明體" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
@@ -18121,51 +18179,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30F7B319-3F5F-4A86-9A2D-005C1B866C96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>243</Words>
-  <Characters>1388</Characters>
+  <Words>244</Words>
+  <Characters>1391</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1628</CharactersWithSpaces>
+  <CharactersWithSpaces>1632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>