--- v0 (2026-05-15)
+++ v1 (2026-08-04)
@@ -1,795 +1,1131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C">
+    <w:p w14:paraId="7410D26D" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:firstLine="2162"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>投保單位資料查詢</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+        <w:t>投保單位資料查詢服務單暨簽收單</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A88A894" w14:textId="17CC840B" w:rsidR="00087410" w:rsidRPr="00502DF6" w:rsidRDefault="0010663C" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請就下列查詢事項在□內打</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00426832" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00BD19D0">
+      <w:r w:rsidR="00502DF6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Wingdings 2" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410" w:rsidRPr="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>索取用途：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084BDD42" w14:textId="43C36967" w:rsidR="00426832" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00426832" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理</w:t>
       </w:r>
-      <w:r w:rsidR="00426832" w:rsidRPr="00BD05C7">
+      <w:r w:rsidR="00426832" w:rsidRPr="00B3555C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞保</w:t>
       </w:r>
-      <w:r w:rsidR="00817369" w:rsidRPr="00BD05C7">
+      <w:r w:rsidR="00817369" w:rsidRPr="00B3555C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00180631" w:rsidRPr="00BD05C7">
+      <w:r w:rsidR="00B3555C" w:rsidRPr="00B3555C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>職保</w:t>
+        <w:t>災</w:t>
+      </w:r>
+      <w:r w:rsidR="00180631" w:rsidRPr="00B3555C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>保</w:t>
       </w:r>
       <w:r w:rsidR="00426832" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>業務</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+    <w:p w14:paraId="605761D4" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00502DF6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008C4581">
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>□</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+      </w:pPr>
+      <w:r w:rsidRPr="00502DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>□投保單位基本資料</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1350DC15" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00502DF6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008C4581">
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>□</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+      </w:pPr>
+      <w:r w:rsidRPr="00502DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>□員工加保名單(單位現有加保生效人員)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209FE374" w14:textId="5842E06F" w:rsidR="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C4581">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidRPr="00502DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>□索取投保單位員工在該單位之投保明細</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+        <w:t>□員工投保明細(2人以上請寫在背面）(姓名：          身分證號：           )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6173F342" w14:textId="0CA7E8EF" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00216E58" w:rsidRPr="008C4581">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>保險費計費清單(載有總人數) (     年      月至      年      月)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00BD19D0">
+        <w:t>繳費證明</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(     年      月至      年      月)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401B3E82" w14:textId="493118F7" w:rsidR="001D7F36" w:rsidRPr="00B3555C" w:rsidRDefault="0010663C" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:r w:rsidR="00216E58" w:rsidRPr="008C4581">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">月末生效人數表(     年      月至      年      月)  </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00216E58" w:rsidRDefault="00216E58" w:rsidP="00BD19D0">
+        <w:t>單位被保險人名冊</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(     年      月至      年      月)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7039E0C2" w14:textId="7D8A9197" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="008C4581" w:rsidRPr="008C4581" w:rsidRDefault="008C4581" w:rsidP="008C4581">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>保險費計費清單(載有總人數) (     年      月至      年      月)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10245A29" w14:textId="728F6F98" w:rsidR="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="008C4581">
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月末生效人數表</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(     年      月至      年      月)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A57AF5" w14:textId="77777777" w:rsidR="00087410" w:rsidRPr="00087410" w:rsidRDefault="00087410" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w:rsidR="00F330F0" w:rsidRPr="008C4581" w:rsidRDefault="00F330F0" w:rsidP="00BD19D0">
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA3A245" w14:textId="77777777" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...5 lines deleted...]
-        <w:t>□</w:t>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>※辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00BD19D0">
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞退業務</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699526ED" w14:textId="25EE9714" w:rsidR="00F330F0" w:rsidRPr="008C4581" w:rsidRDefault="00F330F0" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="300" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>計算名冊</w:t>
+        <w:t>繳費證明</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(     年      月至      年      月)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A034796" w14:textId="36135C51" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00087410">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="007F46EF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>提繳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C4581">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>名冊</w:t>
+      </w:r>
+      <w:r w:rsidR="00087410">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A74C26" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00BD19D0">
+    <w:p w14:paraId="0ADE1824" w14:textId="77777777" w:rsidR="00A74C26" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00087410">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="260" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□勞退首次計費月份計算名冊</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC716E" w:rsidRPr="00BD19D0" w:rsidRDefault="00DC716E" w:rsidP="008C4581">
+    <w:p w14:paraId="0550DDF8" w14:textId="77777777" w:rsidR="00DC716E" w:rsidRPr="00BD19D0" w:rsidRDefault="00DC716E" w:rsidP="008C4581">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="008C4581">
+    <w:p w14:paraId="0A60321D" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="008C4581">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD19D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>以上所提供之</w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="005C524D">
+        <w:t>以上所提供之資料均按投保單位向本局登載之通訊地址寄發</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276F2CCC" w14:textId="2AB13B88" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="005C524D">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□全體退保單位申請勞保</w:t>
       </w:r>
       <w:r w:rsidR="00180631">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B3555C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>災</w:t>
+      </w:r>
       <w:r w:rsidR="00180631">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>職保</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>保</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、勞退相關資料【需檢送負責人身分證正</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>反面影本，以寄送</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位原向本局登載之通訊地址為原則，若原登載之通訊地址無人收件，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>始依負責人戶籍地址寄發】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="005C524D">
+    <w:p w14:paraId="3DEA3B88" w14:textId="574CFFB9" w:rsidR="00E14007" w:rsidRDefault="0010663C" w:rsidP="006A569F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>投保單位名稱：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC716E">
+        <w:t>單位名稱</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F" w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1652AB" w14:textId="513E9EF4" w:rsidR="001D7F36" w:rsidRPr="006A569F" w:rsidRDefault="00502DF6" w:rsidP="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 保險證號：_______________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="005C524D">
+        <w:t>負</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>責</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>人</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F" w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>電話：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>保險證號：___________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E027F0B" w14:textId="631252AE" w:rsidR="00655C15" w:rsidRDefault="0010663C" w:rsidP="006A569F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>負責人：_________ 經辦人：__________ 電話：____________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DC716E" w:rsidRPr="00296F32" w:rsidRDefault="00DC716E" w:rsidP="005C524D">
+        <w:t>經</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>辦</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>人：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>經辦人</w:t>
+      </w:r>
+      <w:r w:rsidR="00502DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證號：</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F" w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096C2845" w14:textId="0840A950" w:rsidR="006A569F" w:rsidRPr="006A569F" w:rsidRDefault="006A569F" w:rsidP="006A569F">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>單位</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>電子郵件</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105A18DF" w14:textId="0D482EE2" w:rsidR="00DC716E" w:rsidRPr="00296F32" w:rsidRDefault="00DC716E" w:rsidP="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位通訊地址</w:t>
+      </w:r>
+      <w:r w:rsidR="00296F32" w:rsidRPr="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00296F32">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>：____________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C">
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006A569F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B78E180" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60F701B8" wp14:editId="1A56D8D9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1386840</wp:posOffset>
+                  <wp:posOffset>1510665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>155244</wp:posOffset>
+                  <wp:posOffset>115570</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="1382399"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="手繪多邊形 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1485900" cy="1382399"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="f0" fmla="val w"/>
                             <a:gd name="f1" fmla="val h"/>
                             <a:gd name="f2" fmla="val 0"/>
                             <a:gd name="f3" fmla="val 21600"/>
                             <a:gd name="f4" fmla="*/ f0 1 21600"/>
                             <a:gd name="f5" fmla="*/ f1 1 21600"/>
                             <a:gd name="f6" fmla="+- f3 0 f2"/>
@@ -829,96 +1165,101 @@
                                 <a:pt x="f3" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9363">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
+                          <w:p w14:paraId="56101148" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="手繪多邊形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:109.2pt;margin-top:12.2pt;width:117pt;height:108.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBemxuqOAMAAN0HAAAOAAAAZHJzL2Uyb0RvYy54bWysVc2O0zAQviPxDlaOIDZ/bbettruHXS1C&#10;WsFKuzyA69hNJCcOtrftcuQGvAFHxIk34MDjLIi3YMZx0rS0EkLkkNiZL9/MfDMZn5ytS0mWXJtC&#10;VbMgPooCwiumsqJazILXt5fPxgExllYZlaris+Cem+Ds9PGjk1U95YnKlcy4JkBSmemqngW5tfU0&#10;DA3LeUnNkap5BUahdEktbPUizDRdAXspwySKRuFK6azWinFj4O1FYwxOHb8QnNlXQhhuiZwFEJt1&#10;d+3uc7yHpyd0utC0zgvmw6D/EEVJiwqcdlQX1FJyp4s/qMqCaWWUsEdMlaESomDc5QDZxNFONjc5&#10;rbnLBcQxdSeT+X+07OXyWpMig9oFpKIllOjH+48/v319+PLp17sPD98/kxhFWtVmCtib+lr7nYEl&#10;ZrwWusQn5ELWTtj7Tli+toTBy3gwHk4i0J+BLU7HSTqZIGu4+ZzdGfucK0dFl1fGNpXJYOV0zXx0&#10;AlhEKaFISyrJyhews0IWG2u+a0361rb43bdp35rEIwjYB9H6HrSIJyEREYnJXtSwj4oPoUYt6ukz&#10;IlISEZHsujtuIehudIgI/rAmZUQlgBLHu0STPiTdC4k7XZFmTMSgKTy0dCdQ3KmLmMl+TKexxwz3&#10;8HRKe18eA+2waAtO87YH2LryTQArQnGwpCwbuN+tVgabLmcBgc6ymDeQAA57poNHfax20CU7gN3P&#10;PD+ITvrccg93E4/PQMNAwlEkUG4YRiIGKWAcCZQWBpKIfRPU1KIAmAYuyWoWNL1G8naFtlIt+a1y&#10;KItCQA+hEE0rgeeNXVZbOHDbx7XW9lk3bB6V+uxba/v0KO/z71AuP4is5WBSGd6UDRN19euSR+16&#10;c8EoWWSXhZSYsNGL+bnUBMbALLh0lw9zCyYr1G6SjlJXqC3bFkXkrn0UtTb2gpq8ceUYEAbqFpbr&#10;JnYJHRfikGzGIq7ser4GIy7nKruHMQvnJNQ8V/ptQFZw5swC8+aOah4Q+aKCoR4Px8dD+J2t242T&#10;wQCk1Vumed9EKwZk2PfwW+Dy3MIOx6wqQcOr6qZmfha72OAMcfr68w4Pqf7eZbA5lU9/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA2A3l7twAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8&#10;h8hI3Fjaqpum0nSakOAGEtvE2UtCU61xqiZdy7/HO8HJz/bT8+d6t/heXO0Yu0AK8lUGwpIOpqNW&#10;wen4+rQFEROSwT6QVfBjI+ya+7saKxNm+rTXQ2oFh1CsUIFLaaikjNpZj3EVBku8+w6jx8Tt2Eoz&#10;4szhvpdFlm2kx474gsPBvjirL4fJK9CbyxfhMdPTu/tI5T5fn97mQanHh2X/DCLZJf2Z4YbP6NAw&#10;0zlMZKLoFRT5tmQri5IrG8p1weJ8GxQ5yKaW/19ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBemxuqOAMAAN0HAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDYDeXu3AAAAAoBAAAPAAAAAAAAAAAAAAAAAJIFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAmwYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
+              <v:shape w14:anchorId="60F701B8" id="手繪多邊形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:118.95pt;margin-top:9.1pt;width:117pt;height:108.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBemxuqOAMAAN0HAAAOAAAAZHJzL2Uyb0RvYy54bWysVc2O0zAQviPxDlaOIDZ/bbettruHXS1C&#10;WsFKuzyA69hNJCcOtrftcuQGvAFHxIk34MDjLIi3YMZx0rS0EkLkkNiZL9/MfDMZn5ytS0mWXJtC&#10;VbMgPooCwiumsqJazILXt5fPxgExllYZlaris+Cem+Ds9PGjk1U95YnKlcy4JkBSmemqngW5tfU0&#10;DA3LeUnNkap5BUahdEktbPUizDRdAXspwySKRuFK6azWinFj4O1FYwxOHb8QnNlXQhhuiZwFEJt1&#10;d+3uc7yHpyd0utC0zgvmw6D/EEVJiwqcdlQX1FJyp4s/qMqCaWWUsEdMlaESomDc5QDZxNFONjc5&#10;rbnLBcQxdSeT+X+07OXyWpMig9oFpKIllOjH+48/v319+PLp17sPD98/kxhFWtVmCtib+lr7nYEl&#10;ZrwWusQn5ELWTtj7Tli+toTBy3gwHk4i0J+BLU7HSTqZIGu4+ZzdGfucK0dFl1fGNpXJYOV0zXx0&#10;AlhEKaFISyrJyhews0IWG2u+a0361rb43bdp35rEIwjYB9H6HrSIJyEREYnJXtSwj4oPoUYt6ukz&#10;IlISEZHsujtuIehudIgI/rAmZUQlgBLHu0STPiTdC4k7XZFmTMSgKTy0dCdQ3KmLmMl+TKexxwz3&#10;8HRKe18eA+2waAtO87YH2LryTQArQnGwpCwbuN+tVgabLmcBgc6ymDeQAA57poNHfax20CU7gN3P&#10;PD+ITvrccg93E4/PQMNAwlEkUG4YRiIGKWAcCZQWBpKIfRPU1KIAmAYuyWoWNL1G8naFtlIt+a1y&#10;KItCQA+hEE0rgeeNXVZbOHDbx7XW9lk3bB6V+uxba/v0KO/z71AuP4is5WBSGd6UDRN19euSR+16&#10;c8EoWWSXhZSYsNGL+bnUBMbALLh0lw9zCyYr1G6SjlJXqC3bFkXkrn0UtTb2gpq8ceUYEAbqFpbr&#10;JnYJHRfikGzGIq7ser4GIy7nKruHMQvnJNQ8V/ptQFZw5swC8+aOah4Q+aKCoR4Px8dD+J2t242T&#10;wQCk1Vumed9EKwZk2PfwW+Dy3MIOx6wqQcOr6qZmfha72OAMcfr68w4Pqf7eZbA5lU9/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA/cmBUd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8&#10;h8hI3Fjass/SdJqQ4AYS28Q5S0xbrXGqJl3Lv8c7saP9vHr9uNhOrhUX7EPjSUE6S0AgGW8bqhQc&#10;D29PaxAharK69YQKfjHAtry/K3Ru/UhfeNnHSnAJhVwrqGPscimDqdHpMPMdErMf3zsdeewraXs9&#10;crlrZZYkS+l0Q3yh1h2+1mjO+8EpMMvzN+lDYoaP+jPOd+ni+D52Sj0+TLsXEBGn+B+Gqz6rQ8lO&#10;Jz+QDaJVkD2vNhxlsM5AcGC+SnlxupLFBmRZyNsXyj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAXpsbqjgDAADdBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/cmBUd0AAAAKAQAADwAAAAAAAAAAAAAAAACSBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="742950,0;1485900,691200;742950,1382399;0,691200" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
-                    <w:p w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
+                    <w:p w14:paraId="56101148" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C">
+    <w:p w14:paraId="41918E40" w14:textId="2B1303E8" w:rsidR="006A569F" w:rsidRPr="006A569F" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35B90E2E" wp14:editId="2035CC20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3320415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>224486</wp:posOffset>
+                  <wp:posOffset>214630</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1025527" cy="1028700"/>
                 <wp:effectExtent l="0" t="0" r="22225" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="手繪多邊形 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1025527" cy="1028700"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="f0" fmla="val w"/>
                             <a:gd name="f1" fmla="val h"/>
                             <a:gd name="f2" fmla="val 0"/>
                             <a:gd name="f3" fmla="val 21600"/>
                             <a:gd name="f4" fmla="*/ f0 1 21600"/>
                             <a:gd name="f5" fmla="*/ f1 1 21600"/>
                             <a:gd name="f6" fmla="+- f3 0 f2"/>
@@ -958,147 +1299,200 @@
                                 <a:pt x="f3" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f3"/>
                               </a:lnTo>
                               <a:lnTo>
                                 <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9363">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
+                          <w:p w14:paraId="14AC86B9" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="手繪多邊形 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:261.45pt;margin-top:17.7pt;width:80.75pt;height:81pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmi7+HOgMAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u1DAQviPxDpaPoDY/+9tVsz20KkKq&#10;oFLLA3gdexPJiYPtbrYcuUHfgCPixBtw4HEK4i0YO042u+xKCLGHrJ358s3MN+Px6dm6EGjFlM5l&#10;meDoOMSIlVSmeblM8Jvby6MpRtqQMiVClizB90zjs/nTJ6d1NWOxzKRImUJAUupZXSU4M6aaBYGm&#10;GSuIPpYVK8HIpSqIga1aBqkiNbAXIojDcBzUUqWVkpRpDW8vGiOeO37OGTWvOdfMIJFgiM24p3LP&#10;hX0G81MyWypSZTn1YZB/iKIgeQlOO6oLYgi6U/kfVEVOldSSm2Mqi0BynlPmcoBsonAnm5uMVMzl&#10;AuLoqpNJ/z9a+mp1rVCeJjjGqCQFlOjHh4ef374+fvn06/3Hx++fUWxFqis9A+xNda38TsPSZrzm&#10;qrD/kAtaO2HvO2HZ2iAKL6MwHo3iCUYUbLCZTkInfbD5nN5p84JJR0VWV9o0lUlh5XRNfXQcqsgL&#10;AUVaEYFqX8DOGvWt2a4Vctx82xa/+3bQt8bRuIkRatohhi3iWYB4iCK0FzXqo6JDqHGLen6E+ACF&#10;iDuh++5AsCZc6258iAhO2AYVA4pPdvM+6UMGeyFRp6t1NkV8iKJdmqhT12JO9mM6jT1mtIenU9r7&#10;8hhoh2VbcJK1PUDXpW8CWCFiB8uApkN33CqpbdNlFCPoLGMDBhLA2Z7p4GEfqxx0RQ9g9zMvDqLj&#10;PrfYw93E4zNQMJDsKOJWbhhGPAIpYBxxKy0MJB75JqiIsQLYNOwS1XBAXUeirF1ZWyFX7FY6lLFC&#10;QA9ZIZpWAs8buyi3cOC2j2ut7X/VsHnUwGffWtt/j/I+/w7l8oPIWg4qpGZN2Wyirn5d8la73lzQ&#10;UuTpZS6ETVir5eJcKARjIMGX7ufD3IKJ0mp3MhgPXKG2bFsUofvto6iUNhdEZ40rx2BhoG5umGpi&#10;F9BxgR2SzVi0K7NerN1kdefIvlnI9B6mLVyXUPpMqncY1XD1JFi/vSOKYSReljDbo9F0MoJTbdxu&#10;Gg+HoLDaMi36JlJSILPtD6fDLs8N7KDB4IoBKa/Km4r6kexChKvEyeyvPXtX9fcukc3lPP8NAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCoW24w3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbv&#10;SLxD5EncWLrSlq1rOk1IcAOJbeKcJaGp1jhVk67l7TEndrPlT7+/v9rNrmNXM4TWo4DVMgFmUHnd&#10;YiPgdHx9XAMLUaKWnUcj4McE2NX3d5UstZ/w01wPsWEUgqGUAmyMfcl5UNY4GZa+N0i3bz84GWkd&#10;Gq4HOVG463iaJAV3skX6YGVvXqxRl8PoBKji8oXymKjx3X7EbL/KT29TL8TDYt5vgUUzx38Y/vRJ&#10;HWpyOvsRdWCdgDxNN4QKeMozYAQU64yGM5Gb5wx4XfHbCvUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKaLv4c6AwAA5AcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKhbbjDfAAAACgEAAA8AAAAAAAAAAAAAAAAAlAUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACgBgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
+              <v:shape w14:anchorId="35B90E2E" id="手繪多邊形 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:261.45pt;margin-top:16.9pt;width:80.75pt;height:81pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmi7+HOgMAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u1DAQviPxDpaPoDY/+9tVsz20KkKq&#10;oFLLA3gdexPJiYPtbrYcuUHfgCPixBtw4HEK4i0YO042u+xKCLGHrJ358s3MN+Px6dm6EGjFlM5l&#10;meDoOMSIlVSmeblM8Jvby6MpRtqQMiVClizB90zjs/nTJ6d1NWOxzKRImUJAUupZXSU4M6aaBYGm&#10;GSuIPpYVK8HIpSqIga1aBqkiNbAXIojDcBzUUqWVkpRpDW8vGiOeO37OGTWvOdfMIJFgiM24p3LP&#10;hX0G81MyWypSZTn1YZB/iKIgeQlOO6oLYgi6U/kfVEVOldSSm2Mqi0BynlPmcoBsonAnm5uMVMzl&#10;AuLoqpNJ/z9a+mp1rVCeJjjGqCQFlOjHh4ef374+fvn06/3Hx++fUWxFqis9A+xNda38TsPSZrzm&#10;qrD/kAtaO2HvO2HZ2iAKL6MwHo3iCUYUbLCZTkInfbD5nN5p84JJR0VWV9o0lUlh5XRNfXQcqsgL&#10;AUVaEYFqX8DOGvWt2a4Vctx82xa/+3bQt8bRuIkRatohhi3iWYB4iCK0FzXqo6JDqHGLen6E+ACF&#10;iDuh++5AsCZc6258iAhO2AYVA4pPdvM+6UMGeyFRp6t1NkV8iKJdmqhT12JO9mM6jT1mtIenU9r7&#10;8hhoh2VbcJK1PUDXpW8CWCFiB8uApkN33CqpbdNlFCPoLGMDBhLA2Z7p4GEfqxx0RQ9g9zMvDqLj&#10;PrfYw93E4zNQMJDsKOJWbhhGPAIpYBxxKy0MJB75JqiIsQLYNOwS1XBAXUeirF1ZWyFX7FY6lLFC&#10;QA9ZIZpWAs8buyi3cOC2j2ut7X/VsHnUwGffWtt/j/I+/w7l8oPIWg4qpGZN2Wyirn5d8la73lzQ&#10;UuTpZS6ETVir5eJcKARjIMGX7ufD3IKJ0mp3MhgPXKG2bFsUofvto6iUNhdEZ40rx2BhoG5umGpi&#10;F9BxgR2SzVi0K7NerN1kdefIvlnI9B6mLVyXUPpMqncY1XD1JFi/vSOKYSReljDbo9F0MoJTbdxu&#10;Gg+HoLDaMi36JlJSILPtD6fDLs8N7KDB4IoBKa/Km4r6kexChKvEyeyvPXtX9fcukc3lPP8NAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBMxkwz3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqNM0idIQp6qQ4AYSbdWza5s4aryOYqcJf89yguNqn2be1LvF9exmxtB5FLBeJcAMKq87&#10;bAWcjq9PJbAQJWrZezQCvk2AXXN/V8tK+xk/ze0QW0YhGCopwMY4VJwHZY2TYeUHg/T78qOTkc6x&#10;5XqUM4W7nqdJUnAnO6QGKwfzYo26HiYnQBXXM8pjoqZ3+xGz/To/vc2DEI8Py/4ZWDRL/IPhV5/U&#10;oSGni59QB9YLyNN0S6iAzYYmEFCUWQbsQuQ2L4E3Nf8/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApou/hzoDAADkBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATMZMM94AAAAKAQAADwAAAAAAAAAAAAAAAACUBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAJ8GAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="512764,0;1025527,514350;512764,1028700;0,514350" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
-                    <w:p w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
+                    <w:p w14:paraId="14AC86B9" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>請蓋單位</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="001D7F36" w:rsidRDefault="0010663C">
+        <w:t xml:space="preserve">請蓋單位印章                       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C10C06" w14:textId="1389AB88" w:rsidR="001D7F36" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(簽收人簽章)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001D7F36">
-      <w:headerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="2386487D" w14:textId="7197B335" w:rsidR="006A569F" w:rsidRDefault="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C2E340" w14:textId="4694F6C6" w:rsidR="006A569F" w:rsidRDefault="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCBF2AE" w14:textId="3A29D481" w:rsidR="006A569F" w:rsidRDefault="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CA23CA" w14:textId="2127BA82" w:rsidR="006A569F" w:rsidRDefault="006A569F" w:rsidP="006A569F">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C21B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:spacing w:val="1073"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="8400" w:id="-683931135"/>
+        </w:rPr>
+        <w:t>中華民國年月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C21B1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+          <w:spacing w:val="3"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:fitText w:val="8400" w:id="-683931135"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006A569F">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="913" w:left="680" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B2311C" w:rsidRDefault="00B2311C">
+    <w:p w14:paraId="0509FA70" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B2311C" w:rsidRDefault="00B2311C">
+    <w:p w14:paraId="2E44EB2C" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1125,124 +1519,133 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DFKaiShu-SB-Estd-BF">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00B2311C" w:rsidRDefault="00B2311C">
+    <w:p w14:paraId="6FEFADE8" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00B2311C" w:rsidRDefault="00B2311C">
+    <w:p w14:paraId="77AAFB8F" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="001D0D3D" w:rsidRDefault="00180631" w:rsidP="00180631">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42F1B11B" w14:textId="4A6FB4D4" w:rsidR="001D0D3D" w:rsidRDefault="00180631" w:rsidP="00180631">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:firstLine="9354"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003B2E2A">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>10316</w:t>
+      <w:t>50130</w:t>
     </w:r>
     <w:r w:rsidR="0010663C">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>更新</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF2708D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C1E19FA"/>
     <w:styleLink w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1277,51 +1680,51 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42B26E1E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FDA1404"/>
     <w:styleLink w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1357,51 +1760,51 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68915BEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30CA0CCE"/>
     <w:styleLink w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -1449,657 +1852,547 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D7F36"/>
     <w:rsid w:val="000854AB"/>
+    <w:rsid w:val="00087410"/>
     <w:rsid w:val="0010663C"/>
     <w:rsid w:val="00115B45"/>
     <w:rsid w:val="00180631"/>
     <w:rsid w:val="001D0D3D"/>
     <w:rsid w:val="001D7F36"/>
     <w:rsid w:val="00216E58"/>
     <w:rsid w:val="0027628A"/>
     <w:rsid w:val="00296F32"/>
     <w:rsid w:val="002D3314"/>
+    <w:rsid w:val="003511FF"/>
+    <w:rsid w:val="003B2E2A"/>
     <w:rsid w:val="00426832"/>
+    <w:rsid w:val="004A78E5"/>
+    <w:rsid w:val="00502DF6"/>
     <w:rsid w:val="005C524D"/>
+    <w:rsid w:val="00655C15"/>
     <w:rsid w:val="00666825"/>
+    <w:rsid w:val="006A569F"/>
     <w:rsid w:val="006B6213"/>
     <w:rsid w:val="007501CD"/>
+    <w:rsid w:val="007C21B1"/>
+    <w:rsid w:val="007F46EF"/>
     <w:rsid w:val="00817369"/>
     <w:rsid w:val="0084286C"/>
     <w:rsid w:val="008C4581"/>
+    <w:rsid w:val="00A2304B"/>
     <w:rsid w:val="00A478F4"/>
     <w:rsid w:val="00A74C26"/>
     <w:rsid w:val="00B2311C"/>
+    <w:rsid w:val="00B3555C"/>
     <w:rsid w:val="00BD05C7"/>
     <w:rsid w:val="00BD19D0"/>
+    <w:rsid w:val="00BE46B7"/>
     <w:rsid w:val="00CA433F"/>
     <w:rsid w:val="00D02C97"/>
     <w:rsid w:val="00DC716E"/>
+    <w:rsid w:val="00E14007"/>
     <w:rsid w:val="00EA0DBA"/>
+    <w:rsid w:val="00EB5747"/>
     <w:rsid w:val="00ED683C"/>
     <w:rsid w:val="00F20B34"/>
     <w:rsid w:val="00F330F0"/>
     <w:rsid w:val="00F56A2D"/>
     <w:rsid w:val="00FE7116"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="45B5405B"/>
+  <w15:docId w15:val="{17809278-4AA0-4351-A9CE-81633B647716}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...501 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -2264,58 +2557,86 @@
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num2">
     <w:name w:val="WW8Num2"/>
     <w:basedOn w:val="a2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="WW8Num3">
     <w:name w:val="WW8Num3"/>
     <w:basedOn w:val="a2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1266382401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1766538145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2580,52 +2901,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{495817F4-A504-48EC-A0CC-933D64BCE019}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>101</Words>
-  <Characters>577</Characters>
+  <Words>148</Words>
+  <Characters>846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>677</CharactersWithSpaces>
+  <CharactersWithSpaces>993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料查詢服務單</dc:title>
   <dc:creator>A10259</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>