--- v1 (2026-08-04)
+++ v2 (2026-10-15)
@@ -1,74 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7410D26D" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:ind w:firstLine="2162"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>投保單位資料查詢服務單暨簽收單</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A88A894" w14:textId="17CC840B" w:rsidR="00087410" w:rsidRPr="00502DF6" w:rsidRDefault="0010663C" w:rsidP="00087410">
+    <w:p w14:paraId="23C85A9D" w14:textId="77777777" w:rsidR="00F71211" w:rsidRDefault="00F71211" w:rsidP="00F71211">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLine="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10875"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F71211" w:rsidRPr="00184D9C" w14:paraId="05C33D0B" w14:textId="77777777" w:rsidTr="00744725">
+        <w:trPr>
+          <w:trHeight w:val="768"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10875" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3748FA99" w14:textId="475619B1" w:rsidR="00744725" w:rsidRPr="00744725" w:rsidRDefault="00744725" w:rsidP="00744725">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>本欄位由勞保局人員驗證時勾選</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(□查驗身分無誤時請打v)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2595FACC" w14:textId="5110087C" w:rsidR="00F71211" w:rsidRPr="00744725" w:rsidRDefault="00744725" w:rsidP="00744725">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:ind w:left="566" w:hangingChars="202" w:hanging="566"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>查驗</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6107">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> □身分證 □駕照 □護照 □居留證</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□附</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8508C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>照片</w:t>
+            </w:r>
+            <w:r w:rsidR="00A8508C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>健保卡</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744725">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□身心障礙證明</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6107">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>正本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3253B077" w14:textId="77777777" w:rsidR="00F71211" w:rsidRPr="00F71211" w:rsidRDefault="00F71211" w:rsidP="00F71211">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="2160"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A88A894" w14:textId="17CC840B" w:rsidR="00087410" w:rsidRPr="00502DF6" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請就下列查詢事項在□內打</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -84,55 +301,55 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00087410" w:rsidRPr="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>索取用途：</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084BDD42" w14:textId="43C36967" w:rsidR="00426832" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00087410">
+    <w:p w14:paraId="084BDD42" w14:textId="43C36967" w:rsidR="00426832" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00426832" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>辦理</w:t>
@@ -166,417 +383,417 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>災</w:t>
       </w:r>
       <w:r w:rsidR="00180631" w:rsidRPr="00B3555C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>保</w:t>
       </w:r>
       <w:r w:rsidR="00426832" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>業務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605761D4" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00502DF6">
+    <w:p w14:paraId="605761D4" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□投保單位基本資料</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1350DC15" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00502DF6">
+    <w:p w14:paraId="1350DC15" w14:textId="77777777" w:rsidR="00502DF6" w:rsidRPr="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□員工加保名單(單位現有加保生效人員)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209FE374" w14:textId="5842E06F" w:rsidR="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00087410">
+    <w:p w14:paraId="209FE374" w14:textId="5842E06F" w:rsidR="00502DF6" w:rsidRDefault="00502DF6" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00502DF6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□員工投保明細(2人以上請寫在背面）(姓名：          身分證號：           )</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6173F342" w14:textId="0CA7E8EF" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
+    <w:p w14:paraId="6173F342" w14:textId="0CA7E8EF" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>繳費證明</w:t>
       </w:r>
       <w:r w:rsidR="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401B3E82" w14:textId="493118F7" w:rsidR="001D7F36" w:rsidRPr="00B3555C" w:rsidRDefault="0010663C" w:rsidP="00087410">
+    <w:p w14:paraId="401B3E82" w14:textId="493118F7" w:rsidR="001D7F36" w:rsidRPr="00B3555C" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位被保險人名冊</w:t>
       </w:r>
       <w:r w:rsidR="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7039E0C2" w14:textId="7D8A9197" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
+    <w:p w14:paraId="7039E0C2" w14:textId="7D8A9197" w:rsidR="001D7F36" w:rsidRPr="008C4581" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>保險費計費清單(載有總人數) (     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10245A29" w14:textId="728F6F98" w:rsidR="008C4581" w:rsidRDefault="0010663C" w:rsidP="00087410">
+    <w:p w14:paraId="10245A29" w14:textId="728F6F98" w:rsidR="008C4581" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>月末生效人數表</w:t>
       </w:r>
       <w:r w:rsidR="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A57AF5" w14:textId="77777777" w:rsidR="00087410" w:rsidRPr="00087410" w:rsidRDefault="00087410" w:rsidP="00087410">
+    <w:p w14:paraId="31A57AF5" w14:textId="77777777" w:rsidR="00087410" w:rsidRPr="00087410" w:rsidRDefault="00087410" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="5DA3A245" w14:textId="77777777" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00087410">
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA3A245" w14:textId="77777777" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00216E58" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※辦理</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Wingdings 2" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞退業務</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699526ED" w14:textId="25EE9714" w:rsidR="00F330F0" w:rsidRPr="008C4581" w:rsidRDefault="00F330F0" w:rsidP="00087410">
+    <w:p w14:paraId="699526ED" w14:textId="25EE9714" w:rsidR="00F330F0" w:rsidRPr="008C4581" w:rsidRDefault="00F330F0" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>繳費證明</w:t>
       </w:r>
       <w:r w:rsidR="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A034796" w14:textId="36135C51" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00087410">
+    <w:p w14:paraId="1A034796" w14:textId="36135C51" w:rsidR="00216E58" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4111"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="007F46EF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -592,110 +809,112 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名冊</w:t>
       </w:r>
       <w:r w:rsidR="00087410">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="00F330F0" w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(     年      月至      年      月)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADE1824" w14:textId="77777777" w:rsidR="00A74C26" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00087410">
+    <w:p w14:paraId="0ADE1824" w14:textId="77777777" w:rsidR="00A74C26" w:rsidRPr="008C4581" w:rsidRDefault="00A74C26" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C4581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□勞退首次計費月份計算名冊</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0550DDF8" w14:textId="77777777" w:rsidR="00DC716E" w:rsidRPr="00BD19D0" w:rsidRDefault="00DC716E" w:rsidP="008C4581">
+    <w:p w14:paraId="0550DDF8" w14:textId="77777777" w:rsidR="00DC716E" w:rsidRPr="00BD19D0" w:rsidRDefault="00DC716E" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A60321D" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="008C4581">
+    <w:p w14:paraId="0A60321D" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD19D0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以上所提供之資料均按投保單位向本局登載之通訊地址寄發</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276F2CCC" w14:textId="2AB13B88" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="005C524D">
+    <w:p w14:paraId="276F2CCC" w14:textId="2AB13B88" w:rsidR="001D7F36" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360"/>
+        <w:spacing w:beforeLines="150" w:before="360" w:afterLines="150" w:after="360" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□全體退保單位申請勞保</w:t>
       </w:r>
       <w:r w:rsidR="00180631">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
@@ -736,93 +955,93 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>反面影本，以寄送</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位原向本局登載之通訊地址為原則，若原登載之通訊地址無人收件，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>始依負責人戶籍地址寄發】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEA3B88" w14:textId="574CFFB9" w:rsidR="00E14007" w:rsidRDefault="0010663C" w:rsidP="006A569F">
+    <w:p w14:paraId="3DEA3B88" w14:textId="574CFFB9" w:rsidR="00E14007" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位名稱</w:t>
       </w:r>
       <w:r w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="006A569F" w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1652AB" w14:textId="513E9EF4" w:rsidR="001D7F36" w:rsidRPr="006A569F" w:rsidRDefault="00502DF6" w:rsidP="006A569F">
+    <w:p w14:paraId="6F1652AB" w14:textId="513E9EF4" w:rsidR="001D7F36" w:rsidRPr="006A569F" w:rsidRDefault="00502DF6" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>負</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -872,54 +1091,54 @@
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>保險證號：___________</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E027F0B" w14:textId="631252AE" w:rsidR="00655C15" w:rsidRDefault="0010663C" w:rsidP="006A569F">
+    <w:p w14:paraId="5E027F0B" w14:textId="631252AE" w:rsidR="00655C15" w:rsidRDefault="0010663C" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>經</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -968,104 +1187,104 @@
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>身分證號：</w:t>
       </w:r>
       <w:r w:rsidR="006A569F" w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096C2845" w14:textId="0840A950" w:rsidR="006A569F" w:rsidRPr="006A569F" w:rsidRDefault="006A569F" w:rsidP="006A569F">
+    <w:p w14:paraId="096C2845" w14:textId="0840A950" w:rsidR="006A569F" w:rsidRPr="006A569F" w:rsidRDefault="006A569F" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:u w:val="single" w:color="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位</w:t>
       </w:r>
       <w:r w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電子郵件</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105A18DF" w14:textId="0D482EE2" w:rsidR="00DC716E" w:rsidRPr="00296F32" w:rsidRDefault="00DC716E" w:rsidP="006A569F">
+    <w:p w14:paraId="105A18DF" w14:textId="0D482EE2" w:rsidR="00DC716E" w:rsidRPr="00296F32" w:rsidRDefault="00DC716E" w:rsidP="00F71211">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>單位通訊地址</w:t>
       </w:r>
       <w:r w:rsidR="00296F32" w:rsidRPr="006A569F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00296F32">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
@@ -1177,51 +1396,51 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9363">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="56101148" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="60F701B8" id="手繪多邊形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:118.95pt;margin-top:9.1pt;width:117pt;height:108.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBemxuqOAMAAN0HAAAOAAAAZHJzL2Uyb0RvYy54bWysVc2O0zAQviPxDlaOIDZ/bbettruHXS1C&#10;WsFKuzyA69hNJCcOtrftcuQGvAFHxIk34MDjLIi3YMZx0rS0EkLkkNiZL9/MfDMZn5ytS0mWXJtC&#10;VbMgPooCwiumsqJazILXt5fPxgExllYZlaris+Cem+Ds9PGjk1U95YnKlcy4JkBSmemqngW5tfU0&#10;DA3LeUnNkap5BUahdEktbPUizDRdAXspwySKRuFK6azWinFj4O1FYwxOHb8QnNlXQhhuiZwFEJt1&#10;d+3uc7yHpyd0utC0zgvmw6D/EEVJiwqcdlQX1FJyp4s/qMqCaWWUsEdMlaESomDc5QDZxNFONjc5&#10;rbnLBcQxdSeT+X+07OXyWpMig9oFpKIllOjH+48/v319+PLp17sPD98/kxhFWtVmCtib+lr7nYEl&#10;ZrwWusQn5ELWTtj7Tli+toTBy3gwHk4i0J+BLU7HSTqZIGu4+ZzdGfucK0dFl1fGNpXJYOV0zXx0&#10;AlhEKaFISyrJyhews0IWG2u+a0361rb43bdp35rEIwjYB9H6HrSIJyEREYnJXtSwj4oPoUYt6ukz&#10;IlISEZHsujtuIehudIgI/rAmZUQlgBLHu0STPiTdC4k7XZFmTMSgKTy0dCdQ3KmLmMl+TKexxwz3&#10;8HRKe18eA+2waAtO87YH2LryTQArQnGwpCwbuN+tVgabLmcBgc6ymDeQAA57poNHfax20CU7gN3P&#10;PD+ITvrccg93E4/PQMNAwlEkUG4YRiIGKWAcCZQWBpKIfRPU1KIAmAYuyWoWNL1G8naFtlIt+a1y&#10;KItCQA+hEE0rgeeNXVZbOHDbx7XW9lk3bB6V+uxba/v0KO/z71AuP4is5WBSGd6UDRN19euSR+16&#10;c8EoWWSXhZSYsNGL+bnUBMbALLh0lw9zCyYr1G6SjlJXqC3bFkXkrn0UtTb2gpq8ceUYEAbqFpbr&#10;JnYJHRfikGzGIq7ser4GIy7nKruHMQvnJNQ8V/ptQFZw5swC8+aOah4Q+aKCoR4Px8dD+J2t242T&#10;wQCk1Vumed9EKwZk2PfwW+Dy3MIOx6wqQcOr6qZmfha72OAMcfr68w4Pqf7eZbA5lU9/AwAA//8D&#10;AFBLAwQUAAYACAAAACEA/cmBUd0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8&#10;h8hI3Fjass/SdJqQ4AYS28Q5S0xbrXGqJl3Lv8c7saP9vHr9uNhOrhUX7EPjSUE6S0AgGW8bqhQc&#10;D29PaxAharK69YQKfjHAtry/K3Ru/UhfeNnHSnAJhVwrqGPscimDqdHpMPMdErMf3zsdeewraXs9&#10;crlrZZYkS+l0Q3yh1h2+1mjO+8EpMMvzN+lDYoaP+jPOd+ni+D52Sj0+TLsXEBGn+B+Gqz6rQ8lO&#10;Jz+QDaJVkD2vNhxlsM5AcGC+SnlxupLFBmRZyNsXyj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAXpsbqjgDAADdBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/cmBUd0AAAAKAQAADwAAAAAAAAAAAAAAAACSBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
+              <v:shape w14:anchorId="60F701B8" id="手繪多邊形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:118.95pt;margin-top:9.1pt;width:117pt;height:108.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAr9A35AwMAALEHAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1vmzAQ/j5p/8Hi46aWtyRNopJ+aNVp&#10;UrVVavcDHGMHJIOZ7YZ0v353xhCSEWmaxgc4uIfn7h6fz7d3h0qSPdemVHUWxNdRQHjNVF7Wuyz4&#10;8fp4tQyIsbTOqVQ1z4J3boK7zccPt22z5okqlMy5JkBSm3XbZEFhbbMOQ8MKXlFzrRpeg1MoXVEL&#10;r3oX5pq2wF7JMImiRdgqnTdaMW4MfH3onMHG8QvBmf0uhOGWyCyA3Ky7a3ff4j3c3NL1TtOmKJlP&#10;g/5DFhUtawg6UD1QS8mbLv+gqkqmlVHCXjNVhUqIknFXA1QTR2fVvBS04a4WEMc0g0zm/9Gyb/uX&#10;5lmDDG1j1gZMrOIgdIVPyI8cnFjvg1j8YAmDj/FsOV9FoCkDX5wuk3S1QjnD4+/szdgvXDkqun8y&#10;tlM7B8tplZOaVtAUAlhEJUH4PZWk9YsyeOOxtzj3JmNvv6DDv+nYm8QLSNgn0cee9YhPIRERickk&#10;aj5GxZdQix71+YqIlEREJOfhbnoIhltcIoJd0wmCqARQ4uacaDWGpJOQeNAVaZZEzEh8ThMP6iJm&#10;NY0ZNPaY+QTPoLSP5THQDrt+wWnR9wA71L4JwCIUh0XK8pnbQo0y2HQFCwh0lsWEgQRw2DMDPBpj&#10;tYPu2QXsNPP2IjoZc8sJ7i4fX4GGIYPjRaDcMGBEDFLAiBEoLQwZEfsmaKhFAbAMNEmbBV2vkaK3&#10;0FepPX9VDmVRCOghFKJrJYh89Mv6BAdhx7je2z+bjs2jUl997+2fHuVj/h3K1QeZ9RxMKsO7ZcNC&#10;3foNxaN2o7lglCzzx1JKLNjo3fZeagJjIAse3eXTPIHJGrVbpYvULdSJ74QictcURaONfaCm6EI5&#10;BoSBuqXlustdQseFx7GIlj1sD+BEc6vy92dIlWtY80LpXwFp4RzJAvPzjWoeEPm1hkEdz5c3c9jO&#10;1r0tk9kMpNUnru3YRWsGZNj3sC3QvLfwhmNWVaDhU/3SMD+LXW5wLjh9/RmGB8/43VVwPGk3vwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAP3JgVHdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAM&#10;hu9I/IfISNxY2rLP0nSakOAGEtvEOUtMW61xqiZdy7/HO7Gj/bx6/bjYTq4VF+xD40lBOktAIBlv&#10;G6oUHA9vT2sQIWqyuvWECn4xwLa8vyt0bv1IX3jZx0pwCYVcK6hj7HIpg6nR6TDzHRKzH987HXns&#10;K2l7PXK5a2WWJEvpdEN8odYdvtZozvvBKTDL8zfpQ2KGj/ozznfp4vg+dko9Pky7FxARp/gfhqs+&#10;q0PJTic/kA2iVZA9rzYcZbDOQHBgvkp5cbqSxQZkWcjbF8o/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhACv0DfkDAwAAsQcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP3JgVHdAAAACgEAAA8AAAAAAAAAAAAAAAAAXQUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABnBgAAAAA=&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="742950,0;1485900,691200;742950,1382399;0,691200" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
                     <w:p w14:paraId="56101148" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="41918E40" w14:textId="2B1303E8" w:rsidR="006A569F" w:rsidRPr="006A569F" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="420" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1311,51 +1530,51 @@
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9363">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="14AC86B9" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="158758" tIns="82442" rIns="158758" bIns="82442" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="35B90E2E" id="手繪多邊形 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:261.45pt;margin-top:16.9pt;width:80.75pt;height:81pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmi7+HOgMAAOQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u1DAQviPxDpaPoDY/+9tVsz20KkKq&#10;oFLLA3gdexPJiYPtbrYcuUHfgCPixBtw4HEK4i0YO042u+xKCLGHrJ358s3MN+Px6dm6EGjFlM5l&#10;meDoOMSIlVSmeblM8Jvby6MpRtqQMiVClizB90zjs/nTJ6d1NWOxzKRImUJAUupZXSU4M6aaBYGm&#10;GSuIPpYVK8HIpSqIga1aBqkiNbAXIojDcBzUUqWVkpRpDW8vGiOeO37OGTWvOdfMIJFgiM24p3LP&#10;hX0G81MyWypSZTn1YZB/iKIgeQlOO6oLYgi6U/kfVEVOldSSm2Mqi0BynlPmcoBsonAnm5uMVMzl&#10;AuLoqpNJ/z9a+mp1rVCeJjjGqCQFlOjHh4ef374+fvn06/3Hx++fUWxFqis9A+xNda38TsPSZrzm&#10;qrD/kAtaO2HvO2HZ2iAKL6MwHo3iCUYUbLCZTkInfbD5nN5p84JJR0VWV9o0lUlh5XRNfXQcqsgL&#10;AUVaEYFqX8DOGvWt2a4Vctx82xa/+3bQt8bRuIkRatohhi3iWYB4iCK0FzXqo6JDqHGLen6E+ACF&#10;iDuh++5AsCZc6258iAhO2AYVA4pPdvM+6UMGeyFRp6t1NkV8iKJdmqhT12JO9mM6jT1mtIenU9r7&#10;8hhoh2VbcJK1PUDXpW8CWCFiB8uApkN33CqpbdNlFCPoLGMDBhLA2Z7p4GEfqxx0RQ9g9zMvDqLj&#10;PrfYw93E4zNQMJDsKOJWbhhGPAIpYBxxKy0MJB75JqiIsQLYNOwS1XBAXUeirF1ZWyFX7FY6lLFC&#10;QA9ZIZpWAs8buyi3cOC2j2ut7X/VsHnUwGffWtt/j/I+/w7l8oPIWg4qpGZN2Wyirn5d8la73lzQ&#10;UuTpZS6ETVir5eJcKARjIMGX7ufD3IKJ0mp3MhgPXKG2bFsUofvto6iUNhdEZ40rx2BhoG5umGpi&#10;F9BxgR2SzVi0K7NerN1kdefIvlnI9B6mLVyXUPpMqncY1XD1JFi/vSOKYSReljDbo9F0MoJTbdxu&#10;Gg+HoLDaMi36JlJSILPtD6fDLs8N7KDB4IoBKa/Km4r6kexChKvEyeyvPXtX9fcukc3lPP8NAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBMxkwz3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqNM0idIQp6qQ4AYSbdWza5s4aryOYqcJf89yguNqn2be1LvF9exmxtB5FLBeJcAMKq87&#10;bAWcjq9PJbAQJWrZezQCvk2AXXN/V8tK+xk/ze0QW0YhGCopwMY4VJwHZY2TYeUHg/T78qOTkc6x&#10;5XqUM4W7nqdJUnAnO6QGKwfzYo26HiYnQBXXM8pjoqZ3+xGz/To/vc2DEI8Py/4ZWDRL/IPhV5/U&#10;oSGni59QB9YLyNN0S6iAzYYmEFCUWQbsQuQ2L4E3Nf8/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApou/hzoDAADkBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATMZMM94AAAAKAQAADwAAAAAAAAAAAAAAAACUBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAJ8GAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
+              <v:shape w14:anchorId="35B90E2E" id="手繪多邊形 2" o:spid="_x0000_s1027" style="position:absolute;margin-left:261.45pt;margin-top:16.9pt;width:80.75pt;height:81pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeGVPABgMAALgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0uKH1JdcGdfrQosOA&#10;YivQ7gMUWYoNyJImqXG6rx8ly46TJcAwzA+2ZB4fkoc0dXu3bwTaMWNrJQucXacYMUlVWcttgX+8&#10;Pl4tMbKOyJIIJVmB35nFd+uPH25bvWK5qpQomUFAIu2q1QWunNOrJLG0Yg2x10ozCUauTEMcbM02&#10;KQ1pgb0RSZ6m86RVptRGUWYtvH3ojHgd+Dln1H3n3DKHRIEhNhfuJtw3/p6sb8lqa4iuahrDIP8Q&#10;RUNqCU4HqgfiCHoz9R9UTU2Nsoq7a6qaRHFeUxZygGyy9CSbl4poFnIBcaweZLL/j5Z+273oZwMy&#10;tNquLCx9FntuGv+E+NA+iPU+iMX2DlF4maX5bJYvMKJgg81ykQY5k8Pn9M26L0wFKrJ7sq5Tu4RV&#10;0KpEkjTQFBwqwxsBwu+IQG0symDNxtbq1JqPrX1Bh28nY2uezbsYoU4DYtojPiWIpyhDZ1GzMSq7&#10;hJr3qM9XiE9Qinh+Gi4I1qXq3c0vEcFfc0DlgOKLU6KbMWRyFpINunpnS8SnKDulyQZ1PebmPGbQ&#10;OGJmZ3gGpaOviIF22PYFJ1XfA3QvYxPAChE/LCa0nIZfSCvrm66iGEFnOR8wkADO98wAT8dYE6A7&#10;egF7nnlzEZ2PucUZ7i6emIGBIePHC/dyw4DhGUgBI4Z7aWHI8Cw2gSbOC+DT8EvUFrjrNVT1K29r&#10;1I69qoByXgjoIS9E10rg+WAX8ggHbse43to/dccWUZOYfW/tnxEVff4dKuQHkfUcVCjLurL5REP9&#10;huS9dqO5YJWoy8daCJ+wNdvNvTAIxkCBH8MVwzyCCem1u5nMJ6FQR7YjijRc5yi0se6B2KpzFRg8&#10;DNStHTNd7AI6LjmMRb9y+80e1SUMPI/2bzaqfH+GiJmB0lfK/MKoheOkwPbnGzEMI/FVwrzOZsvF&#10;DP5qF3bLfDoFhc2RaTM2EUmBzLc//B1+ee9gBw0GxwZI+SRfNI0jOYQIx0OQOR5l/vwZ70MihwN3&#10;/RsAAP//AwBQSwMEFAAGAAgAAAAhAEzGTDPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyo0zSJ0hCnqpDgBhJt1bNrmzhqvI5ipwl/z3KC42qfZt7Uu8X17GbG0HkUsF4l&#10;wAwqrztsBZyOr08lsBAlatl7NAK+TYBdc39Xy0r7GT/N7RBbRiEYKinAxjhUnAdljZNh5QeD9Pvy&#10;o5ORzrHlepQzhbuep0lScCc7pAYrB/NijboeJidAFdczymOipnf7EbP9Oj+9zYMQjw/L/hlYNEv8&#10;g+FXn9ShIaeLn1AH1gvI03RLqIDNhiYQUJRZBuxC5DYvgTc1/z+h+QEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAeGVPABgMAALgHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBMxkwz3gAAAAoBAAAPAAAAAAAAAAAAAAAAAGAFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokeweight=".26008mm">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="512764,0;1025527,514350;512764,1028700;0,514350" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                 <v:textbox inset="4.40994mm,2.29006mm,4.40994mm,2.29006mm">
                   <w:txbxContent>
                     <w:p w14:paraId="14AC86B9" w14:textId="77777777" w:rsidR="001D7F36" w:rsidRDefault="001D7F36"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">請蓋單位印章                       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38C10C06" w14:textId="1389AB88" w:rsidR="001D7F36" w:rsidRDefault="0010663C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
@@ -1419,61 +1638,60 @@
       </w:pPr>
       <w:r w:rsidRPr="007C21B1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:spacing w:val="1073"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:fitText w:val="8400" w:id="-683931135"/>
         </w:rPr>
         <w:t>中華民國年月</w:t>
       </w:r>
       <w:r w:rsidRPr="007C21B1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
           <w:spacing w:val="3"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:fitText w:val="8400" w:id="-683931135"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A569F">
-      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="913" w:left="680" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0509FA70" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E44EB2C" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
@@ -1512,139 +1730,104 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DFKaiShu-SB-Estd-BF">
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6FEFADE8" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="77AAFB8F" w14:textId="77777777" w:rsidR="00A2304B" w:rsidRDefault="00A2304B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF2708D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C1E19FA"/>
     <w:styleLink w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1839,152 +2022,169 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="135270810">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2006594153">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1668635217">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D7F36"/>
     <w:rsid w:val="000854AB"/>
     <w:rsid w:val="00087410"/>
     <w:rsid w:val="0010663C"/>
     <w:rsid w:val="00115B45"/>
     <w:rsid w:val="00180631"/>
+    <w:rsid w:val="001A6107"/>
     <w:rsid w:val="001D0D3D"/>
     <w:rsid w:val="001D7F36"/>
     <w:rsid w:val="00216E58"/>
     <w:rsid w:val="0027628A"/>
     <w:rsid w:val="00296F32"/>
     <w:rsid w:val="002D3314"/>
+    <w:rsid w:val="002E4F72"/>
+    <w:rsid w:val="00335188"/>
+    <w:rsid w:val="003362EA"/>
     <w:rsid w:val="003511FF"/>
+    <w:rsid w:val="00395435"/>
     <w:rsid w:val="003B2E2A"/>
     <w:rsid w:val="00426832"/>
+    <w:rsid w:val="00480875"/>
     <w:rsid w:val="004A78E5"/>
     <w:rsid w:val="00502DF6"/>
     <w:rsid w:val="005C524D"/>
     <w:rsid w:val="00655C15"/>
     <w:rsid w:val="00666825"/>
+    <w:rsid w:val="00694543"/>
+    <w:rsid w:val="006A02E4"/>
+    <w:rsid w:val="006A2B31"/>
     <w:rsid w:val="006A569F"/>
     <w:rsid w:val="006B6213"/>
+    <w:rsid w:val="00744725"/>
     <w:rsid w:val="007501CD"/>
     <w:rsid w:val="007C21B1"/>
     <w:rsid w:val="007F46EF"/>
     <w:rsid w:val="00817369"/>
+    <w:rsid w:val="00822B28"/>
     <w:rsid w:val="0084286C"/>
+    <w:rsid w:val="008A5FCF"/>
     <w:rsid w:val="008C4581"/>
+    <w:rsid w:val="009C4488"/>
     <w:rsid w:val="00A2304B"/>
+    <w:rsid w:val="00A246DA"/>
     <w:rsid w:val="00A478F4"/>
     <w:rsid w:val="00A74C26"/>
+    <w:rsid w:val="00A8508C"/>
     <w:rsid w:val="00B2311C"/>
     <w:rsid w:val="00B3555C"/>
     <w:rsid w:val="00BD05C7"/>
     <w:rsid w:val="00BD19D0"/>
     <w:rsid w:val="00BE46B7"/>
     <w:rsid w:val="00CA433F"/>
     <w:rsid w:val="00D02C97"/>
     <w:rsid w:val="00DC716E"/>
     <w:rsid w:val="00E14007"/>
     <w:rsid w:val="00EA0DBA"/>
     <w:rsid w:val="00EB5747"/>
     <w:rsid w:val="00ED683C"/>
     <w:rsid w:val="00F20B34"/>
     <w:rsid w:val="00F330F0"/>
     <w:rsid w:val="00F56A2D"/>
+    <w:rsid w:val="00F71211"/>
     <w:rsid w:val="00FE7116"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="45B5405B"/>
   <w15:docId w15:val="{17809278-4AA0-4351-A9CE-81633B647716}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
         <w:kern w:val="3"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2592,51 +2792,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1766538145">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2901,52 +3101,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{495817F4-A504-48EC-A0CC-933D64BCE019}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>148</Words>
-  <Characters>846</Characters>
+  <Words>159</Words>
+  <Characters>908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>993</CharactersWithSpaces>
+  <CharactersWithSpaces>1065</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>資料查詢服務單</dc:title>
   <dc:creator>A10259</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>