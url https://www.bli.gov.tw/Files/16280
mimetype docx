--- v0 (2026-05-27)
+++ v1 (2026-07-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2334"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="313"/>
@@ -64,70 +64,70 @@
         <w:gridCol w:w="511"/>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="254"/>
         <w:gridCol w:w="345"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="1241"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CD1068" w:rsidRPr="00CA187D" w14:paraId="7403BE6D" w14:textId="77777777" w:rsidTr="00C33865">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2010"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14747" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7403BE68" w14:textId="728EAFF8" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="005A50BA" w:rsidP="00A75851">
+          <w:p w14:paraId="7403BE68" w14:textId="2FEC7F08" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="005A50BA" w:rsidP="00A75851">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF71" wp14:editId="3FD17E58">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF71" wp14:editId="005EE57C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>9397365</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-87630</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="7429500"/>
                       <wp:effectExtent l="5715" t="7620" r="13335" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="36" name="Line 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="7429500"/>
                               </a:xfrm>
@@ -143,53 +143,53 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+                <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="667923B7" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="739.95pt,-6.9pt" to="739.95pt,578.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWQKZYvQEAAGADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wEy7YacXpIll3a&#10;LkC7H8BIsi1MFgVRiZ1/X0lOsqK7DfNBoPjx9PhIr+7H3rCT8qTR1nw+KzlTVqDUtq35r5fdp2+c&#10;UQArwaBVNT8r4vfrjx9Wg6vUAjs0UnkWQSxVg6t5F4KrioJEp3qgGTplY7BB30OIV98W0sMQ0XtT&#10;LMrySzGgl86jUETRu52CfJ3xm0aJ8LNpSAVmah65hXz6fB7SWaxXULUeXKfFhQb8A4setI2P3qC2&#10;EIAdvf4LqtfCI2ETZgL7AptGC5V7iN3My3fdPHfgVO4likPuJhP9P1jxdNrYvU/UxWif3QOK38Qs&#10;bjqwrcoEXs4uDm6epCoGR9WtJF3I7T07DI8oYw4cA2YVxsb3CTL2x8Ys9vkmthoDE5NTRO/Xz4u7&#10;ZZkHUUB1LXSewg+FPUtGzY22SQeo4PRAIRGB6pqS3BZ32pg8S2PZUPO75WKZCwiNlimY0si3h43x&#10;7ARxG3a7Mn65qxh5m5aQt0DdlCejNa2Jx6OV+ZFOgfx+sQNoM9mRlLEXkZIuaQmpOqA87/1VvDjG&#10;zP6ycmlP3t5z9Z8fY/0KAAD//wMAUEsDBBQABgAIAAAAIQCUfCLw3AAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BboMwELxX6h+srdRbYkhJ2hBMVBXllFNpH+DgDaDgNcJOgN93ox7a28zOaHYm&#10;20+2EzccfOtIQbyMQCBVzrRUK/j+OizeQPigyejOESqY0cM+f3zIdGrcSJ94K0MtOIR8qhU0IfSp&#10;lL5q0Gq/dD0Sa2c3WB2YDrU0gx453HZyFUUbaXVL/KHRPX40WF3Kq1Vwxvl4XCdzMpriwNgUsrSF&#10;Us9P0/sORMAp/JnhXp+rQ86dTu5KxouOefK63bJXwSJ+4RF3y+/pxCheb1Yg80z+n5H/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJZApli9AQAAYAMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJR8IvDcAAAADgEAAA8AAAAAAAAAAAAAAAAAFwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="red">
+                    <v:line w14:anchorId="45BA159C" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="739.95pt,-6.9pt" to="739.95pt,578.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU4IKbzwEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aypV2NOD0kyy7Z&#10;FqDtBzCSHAuTRUFSYufvR8lJ1q23YT4IlEg+Pj7Si8ehM+ykfNBoaz6dlJwpK1Bqe6j5y/Pmw2fO&#10;QgQrwaBVNT+rwB+X798telepGbZopPKMQGyoelfzNkZXFUUQreogTNApS84GfQeRrv5QSA89oXem&#10;mJXlXdGjl86jUCHQ63p08mXGbxol4o+mCSoyU3PiFvPp87lPZ7FcQHXw4FotLjTgH1h0oC0VvUGt&#10;IQI7ev0GqtPCY8AmTgR2BTaNFir3QN1My7+6eWrBqdwLiRPcTabw/2DF99POMy1r/vGOMwsdzWir&#10;rWL3SZrehYoiVnbnU3NisE9ui+JnYBZXLdiDyhSfz47Spimj+CMlXYKjAvv+G0qKgWPErNPQ+C5B&#10;kgJsyOM438ahhsjE+Cjo9f7T7GFe5lEVUF0TnQ/xq8KOJaPmhjhnYDhtQ0xEoLqGpDoWN9qYPG1j&#10;WV/zh/lsnhMCGi2TM4UFf9ivjGcnoH3ZbEr6clfkeR2WkNcQ2jFOkjUuksejlblIq0B+udgRtBlt&#10;ImXsRaSky6jwHuV556/i0aAz+8tSpk16fc/Zv3+d5S8AAAD//wMAUEsDBBQABgAIAAAAIQCUfCLw&#10;3AAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BboMwELxX6h+srdRbYkhJ2hBMVBXllFNpH+Dg&#10;DaDgNcJOgN93ox7a28zOaHYm20+2EzccfOtIQbyMQCBVzrRUK/j+OizeQPigyejOESqY0cM+f3zI&#10;dGrcSJ94K0MtOIR8qhU0IfSplL5q0Gq/dD0Sa2c3WB2YDrU0gx453HZyFUUbaXVL/KHRPX40WF3K&#10;q1Vwxvl4XCdzMpriwNgUsrSFUs9P0/sORMAp/JnhXp+rQ86dTu5KxouOefK63bJXwSJ+4RF3y+/p&#10;xCheb1Yg80z+n5H/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJTggpvPAQAAggMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJR8IvDcAAAADgEA&#10;AA8AAAAAAAAAAAAAAAAAKQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;" strokecolor="red">
                       <v:stroke dashstyle="dash"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF75" wp14:editId="6A220F08">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1270</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>311785</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="546100" cy="320675"/>
                       <wp:effectExtent l="0" t="0" r="25400" b="22225"/>
                       <wp:wrapNone/>
@@ -277,71 +277,71 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BC7BD1">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>表 號</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE69" w14:textId="7D768A55" w:rsidR="00A75851" w:rsidRPr="00FF258E" w:rsidRDefault="00A512CE">
+          <w:p w14:paraId="7403BE69" w14:textId="318D9EE0" w:rsidR="00A75851" w:rsidRPr="00FF258E" w:rsidRDefault="00A512CE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF77" wp14:editId="7403BF78">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF77" wp14:editId="09ADCEB1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>542925</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>201930</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1021080" cy="323850"/>
                       <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="33" name="Text Box 120"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1021080" cy="323850"/>
                               </a:xfrm>
@@ -529,84 +529,74 @@
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>農民健康保險</w:t>
             </w:r>
             <w:r w:rsidR="009F140B" w:rsidRPr="00FF258E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>暨農民職業災害保險</w:t>
             </w:r>
             <w:r w:rsidR="00A75851" w:rsidRPr="00FF258E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>退保申報表</w:t>
             </w:r>
-            <w:r w:rsidR="00A55256" w:rsidRPr="00FF258E">
-[...10 lines deleted...]
-          <w:p w14:paraId="7403BE6A" w14:textId="6701B7F0" w:rsidR="00736662" w:rsidRPr="008275F0" w:rsidRDefault="009F140B">
+          </w:p>
+          <w:p w14:paraId="7403BE6A" w14:textId="26F18AF1" w:rsidR="00736662" w:rsidRPr="008275F0" w:rsidRDefault="009F140B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008275F0">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF73" wp14:editId="51C70352">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF73" wp14:editId="1AF1DBB4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>7398385</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>155575</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1932940" cy="139700"/>
                       <wp:effectExtent l="0" t="635" r="3175" b="2540"/>
                       <wp:wrapNone/>
                       <wp:docPr id="34" name="Text Box 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1932940" cy="139700"/>
                               </a:xfrm>
@@ -673,118 +663,118 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>份自行存查）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7403BF73" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:582.55pt;margin-top:12.25pt;width:152.2pt;height:11pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQwuq0sgIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8K1pMO5YQOUgsqyiQ&#10;LkDSD6AlyiIqkSpJW0qD/nuHlGVnuRRtdSBGnOGb7c1cXQ9tgw5MaS5FisOLACMmCllysUvxt4fc&#10;W2KkDRUlbaRgKX5kGl+v3r+76ruERbKWTckUAhChk75LcW1Ml/i+LmrWUn0hOyZAWUnVUgO/aueX&#10;ivaA3jZ+FAQLv5eq7JQsmNZwm41KvHL4VcUK86WqNDOoSTHEZtyp3Lm1p7+6oslO0a7mxTEM+hdR&#10;tJQLcHqCyqihaK/4G6iWF0pqWZmLQra+rCpeMJcDZBMGr7K5r2nHXC5QHN2dyqT/H2zx+fBVIV6m&#10;eEYwErSFHj2wwaBbOSBiy9N3OgGr+w7szADX0GaXqu7uZPFdIyHXNRU7dqOU7GtGSwgvtC/9Z09H&#10;HG1Btv0nWYIbujfSAQ2Vam3toBoI0KFNj6fW2FAK6zKeRTEBVQG6cBZfBq53Pk2m153S5gOTLbJC&#10;ihW03qHTw502NhqaTCbWmZA5bxrX/ka8uADD8QZ8w1Ors1G4bj7FQbxZbpbEI9Fi45Egy7ybfE28&#10;RR5ezrNZtl5n4S/rNyRJzcuSCetmYlZI/qxzR46PnDhxS8uGlxbOhqTVbrtuFDpQYHbuPldz0JzN&#10;/JdhuCJALq9SCiMS3Eaxly+Wlx7JydyD8i69IIxv40VAYpLlL1O644L9e0qoT3E8j+Yjmc5Bv8ot&#10;cN/b3GjScgO7o+FtipcnI5pYCm5E6VprKG9G+VkpbPjnUkC7p0Y7wlqOjmw1w3ZwoxFNc7CV5SMw&#10;WEkgGHAR9h4ItVQ/Mephh6RY/9hTxTBqPgqYArtwJkFNwnYSqCjgaYoNRqO4NuNi2neK72pAHudM&#10;yBuYlIo7EtuRGqM4zhfsBZfLcYfZxfP831mdN+3qNwAAAP//AwBQSwMEFAAGAAgAAAAhAHEp123f&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s7dRGrDSdJgQnJERXDhzT&#10;xmujNU5psq28PdkJbv7lT78/l9vFjuyMszeOJKSrBBhS57ShXsJn8/rwCMwHRVqNjlDCD3rYVrc3&#10;pSq0u1CN533oWSwhXygJQwhTwbnvBrTKr9yEFHcHN1sVYpx7rmd1ieV25OskEdwqQ/HCoCZ8HrA7&#10;7k9Wwu6L6hfz/d5+1IfaNM0moTdxlPL+btk9AQu4hD8YrvpRHaro1LoTac/GmFORp5GVsM5yYFci&#10;E5s4tRIykQOvSv7/h+oXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUMLqtLICAACxBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcSnXbd8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAAAMBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" o:allowincell="f" filled="f" stroked="f">
+                    <v:shape w14:anchorId="7403BF73" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:582.55pt;margin-top:12.25pt;width:152.2pt;height:11pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZys0E7AEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjg3bIsRp+hadBjQ&#10;XYB2H0DLcizMFjVKiZ19/Sg5zrr1rdiLQJHU4eEhtb0aulYcNXmDtpCL2VwKbRVWxu4L+f3x7s17&#10;KXwAW0GLVhfypL282r1+te1drpfYYFtpEgxifd67QjYhuDzLvGp0B36GTlsO1kgdBL7SPqsIekbv&#10;2mw5n7/NeqTKESrtPXtvx6DcJfy61ip8rWuvg2gLydxCOimdZTyz3RbyPYFrjDrTgBew6MBYLnqB&#10;uoUA4kDmGVRnFKHHOswUdhnWtVE69cDdLOb/dPPQgNOpFxbHu4tM/v/Bqi/HbyRMVcjVWgoLHc/o&#10;UQ9BfMBBrKM8vfM5Zz04zgsDu3nMqVXv7lH98MLiTQN2r6+JsG80VExvEV9mT56OOD6ClP1nrLgM&#10;HAImoKGmLmrHaghG5zGdLqOJVFQsuVktN2sOKY4tVpt38zS7DPLptSMfPmrsRDQKSTz6hA7Hex8i&#10;G8inlFjM4p1p2zT+1v7l4MToSewj4ZF6GMoh6bScRCmxOnE7hONS8Sdgo0H6JUXPC1VI//MApKVo&#10;P1mWJG7fZNBklJMBVvHTQgYpRvMmjFt6cGT2DSOPolu8ZtlqkzqK+o4sznR5SVKj54WOW/j0nrL+&#10;fLvdbwAAAP//AwBQSwMEFAAGAAgAAAAhAHEp123fAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4s7dRGrDSdJgQnJERXDhzTxmujNU5psq28PdkJbv7lT78/l9vFjuyMszeO&#10;JKSrBBhS57ShXsJn8/rwCMwHRVqNjlDCD3rYVrc3pSq0u1CN533oWSwhXygJQwhTwbnvBrTKr9yE&#10;FHcHN1sVYpx7rmd1ieV25OskEdwqQ/HCoCZ8HrA77k9Wwu6L6hfz/d5+1IfaNM0moTdxlPL+btk9&#10;AQu4hD8YrvpRHaro1LoTac/GmFORp5GVsM5yYFciE5s4tRIykQOvSv7/h+oXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAWcrNBOwBAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAcSnXbd8AAAALAQAADwAAAAAAAAAAAAAAAABGBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="7403BFA6" w14:textId="40DA25FA" w:rsidR="00736662" w:rsidRPr="00653037" w:rsidRDefault="00736662">
                             <w:pPr>
                               <w:spacing w:line="180" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00653037">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>（請投保單位影印</w:t>
                             </w:r>
                             <w:r w:rsidR="009F140B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00653037">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>份自行存查）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE6B" w14:textId="5F114A6F" w:rsidR="008935D9" w:rsidRPr="00CD1068" w:rsidRDefault="008275F0" w:rsidP="00280016">
+          <w:p w14:paraId="7403BE6B" w14:textId="5805CF2A" w:rsidR="008935D9" w:rsidRPr="00CD1068" w:rsidRDefault="008275F0" w:rsidP="00280016">
             <w:pPr>
               <w:spacing w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF6F" wp14:editId="6D14D13B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF6F" wp14:editId="7293DA98">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6601460</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>426720</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2794000" cy="165100"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Text Box 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2794000" cy="165100"/>
                               </a:xfrm>
@@ -905,51 +895,51 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　　　號表</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7403BF6F" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:519.8pt;margin-top:33.6pt;width:220pt;height:13pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0LwO3sgIAALEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriEvYDCRsmyVJXS&#10;i5T0A7xgFqvGprZ3IY367x2bZbNJValqy4M12OMzl3M8V9dDy9GBKs2kyHB4EWBERSkrJnYZ/vJQ&#10;eEuMtCGiIlwKmuFHqvH16u2bq75LaSQbySuqEIAInfZdhhtjutT3ddnQlugL2VEBh7VULTHwq3Z+&#10;pUgP6C33oyCY+71UVadkSbWG3Xw8xCuHX9e0NJ/qWlODeIYhN+NW5datXf3VFUl3inQNK49pkL/I&#10;oiVMQNATVE4MQXvFfoFqWamklrW5KGXry7pmJXU1QDVh8Kqa+4Z01NUCzdHdqU36/8GWHw+fFWJV&#10;hi9nGAnSAkcPdDDoVg4osu3pO52C130HfmaAbaDZlaq7O1l+1UjIdUPEjt4oJfuGkgrSC+1N/+zq&#10;iKMtyLb/ICsIQ/ZGOqChVq3tHXQDATrQ9HiixqZSwma0SOIggKMSzsL5LATbhiDpdLtT2ryjskXW&#10;yLAC6h06OdxpM7pOLjaYkAXjHPZJysWLDcAcdyA2XLVnNgvH5lMSJJvlZhl7cTTfeHGQ595NsY69&#10;eREuZvllvl7n4Q8bN4zThlUVFTbMpKww/jPmjhofNXHSlpacVRbOpqTVbrvmCh0IKLtw37EhZ27+&#10;yzRcv6CWVyWFURzcRolXzJcLLy7imZcsgqUXhMltMg/iJM6LlyXdMUH/vSTUZziZRbNRTL+tDVi3&#10;xI8MntVG0pYZmB2ctRlenpxIaiW4EZWj1hDGR/usFTb951YA3RPRTrBWo6NazbAdxqdho1sxb2X1&#10;CApWEgQGWoS5B0Yj1XeMepghGdbf9kRRjPh7Aa/ADpzJUJOxnQwiSriaYYPRaK7NOJj2nWK7BpDH&#10;dybkDbyUmjkRP2dxfF8wF1wtxxlmB8/5v/N6nrSrnwAAAP//AwBQSwMEFAAGAAgAAAAhANHoCnbf&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4soUMdLU2nCcEJCdGVA8e0&#10;8dpojVOabCtvT3qC429/+v252M52YGecvHEk4X4lgCG1ThvqJHzWr3ePwHxQpNXgCCX8oIdteX1V&#10;qFy7C1V43oeOxRLyuZLQhzDmnPu2R6v8yo1IcXdwk1UhxqnjelKXWG4HngiRcqsMxQu9GvG5x/a4&#10;P1kJuy+qXsz3e/NRHSpT15mgt/Qo5e3NvHsCFnAOfzAs+lEdyujUuBNpz4aYxTpLIysh3STAFuJh&#10;s0waCdk6AV4W/P8P5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdC8Dt7ICAACxBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0egKdt8AAAAL&#10;AQAADwAAAAAAAAAAAAAAAAAMBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" o:allowincell="f" filled="f" stroked="f">
+                    <v:shape w14:anchorId="7403BF6F" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:519.8pt;margin-top:33.6pt;width:220pt;height:13pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT4yge6gEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO1DAMfUfiH6K8M20HdoFqOqtlV4uQ&#10;lou0ywe4aTqNaOPgZKYdvh4nnQ4LvCFeIsd2jo+Pnc3VNPTioMkbtJUsVrkU2ipsjN1V8uvj3Ys3&#10;UvgAtoEera7kUXt5tX3+bDO6Uq+xw77RJBjE+nJ0lexCcGWWedXpAfwKnbYcbJEGCHylXdYQjIw+&#10;9Nk6zy+zEalxhEp7z97bOSi3Cb9ttQqf29brIPpKMreQTkpnHc9su4FyR+A6o0404B9YDGAsFz1D&#10;3UIAsSfzF9RgFKHHNqwUDhm2rVE69cDdFPkf3Tx04HTqhcXx7iyT/3+w6tPhCwnTVPLlhRQWBp7R&#10;o56CeIeTWEd5RudLznpwnBcmdvOYU6ve3aP65oXFmw7sTl8T4dhpaJheEV9mT57OOD6C1ONHbLgM&#10;7AMmoKmlIWrHaghG5zEdz6OJVBQ716/fvspzDimOFZcXBduxBJTLa0c+vNc4iGhUknj0CR0O9z7M&#10;qUtKLGbxzvQ9+6Hs7W8OxoyexD4SnqmHqZ5mnRZRamyO3A7hvFT8CdjokH5IMfJCVdJ/3wNpKfoP&#10;liWJ27cYtBj1YoBV/LSSQYrZvAnzlu4dmV3HyLPoFq9ZttakjqK+M4sTXV6SpMlpoeMWPr2nrF/f&#10;bvsTAAD//wMAUEsDBBQABgAIAAAAIQDR6Ap23wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuLKFDHS1NpwnBCQnRlQPHtPHaaI1Tmmwrb096guNvf/r9udjOdmBnnLxxJOF+&#10;JYAhtU4b6iR81q93j8B8UKTV4Agl/KCHbXl9VahcuwtVeN6HjsUS8rmS0Icw5pz7tker/MqNSHF3&#10;cJNVIcap43pSl1huB54IkXKrDMULvRrxucf2uD9ZCbsvql7M93vzUR0qU9eZoLf0KOXtzbx7AhZw&#10;Dn8wLPpRHcro1LgTac+GmMU6SyMrId0kwBbiYbNMGgnZOgFeFvz/D+UvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhANPjKB7qAQAAvgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANHoCnbfAAAACwEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="7403BFA5" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00653037" w:rsidRDefault="00736662">
                             <w:pPr>
                               <w:spacing w:line="180" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00653037">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">民國　　</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00653037">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
@@ -1043,162 +1033,178 @@
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="008935D9" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>農民退休儲金停繳申報表</w:t>
             </w:r>
             <w:r w:rsidR="00280016" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE6C" w14:textId="0EA80695" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00982CC3" w:rsidP="00E57E3A">
+          <w:p w14:paraId="7403BE6C" w14:textId="51252B5D" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00982CC3" w:rsidP="00E57E3A">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">農民保險證號：　　</w:t>
+              <w:t>農民保險證號：</w:t>
+            </w:r>
+            <w:r w:rsidR="001445BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00B0402F" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　投保單位名稱：</w:t>
+              <w:t>投保單位名稱：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BE77" w14:textId="77777777" w:rsidTr="00F91880">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BE77" w14:textId="77777777" w:rsidTr="00F42D5C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="256"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BE6E" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓　　　　　名</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE6F" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="7403BE6F" w14:textId="3E7A7A9F" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（請正楷填寫以免錯誤）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE70" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="7403BE70" w14:textId="3B66B2C0" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>國</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1273,304 +1279,309 @@
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>統</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>編</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE71" w14:textId="3F2C0EDD" w:rsidR="00BA12B5" w:rsidRPr="00642BEC" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="7403BE71" w14:textId="0E965F97" w:rsidR="00BA12B5" w:rsidRPr="00642BEC" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>出生年月日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4A368C" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="2CD63488" w14:textId="0488CE47" w:rsidR="00F42D5C" w:rsidRDefault="00F42D5C" w:rsidP="00F42D5C">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D183E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>農保繳</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體"/>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B821F7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+              <w:t>保繳</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668FD18B" w14:textId="30AA1C2D" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00F42D5C" w:rsidP="00F42D5C">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>費情形</w:t>
-[...19 lines deleted...]
-                <w:rFonts w:ascii="標楷體"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B821F7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="77A3317B" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+              <w:t>費情形</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAB37B6" w14:textId="4E9913B4" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          </w:p>
+          <w:p w14:paraId="77A3317B" w14:textId="2FEC6958" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B821F7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>職保繳</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="7403BE74" w14:textId="5D49EA02" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B821F7">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>費情形</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09D20FB9" w14:textId="77777777" w:rsidR="009022DA" w:rsidRDefault="009022DA" w:rsidP="00D751B1">
+          <w:p w14:paraId="09D20FB9" w14:textId="6DB23B8B" w:rsidR="009022DA" w:rsidRDefault="009022DA" w:rsidP="00D751B1">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E22904F" w14:textId="646D0298" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D751B1">
+          <w:p w14:paraId="4E22904F" w14:textId="1952A874" w:rsidR="00BA12B5" w:rsidRDefault="00BA12B5" w:rsidP="00D751B1">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA12B5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>退保原因</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D4AA9F0" w14:textId="5D44A3BA" w:rsidR="00D751B1" w:rsidRPr="00BA12B5" w:rsidRDefault="009022DA" w:rsidP="00D751B1">
+          <w:p w14:paraId="7D4AA9F0" w14:textId="5436B67C" w:rsidR="00D751B1" w:rsidRPr="00BA12B5" w:rsidRDefault="009022DA" w:rsidP="00D751B1">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574A72">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（詳見背面說明）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1581,103 +1592,92 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BE75" w14:textId="6C43BA30" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">備　　</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>備　　註</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BE76" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（投 保 單 位 圖 記）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BE80" w14:textId="77777777" w:rsidTr="00C33865">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BE80" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="43"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BE78" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
@@ -1744,51 +1744,51 @@
           </w:tcPr>
           <w:p w14:paraId="55D335D5" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE7D" w14:textId="501DE3E2" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
+          <w:p w14:paraId="7403BE7D" w14:textId="54301424" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="121811D8" w14:textId="5B8E6902" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
@@ -1836,1069 +1836,507 @@
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BE7F" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BE93" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="001445BF" w:rsidRPr="00CD1068" w14:paraId="7403BE93" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE81" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
-[...561 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7403BE81" w14:textId="678B713E" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE82" w14:textId="3D6A76A7" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE83" w14:textId="3856B1EB" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE84" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="7403BE84" w14:textId="70F4689F" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE85" w14:textId="6B5E9D4F" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE86" w14:textId="27C5E227" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE87" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="7403BE87" w14:textId="6D81AEC8" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...9 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE88" w14:textId="231B2CD6" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...11 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE89" w14:textId="6493E315" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE8A" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="7403BE8A" w14:textId="187B9890" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE8B" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+          <w:p w14:paraId="7403BE8B" w14:textId="5898906C" w:rsidR="001445BF" w:rsidRPr="00B80FA5" w:rsidRDefault="001445BF" w:rsidP="001445BF">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7403BE8C" w14:textId="532B14A1" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00BB3CB1">
+          </w:tcPr>
+          <w:p w14:paraId="7403BE8C" w14:textId="66AED833" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:ind w:right="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD1068">
+            <w:r w:rsidRPr="0089072B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD1068">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00CD1068">
+            <w:r w:rsidRPr="0089072B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0089072B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>月　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0990C30E" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00DF3051" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="0990C30E" w14:textId="662B3554" w:rsidR="001445BF" w:rsidRPr="00DF3051" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□已繳</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE8D" w14:textId="11979BFF" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="7403BE8D" w14:textId="75821DC0" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30FE66FD" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00DF3051" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="30FE66FD" w14:textId="1D077C45" w:rsidR="001445BF" w:rsidRPr="00DF3051" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□已繳</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E52741" w14:textId="2AC1B760" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="40E52741" w14:textId="3A6712A0" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C475F29" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00BA12B5">
+          <w:p w14:paraId="6C475F29" w14:textId="52371F0B" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE90" w14:textId="1F49C641" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
+          <w:p w14:paraId="7403BE90" w14:textId="14211505" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE91" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
+          <w:p w14:paraId="7403BE91" w14:textId="3965B57E" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF7B" wp14:editId="40E41BBB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF7B" wp14:editId="025CF311">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>396875</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>41275</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1432560" cy="2110740"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="22860"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="矩形 37"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1432560" cy="2110740"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:ln w="9525">
@@ -2920,710 +2358,710 @@
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="322FFE8C" id="矩形 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.25pt;margin-top:3.25pt;width:112.8pt;height:166.2pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMgJxHmgIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdH+atDTqpooaBSFV&#10;bUWLena8dnaF12NsJ5vwMki98RA8DuI1GHs3m1IqDogcHHvnmxl/n2fm/GLbKLIR1tWgC5odpZQI&#10;zaGs9aqgH+8Xb95S4jzTJVOgRUF3wtGL6etX562ZiBwqUKWwBINoN2lNQSvvzSRJHK9Ew9wRGKHR&#10;KME2zOPRrpLSshajNyrJ0/QkacGWxgIXzuHXeWek0xhfSsH9jZROeKIKinfzcbVxXYY1mZ6zycoy&#10;U9W8vwb7h1s0rNaYdAg1Z56Rta3/CNXU3IID6Y84NAlIWXMROSCbLH3G5q5iRkQuKI4zg0zu/4Xl&#10;15tbS+qyoMenlGjW4Bv9/Prtx/dHgh9Qnda4CYLuzK3tTw63gepW2ib8IwmyjYruBkXF1hOOH7PR&#10;cT4+QeE52vIsS09HUfPk4G6s8+8ENCRsCmrxyaKSbHPlPKZE6B4SsilN2oKejfNxRDlQdbmolQo2&#10;Z1fLS2XJhuFrLxYp/gIFjPAbLISbM1d1OLdzc/A9TmmEB8odybjzOyW6zB+ERKmQVt7lDkUqhoTl&#10;p2yIgsjgIvFig1P2kpPye6ceG9xELNzBMX3J8ZBtQMeMoP3g2NQa7N+dZYffs+64BtpLKHdYGRa6&#10;lnGGL2rU7Yo5f8ss9gg+Kva9v8FFKsA3gX5HSQX2y0vfAx5LF62UtNhzBXWf18wKStR7jUV9lo2w&#10;PIiPh9H4NMeDfWpZPrXodXMJ+NAZThjD4zbgvdpvpYXmAcfDLGRFE9MccxeUe7s/XPpuFuCA4WI2&#10;izBsTMP8lb4zPAQPqoaKud8+MGv6KvVY4New7082eVasHTZ4apitPcg6VvJB115vbOpYnv0AClPj&#10;6TmiDmNy+gsAAP//AwBQSwMEFAAGAAgAAAAhAJIiFeLbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81KxEAQhO+C7zC04M2dJItLEjNZRBC8eDDx4q030ybB+SMzm41vb3vSU9FUUf1Vc9ysESst&#10;cfZOQb7LQJAbvJ7dqOC9f74rQcSETqPxjhR8U4Rje33VYK39xb3R2qVRcImLNSqYUgq1lHGYyGLc&#10;+UCOvU+/WEx8LqPUC1643BpZZNlBWpwdf5gw0NNEw1d3tgpWiboLG71WqXrp+zE3H6HKlbq92R4f&#10;QCTa0l8YfvEZHVpmOvmz01EYBYfinpOsLGwXZZmDOCnY78sKZNvI/wPaHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCMgJxHmgIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCSIhXi2wAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red">
+                    <v:rect w14:anchorId="6AA28B48" id="矩形 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:31.25pt;margin-top:3.25pt;width:112.8pt;height:166.2pt;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCMgJxHmgIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdH+atDTqpooaBSFV&#10;bUWLena8dnaF12NsJ5vwMki98RA8DuI1GHs3m1IqDogcHHvnmxl/n2fm/GLbKLIR1tWgC5odpZQI&#10;zaGs9aqgH+8Xb95S4jzTJVOgRUF3wtGL6etX562ZiBwqUKWwBINoN2lNQSvvzSRJHK9Ew9wRGKHR&#10;KME2zOPRrpLSshajNyrJ0/QkacGWxgIXzuHXeWek0xhfSsH9jZROeKIKinfzcbVxXYY1mZ6zycoy&#10;U9W8vwb7h1s0rNaYdAg1Z56Rta3/CNXU3IID6Y84NAlIWXMROSCbLH3G5q5iRkQuKI4zg0zu/4Xl&#10;15tbS+qyoMenlGjW4Bv9/Prtx/dHgh9Qnda4CYLuzK3tTw63gepW2ib8IwmyjYruBkXF1hOOH7PR&#10;cT4+QeE52vIsS09HUfPk4G6s8+8ENCRsCmrxyaKSbHPlPKZE6B4SsilN2oKejfNxRDlQdbmolQo2&#10;Z1fLS2XJhuFrLxYp/gIFjPAbLISbM1d1OLdzc/A9TmmEB8odybjzOyW6zB+ERKmQVt7lDkUqhoTl&#10;p2yIgsjgIvFig1P2kpPye6ceG9xELNzBMX3J8ZBtQMeMoP3g2NQa7N+dZYffs+64BtpLKHdYGRa6&#10;lnGGL2rU7Yo5f8ss9gg+Kva9v8FFKsA3gX5HSQX2y0vfAx5LF62UtNhzBXWf18wKStR7jUV9lo2w&#10;PIiPh9H4NMeDfWpZPrXodXMJ+NAZThjD4zbgvdpvpYXmAcfDLGRFE9MccxeUe7s/XPpuFuCA4WI2&#10;izBsTMP8lb4zPAQPqoaKud8+MGv6KvVY4New7082eVasHTZ4apitPcg6VvJB115vbOpYnv0AClPj&#10;6TmiDmNy+gsAAP//AwBQSwMEFAAGAAgAAAAhAJIiFeLbAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81KxEAQhO+C7zC04M2dJItLEjNZRBC8eDDx4q030ybB+SMzm41vb3vSU9FUUf1Vc9ysESst&#10;cfZOQb7LQJAbvJ7dqOC9f74rQcSETqPxjhR8U4Rje33VYK39xb3R2qVRcImLNSqYUgq1lHGYyGLc&#10;+UCOvU+/WEx8LqPUC1643BpZZNlBWpwdf5gw0NNEw1d3tgpWiboLG71WqXrp+zE3H6HKlbq92R4f&#10;QCTa0l8YfvEZHVpmOvmz01EYBYfinpOsLGwXZZmDOCnY78sKZNvI/wPaHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCMgJxHmgIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCSIhXi2wAAAAgBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="white [3201]" strokecolor="red">
                       <v:stroke dashstyle="1 1"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BE92" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5">
+          <w:p w14:paraId="7403BE92" w14:textId="1F297957" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEA5" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="001445BF" w:rsidRPr="00CD1068" w14:paraId="7403BEA5" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE94" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE94" w14:textId="568E3875" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7403BE95" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE95" w14:textId="33A2BB44" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7403BE96" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE96" w14:textId="693291E2" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE97" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE97" w14:textId="7668A5DB" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7403BE98" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE98" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7403BE99" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE99" w14:textId="1CFA40D7" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE9A" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE9A" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7403BE9B" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE9B" w14:textId="1DA7A58C" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7403BE9C" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7403BE9C" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE9D" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE9D" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BE9E" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE9E" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7403BE9F" w14:textId="5DE7FF73" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BE9F" w14:textId="5DFC8C66" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:ind w:right="90"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0089072B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="0089072B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0089072B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>月　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04017104" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00DF3051" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="04017104" w14:textId="61F37989" w:rsidR="001445BF" w:rsidRPr="00DF3051" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□已繳</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7403BEA0" w14:textId="46594F84" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="7403BEA0" w14:textId="54EEB3AE" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB824C4" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00DF3051" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="0CB824C4" w14:textId="752F7EB0" w:rsidR="001445BF" w:rsidRPr="00DF3051" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□已繳</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="309AE5D4" w14:textId="0F672D93" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="309AE5D4" w14:textId="0F672D93" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10190320" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="10190320" w14:textId="03C505B7" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BEA3" w14:textId="78B69903" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BEA3" w14:textId="0C506D97" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BEA4" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BEA4" w14:textId="77777777" w:rsidR="001445BF" w:rsidRPr="00CD1068" w:rsidRDefault="001445BF" w:rsidP="001445BF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEB7" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEB7" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEA6" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEA7" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEA8" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEA9" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEAA" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEAB" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEAC" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEAD" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEAE" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -3785,297 +3223,297 @@
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48FCE52C" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
+          <w:p w14:paraId="48FCE52C" w14:textId="4D411CD9" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BEB5" w14:textId="0C2D82BB" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BEB5" w14:textId="153A9EDA" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7403BEB6" w14:textId="7AF6E757" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
+          <w:p w14:paraId="7403BEB6" w14:textId="1B5A0DFE" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEC9" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEC9" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEB8" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEB9" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBA" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBB" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBC" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBD" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBE" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEBF" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEC0" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -4296,238 +3734,238 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEC8" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEDB" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEDB" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECA" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECB" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECC" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECD" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECE" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BECF" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BED0" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BED1" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BED2" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -4748,238 +4186,238 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEDA" w14:textId="4BBB7DEC" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEED" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEED" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEDC" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEDD" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEDE" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEDF" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEE0" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEE1" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEE2" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEE3" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEE4" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -5200,238 +4638,238 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEEC" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7915D599" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7915D599" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50BCB243" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720F936C" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A9791B7" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03BE0083" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B264BB3" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7732EF03" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78082FE3" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D220395" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CF06F87" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -5652,238 +5090,238 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66BCEE7B" w14:textId="1599C879" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEFF" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BEFF" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEEE" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEEF" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF0" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF1" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF2" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF3" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF4" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF5" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BEF6" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -6231,51 +5669,51 @@
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
                                     <w:t>（印章）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="05A7EE4A" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.05pt;margin-top:57.15pt;width:168.6pt;height:13pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu3f+EtwIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8znJZSAAtWe2GUFXa&#10;XqTdfoADJlgFm9pOYLvqv3dsQrKXl6otD9Zgz5y5nZmr67Fr0YFKxQTPsH/hYUR5KSrGdxn+9lA4&#10;MUZKE16RVnCa4Ueq8PXq/buroU9pIBrRVlQiAOEqHfoMN1r3qeuqsqEdUReipxweayE7ouFX7txK&#10;kgHQu9YNPG/hDkJWvRQlVQpu8+kRryx+XdNSf6lrRTVqMwyxaXtKe27N6a6uSLqTpG9YeQyD/EUU&#10;HWEcnJ6gcqIJ2kv2BqpjpRRK1PqiFJ0r6pqV1OYA2fjeq2zuG9JTmwsUR/WnMqn/B1t+PnyViFXQ&#10;u8t4GUZxtMSIkw5a9UBHjW7FiAJTpaFXKSjf96CuR7gGC5ux6u9E+V0hLtYN4Tt6I6UYGkoqiNI3&#10;lu4z0wlHGZDt8ElU4IbstbBAYy07U0IoCgJ06NbjqUMmlBIuAz/0gwCeSnjzF5Hv2Ra6JJ2te6n0&#10;Byo6ZIQMS2CARSeHO6VNNCSdVYwzLgrWtpYFLX9xAYrTDfgGU/NmorBNfUq8ZBNv4tAJg8XGCb08&#10;d26KdegsCn8Z5Zf5ep37v4xfP0wbVlWUGzczwfzwzxp4pPpEjRPFlGhZZeBMSErututWogMBghf2&#10;szWHl7Oa+zIMWwTI5VVKfhB6t0HiFIt46YRFGDnJ0osdz09uk4UXJmFevEzpjnH67ymhIcNJFEQT&#10;mc5Bv8rNs9/b3EjaMQ0rpGVdhuOTEkkNBTe8sq3VhLWT/KwUJvxzKaDdc6MtYQ1HJ7bqcTvaCYnm&#10;OdiK6hEYLAUQDLgI6w+ERsifGA2wSjKsfuyJpBi1HzlMgdk7syBnYTsLhJdgmmGN0SSu9bSf9r1k&#10;uwaQpznj4gYmpWaWxGakpiiO8wXrweZyXGVm/zz/t1rnhbv6DQAA//8DAFBLAwQUAAYACAAAACEA&#10;dOUhwd4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhSWg0oTacJwQkJ&#10;0ZUDx7T12miNU5psK/8ec4KT/eyn58/FZnGjOOEcrCcNyUqBQGp9Z6nX8FG/3NyDCNFQZ0ZPqOEb&#10;A2zKy4vC5J0/U4WnXewFh1DIjYYhximXMrQDOhNWfkLi3d7PzkSWcy+72Zw53I3yVqm1dMYSXxjM&#10;hE8Dtofd0WnYflL1bL/emvdqX9m6flD0uj5ofX21bB9BRFzinxl+8RkdSmZq/JG6IEbWKmEn1yRL&#10;QbAhze64aXiSqRRkWcj/L5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK7d/4S3AgAA&#10;uAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHTlIcHe&#10;AAAACgEAAA8AAAAAAAAAAAAAAAAAEQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAc&#10;BgAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+                    <v:shape w14:anchorId="05A7EE4A" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:5.05pt;margin-top:57.15pt;width:168.6pt;height:13pt;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7yF9j8gEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vviypA2MOEXXosOA&#10;7gK0+wBZlm1htqhRSuzs60fJcdZtb8NeBJoijw4Pj3c309Czo0KnwZQ8W6WcKSOh1qYt+dfnhzdb&#10;zpwXphY9GFXyk3L8Zv/61W60hcqhg75WyAjEuGK0Je+8t0WSONmpQbgVWGXosgEchKdPbJMaxUjo&#10;Q5/kaXqVjIC1RZDKOcrez5d8H/GbRkn/uWmc8qwvOXHz8cR4VuFM9jtRtChsp+WZhvgHFoPQhh69&#10;QN0LL9gB9V9Qg5YIDhq/kjAk0DRaqjgDTZOlf0zz1Amr4iwkjrMXmdz/g5Wfjl+Q6Zp293Z7vd5s&#10;N9ecGTHQqp7V5Nk7mFgeVBqtK6j4yVK5nyhNHXFiZx9BfnPMwF0nTKtuEWHslKiJZRY6kxetM44L&#10;INX4EWp6Rhw8RKCpwSFISKIwQqdtnS4bClQkJfNsneU5XUm6y642WRpXmIhi6bbo/HsFAwtByZEc&#10;ENHF8dH5wEYUS0l4zMCD7vvogt78lqDCkInsA+GZup+qKcq1XkSpoD7ROAizt+hfoKAD/MHZSL4q&#10;uft+EKg46z8YkiSYcAlwCaolEEZSa8k9Z3N452ezHizqtiPkWXQDtyRbo+NEQd+ZxZkueSUOevZ1&#10;MOPL71j16+/b/wQAAP//AwBQSwMEFAAGAAgAAAAhAHTlIcHeAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfISNxYUloNKE2nCcEJCdGVA8e09dpojVOabCv/HnOCk/3sp+fPxWZx&#10;ozjhHKwnDclKgUBqfWep1/BRv9zcgwjRUGdGT6jhGwNsysuLwuSdP1OFp13sBYdQyI2GIcYplzK0&#10;AzoTVn5C4t3ez85ElnMvu9mcOdyN8laptXTGEl8YzIRPA7aH3dFp2H5S9Wy/3pr3al/Zun5Q9Lo+&#10;aH19tWwfQURc4p8ZfvEZHUpmavyRuiBG1iphJ9ckS0GwIc3uuGl4kqkUZFnI/y+UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA7yF9j8gEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB05SHB3gAAAAoBAAAPAAAAAAAAAAAAAAAAAEwEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="25DD3A19" w14:textId="7565B3DE" w:rsidR="00BA12B5" w:rsidRPr="00653037" w:rsidRDefault="00BA12B5" w:rsidP="00331123">
                             <w:pPr>
                               <w:spacing w:line="180" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00331123">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>經辦人</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00331123">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
@@ -6320,238 +5758,238 @@
               </w:rPr>
               <w:t>負責人</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（印章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BF11" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BF11" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF00" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF01" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF02" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF03" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF04" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF05" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF06" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF07" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF08" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
@@ -6771,283 +6209,283 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF10" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="50" w:left="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BF23" w14:textId="77777777" w:rsidTr="00E72D5E">
+      <w:tr w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w14:paraId="7403BF23" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="496"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF12" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF13" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF14" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="313" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF15" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF16" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF17" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF18" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF19" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF1A" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF1B" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF1C" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -7113,96 +6551,96 @@
           <w:p w14:paraId="7403BF1E" w14:textId="28A145E8" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7222DDDB" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00DF3051" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□已繳</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3D3A52" w14:textId="3EA61691" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3051">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>□未繳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1579" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C9BE8FF" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="00D94B13">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
@@ -7225,51 +6663,51 @@
             <w:tcW w:w="3264" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF22" w14:textId="77777777" w:rsidR="00BA12B5" w:rsidRPr="00CD1068" w:rsidRDefault="00BA12B5" w:rsidP="004F2ECD">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="50" w:left="90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BF47" w14:textId="77777777" w:rsidTr="00B821F7">
+      <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BF47" w14:textId="77777777" w:rsidTr="00D85560">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="122"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF36" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00736662">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
@@ -7627,78 +7065,98 @@
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BF4F" w14:textId="77777777" w:rsidTr="00B821F7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7403BF48" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00736662">
+          <w:p w14:paraId="7403BF48" w14:textId="7BBEEBBE" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00736662">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>以上合計</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　　　</w:t>
+              <w:t xml:space="preserve">　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00B80FA5">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">名　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="782E5605" w14:textId="77777777" w:rsidR="00ED0F26" w:rsidRDefault="00D42259" w:rsidP="009B76C8">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:left="596" w:hangingChars="298" w:hanging="596"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
@@ -7908,564 +7366,487 @@
             <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申報</w:t>
             </w:r>
             <w:r w:rsidR="00B924B8" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>；</w:t>
             </w:r>
             <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>如</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
+              <w:t>如係</w:t>
+            </w:r>
+            <w:r w:rsidR="00B924B8" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>係</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B924B8" w:rsidRPr="00CD1068">
+              <w:t>僅停繳農民退休儲金</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>僅停繳</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidR="00B924B8" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>農民退休儲金</w:t>
+              <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>，</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B924B8" w:rsidRPr="00CD1068">
+              <w:t>以</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7403BF49" w14:textId="24A6E91E" w:rsidR="00D42259" w:rsidRPr="00CD1068" w:rsidRDefault="00B924B8" w:rsidP="00ED0F26">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:ind w:leftChars="200" w:left="360" w:firstLineChars="100" w:firstLine="200"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>請</w:t>
+              <w:t>「農民退休儲金停繳申報表」</w:t>
             </w:r>
             <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>以</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00CD1068">
+              <w:t>申報</w:t>
+            </w:r>
+            <w:r w:rsidR="00B22455" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>「農民退休儲金停繳申報表」</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F20BCC" w:rsidRPr="00CD1068">
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7403BF4A" w14:textId="77777777" w:rsidR="00D42259" w:rsidRPr="00CD1068" w:rsidRDefault="00D42259" w:rsidP="00A97EA0">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:ind w:leftChars="112" w:left="628" w:hangingChars="213" w:hanging="426"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>二、</w:t>
+            </w:r>
+            <w:r w:rsidR="009B76C8" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>本表</w:t>
+            </w:r>
+            <w:r w:rsidR="009B76C8" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>由投保單位填寫1份送勞保局，影印1份自行留存，有2頁以上時，請依序編號頁數以便查考，並</w:t>
+            </w:r>
+            <w:r w:rsidR="00736662" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>請加</w:t>
+            </w:r>
+            <w:r w:rsidR="009B76C8" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00736662" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>蓋</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57E3A" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>投保單位</w:t>
+            </w:r>
+            <w:r w:rsidR="00736662" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>圖記及負責人</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57E3A" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="00E57E3A" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>經辦人印</w:t>
+            </w:r>
+            <w:r w:rsidR="00736662" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>章。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7403BF4B" w14:textId="77777777" w:rsidR="00D42259" w:rsidRPr="00CD1068" w:rsidRDefault="00D42259" w:rsidP="00D35224">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:ind w:leftChars="112" w:left="628" w:hangingChars="213" w:hanging="426"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>三、</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>請於所屬農民保險資格異動之當日申報退保</w:t>
+            </w:r>
+            <w:r w:rsidR="003E109F" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及停繳</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，保險效力</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD57B4" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及提繳期間</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>自本表送局之當日（郵寄</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD57B4" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>者</w:t>
+            </w:r>
+            <w:r w:rsidR="009A1CBA" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>以原</w:t>
+            </w:r>
+            <w:r w:rsidR="005B54E1" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>寄</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD57B4" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>郵局</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>郵戳</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD57B4" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>之日期</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>為準）二十四時</w:t>
+            </w:r>
+            <w:r w:rsidR="00632650" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>停</w:t>
+            </w:r>
+            <w:r w:rsidR="00081357" w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>止。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D7B121" w14:textId="2E379D3E" w:rsidR="00ED0F26" w:rsidRDefault="00D42259" w:rsidP="00D35224">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:ind w:leftChars="112" w:left="628" w:hangingChars="213" w:hanging="426"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1068">
+              <w:rPr>
+                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>四、</w:t>
+            </w:r>
+            <w:r w:rsidR="00740C56" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>申報</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B22455" w:rsidRPr="00CD1068">
+              <w:t>表列</w:t>
+            </w:r>
+            <w:r w:rsidR="00632650" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>。</w:t>
-[...282 lines deleted...]
-            <w:r w:rsidR="00740C56" w:rsidRPr="00CD1068">
+              <w:t>人員如有</w:t>
+            </w:r>
+            <w:r w:rsidR="00B54832" w:rsidRPr="00B54832">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>表列</w:t>
+              <w:t>自願</w:t>
             </w:r>
             <w:r w:rsidR="00632650" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>人員如有</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B54832" w:rsidRPr="00B54832">
+              <w:t>參加農民職災保險、</w:t>
+            </w:r>
+            <w:r w:rsidR="00740C56" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>自願</w:t>
+              <w:t>已申報提繳農民退休儲金，</w:t>
             </w:r>
             <w:r w:rsidR="00632650" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>參加農民職災保險、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00740C56" w:rsidRPr="00CD1068">
+              <w:t>農職保於同日退保，農民退休儲金於同日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7403BF4C" w14:textId="5679484E" w:rsidR="00D42259" w:rsidRPr="00CD1068" w:rsidRDefault="00632650" w:rsidP="00ED0F26">
+            <w:pPr>
+              <w:pStyle w:val="a7"/>
+              <w:ind w:leftChars="330" w:left="620" w:hangingChars="13" w:hanging="26"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>已申報提繳農民退休儲金，</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>停繳。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7403BF4D" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00D42259" w:rsidP="00FC21F1">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:ind w:leftChars="112" w:left="662" w:firstLineChars="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>五、</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000C2AE8" w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>本表請以</w:t>
-[...26 lines deleted...]
-              <w:t>聯保存)或派人專送，否則如有遺失，無從查考。</w:t>
+              <w:t>本表請以掛號郵寄(請將掛號執據貼於存底聯保存)或派人專送，否則如有遺失，無從查考。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF4E" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00736662">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8509,76 +7890,63 @@
               <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF51" w14:textId="77777777" w:rsidR="009124FF" w:rsidRPr="00CD1068" w:rsidRDefault="009124FF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00755435">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="98"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="3960" w:id="-119206398"/>
               </w:rPr>
-              <w:t>勞動部勞工保險</w:t>
-[...11 lines deleted...]
-              <w:t>局填</w:t>
+              <w:t>勞動部勞工保險局填</w:t>
             </w:r>
             <w:r w:rsidRPr="00755435">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="3960" w:id="-119206398"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BF56" w14:textId="77777777" w:rsidTr="00B821F7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="709"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7403BF53" w14:textId="77777777" w:rsidR="009124FF" w:rsidRPr="00CD1068" w:rsidRDefault="009124FF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
@@ -9021,61 +8389,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF65" w14:textId="77777777" w:rsidR="009124FF" w:rsidRPr="00CD1068" w:rsidRDefault="009124FF" w:rsidP="009124FF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00CD1068">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>資料鍵錄</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF66" w14:textId="77777777" w:rsidR="009124FF" w:rsidRPr="00CD1068" w:rsidRDefault="009124FF" w:rsidP="009124FF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
@@ -9124,60 +8490,2768 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7403BF68" w14:textId="77777777" w:rsidR="009124FF" w:rsidRPr="00CD1068" w:rsidRDefault="009124FF" w:rsidP="009124FF">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7403BF6A" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00736662">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7403BF6E" w14:textId="013BFF45" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00503C6F">
+    <w:p w14:paraId="7403BF6E" w14:textId="36022872" w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidRDefault="00DF47C3">
       <w:pPr>
         <w:spacing w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CD1068">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF91" wp14:editId="0BD669FF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>95885</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4927600" cy="7061200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 37"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4927600" cy="7061200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="FF0000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7403BFC8" w14:textId="77777777" w:rsidR="00A75851" w:rsidRPr="0095188B" w:rsidRDefault="00A75851" w:rsidP="00270C78">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:leftChars="-78" w:left="2" w:hangingChars="59" w:hanging="142"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>填表及其補充說明：</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7403BFC9" w14:textId="61C18214" w:rsidR="00CA0C2D" w:rsidRPr="0095188B" w:rsidRDefault="0051440B" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:pStyle w:val="ac"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:beforeLines="25" w:before="60" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0" w:left="426" w:hanging="522"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>請詳實填寫被保險人</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>相關基本資料、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00692F1E" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>農</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>職</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00692F1E" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>保</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>繳費情</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>形</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>及退保</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009B76C8" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>原因</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>。</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00742EAF" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7403BFCA" w14:textId="77777777" w:rsidR="00112C2D" w:rsidRPr="0095188B" w:rsidRDefault="00112C2D" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:pStyle w:val="ac"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:beforeLines="25" w:before="60" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:leftChars="0" w:left="426" w:hanging="522"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>請善用勞動部勞工保險局ｅ化服務系統</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CA0C2D" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>，</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>進行網路申報作業。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7403BFCB" w14:textId="77777777" w:rsidR="00C941A5" w:rsidRPr="00CD1068" w:rsidRDefault="00C941A5" w:rsidP="00D94BFA">
+                            <w:pPr>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblW w:w="7527" w:type="dxa"/>
+                              <w:jc w:val="center"/>
+                              <w:tblBorders>
+                                <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                                <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                                <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                                <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                                <w:insideH w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                                <w:insideV w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                              </w:tblBorders>
+                              <w:tblCellMar>
+                                <w:left w:w="28" w:type="dxa"/>
+                                <w:right w:w="28" w:type="dxa"/>
+                              </w:tblCellMar>
+                              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="2140"/>
+                              <w:gridCol w:w="5387"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BFCE" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="358"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFCC" w14:textId="41F7AB82" w:rsidR="00105312" w:rsidRPr="00CD1068" w:rsidRDefault="00713A0B" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00CD1068">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>退保原因</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="00250DA6" w:rsidRPr="00CD1068">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">    </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="005C20F1" w:rsidRPr="00CD1068">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFCD" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="00CD1068" w:rsidRDefault="005C20F1" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="center"/>
+                                    <w:rPr>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00CD1068">
+                                    <w:rPr>
+                                      <w:rFonts w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>說明</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD1" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFCF" w14:textId="0CB973BB" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>參加勞保</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD0" w14:textId="36BA7373" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>參加勞保</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0095188B" w:rsidRPr="0095188B">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>、勞農重複</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD4" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD2" w14:textId="37815D98" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>參加國民年金</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD3" w14:textId="394C2647" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>未滿6</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>5</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>歲，自願退出農保參加國民年金</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD7" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD5" w14:textId="3AAB8CEA" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>參加其他社會保險</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD6" w14:textId="7ED10EFC" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>參加公教保、軍保</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFDA" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD8" w14:textId="426CCF5E" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>戶籍異動</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFD9" w14:textId="6070F338" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>戶籍遷出農會組織區域</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFDD" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFDB" w14:textId="60C854CE" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>死亡</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFDC" w14:textId="066D9BB3" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>死亡</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE0" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFDE" w14:textId="08A073C3" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>失蹤</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFDF" w14:textId="7541CBFC" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>失蹤</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE3" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="409"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE1" w14:textId="3AB5C22B" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>入伍</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE2" w14:textId="1EB1EA76" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>服志願役</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE6" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:hRule="exact" w:val="699"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE4" w14:textId="0695F47C" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>無合理栽培密度、規模或管理</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE5" w14:textId="05D8E486" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0095188B">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足、無法到達農作場域</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="006F2FF3" w:rsidRPr="00CD1068" w14:paraId="7403BFE9" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:hRule="exact" w:val="1619"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE7" w14:textId="0830F54B" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="006F2FF3" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>農地問題</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFE8" w14:textId="1874DC52" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0095188B">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>農地相關問題，如：土地所有權人不符、土地訂有375租約、無土地、土地面積不足、使用地類別不符、分區不符、徵收續保期間屆滿、未毗鄰、土地信託、設定地上權、農育權、租約之承租人不符、租約未經公證、租約到期、雇主土地不符、農地出租他人、農地供他人領取天災救助、無分管圖或分管契約、無從農工作證明…等</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="006F2FF3" w:rsidRPr="004427D5" w14:paraId="7403BFEC" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:hRule="exact" w:val="990"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFEA" w14:textId="5F982EB2" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="006F2FF3" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>無從事農作能力或事實</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFEB" w14:textId="1D469FD8" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="0095188B">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上、旅居國外或入獄服刑案清查未從事農作、未以農維持生計</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFEF" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:hRule="exact" w:val="469"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFED" w14:textId="12E5BA9D" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>身分異動</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFEE" w14:textId="39769F9D" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>離婚、被收養</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFF2" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:hRule="exact" w:val="645"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFF0" w14:textId="63A58926" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>農業以外專任職業</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFF1" w14:textId="0A94D559" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00DF47C3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>擔任工商業負責人、董事、職業工會會員、所營項目非屬農業生產性質或非自產自銷</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="41F0A33A" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="680"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7DA2A4D7" w14:textId="608B5A02" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="008C0B70">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>自願退保</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="639ABA79" w14:textId="63DF4E81" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00DF47C3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>因欲領取其他社會保險老年給付、有其他專任職業、不再從事農業工作...或其他原因向農會申請農保退保</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFF5" w14:textId="77777777" w:rsidTr="00DF47C3">
+                              <w:trPr>
+                                <w:cantSplit/>
+                                <w:trHeight w:val="680"/>
+                                <w:jc w:val="center"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2140" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFF3" w14:textId="6D2C72F0" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00322974" w:rsidP="0095188B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00322974">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                      <w:lang w:val="zh-TW"/>
+                                    </w:rPr>
+                                    <w:t>未配合清查</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="5387" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w14:paraId="7403BFF4" w14:textId="6B2E39BB" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="240" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00DF47C3">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="FF0000"/>
+                                      <w:sz w:val="22"/>
+                                      <w:szCs w:val="22"/>
+                                    </w:rPr>
+                                    <w:t>文件不齊全、未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查、現勘未到</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w14:paraId="7403BFF9" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="006D3D55" w:rsidRDefault="00105312" w:rsidP="00D94BFA">
+                            <w:pPr>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7403BF91" id="Text Box 37" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:7.55pt;margin-top:1.55pt;width:388pt;height:556pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOu6C59gEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sl27JR09Wyq0VI&#10;y4K0ywdMHaexSDxm7DYpX8/YaUuBN8SL5bn4zJkz49XN0LVir8kbtKWcTnIptFVYGbst5deXhzfv&#10;pPABbAUtWl3Kg/byZv361ap3hZ5hg22lSTCI9UXvStmE4Ios86rRHfgJOm05WCN1ENikbVYR9Ize&#10;tdkszxdZj1Q5QqW9Z+/9GJTrhF/XWoXPde11EG0pmVtIJ6VzE89svYJiS+Aao4404B9YdGAsFz1D&#10;3UMAsSPzF1RnFKHHOkwUdhnWtVE69cDdTPM/unluwOnUC4vj3Vkm//9g1dP+CwlTlXIphYWOR/Si&#10;hyDe4yDeLqM8vfMFZz07zgsD+3nMqVXvHlF988LiXQN2q2+JsG80VExvGl9mF09HHB9BNv0nrLgO&#10;7AImoKGmLmrHaghG5zEdzqOJXBQ759ez5SLnkOLYMl9MefipBhSn5458+KCxE/FSSuLZJ3jYP/oQ&#10;6UBxSonVLD6Ytk3zb+1vDk6MnkQ/Mh65h2EzJKGuTqpssDpwP4TjVvEv4EuD9EOKnjeqlP77DkhL&#10;0X60rMn1dD6PK5iM+dVyxgZdRjaXEbCKoUoZpBivd2Fc250js2240jgFi7esY21Sh1HwkdWRPm9N&#10;avy44XEtL+2U9esfrn8CAAD//wMAUEsDBBQABgAIAAAAIQBHtCyN2gAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsMwELwj8QdrkbhRx1SUJo1TIQTiTIkEvbmxiS3sdYjdNPye7QlOu7Mzmpmt&#10;t3PwbDJjchEliEUBzGAXtcNeQvv2fLMGlrJCrXxEI+HHJNg2lxe1qnQ84auZdrlnZIKpUhJszkPF&#10;eeqsCSot4mCQuM84BpUJjj3XozqRefD8tihWPCiHlGDVYB6t6b52xyDBd1P5EUrrWvH+0q75fuWW&#10;T99SXl/NDxtg2cz5Twzn+lQdGup0iEfUiXnCd4KUEpY0iL4vBS0Huoszw5ua//+g+QUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAOu6C59gEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHtCyN2gAAAAkBAAAPAAAAAAAAAAAAAAAAAFAEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokecolor="red">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7403BFC8" w14:textId="77777777" w:rsidR="00A75851" w:rsidRPr="0095188B" w:rsidRDefault="00A75851" w:rsidP="00270C78">
+                      <w:pPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:leftChars="-78" w:left="2" w:hangingChars="59" w:hanging="142"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>填表及其補充說明：</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7403BFC9" w14:textId="61C18214" w:rsidR="00CA0C2D" w:rsidRPr="0095188B" w:rsidRDefault="0051440B" w:rsidP="00DF47C3">
+                      <w:pPr>
+                        <w:pStyle w:val="ac"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:beforeLines="25" w:before="60" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0" w:left="426" w:hanging="522"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>請詳實填寫被保險人</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>相關基本資料、</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00692F1E" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>農</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>職</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00692F1E" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>保</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>繳費情</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B1809" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>形</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>及退保</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009B76C8" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>原因</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00112C2D" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>。</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00742EAF" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7403BFCA" w14:textId="77777777" w:rsidR="00112C2D" w:rsidRPr="0095188B" w:rsidRDefault="00112C2D" w:rsidP="00DF47C3">
+                      <w:pPr>
+                        <w:pStyle w:val="ac"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:snapToGrid w:val="0"/>
+                        <w:spacing w:beforeLines="25" w:before="60" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:leftChars="0" w:left="426" w:hanging="522"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>請善用勞動部勞工保險局ｅ化服務系統</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CA0C2D" w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>，</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0095188B">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>進行網路申報作業。</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7403BFCB" w14:textId="77777777" w:rsidR="00C941A5" w:rsidRPr="00CD1068" w:rsidRDefault="00C941A5" w:rsidP="00D94BFA">
+                      <w:pPr>
+                        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblW w:w="7527" w:type="dxa"/>
+                        <w:jc w:val="center"/>
+                        <w:tblBorders>
+                          <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                          <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                          <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                          <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                          <w:insideH w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                          <w:insideV w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
+                        </w:tblBorders>
+                        <w:tblCellMar>
+                          <w:left w:w="28" w:type="dxa"/>
+                          <w:right w:w="28" w:type="dxa"/>
+                        </w:tblCellMar>
+                        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="2140"/>
+                        <w:gridCol w:w="5387"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidR="00CD1068" w:rsidRPr="00CD1068" w14:paraId="7403BFCE" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="358"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFCC" w14:textId="41F7AB82" w:rsidR="00105312" w:rsidRPr="00CD1068" w:rsidRDefault="00713A0B" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:ind w:firstLineChars="100" w:firstLine="220"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1068">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>退保原因</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00250DA6" w:rsidRPr="00CD1068">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005C20F1" w:rsidRPr="00CD1068">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFCD" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="00CD1068" w:rsidRDefault="005C20F1" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CD1068">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>說明</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD1" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFCF" w14:textId="0CB973BB" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>參加勞保</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD0" w14:textId="36BA7373" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>參加勞保</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0095188B" w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>、勞農重複</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD4" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD2" w14:textId="37815D98" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>參加國民年金</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD3" w14:textId="394C2647" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>未滿6</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>歲，自願退出農保參加國民年金</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFD7" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD5" w14:textId="3AAB8CEA" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>參加其他社會保險</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD6" w14:textId="7ED10EFC" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>參加公教保、軍保</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFDA" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD8" w14:textId="426CCF5E" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>戶籍異動</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFD9" w14:textId="6070F338" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>戶籍遷出農會組織區域</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFDD" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFDB" w14:textId="60C854CE" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>死亡</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFDC" w14:textId="066D9BB3" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>死亡</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE0" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFDE" w14:textId="08A073C3" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>失蹤</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFDF" w14:textId="7541CBFC" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>失蹤</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE3" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="409"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE1" w14:textId="3AB5C22B" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>入伍</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE2" w14:textId="1EB1EA76" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>服志願役</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="00852283" w:rsidRPr="00CD1068" w14:paraId="7403BFE6" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:hRule="exact" w:val="699"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE4" w14:textId="0695F47C" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="00852283" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>無合理栽培密度、規模或管理</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE5" w14:textId="05D8E486" w:rsidR="00852283" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足、無法到達農作場域</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="006F2FF3" w:rsidRPr="00CD1068" w14:paraId="7403BFE9" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:hRule="exact" w:val="1619"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE7" w14:textId="0830F54B" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="006F2FF3" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>農地問題</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFE8" w14:textId="1874DC52" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>農地相關問題，如：土地所有權人不符、土地訂有375租約、無土地、土地面積不足、使用地類別不符、分區不符、徵收續保期間屆滿、未毗鄰、土地信託、設定地上權、農育權、租約之承租人不符、租約未經公證、租約到期、雇主土地不符、農地出租他人、農地供他人領取天災救助、無分管圖或分管契約、無從農工作證明…等</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="006F2FF3" w:rsidRPr="004427D5" w14:paraId="7403BFEC" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:hRule="exact" w:val="990"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFEA" w14:textId="5F982EB2" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="006F2FF3" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>無從事農作能力或事實</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFEB" w14:textId="1D469FD8" w:rsidR="006F2FF3" w:rsidRPr="008C0B70" w:rsidRDefault="0095188B" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0095188B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上、旅居國外或入獄服刑案清查未從事農作、未以農維持生計</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFEF" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:hRule="exact" w:val="469"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFED" w14:textId="12E5BA9D" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>身分異動</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFEE" w14:textId="39769F9D" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>離婚、被收養</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFF2" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:hRule="exact" w:val="645"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFF0" w14:textId="63A58926" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>農業以外專任職業</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFF1" w14:textId="0A94D559" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF47C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>擔任工商業負責人、董事、職業工會會員、所營項目非屬農業生產性質或非自產自銷</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="41F0A33A" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="680"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7DA2A4D7" w14:textId="608B5A02" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="004427D5" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C0B70">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>自願退保</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="639ABA79" w14:textId="63DF4E81" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF47C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>因欲領取其他社會保險老年給付、有其他專任職業、不再從事農業工作...或其他原因向農會申請農保退保</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidR="004427D5" w:rsidRPr="00CD1068" w14:paraId="7403BFF5" w14:textId="77777777" w:rsidTr="00DF47C3">
+                        <w:trPr>
+                          <w:cantSplit/>
+                          <w:trHeight w:val="680"/>
+                          <w:jc w:val="center"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2140" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFF3" w14:textId="6D2C72F0" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00322974" w:rsidP="0095188B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00322974">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:lang w:val="zh-TW"/>
+                              </w:rPr>
+                              <w:t>未配合清查</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="5387" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w14:paraId="7403BFF4" w14:textId="6B2E39BB" w:rsidR="004427D5" w:rsidRPr="008C0B70" w:rsidRDefault="00DF47C3" w:rsidP="00DF47C3">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00DF47C3">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>文件不齊全、未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查、現勘未到</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w14:paraId="7403BFF9" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="006D3D55" w:rsidRDefault="00105312" w:rsidP="00D94BFA">
+                      <w:pPr>
+                        <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00CD1068">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF83" wp14:editId="4EB2F45E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1486535</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>929640</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2076450" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Text Box 147"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2076450" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7403BFC7" w14:textId="0155D05B" w:rsidR="00DA4C2B" w:rsidRPr="00653037" w:rsidRDefault="00112C2D" w:rsidP="00E83B5F">
+                            <w:pPr>
+                              <w:ind w:firstLineChars="200" w:firstLine="480"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00653037">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>常用</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00DA4C2B" w:rsidRPr="00653037">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>退保原因一覽表</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7403BF83" id="Text Box 147" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:117.05pt;margin-top:73.2pt;width:163.5pt;height:24pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/39hI9wEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjO3KQ14hRdiw4D&#10;ugvQ7gNkWbaF2aJGKbGzrx8lJ1m2vQ17EcSLDg8Pqc3tNPRsr9BpMCXPFilnykiotWlL/vXl8c01&#10;Z84LU4sejCr5QTl+u339ajPaQi2hg75WyAjEuGK0Je+8t0WSONmpQbgFWGUo2AAOwpOJbVKjGAl9&#10;6JNlmq6SEbC2CFI5R96HOci3Eb9plPSfm8Ypz/qSEzcfT4xnFc5kuxFFi8J2Wh5piH9gMQhtqOgZ&#10;6kF4wXao/4IatERw0PiFhCGBptFSxR6omyz9o5vnTlgVeyFxnD3L5P4frPy0/4JM1zS7G86MGGhG&#10;L2ry7B1MLMvXQaDRuoLyni1l+okClBybdfYJ5DfHDNx3wrTqDhHGTomaCGbhZXLxdMZxAaQaP0JN&#10;hcTOQwSaGhyCeqQHI3Qa1OE8nEBGknOZrlf5FYUkxd6m+XUap5eI4vTaovPvFQwsXEqONPyILvZP&#10;zgc2ojilhGIGHnXfxwXozW8OSgyeyD4Qnqn7qZqiUquTKBXUB2oHYV4r+gZ06QB/cDbSSpXcfd8J&#10;VJz1HwxJcpPledjBaORX6yUZeBmpLiPCSIIquedsvt77eW93FnXbUaV5CAbuSMZGxw6D3jOrI31a&#10;m9j4ccXDXl7aMevXR9z+BAAA//8DAFBLAwQUAAYACAAAACEA2wOBEN0AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid4kZtiFMhEFcQBSpxc+NtEhGvo9htwt+znOC4M0+z&#10;M+V29r044xi7QAayhQKBVAfXUWPg/e3pZg0iJkvO9oHQwDdG2FaXF6UtXJjoFc+71AgOoVhYA21K&#10;QyFlrFv0Ni7CgMTeMYzeJj7HRrrRThzue7lUKpfedsQfWjvgQ4v11+7kDXw8Hz/3Wr00j341TGFW&#10;kvxGGnN9Nd/fgUg4pz8Yfutzdai40yGcyEXRG1je6oxRNnSuQTCxyjNWDqxstAZZlfL/huoHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP9/YSPcBAADQAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2wOBEN0AAAALAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7403BFC7" w14:textId="0155D05B" w:rsidR="00DA4C2B" w:rsidRPr="00653037" w:rsidRDefault="00112C2D" w:rsidP="00E83B5F">
+                      <w:pPr>
+                        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00653037">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>常用</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00DA4C2B" w:rsidRPr="00653037">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>退保原因一覽表</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF7D" wp14:editId="7403BF7E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5270500</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>22225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="469900"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 136"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -9235,51 +11309,51 @@
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:i/>
                                 <w:iCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:spacing w:val="24"/>
                               </w:rPr>
                               <w:t>－</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF7D" id="Text Box 136" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:415pt;margin-top:1.75pt;width:117pt;height:37pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjiO/JtgIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4d30pcWyrTtXG8TSp&#10;u0jtfgCxcYxmgwckTjftv++AkzRtNWnaxgMCzuE7t++cq+t936EdU5pLkePwIsCIiUrWXGxy/OWh&#10;9BKMtKGipp0ULMePTOPrxds3V+OQsUi2squZQgAidDYOOW6NGTLf11XLeqov5MAECBupemrgqjZ+&#10;regI6H3nR0EQ+6NU9aBkxbSG12IS4oXDbxpWmU9No5lBXY7BN+N25fa13f3FFc02ig4trw5u0L/w&#10;oqdcgNETVEENRVvFX0H1vFJSy8ZcVLL3ZdPwirkYIJoweBHNfUsH5mKB5OjhlCb9/2Crj7vPCvE6&#10;xylGgvZQoge2N+hW7lF4Gdv8jIPOQO1+AEWzBwHU2cWqhztZfdVIyGVLxYbdKCXHltEa/AvtT//s&#10;64SjLch6/CBrMES3RjqgfaN6mzxIBwJ0qNPjqTbWmcqaJMksDUBUgYzEqT1bEzQ7/h6UNu+Y7JE9&#10;5FhB7R063d1pM6keVawxIUvedfBOs048ewDM6QVsw1crs164cv5Ig3SVrBLikSheeSQoCu+mXBIv&#10;LsP5rLgslssi/GnthiRreV0zYc0cqRWSPyvdgeQTKU7k0rLjtYWzLmm1WS87hXYUqF26dUjImZr/&#10;3A2XL4jlRUhhRILbKPXKOJl7pCQzL50HiReE6W0aByQlRfk8pDsu2L+HhEZg3SyaTWT6bWyBW69j&#10;o1nPDQyPjvc5Tk5KNLMUXInaldZQ3k3ns1RY959SAeU+FtoR1nJ0YqvZr/euN059sJb1IzBYSSAY&#10;cBEGHxxaqb5jNMIQybH+tqWKYdS9F9AFaUiInTruQmbzCC7qXLI+l1BRAVSODUbTcWmmSbUdFN+0&#10;YGnqOyFvoHMa7khtW2zy6tBvMChcbIehZifR+d1pPY3exS8AAAD//wMAUEsDBBQABgAIAAAAIQC5&#10;tZsf3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqA1t2hKyqRCIK4jy&#10;I3HbxtskIl5HsduEt8c9wXF2VjPfFJvJderIQ2i9IFzPDCiWyttWaoT3t6erNagQSSx1XhjhhwNs&#10;yvOzgnLrR3nl4zbWKoVIyAmhibHPtQ5Vw47CzPcsydv7wVFMcqi1HWhM4a7TN8YstaNWUkNDPT80&#10;XH1vDw7h43n/9bkwL/Wjy/rRT0aLu9WIlxfT/R2oyFP8e4YTfkKHMjHt/EFsUB3Cem7Slogwz0Cd&#10;fLNcpMMOYbXKQJeF/r+g/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDjiO/JtgIAAMIF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC5tZsf3QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAABAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF7D" id="Text Box 136" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:415pt;margin-top:1.75pt;width:117pt;height:37pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFMUdk9QEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0rQx4hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lJ1m2vQ17ESiSOjw8pFa3Q9eKvSZv0JZyOsml0FZhZey2lF9fHt/c&#10;SOED2ApatLqUB+3l7fr1q1XvCj3DBttKk2AQ64velbIJwRVZ5lWjO/ATdNpysEbqIPCVtllF0DN6&#10;12azPF9kPVLlCJX2nr0PY1CuE35daxU+17XXQbSlZG4hnZTOTTyz9QqKLYFrjDrSgH9g0YGxXPQM&#10;9QABxI7MX1CdUYQe6zBR2GVY10bp1AN3M83/6Oa5AadTLyyOd2eZ/P+DVZ/2X0iYqpRLKSx0PKIX&#10;PQTxDgcxfbuI+vTOF5z27DgxDBzgOadevXtC9c0Li/cN2K2+I8K+0VAxv2l8mV08HXF8BNn0H7Hi&#10;QrALmICGmrooHsshGJ3ndDjPJpJRseT85mqZc0hxbL5YRjuWgOL02pEP7zV2IhqlJJ59Qof9kw9j&#10;6iklFrP4aNqW/VC09jcHY0ZPYh8Jj9TDsBmSUNcnUTZYHbgdwnGr+Bew0SD9kKLnjSql/74D0lK0&#10;HyxLspzO53EF02V+dT3jC11GNpcRsIqhShmkGM37MK7tzpHZNlxpHILFO5axNqnDqPfI6kiftyZp&#10;dNzwuJaX95T16x+ufwIAAP//AwBQSwMEFAAGAAgAAAAhALm1mx/dAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoDW3aErKpEIgriPIjcdvG2yQiXkex24S3xz3BcXZWM98U&#10;m8l16shDaL0gXM8MKJbK21ZqhPe3p6s1qBBJLHVeGOGHA2zK87OCcutHeeXjNtYqhUjICaGJsc+1&#10;DlXDjsLM9yzJ2/vBUUxyqLUdaEzhrtM3xiy1o1ZSQ0M9PzRcfW8PDuHjef/1uTAv9aPL+tFPRou7&#10;1YiXF9P9HajIU/x7hhN+QocyMe38QWxQHcJ6btKWiDDPQJ18s1ykww5htcpAl4X+v6D8BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAUxR2T1AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALm1mx/dAAAACQEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7403BFBC" w14:textId="77777777" w:rsidR="00B65039" w:rsidRPr="00653037" w:rsidRDefault="00B65039" w:rsidP="00D94BFA">
                       <w:pPr>
                         <w:spacing w:beforeLines="100" w:before="240" w:line="240" w:lineRule="auto"/>
                         <w:ind w:firstLineChars="410" w:firstLine="936"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
                           <w:spacing w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00653037">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:i/>
                           <w:iCs/>
                           <w:color w:val="FF0000"/>
                           <w:spacing w:val="24"/>
                         </w:rPr>
@@ -9409,51 +11483,51 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">：    ：   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF7F" id="文字方塊 15" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:460.5pt;margin-top:70.35pt;width:32.25pt;height:132.4pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKj12E0gIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1u1DAU3iNxB8v7NMngmUmiZlA7mSCk&#10;8iMV2HsSZ2KR2MH2NFMh1kgcoKw5AAfgQO05eHbmr+0GAVk4tt/z9/6+906fb9oGXTGluRQpDk8C&#10;jJgoZMnFKsXv3+VehJE2VJS0kYKl+Jpp/Hz29Mlp3yVsJGvZlEwhABE66bsU18Z0ie/romYt1Sey&#10;YwKElVQtNXBUK79UtAf0tvFHQTDxe6nKTsmCaQ232SDEM4dfVawwb6pKM4OaFINvxq3KrUu7+rNT&#10;mqwU7WpebN2gf+FFS7kAo3uojBqK1oo/gmp5oaSWlTkpZOvLquIFczFANGHwIJrLmnbMxQLJ0d0+&#10;Tfr/wRavr94qxEuo3RgjQVuo0d3N19uf3+9uft3++IbgGnLUdzoB1csOlM3mXG5A38WruwtZfNRI&#10;yHlNxYqdKSX7mtESfAztS//o6YCjLciyfyVLsEXXRjqgTaVam0BICQJ0qNX1vj5sY1ABlySIx1Nw&#10;swBROIlCErkC+jTZve6UNi+YbJHdpFhB/R06vbrQxnpDk52KNSZkzpvGcaAR9y5AcbgB2/DUyqwX&#10;rqSf4yBeRIuIeGQ0WXgkyDLvLJ8Tb5KH03H2LJvPs/CLtRuSpOZlyYQ1s6NXSP6sfFuiD8TYE0zL&#10;hpcWzrqk1Wo5bxS6okDv3H0u5yA5qPn33XBJgFgehBSOSHA+ir18Ek09kpOxF0+DyAvC+DyeBCQm&#10;WX4/pAsu2L+HhPoUx+PReCDTwekHsQXuexwbTVpuYIA0vE1xtFeiiaXgQpSutIbyZtgfpcK6f0gF&#10;lHtXaEdYy9GBrWaz3Lj+mO76YCnLa2CwkkAwoCkMP9gw+gH+GPUwSlKsP62pYhg1LwX0QRwSYmeP&#10;O5DxdAQHdSxZHkuoKGoJEwrAhu3cDPNq3Sm+qsHW0HlCnkHvVNzR2jbZ4Ne242BcuOi2o83Oo+Oz&#10;0zoM4NlvAAAA//8DAFBLAwQUAAYACAAAACEAis/eKeIAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjdKi1NiFMFJCTEIVILhx7t2CQR8TrEThv69SwnuO1oRrNv8t3senay&#10;Y+g8SlguBDCLtTcdNhLe357vtsBCVGhU79FK+LYBdsX1Va4y48+4t6dDbBiVYMiUhDbGIeM81K11&#10;Kiz8YJG8Dz86FUmODTejOlO56/lKiA13qkP60KrBPrW2/jxMTsJLeZy+prFK0svxUlZav1aPeiPl&#10;7c1cPgCLdo5/YfjFJ3QoiEn7CU1gvYR0taQtkYxE3AOjRLpdr4FpCYmggxc5/7+h+AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAKj12E0gIAAMgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKz94p4gAAAAsBAAAPAAAAAAAAAAAAAAAAACwFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAOwYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF7F" id="文字方塊 15" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:460.5pt;margin-top:70.35pt;width:32.25pt;height:132.4pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVi2pXDQIAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua1mGnTiC5SBNkKJA&#10;+gGSdj+iKIuoxGFJ2pJPUKAHSNc9QA/QAyXnyJCyXbfdFd1Q5Mzw8c2bp8V53zZsI61TqHOejsac&#10;SS2wVHqV8w931y/mnDkPuoQGtcz5Vjp+vnz+bNGZTE6wxqaUlhGIdllncl57b7IkcaKWLbgRGqkp&#10;WaFtwdPRrpLSQkfobZNMxuOTpENbGotCOkfRqyHJlxG/qqTw76rKSc+anBM3H1cb1yKsyXIB2cqC&#10;qZXY0YB/YNGC0vToAeoKPLC1VX9BtUpYdFj5kcA2wapSQsYeqJt0/Ec3tzUYGXshcZw5yOT+H6x4&#10;u3lvmSppdjPONLQ0o8f7Lw8/vj3e/3z4/pVRmDTqjMuo9NZQse9fYk/1sV9nblB8ckzjZQ16JS+s&#10;xa6WUBLHNNxMjq4OOC6AFN0bLOktWHuMQH1l2yAgScIInWa1PcxH9p4JCk7HZ7NToikolZ7M0+k8&#10;DjCBbH/bWOdfSWxZ2OTc0vwjOmxunA9sINuXhMc0XqumiR5o9G8BKgyRyD4QHqj7vuijWPO9KAWW&#10;W2rH4uAs+hNoI+EjfTnryFc5d5/XYCVnzWtNopyl02kwYjxMZ6cTOtjjTHGcAS1qJLsS2LC99IN5&#10;18aqVU1vDWPQeEFCVir2GBQfeO0aIO/E1nc+D+Y8PseqX3/j8gkAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIrP3iniAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3SotTYhTBSQk&#10;xCFSC4ce7dgkEfE6xE4b+vUsJ7jtaEazb/Ld7Hp2smPoPEpYLgQwi7U3HTYS3t+e77bAQlRoVO/R&#10;Svi2AXbF9VWuMuPPuLenQ2wYlWDIlIQ2xiHjPNStdSos/GCRvA8/OhVJjg03ozpTuev5SogNd6pD&#10;+tCqwT61tv48TE7CS3mcvqaxStLL8VJWWr9Wj3oj5e3NXD4Ai3aOf2H4xSd0KIhJ+wlNYL2EdLWk&#10;LZGMRNwDo0S6Xa+BaQmJoIMXOf+/ofgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFYtq&#10;Vw0CAADVAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;is/eKeIAAAALAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical-ideographic">
                   <w:txbxContent>
                     <w:p w14:paraId="7403BFBD" w14:textId="77777777" w:rsidR="005F0E59" w:rsidRPr="005F0E59" w:rsidRDefault="005F0E59" w:rsidP="00326399">
                       <w:pPr>
                         <w:spacing w:line="360" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005F0E59">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">：    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="005F0E59">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
@@ -9483,51 +11557,51 @@
                       <w:r w:rsidRPr="005F0E59">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">：    ：   </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005F0E59" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF81" wp14:editId="7403BF82">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF81" wp14:editId="4D1CB8A8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5283835</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>819095</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="763905" cy="1759585"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="14" name="矩形 14"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="763905" cy="1759585"/>
                         </a:xfrm>
@@ -9737,51 +11811,51 @@
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>證  　號</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7403BF81" id="矩形 14" o:spid="_x0000_s1034" style="position:absolute;margin-left:416.05pt;margin-top:64.5pt;width:60.15pt;height:138.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEI6bjtAIAAKMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGO0zAQ/UfiDpb/0yTdtE2iTVfdpkFI&#10;C6y0cAA3cRqLxA6223RBnAWJPw7BcRDXYOw07XZXSAjIRzS2xzPz5j3P5dW+qdGOSsUET7A/8jCi&#10;PBcF45sEv3ubOSFGShNekFpwmuB7qvDV/Pmzy66N6VhUoi6oRBCEq7hrE1xp3cauq/KKNkSNREs5&#10;HJZCNkTDUm7cQpIOoje1O/a8qdsJWbRS5FQp2E37Qzy38cuS5vpNWSqqUZ1gqE3bv7T/tfm780sS&#10;byRpK5YfyiB/UUVDGIekx1Ap0QRtJXsSqmG5FEqUepSLxhVlyXJqMQAa33uE5q4iLbVYoDmqPbZJ&#10;/b+w+evdrUSsAO4CjDhpgKOfX779+P4VwQZ0p2tVDE537a00+FR7I/L3CnGxrAjf0IWUoqsoKaAm&#10;3/i7ZxfMQsFVtO5eiQJik60WtlH7UjYmILQA7S0f90c+6F6jHDZn04vIm2CUw5E/m0STcGJTkHi4&#10;3UqlX1DRIGMkWALfNjrZ3ShtqiHx4GKScZGxurac1/xsAxz7HcgNV82ZqcJS+CnyolW4CgMnGE9X&#10;TuClqbPIloEzzaCq9CJdLlP/s8nrB3HFioJyk2aQkx/8GV0HYfdCOApKiZoVJpwpScnNellLtCMg&#10;58x+h4Y8cHPPy7BNACyPIPnjwLseR042DWdOkAUTJ5p5oeP50XU09YIoSLNzSDeM03+HhDrDssXy&#10;W2Ce/Z4CI3HDNEyLmjUJDo9OJDb6W/HC8qoJq3v7QR9M7ac+ANcDy1atRqC90PV+vbePITTZjXjX&#10;orgH+UoB6oL5AZMOjErIjxh1MDUSrD5siaQY1S85PAEzYgZDDsZ6MAjP4WqCNUa9udT9KNq2km0q&#10;iOzb1nCxgGdSMqvgUxWHxwWTwGI5TC0zah6urddpts5/AQAA//8DAFBLAwQUAAYACAAAACEAtLH4&#10;Wd8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLkFXMmClI1ZQqI3Xb14&#10;69IKRDqFtgv47x1P7nHyvrz5XrFfzcBm7XxvUUC8iYBpbKzqsRXw8V7f7YD5IFHJwaIW8KM97Mvr&#10;q0Lmyi74pudjaBmVoM+lgC6EMefcN5020m/sqJGyL+uMDHS6lisnFyo3A0+iKOVG9kgfOjnqQ6eb&#10;7+PZCKhcqmp/eK7q7HOpwsvrNE98EuL2Zn16BBb0Gv5h+NMndSjJ6WTPqDwbBOzuk5hQCpKMRhGR&#10;PSRbYCcB2yiNgZcFv9xQ/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEI6bjtAIAAKMF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0sfhZ3wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAA4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" filled="f" stroked="f" strokeweight="0">
+              <v:rect w14:anchorId="7403BF81" id="矩形 14" o:spid="_x0000_s1035" style="position:absolute;margin-left:416.05pt;margin-top:64.5pt;width:60.15pt;height:138.55pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7ORzg9AEAALMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FuEzEQ/UfiDpb/ySaFtM0qm6pqVYRU&#10;oFLbA0y83qzFrseMneyGyyDxxyE4DuIajL3ZQOEP8WONx+Pn996Mlxd924idJm/QFnI2mUqhrcLS&#10;2E0hHx9uXpxL4QPYEhq0upB77eXF6vmzZedyfYI1NqUmwSDW550rZB2Cy7PMq1q34CfotOXDCqmF&#10;wFvaZCVBx+htk51Mp6dZh1Q6QqW95+z1cChXCb+qtArvq8rrIJpCMreQVkrrOq7Zagn5hsDVRh1o&#10;wD+waMFYfvQIdQ0BxJbMX1CtUYQeqzBR2GZYVUbppIHVzKZ/qLmvwemkhc3x7miT/3+w6t3ujoQp&#10;uXevpLDQco9+fP76/dsXwQl2p3M+56J7d0dRn3e3qD54YfGqBrvRl0TY1RpK5jSL9dmTC3Hj+apY&#10;d2+xZGzYBkxG9RW1EZAtEH3qx/7YD90HoTh5dvpyMZ1LofhodjZfzM/n6QnIx9uOfHitsRUxKCRx&#10;vxM67G59iGwgH0viYxZvTNOknjf2SYILYyaxj4QH4aFf98mcxWjFGss9yyEcJoknn4Ma6ZMUHU9R&#10;If3HLZCWonlj2ZI4cmNAY7AeA7CKrxYySDGEV2EYza0js6kZeZbUWLxk2yqTFEVLBxYHujwZSehh&#10;iuPo/b5PVb/+2uonAAAA//8DAFBLAwQUAAYACAAAACEAtLH4Wd8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU+EMBCF7yb+h2ZMvLkFXMmClI1ZQqI3Xb1469IKRDqFtgv47x1P7nHyvrz5XrFf&#10;zcBm7XxvUUC8iYBpbKzqsRXw8V7f7YD5IFHJwaIW8KM97Mvrq0Lmyi74pudjaBmVoM+lgC6EMefc&#10;N5020m/sqJGyL+uMDHS6lisnFyo3A0+iKOVG9kgfOjnqQ6eb7+PZCKhcqmp/eK7q7HOpwsvrNE98&#10;EuL2Zn16BBb0Gv5h+NMndSjJ6WTPqDwbBOzuk5hQCpKMRhGRPSRbYCcB2yiNgZcFv9xQ/gIAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7ORzg9AEAALMDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0sfhZ3wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f" strokeweight="0">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7403BFBE" w14:textId="77777777" w:rsidR="005F0E59" w:rsidRPr="005F0E59" w:rsidRDefault="005F0E59" w:rsidP="00326399">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005F0E59">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>投保單位</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7403BFBF" w14:textId="77777777" w:rsidR="005F0E59" w:rsidRPr="005F0E59" w:rsidRDefault="005F0E59" w:rsidP="00326399">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
@@ -9927,199 +12001,51 @@
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005F0E59">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>證  　號</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00E14DF9" w:rsidRPr="00CD1068">
-[...147 lines deleted...]
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF85" wp14:editId="7403BF86">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6525895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3810</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="342265"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="38" name="Line 139"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr bwMode="auto">
@@ -10133,60 +12059,60 @@
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="3E3FC787" id="Line 139" o:spid="_x0000_s1026" style="position:absolute;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="513.85pt,.3pt" to="513.85pt,27.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvFckdnQEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUsuO2zAMvBfoPwi6N/Z6m0VrxNnDpuml&#10;jwXafgAjybEAWRREJU7+vpScpK9bsToQFEUOOUOtHk+jE0cTyaLv5N2ilsJ4hdr6fSd/fN++eScF&#10;JfAaHHrTybMh+bh+/Wo1hdY0OKDTJgoG8dROoZNDSqGtKlKDGYEWGIznxx7jCImvcV/pCBOjj65q&#10;6vqhmjDqEFEZIo5u5ke5Lvh9b1T62vdkknCd5NlSsbHYXbbVegXtPkIYrLqMAf8xxQjWc9Mb1AYS&#10;iEO0/0CNVkUk7NNC4Vhh31tlCgdmc1f/xebbAMEULiwOhZtM9HKw6svxyT9HlmEK1FJ4jmI3fUbN&#10;q4JDwsLp1Mcxc+NpxalId75JZ05JqDmoOHr/tmkellnVCtprXYiUPhocRXY66azPpKCF4ydKc+o1&#10;JYc9bq1zZTHOi6mT75fNshQQOqvzY06juN89uSiOwKvdbms+l75/pGXkDdAw52n25p1HPHhdmgwG&#10;9IeLn8C62ef5nWcaV1lmgXaoz0WtEuedFKKX/5OX/vu9VP/65eufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAwg3BL9kAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZG6q0xiSCpKCaq&#10;inLKqaQf4OANoOI1wk6Av89GOTS3fZrR7Ey2m2wnrjj41pGC1TICgVQ501Kt4Pe4f/8A4YMmoztH&#10;qGBGD7v89SXTqXEj/eC1DLXgEPKpVtCE0KdS+qpBq/3S9Uisnd1gdWAcamkGPXK47eQ6ijbS6pb4&#10;Q6N7/G6w+isvVsEZ58Mhied4NMWeb1PI0hZKvS2mr08QAafwb4Z7fa4OOXc6uQsZLzrmaL3dslfB&#10;BsRdf/BJQRInIPNMPi/IbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvFckdnQEAAC0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCDcEv2QAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAPcDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF87" wp14:editId="7403BF88">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6324600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-635</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="342265"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="Line 138"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr bwMode="auto">
@@ -10200,60 +12126,60 @@
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="76D1EC36" id="Line 138" o:spid="_x0000_s1026" style="position:absolute;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="498pt,-.05pt" to="498pt,26.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvFckdnQEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUsuO2zAMvBfoPwi6N/Z6m0VrxNnDpuml&#10;jwXafgAjybEAWRREJU7+vpScpK9bsToQFEUOOUOtHk+jE0cTyaLv5N2ilsJ4hdr6fSd/fN++eScF&#10;JfAaHHrTybMh+bh+/Wo1hdY0OKDTJgoG8dROoZNDSqGtKlKDGYEWGIznxx7jCImvcV/pCBOjj65q&#10;6vqhmjDqEFEZIo5u5ke5Lvh9b1T62vdkknCd5NlSsbHYXbbVegXtPkIYrLqMAf8xxQjWc9Mb1AYS&#10;iEO0/0CNVkUk7NNC4Vhh31tlCgdmc1f/xebbAMEULiwOhZtM9HKw6svxyT9HlmEK1FJ4jmI3fUbN&#10;q4JDwsLp1Mcxc+NpxalId75JZ05JqDmoOHr/tmkellnVCtprXYiUPhocRXY66azPpKCF4ydKc+o1&#10;JYc9bq1zZTHOi6mT75fNshQQOqvzY06juN89uSiOwKvdbms+l75/pGXkDdAw52n25p1HPHhdmgwG&#10;9IeLn8C62ef5nWcaV1lmgXaoz0WtEuedFKKX/5OX/vu9VP/65eufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAQ/iYs9oAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fqn0FZtyKZC&#10;RD31ROAD3HibRMTrKHab5O9ZxAFuO5rR7JvsMLlO3WgIrWeE1TIBRVx523KN8PlxXOxAhWjYms4z&#10;IcwU4JDf32UmtX7kd7qVsVZSwiE1CE2Mfap1qBpyJix9TyzexQ/ORJFDre1gRil3nX5Kkq12pmX5&#10;0Jie3hqqvsqrQ7jQfDpt1vN6tMVRblvo0hWIjw/T6wuoSFP8C8MPvqBDLkxnf2UbVIew329lS0RY&#10;rECJ/6vPCJvnHeg80/8H5N8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7xXJHZ0BAAAt&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQ/iYs9oA&#10;AAAIAQAADwAAAAAAAAAAAAAAAAD3AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF89" wp14:editId="7403BF8A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6147960</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-276</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="580178" cy="333710"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="24" name="Rectangle 137"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -10275,60 +12201,60 @@
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="0AFCBEC7" id="Rectangle 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:484.1pt;margin-top:0;width:45.7pt;height:26.3pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/G/i9FAIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS90G7UdLVqKUJa&#10;FqSFD3AdJ7FwPGbsNi1fz9jpdit4Q+TBmsl4zsycOV7dnzrDjgq9BlvyfDTmTFkJlbZNyb9/271b&#10;cuaDsJUwYFXJz8rz+/XbN6veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JSlYA3YiUAuNlmFoif0&#10;zmST8fh91gNWDkEq7+nvdgjydcKvayXDl7r2KjBTcuotpBPTuY9ntl6JokHhWi0vbYh/6KIT2lLR&#10;K9RWBMEOqP+C6rRE8FCHkYQug7rWUqUZaJp8/Mc0z61wKs1C5Hh3pcn/P1j5dHx2XzG27t0jyB+e&#10;Wdi0wjbqARH6VomKyuWRqKx3vrgmRMdTKtv3n6Gi1YpDgMTBqcYuAtJ07JSoPl+pVqfAJP2cL8f5&#10;grQhKTSdThd5WkUmipdkhz58VNCxaJQcaZMJXBwffYjNiOLlSqxlYaeNSds0lvUlv5tP5inBg9FV&#10;DKYZsdlvDLKjID3sdmP60mQ0/e21iLwVvh3uVWQNQul0ILUa3ZV8GXMv+okkfbBVqh6ENoNNHRp7&#10;YS0SFTXpiz1UZyINYZAiPR0yWsBfnPUkw5L7nweBijPzyRLxd/lsFnWbnNl8MSEHbyP724iwkqBK&#10;HjgbzE0YtH5wqJuWKuWJEwsPtKxaJyJfu7o0S1JL/F6eRdTyrZ9uvT7e9W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDJJiZH2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOk&#10;RGmIU6EirhWEct8mSxxhryPbbcLf457gOJrRzJtmt1ojLuTD5FjB4yYDQdy7YeJRwfHj9aECESLy&#10;gMYxKfihALv29qbBenALv9Oli6NIJRxqVKBjnGspQ6/JYti4mTh5X85bjEn6UQ4el1RujcyzrJQW&#10;J04LGmfaa+q/u7NV8Bl9KMyL1If9MqEJXfW2HCql7u/W5ycQkdb4F4YrfkKHNjGd3JmHIIyCbVnl&#10;KaogPbraWbEtQZwUFHkJsm3k/wPtLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/G/i9&#10;FAIAAAQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJ&#10;JiZH2gAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF8B" wp14:editId="7403BF8C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5335971</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="580178" cy="333710"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 137"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -10350,60 +12276,60 @@
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="51AD655B" id="Rectangle 137" o:spid="_x0000_s1026" style="position:absolute;margin-left:420.15pt;margin-top:.5pt;width:45.7pt;height:26.3pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/G/i9FAIAAAQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zS90G7UdLVqKUJa&#10;FqSFD3AdJ7FwPGbsNi1fz9jpdit4Q+TBmsl4zsycOV7dnzrDjgq9BlvyfDTmTFkJlbZNyb9/271b&#10;cuaDsJUwYFXJz8rz+/XbN6veFWoCLZhKISMQ64velbwNwRVZ5mWrOuFH4JSlYA3YiUAuNlmFoif0&#10;zmST8fh91gNWDkEq7+nvdgjydcKvayXDl7r2KjBTcuotpBPTuY9ntl6JokHhWi0vbYh/6KIT2lLR&#10;K9RWBMEOqP+C6rRE8FCHkYQug7rWUqUZaJp8/Mc0z61wKs1C5Hh3pcn/P1j5dHx2XzG27t0jyB+e&#10;Wdi0wjbqARH6VomKyuWRqKx3vrgmRMdTKtv3n6Gi1YpDgMTBqcYuAtJ07JSoPl+pVqfAJP2cL8f5&#10;grQhKTSdThd5WkUmipdkhz58VNCxaJQcaZMJXBwffYjNiOLlSqxlYaeNSds0lvUlv5tP5inBg9FV&#10;DKYZsdlvDLKjID3sdmP60mQ0/e21iLwVvh3uVWQNQul0ILUa3ZV8GXMv+okkfbBVqh6ENoNNHRp7&#10;YS0SFTXpiz1UZyINYZAiPR0yWsBfnPUkw5L7nweBijPzyRLxd/lsFnWbnNl8MSEHbyP724iwkqBK&#10;HjgbzE0YtH5wqJuWKuWJEwsPtKxaJyJfu7o0S1JL/F6eRdTyrZ9uvT7e9W8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDtntxS2gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNC&#10;SxriVKiIawWB3rexiSPsdRS7Tfh7lhM9rt5o9k21nb0TZzPGPpCC5SIDYagNuqdOwefH610BIiYk&#10;jS6QUfBjImzr66sKSx0mejfnJnWCSyiWqMCmNJRSxtYaj3ERBkPMvsLoMfE5dlKPOHG5d/I+y9bS&#10;Y0/8weJgdta0383JKzikMa7ci7T73dSji03xNu0LpW5v5ucnEMnM6T8Mf/qsDjU7HcOJdBROQfGQ&#10;5RxlwJOYb/LlI4ijglW+BllX8nJA/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/G/i9&#10;FAIAAAQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDt&#10;ntxS2gAAAAgBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" filled="f" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF8D" wp14:editId="7403BF8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5513248</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="342729"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Line 138"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr bwMode="auto">
@@ -10417,2916 +12343,122 @@
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="2ACD7AAE" id="Line 138" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="434.1pt,.5pt" to="434.1pt,27.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0Wu/MnQEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x667YacXpoll32&#10;UaDrD2AkORYgi4KoxMm/HyUn2ddtqA4ERZGPfI9a3h9HJw4mkkXfyZtFLYXxCrX1u04+/9i8+SgF&#10;JfAaHHrTyZMheb96/Wo5hdY0OKDTJgoG8dROoZNDSqGtKlKDGYEWGIznxx7jCImvcVfpCBOjj65q&#10;6vp9NWHUIaIyRBxdz49yVfD73qj0ve/JJOE6ybOlYmOx22yr1RLaXYQwWHUeA/5jihGs56ZXqDUk&#10;EPto/4EarYpI2KeFwrHCvrfKFA7M5qb+i83TAMEULiwOhatM9HKw6tvhwT9GlmEK1FJ4jGI7fUXN&#10;q4J9wsLp2Mcxc+NpxbFId7pKZ45JqDmoOPr2XfOhucuqVtBe6kKk9NngKLLTSWd9JgUtHL5QmlMv&#10;KTnscWOdK4txXkydvLttbksBobM6P+Y0irvtg4viALzazabmc+77R1pGXgMNc55mb955xL3Xpclg&#10;QH86+wmsm32e33mmcZFlFmiL+lTUKnHeSSF6/j956b/fS/WvX776CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAcFK6idgAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLOLTWkIsjRG&#10;0lNPoj9gyk6ByM4Sdlvg3zvGg97m5Xt5815xWNygbjSF3rOB500CirjxtufWwOfH8SkDFSKyxcEz&#10;GVgpwKG8vyswt37md7rVsVUSwiFHA12MY651aDpyGDZ+JBZ28ZPDKHJqtZ1wlnA36G2S7LXDnuVD&#10;hyO9ddR81Vdn4ELr6ZTu1t1sq6PcttK1q4x5fFheX0BFWuKfGX7qS3UopdPZX9kGNRjI9tlWrAJk&#10;kvBffTaQpgnostD/B5TfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADRa78ydAQAALQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHBSuonYAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAA9wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00CD1068">
+      <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF8F" wp14:editId="7403BF90">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF8F" wp14:editId="7EFECC63">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5714699</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>11000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="342729"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Line 139"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="342729"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FF0000"/>
                           </a:solidFill>
                           <a:prstDash val="dash"/>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="009EFBF1" id="Line 139" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="450pt,.85pt" to="450pt,27.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0Wu/MnQEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+x667YacXpoll32&#10;UaDrD2AkORYgi4KoxMm/HyUn2ddtqA4ERZGPfI9a3h9HJw4mkkXfyZtFLYXxCrX1u04+/9i8+SgF&#10;JfAaHHrTyZMheb96/Wo5hdY0OKDTJgoG8dROoZNDSqGtKlKDGYEWGIznxx7jCImvcVfpCBOjj65q&#10;6vp9NWHUIaIyRBxdz49yVfD73qj0ve/JJOE6ybOlYmOx22yr1RLaXYQwWHUeA/5jihGs56ZXqDUk&#10;EPto/4EarYpI2KeFwrHCvrfKFA7M5qb+i83TAMEULiwOhatM9HKw6tvhwT9GlmEK1FJ4jGI7fUXN&#10;q4J9wsLp2Mcxc+NpxbFId7pKZ45JqDmoOPr2XfOhucuqVtBe6kKk9NngKLLTSWd9JgUtHL5QmlMv&#10;KTnscWOdK4txXkydvLttbksBobM6P+Y0irvtg4viALzazabmc+77R1pGXgMNc55mb955xL3Xpclg&#10;QH86+wmsm32e33mmcZFlFmiL+lTUKnHeSSF6/j956b/fS/WvX776CQAA//8DAFBLAwQUAAYACAAA&#10;ACEAt1nK5tkAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2UUMhjVNV&#10;RD31ROAD3HibRI3XUew2yd+ziAPcdvRGszPZfnKduOMQWk8a1isFAqnytqVaw9fn8ekVRIiGrOk8&#10;oYYZA+zzxUNmUutH+sB7GWvBIRRSo6GJsU+lDFWDzoSV75GYXfzgTGQ51NIOZuRw18lnpV6kMy3x&#10;h8b0+N5gdS1vTsMF59Mp2cyb0RZHvm0hS1do/bicDjsQEaf4Z4af+lwdcu509jeyQXQa3pTiLZHB&#10;FgTzX33WkCRbkHkm/w/IvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0Wu/MnQEAAC0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3Wcrm2QAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAPcDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="red">
+              <v:line w14:anchorId="5F2EBB04" id="Line 139" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="450pt,.85pt" to="450pt,27.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4SZMGtAEAAFEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y467YacXpoll26&#10;rUC3H8DoIxYgiYKkxMm/HyWn2ddtmA8CSZGPfI/y6v7kLDuqmAz6gS8XLWfKC5TG7wf+/dv2zQfO&#10;UgYvwaJXAz+rxO/Xr1+tptCrDke0UkVGID71Uxj4mHPomyaJUTlICwzK06XG6CCTG/eNjDARurNN&#10;17bvmgmjDBGFSomim/mSryu+1krkr1onlZkdOM2W6xnruStns15Bv48QRiMuY8A/TOHAeGp6hdpA&#10;BnaI5i8oZ0TEhDovBLoGtTZCVQ7EZtn+weZ5hKAqFxInhatM6f/Bii/Hp8iMpN11nHlwtKNH4xVb&#10;3twVcaaQesp58E/x4qVABbvpM0pKhUPGyvukoyv8iRE7VXnPV3nVKTMxBwVFb95277sK3kD/Uhdi&#10;yp8UOlaMgVsaoeLC8TFl6kypLymljcetsbYuz3o2DfzutrutBQmtkeWypKW43z3YyI5A699uW/oK&#10;KQL7La0gbyCNc54ka34XEQ9e1iajAvnxYmcwdrYJx3qCKyIVWWa5dijPVa0ap73Vhpc3Vh7Gr36t&#10;/vknrH8AAAD//wMAUEsDBBQABgAIAAAAIQC3Wcrm2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSP0Haytxo3ZRQyGNU1VEPfVE4APceJtEjddR7DbJ37OIA9x29EazM9l+cp244xBa&#10;TxrWKwUCqfK2pVrD1+fx6RVEiIas6TyhhhkD7PPFQ2ZS60f6wHsZa8EhFFKjoYmxT6UMVYPOhJXv&#10;kZhd/OBMZDnU0g5m5HDXyWelXqQzLfGHxvT43mB1LW9OwwXn0ynZzJvRFke+bSFLV2j9uJwOOxAR&#10;p/hnhp/6XB1y7nT2N7JBdBrelOItkcEWBPNffdaQJFuQeSb/D8i/AQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADhJkwa0AQAAUQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhALdZyubZAAAACAEAAA8AAAAAAAAAAAAAAAAADgQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAAUBQAAAAA=&#10;" strokecolor="red">
                 <v:stroke dashstyle="dash"/>
               </v:line>
-            </w:pict>
-[...2792 lines deleted...]
-              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A50BA" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7403BF93" wp14:editId="7403BF94">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5774055</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3094355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3851910" cy="1320800"/>
                 <wp:effectExtent l="1905" t="0" r="3810" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="18" name="Text Box 123"/>
                 <wp:cNvGraphicFramePr>
@@ -13496,51 +12628,51 @@
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>啟</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF93" id="Text Box 123" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:454.65pt;margin-top:243.65pt;width:303.3pt;height:104pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8qPsGvQIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwomJAFUUrUhTJO6&#10;F6ndD3DABGtgM9sJ6ar9951N3tp+mbbxAdm+83PP3T2+65t916IdU5pLkWFyFWDERCkrLjYZ/vZY&#10;eDFG2lBR0VYKluEnpvHN4v2766FPWSgb2VZMIQAROh36DDfG9Knv67JhHdVXsmcCjLVUHTWwVRu/&#10;UnQA9K71wyCY+YNUVa9kybSG03w04oXDr2tWmi91rZlBbYaBm3F/5f5r+/cX1zTdKNo3vDzQoH/B&#10;oqNcQNATVE4NRVvF30B1vFRSy9pclbLzZV3zkrkcIBsSvMrmoaE9c7lAcXR/KpP+f7Dl591XhXgF&#10;vYNOCdpBjx7Z3qA7uUcknNgCDb1Owe+hB0+zBwM4u2R1fy/L7xoJuWyo2LBbpeTQMFoBQWJv+hdX&#10;RxxtQdbDJ1lBILo10gHta9XZ6kE9EKBDo55OzbFkSjicxFOSEDCVYCOTMIgD1z6fpsfrvdLmA5Md&#10;sosMK+i+g6e7e20sHZoeXWw0IQvetk4BrXhxAI7jCQSHq9ZmabiGPidBsopXceRF4WzlRUGee7fF&#10;MvJmBZlP80m+XObkl41LorThVcWEDXMUF4n+rHkHmY+yOMlLy5ZXFs5S0mqzXrYK7SiIu3CfKzpY&#10;zm7+SxquCJDLq5RIGAV3YeIVs3juRUU09ZJ5EHsBSe6SWRAlUV68TOmeC/bvKaEhw8k0nI5qOpN+&#10;lVvgvre50bTjBsZHy7sMgxzgs040tRpcicqtDeXtuL4ohaV/LgW0+9hop1gr0lGuZr/ej6/D6dnK&#10;eS2rJ9CwkqAwUCPMPlg0Uv3EaIA5kmH9Y0sVw6j9KOAdJCSK7OBxm2g6D2GjLi3rSwsVJUBl2GA0&#10;LpdmHFbbXvFNA5HGlyfkLbydmjtVn1kdXhzMCpfcYa7ZYXS5d17n6bv4DQAA//8DAFBLAwQUAAYA&#10;CAAAACEAmGwxuOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fgyto6l&#10;1J0QiCto40PiljVeW9E4VZOt5d+TneBmy49eP2+xmVwnTjSE1jPCfKZAEFfetlwjvL8936xBhGjY&#10;ms4zIfxQgE15eVGY3PqRt3TaxVqkEA65QWhi7HMpQ9WQM2Hme+J0O/jBmZjWoZZ2MGMKd528VWol&#10;nWk5fWhMT48NVd+7o0P4eDl8fS7Va/3ksn70k5LstES8vpoe7kFEmuIfDGf9pA5lctr7I9sgOgSt&#10;9CKhCMv1XRrORDbPNIg9wkpnC5BlIf+XKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;fKj7Br0CAADFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAmGwxuOAAAAAMAQAADwAAAAAAAAAAAAAAAAAXBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAACQGAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF93" id="Text Box 123" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:454.65pt;margin-top:243.65pt;width:303.3pt;height:104pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj+Vzh9gEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO0i014hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbG7rx8lp2m2vQ17EcSLDs8hqfXV2HfioMkbtJUsZrkU2iqsjd1V8tvj3ZuV&#10;FD6AraFDqyv5pL282rx+tR5cqefYYldrEgxifTm4SrYhuDLLvGp1D36GTlsONkg9BDZpl9UEA6P3&#10;XTbP87fZgFQ7QqW9Z+/tFJSbhN80WoUvTeN1EF0lmVtIJ6VzG89ss4ZyR+Bao4404B9Y9GAsFz1B&#10;3UIAsSfzF1RvFKHHJswU9hk2jVE6aWA1Rf6HmocWnE5auDnendrk/x+s+nz4SsLUPDuelIWeZ/So&#10;xyDe4yiK+SI2aHC+5LwHx5lh5AAnJ7He3aP67oXFmxbsTl8T4dBqqJlgEV9mZ08nHB9BtsMnrLkQ&#10;7AMmoLGhPnaP+yEYnQf1dBpOJKPYuVhdFJcFhxTHisU8X+VpfBmUz88d+fBBYy/ipZLE00/wcLj3&#10;IdKB8jklVrN4Z7oubUBnf3NwYvQk+pHxxD2M23FqVSoctW2xfmJBhNNi8UfgS4v0U4qBl6qS/sce&#10;SEvRfbTclMtiuYxbmIzlxbs5G3Qe2Z5HwCqGqmSQYrrehGlz947MruVK0xgsXnMjG5MkvrA68ufF&#10;ScqPSx4389xOWS9fcfMLAAD//wMAUEsDBBQABgAIAAAAIQCYbDG44AAAAAwBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWDK2jqXUnRCIK2jjQ+KWNV5b0ThVk63l35Od4GbLj14/&#10;b7GZXCdONITWM8J8pkAQV962XCO8vz3frEGEaNiazjMh/FCATXl5UZjc+pG3dNrFWqQQDrlBaGLs&#10;cylD1ZAzYeZ74nQ7+MGZmNahlnYwYwp3nbxVaiWdaTl9aExPjw1V37ujQ/h4OXx9LtVr/eSyfvST&#10;kuy0RLy+mh7uQUSa4h8MZ/2kDmVy2vsj2yA6BK30IqEIy/VdGs5ENs80iD3CSmcLkGUh/5cofwEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAj+Vzh9gEAANIDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCYbDG44AAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;AFAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7403BFFA" w14:textId="77777777" w:rsidR="00FB4A95" w:rsidRPr="00CD1068" w:rsidRDefault="00FB4A95" w:rsidP="00FB4A95">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CD1068">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>100</w:t>
                       </w:r>
                       <w:r w:rsidR="00503C6F" w:rsidRPr="00CD1068">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="40"/>
@@ -13756,51 +12888,51 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF95" id="Text Box 125" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:682.65pt;margin-top:12.9pt;width:87.85pt;height:68.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM3x2qhQIAABkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1v2yAUfZ+0/4B4T/1RJ02sOFUXx9Ok&#10;7kNq9wMIxjEaBgYkdjftv++CkyxrpWma5gcCuZfDOfceWN4OnUAHZixXssDJVYwRk1TVXO4K/Pmx&#10;mswxso7ImgglWYGfmMW3q9evlr3OWapaJWpmEIBIm/e6wK1zOo8iS1vWEXulNJMQbJTpiIOl2UW1&#10;IT2gdyJK43gW9crU2ijKrIV/yzGIVwG/aRh1H5vGModEgYGbC6MJ49aP0WpJ8p0huuX0SIP8A4uO&#10;cAmHnqFK4gjaG/4CquPUKKsad0VVF6mm4ZQFDaAmiZ+peWiJZkELFMfqc5ns/4OlHw6fDOJ1gWcY&#10;SdJBix7Z4NAbNaAknfr69NrmkPagIdENEIA+B61W3yv6xSKp1i2RO3ZnjOpbRmrgl/id0cXWEcd6&#10;kG3/XtVwENk7FYCGxnS+eFAOBOjQp6dzbzwZ6o9MkulsMcWIQmw+y9LrQC4i+Wm3Nta9ZapDflJg&#10;A70P6ORwb51nQ/JTij9MqooLEfovJOoLvJiCXh+xSvDaB8PC7LZrYdCBgIOqKoYvSHuW1nEHPha8&#10;A3I+5+gsX42NrMMpjnAxzoGJkB4cxAG342z0y/dFvNjMN/NskqWzzSSLy3JyV62zyaxKbqbldble&#10;l8kPzzPJ8pbXNZOe6sm7SfZ33jjeotF1Z/f+SXkF30vl0e80QpVB1ek3qAs28J0fPeCG7RAcl6Qn&#10;e21V/QTGMGq8n/CewKRV5htGPdzNAtuve2IYRuKdBHMtkizzlzkssulNCgtzGdleRoikAFVgh9E4&#10;XbvxAdhrw3ctnDTaWao7MGTDg1e8c0dWRxvD/Quijm+Fv+CX65D160Vb/QQAAP//AwBQSwMEFAAG&#10;AAgAAAAhAGYskxHhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGzUSZpE&#10;bYhTIZQgdSgShaWbG1/jiNiOYrcN/57rBNu9ukfvR7mZzcAuOPneWQHxIgKGtnWqt52Ar8/maQXM&#10;B2mVHJxFAT/oYVPd35WyUO5qP/CyDx0jE+sLKUCHMBac+1ajkX7hRrT0O7nJyEBy6ria5JXMzcCT&#10;KMq5kb2lBC1HfNXYfu/PRkCqkyatT8N7U6/edtvaHZqd3wrx+DC/PAMLOIc/GG71qTpU1OnozlZ5&#10;NpBe5tmSWAFJRhtuRJbGNO9IVx6vgVcl/z+i+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAM3x2qhQIAABkFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBmLJMR4QAAAAwBAAAPAAAAAAAAAAAAAAAAAN8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="red">
+              <v:shape w14:anchorId="7403BF95" id="Text Box 125" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:682.65pt;margin-top:12.9pt;width:87.85pt;height:68.05pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADnzmiKgIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkqwx4hRdugwD&#10;ugvQ7gNkWY6FyaJGKbG7ry8lp2nQvQ3zgyCa1OHhIbm+HjrDjgq9BlvyfDLlTFkJtbb7kv982L27&#10;4swHYWthwKqSPyrPrzdv36x7V6gZtGBqhYxArC96V/I2BFdkmZet6oSfgFOWnA1gJwKZuM9qFD2h&#10;dyabTafLrAesHYJU3tPf29HJNwm/aZQM35vGq8BMyYlbSCems4pntlmLYo/CtVqeaIh/YNEJbSnp&#10;GepWBMEOqP+C6rRE8NCEiYQug6bRUqUaqJp8+qqa+1Y4lWohcbw7y+T/H6z8dvyBTNclX3JmRUct&#10;elBDYB9hYPlsEfXpnS8o7N5RYBjIQX1OtXp3B/KXZxa2rbB7dYMIfatETfzy+DK7eDri+AhS9V+h&#10;pkTiECABDQ12UTySgxE69enx3JtIRsaUeb5YrhacSfJdLeez94lcJorn1w59+KygY/FScqTeJ3Rx&#10;vPMhshHFc0hMZmGnjUn9N5b1JV8tqN7o8WB0HZ3JwH21NciOgiZot5vSl0p7FdbpQHNsdEfkYsxp&#10;sqIan2ydsgShzXgnJsae5ImKjNqEoRpSJ/IkXtSugvqRBEMY55b2jC4t4B/OeprZkvvfB4GKM/PF&#10;kuirfD6PQ56M+eLDjAy89FSXHmElQZU8cDZet2FcjINDvW8p09hmCzfUqEYnDV9YnfjTXCZpTzsU&#10;B//STlEvm755AgAA//8DAFBLAwQUAAYACAAAACEAZiyTEeEAAAAMAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPPU/DMBCGdyT+g3VIbNRJmkRtiFMhlCB1KBKFpZsbX+OI2I5itw3/nusE2726R+9HuZnN&#10;wC44+d5ZAfEiAoa2daq3nYCvz+ZpBcwHaZUcnEUBP+hhU93flbJQ7mo/8LIPHSMT6wspQIcwFpz7&#10;VqORfuFGtPQ7ucnIQHLquJrklczNwJMoyrmRvaUELUd81dh+789GQKqTJq1Pw3tTr95229odmp3f&#10;CvH4ML88Aws4hz8YbvWpOlTU6ejOVnk2kF7m2ZJYAUlGG25ElsY070hXHq+BVyX/P6L6BQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAOfOaIqAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGYskxHhAAAADAEAAA8AAAAAAAAAAAAAAAAAhAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" filled="f" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7403BFFD" w14:textId="77777777" w:rsidR="00B65039" w:rsidRPr="00653037" w:rsidRDefault="00B65039" w:rsidP="00D94BFA">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:line="240" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00653037">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>請掛號</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7403BFFE" w14:textId="77777777" w:rsidR="00B65039" w:rsidRPr="00653037" w:rsidRDefault="00B65039" w:rsidP="00B65039">
                       <w:pPr>
                         <w:jc w:val="center"/>
@@ -13902,51 +13034,51 @@
                               <w:spacing w:line="180" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF97" id="Text Box 33" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:140pt;margin-top:291pt;width:61pt;height:77pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7rL7YrwIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwqkJARUUrUhTJO6&#10;F6ndvjvGBGtgM9sJVNP++84mpGmrSdM2PsBxPj/39txdXQ9tgw5MaS5FhsOLACMmqCy52GX4y0Ph&#10;LTHShoiSNFKwDD8yja9Xb99c9V3KZrKWTckUAhCh077LcG1Ml/q+pjVrib6QHRNwWEnVEgO/aueX&#10;ivSA3jb+LAgWfi9V2SlJmdagzcdDvHL4VcWo+VRVmhnUZBhiM+6t3Htr3/7qiqQ7Rbqa02MY5C+i&#10;aAkX4PQElRND0F7xV1Atp0pqWZkLKltfVhWnzOUA2YTBi2zua9IxlwsUR3enMun/B0s/Hj4rxMsM&#10;zzESpIUWPbDBoFs5oMtLW56+0ylY3XdgZwbQQ5tdqrq7k/SbRkKuayJ27EYp2deMlBBeaG/6Z1dH&#10;HG1Btv0HWYIfsjfSAQ2Vam3toBoI0KFNj6fW2FgoKOM4igM4oXCUxHECsvVA0ulyp7R5x2SLrJBh&#10;BZ134ORwp81oOplYX0IWvGlAT9JGPFMA5qgB13DVntkgXDN/JEGyWW6WkRfNFhsvCvLcuynWkbco&#10;wnieX+brdR7+tH7DKK15WTJh3UzECqM/a9yR4iMlTtTSsuGlhbMhabXbrhuFDgSIXbjnWJAzM/95&#10;GK5ekMuLlMJZFNzOEq9YLGMvKqK5l8TB0gvC5DZZBFES5cXzlO64YP+eEuqhk/PZfOTSb3ML3PM6&#10;N5K23MDqaHib4eXJiKSWgRtRutYawptRPiuFDf+pFNDuqdGOr5aiI1nNsB3cZISnOdjK8hEYrCQw&#10;DMgIew8ERr7CF6MetkiG9fc9UQyj5r2AObArZxLUJGwngQhaS1hGcHkU12ZcTftO8V0N2OOkCXkD&#10;s1Jxx2M7VGMcxwmDzeDSOW4xu3rO/53V065d/QIAAP//AwBQSwMEFAAGAAgAAAAhAHXIwePeAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+V+g7WVuqt2A2FRiEbhEBtzwQuuRl7m0T4&#10;J4oNpG9fc2pvM9rR7DflerKGXWkMvXcIrzMBjJzyunctwvHw8ZIDC1E6LY13hPBDAdbV40MpC+1v&#10;bk/XOrYslbhQSIQuxqHgPKiOrAwzP5BLt28/WhmTHVuuR3lL5dbwTIglt7J36UMnB9p2pM71xSI0&#10;28Zwr44L9bWfc7mpd5+m2SE+P02bFbBIU/wLwx0/oUOVmE7+4nRgBiHLRdoSERZ5lkRKvIm7OCG8&#10;z5cCeFXy/xuqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7rL7YrwIAALMFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1yMHj3gAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAAkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF97" id="Text Box 33" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:140pt;margin-top:291pt;width:61pt;height:77pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD955hn7AEAAMADAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2k7ICxqOo1NQ0hj&#10;IG3wfnWcxCLxmbPbpP+es9OUAW+IF+dyvvvuu+/Om6ux78RBkzdoS7laLKXQVmFlbFPKr093r95J&#10;4QPYCjq0upRH7eXV9uWLzeAKvcYWu0qTYBDri8GVsg3BFVnmVat78At02vJljdRD4F9qsopgYPS+&#10;y9bL5dtsQKocodLes/d2upTbhF/XWoXPde11EF0pmVtIJ6VzF89su4GiIXCtUSca8A8sejCWi56h&#10;biGA2JP5C6o3itBjHRYK+wzr2iideuBuVss/unlswenUC4vj3Vkm//9g1cPhCwlTlfKNFBZ6HtGT&#10;HoN4j6O4uIjyDM4XHPXoOC6M7Ocxp1a9u0f13QuLNy3YRl8T4dBqqJjeKmZmz1InHB9BdsMnrLgO&#10;7AMmoLGmPmrHaghG5zEdz6OJXBQ78/x1vuQbxVeXeX7JdqwAxZzsyIcPGnsRjVISTz6Bw+Hehyl0&#10;Dom1LN6ZrmM/FJ39zcGY0ZPIR74T8zDuxiTTaj2LssPqyO0QTkvFj4ANDd/4K8XAK1VK/2MPpKXo&#10;PloWJe7fbNBs7GYDrGqRN5OTJ/MmTHu6d2SalrEn2S1es3C1SU1FhSceJ8a8JkmW00rHPXz+n6J+&#10;PbztTwAAAP//AwBQSwMEFAAGAAgAAAAhAHXIwePeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81uwjAQhO+V+g7WVuqt2A2FRiEbhEBtzwQuuRl7m0T4J4oNpG9fc2pvM9rR7DflerKGXWkMvXcI&#10;rzMBjJzyunctwvHw8ZIDC1E6LY13hPBDAdbV40MpC+1vbk/XOrYslbhQSIQuxqHgPKiOrAwzP5BL&#10;t28/WhmTHVuuR3lL5dbwTIglt7J36UMnB9p2pM71xSI028Zwr44L9bWfc7mpd5+m2SE+P02bFbBI&#10;U/wLwx0/oUOVmE7+4nRgBiHLRdoSERZ5lkRKvIm7OCG8z5cCeFXy/xuqXwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD955hn7AEAAMADAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB1yMHj3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical-ideographic" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7403C000" w14:textId="77777777" w:rsidR="00736662" w:rsidRDefault="00736662">
                       <w:pPr>
                         <w:spacing w:line="180" w:lineRule="exact"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A50BA" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -14108,51 +13240,51 @@
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>線</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="eaVert" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF99" id="Text Box 35" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:782.45pt;margin-top:253pt;width:10pt;height:135pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+cUmhtAIAALQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtvmzAUfp+0/2D5nXKpcwGVVG0I06Tu&#10;IrXbuwMmWAOb2U6gqvbfd2xCmnaaNG3LAzm2j79z+T6fq+uhbdCBKc2lSHF4EWDERCFLLnYp/vKQ&#10;e0uMtKGipI0ULMWPTOPr1ds3V32XsEjWsimZQgAidNJ3Ka6N6RLf10XNWqovZMcEHFZStdTAUu38&#10;UtEe0NvGj4Jg7vdSlZ2SBdMadrPxEK8cflWxwnyqKs0MalIMuRn3Ve67tV9/dUWTnaJdzYtjGvQv&#10;smgpFxD0BJVRQ9Fe8V+gWl4oqWVlLgrZ+rKqeMFcDVBNGLyq5r6mHXO1QHN0d2qT/n+wxcfDZ4V4&#10;mWKCkaAtUPTABoNu5YAuZ7Y9facT8LrvwM8MsA80u1J1dyeLbxoJua6p2LEbpWRfM1pCeqG96Z9d&#10;HXG0Bdn2H2QJcejeSAc0VKq1vYNuIEAHmh5P1NhcChsyWgQBnBRwFC5CMoOFDUGT6XantHnHZIus&#10;kWIF1Dt0erjTZnSdXGwwIXPeNLBPk0a82ADMcQdiw1V7ZrNwbD7FQbxZbpbEI9F845Egy7ybfE28&#10;eR4uZtlltl5n4Q8bNyRJzcuSCRtmUlZI/oy5o8ZHTZy0pWXDSwtnU9Jqt103Ch0oKDt3v2NDztz8&#10;l2m4fkEtr0oKIxLcRrGXz5cLj+Rk5sWLYOkFYXwbzwMSkyx/WdIdF+zfS0J9iuNZNBvF9NvagHbL&#10;/MjgWW00abmB2dHwNsXLkxNNrAQ3onTUGsqb0T5rhU3/uRVA90S0E6zV6KhWM2wH9zRCYsNbNW9l&#10;+QgSVhIUBmqEwQcGo1/hH6MexkiK9fc9VQyj5r2Ah2BnzmSoydhOBhVFLWEaweXRXJtxNu07xXc1&#10;YI9PTcgbeCwVdzp+zuP4xGA0uHKOY8zOnvO183oetqufAAAA//8DAFBLAwQUAAYACAAAACEAR8SX&#10;5d4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjDT9IS4lRVK+Dc0Etu&#10;W8ckEfY6it02vD2bEz3O7KfZmWI9OSvOZgy9JwWPiwSEIe2bnloFh6/3hxWIEJEatJ6Mgl8TYF3e&#10;3hSYN/5Ce3OuYis4hEKOCroYh1zKoDvjMCz8YIhv3350GFmOrWxGvHC4s/IpSTLpsCf+0OFgtp3R&#10;P9XJKai3tZVeH1L9uX+WuKl2H7beKXV/N23eQEQzxX8Y5vpcHUrudPQnaoKwrNPs5ZVZBWmS8aoZ&#10;SVezdVSwXLIly0Jeryj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL5xSaG0AgAAtAUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEfEl+XeAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAADgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF99" id="Text Box 35" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:782.45pt;margin-top:253pt;width:10pt;height:135pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEunQ57AEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTdh2MOEXXosOA&#10;bh3QbndGlmNhtqhRSuz8/Sg5zrr1VuwiUxT5+PhIr67GvhN7Td6grWSxyKXQVmFt7LaS35/u3n2Q&#10;wgewNXRodSUP2sur9ds3q8GVeoktdrUmwSDWl4OrZBuCK7PMq1b34BfotOXHBqmHwFfaZjXBwOh9&#10;ly3z/H02INWOUGnv2Xs7Pcp1wm8arcJD03gdRFdJ5hbSSencxDNbr6DcErjWqCMNeAWLHozloieo&#10;WwggdmReQPVGEXpswkJhn2HTGKVTD9xNkf/TzWMLTqdeWBzvTjL5/wervu6/kTB1Jc+lsNDziJ70&#10;GMRHHMXZRZRncL7kqEfHcWFkP485terdPaqfXli8acFu9TURDq2GmukVMTN7ljrh+AiyGb5gzXVg&#10;FzABjQ31UTtWQzA6j+lwGk3komLJ5WWe84vip+KyOL/gSywB5ZztyIdPGnsRjUoSjz6hw/7ehyl0&#10;DonFLN6ZrmM/lJ39y8GY0ZPYR8IT9TBuxqRTcTarssH6wP0QTlvFfwEbGn7wV4qBd6qS/tcOSEvR&#10;fbasSlzA2aDZ2MwGWNUiryYnT+ZNmBZ158hsW8aedLd4zco1JjUVJZ54HBnzniRZjjsdF/H5PUX9&#10;+fPWvwEAAP//AwBQSwMEFAAGAAgAAAAhAEfEl+XeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNyow0/SEuJUVSvg3NBLblvHJBH2OordNrw9mxM9zuyn2ZliPTkrzmYMvScF&#10;j4sEhCHtm55aBYev94cViBCRGrSejIJfE2Bd3t4UmDf+QntzrmIrOIRCjgq6GIdcyqA74zAs/GCI&#10;b99+dBhZjq1sRrxwuLPyKUky6bAn/tDhYLad0T/VySmot7WVXh9S/bl/lripdh+23il1fzdt3kBE&#10;M8V/GOb6XB1K7nT0J2qCsKzT7OWVWQVpkvGqGUlXs3VUsFyyJctCXq8o/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDEunQ57AEAAMEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBHxJfl3gAAAA0BAAAPAAAAAAAAAAAAAAAAAEYEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox style="layout-flow:vertical-ideographic" inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="7403C001" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="00653037" w:rsidRDefault="00736662">
                       <w:pPr>
                         <w:spacing w:line="180" w:lineRule="exact"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00653037">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>裝</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00653037">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00653037">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
@@ -14307,51 +13439,51 @@
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7403C002" w14:textId="77777777" w:rsidR="00736662" w:rsidRDefault="00736662"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7403BF9B" id="Text Box 36" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:416pt;margin-top:522pt;width:184pt;height:49pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaahpZugIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4d30JcWKrTtXG8TSp&#10;u0jtfgCxcYxmgwckTjftv++AkzRpNWnaxgOCcw7fuX2c65t916IdU5pLkeHwKsCIiVJWXGwy/OWx&#10;8OYYaUNFRVspWIafmMY3i7dvroc+ZZFsZFsxhQBE6HToM9wY06e+r8uGdVRfyZ4JUNZSddTAVW38&#10;StEB0LvWj4Ig9gepql7JkmkN0nxU4oXDr2tWmk91rZlBbYYhNuN25fa13f3FNU03ivYNLw9h0L+I&#10;oqNcgNMTVE4NRVvFX0F1vFRSy9pclbLzZV3zkrkcIJsweJHNQ0N75nKB4uj+VCb9/2DLj7vPCvEq&#10;wxOMBO2gRY9sb9Cd3KNJbMsz9DoFq4ce7Mwe5NBml6ru72X5VSMhlw0VG3arlBwaRisIL7Qv/bOn&#10;I462IOvhg6zAD90a6YD2teps7aAaCNChTU+n1thYShBGk0k8D0BVgi6OogmcrQuaHl/3Spt3THbI&#10;HjKsoPUOne7utRlNjybWmZAFb1uQ07QVFwLAHCXgG55anY3CdfNHEiSr+WpOPBLFK48Eee7dFkvi&#10;xUU4m+aTfLnMw5/Wb0jShlcVE9bNkVkh+bPOHTg+cuLELS1bXlk4G5JWm/WyVWhHgdmFW4eCnJn5&#10;l2G4ekEuL1IKIxLcRYlXxPOZRwoy9ZJZMPeCMLlL4oAkJC8uU7rngv17SmjIcDKNpiOZfptb4Nbr&#10;3GjacQOzo+VdhoEasKwRTS0FV6JyZ0N5O57PSmHDfy4FtPvYaEdYy9GRrWa/3ruvEU4tsmXzWlZP&#10;QGElgWFARhh8cGik+o7RAEMkw/rbliqGUftewDdIQkLs1HEXMp1FcFHnmvW5hooSoDJsMBqPSzNO&#10;qm2v+KYBT+PHE/IWvk7NHaufozp8OBgULrnDULOT6PzurJ5H7+IXAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAyZhChtwAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo3ZLQCXEqRCI&#10;K4gClXrbxtskIl5HsduEv2d7orcZzWgexWrynTrSENvAFuYzA4q4Cq7l2sLX5+vNElRMyA67wGTh&#10;lyKsysuLAnMXRv6g4zrVSkI45mihSanPtY5VQx7jLPTEou3D4DEJHWrtBhwl3Hd6Ycy99tiyNDTY&#10;03ND1c/64C18v+23m8y81y/+rh/DZDT7B23t9dX09Agq0ZT+zXCaL9OhlE27cGAXVWdhebuQL0kE&#10;k2WCThZpFLQTNM9E1WWhz2+UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCaahpZugIA&#10;AMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDJmEKG&#10;3AAAAA4BAAAPAAAAAAAAAAAAAAAAABQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:shape w14:anchorId="7403BF9B" id="Text Box 36" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;margin-left:416pt;margin-top:522pt;width:184pt;height:49pt;z-index:251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjPH1+9gEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxsqw14hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lJ1m6vQ17ESiSOjw8pFY3Q9eKvSZv0JZyNplKoa3CythtKb89P7y5&#10;ksIHsBW0aHUpD9rLm/XrV6veFTrHBttKk2AQ64velbIJwRVZ5lWjO/ATdNpysEbqIPCVtllF0DN6&#10;12b5dLrMeqTKESrtPXvvx6BcJ/y61ip8qWuvg2hLydxCOimdm3hm6xUUWwLXGHWkAf/AogNjuegZ&#10;6h4CiB2Zv6A6owg91mGisMuwro3SqQfuZjb9o5unBpxOvbA43p1l8v8PVn3efyVhqlLOpbDQ8Yie&#10;9RDEexzEfBnl6Z0vOOvJcV4Y2M9jTq1694jquxcW7xqwW31LhH2joWJ6s/gyu3g64vgIsuk/YcV1&#10;YBcwAQ01dVE7VkMwOo/pcB5N5KLYmc/ny6sphxTHlnk+ZzuWgOL02pEPHzR2IhqlJB59Qof9ow9j&#10;6iklFrP4YNqW/VC09oWDMaMnsY+ER+ph2AxJp9nipMoGqwP3QzhuFf8CNhqkn1L0vFGl9D92QFqK&#10;9qNlTa5ni0VcwXRZvH2X84UuI5vLCFjFUKUMUozmXRjXdufIbBuuNE7B4i3rWJvUYhR8ZHXkz1uT&#10;RDpueFzLy3vK+v0P178AAAD//wMAUEsDBBQABgAIAAAAIQDJmEKG3AAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE/LTsMwELwj8Q/WInGjdktAJcSpEIgriAKVetvG2yQiXkex24S/Z3uitxnNaB7F&#10;avKdOtIQ28AW5jMDirgKruXawtfn680SVEzIDrvAZOGXIqzKy4sCcxdG/qDjOtVKQjjmaKFJqc+1&#10;jlVDHuMs9MSi7cPgMQkdau0GHCXcd3phzL322LI0NNjTc0PVz/rgLXy/7bebzLzXL/6uH8NkNPsH&#10;be311fT0CCrRlP7NcJov06GUTbtwYBdVZ2F5u5AvSQSTZYJOFmkUtBM0z0TVZaHPb5R/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGM8fX72AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmYQobcAAAADgEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7403C002" w14:textId="77777777" w:rsidR="00736662" w:rsidRDefault="00736662"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A50BA" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251641856" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF9D" wp14:editId="7403BF9E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9901555</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
@@ -14385,51 +13517,51 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="515E4A39" id="Line 47" o:spid="_x0000_s1026" style="position:absolute;z-index:251641856;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="779.65pt,0" to="779.65pt,549pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzuaRVsgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdJG0Eyzk4dS9p&#10;ayDpB6xJSiJKcgkubcl/X5J+JGhvQXQguK/h7OxqeT9Zww4qkEbX8vms5kw5gVK7vuW/nzefvnJG&#10;EZwEg061/KiI368+fliOvlELHNBIFVgCcdSMvuVDjL6pKhKDskAz9MqlYIfBQkxm6CsZYEzo1lSL&#10;ur6tRgzSBxSKKHkfTkG+Kvhdp0T81XWkIjMtT9xiOUM5d/msVkto+gB+0OJMA97AwoJ26dEr1ANE&#10;YPug/4OyWgQk7OJMoK2w67RQpYfUzbz+p5unAbwqvSRxyF9loveDFT8Pa7cNmbqY3JN/RPGHmMP1&#10;AK5XhcDz0afBzbNU1eipuZZkg/w2sN34A2XKgX3EosLUBZshU39sKmIfr2KrKTJxcorkvb37svhc&#10;l0FU0FwKfaD4XaFl+dJyo13WARo4PFLMRKC5pGS3w402pszSODa2/O5mcVMKCI2WOZjTKPS7tQns&#10;AGkbNps6faWrFHmdFnDvZAEbFMhv53sEbU739LhxZzFy/3nZqNmhPG7DRaQ0rsLyvFp5H17bpfrl&#10;B1j9BQAA//8DAFBLAwQUAAYACAAAACEA8zYuGN0AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j9B2srcaN2ixq1IU5VVXCBE6WqxM2NlyQkXofYTcPfsxUHuO1oRrNvss3oWjFgH2pP&#10;GuYzBQKp8LamUsPh7eluBSJEQ9a0nlDDNwbY5JObzKTWX+gVh30sBZdQSI2GKsYulTIUFToTZr5D&#10;Yu/D985Eln0pbW8uXO5auVAqkc7UxB8q0+GuwqLZn52GmHzGo02+npv5oTm+qxc1qO2j1rfTcfsA&#10;IuIY/8JwxWd0yJnp5M9kg2hZL5fre85q4ElX/1ef+FLrlQKZZ/L/hvwHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAM7mkVbIBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA8zYuGN0AAAALAQAADwAAAAAAAAAAAAAAAAAMBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;" o:allowincell="f" strokecolor="red"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005A50BA" w:rsidRPr="00CD1068">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251640832" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7403BF9F" wp14:editId="7403BFA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5112385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="6972300"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
@@ -14459,161 +13591,169 @@
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="0CFBB621" id="Line 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="402.55pt,0" to="402.55pt,549pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzuaRVsgEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdJG0Eyzk4dS9p&#10;ayDpB6xJSiJKcgkubcl/X5J+JGhvQXQguK/h7OxqeT9Zww4qkEbX8vms5kw5gVK7vuW/nzefvnJG&#10;EZwEg061/KiI368+fliOvlELHNBIFVgCcdSMvuVDjL6pKhKDskAz9MqlYIfBQkxm6CsZYEzo1lSL&#10;ur6tRgzSBxSKKHkfTkG+Kvhdp0T81XWkIjMtT9xiOUM5d/msVkto+gB+0OJMA97AwoJ26dEr1ANE&#10;YPug/4OyWgQk7OJMoK2w67RQpYfUzbz+p5unAbwqvSRxyF9loveDFT8Pa7cNmbqY3JN/RPGHmMP1&#10;AK5XhcDz0afBzbNU1eipuZZkg/w2sN34A2XKgX3EosLUBZshU39sKmIfr2KrKTJxcorkvb37svhc&#10;l0FU0FwKfaD4XaFl+dJyo13WARo4PFLMRKC5pGS3w402pszSODa2/O5mcVMKCI2WOZjTKPS7tQns&#10;AGkbNps6faWrFHmdFnDvZAEbFMhv53sEbU739LhxZzFy/3nZqNmhPG7DRaQ0rsLyvFp5H17bpfrl&#10;B1j9BQAA//8DAFBLAwQUAAYACAAAACEAvEM70NwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j9B2srcaN2kIhCiFNVFVzgRKkqcXPjJQmJ12nspuHvWcQBjqMZzbwp1rPrxYRjaD1p&#10;SFYKBFLlbUu1hv3b000GIkRD1vSeUMMXBliXi6vC5NZf6BWnXawFl1DIjYYmxiGXMlQNOhNWfkBi&#10;78OPzkSWYy3taC5c7np5q1QqnWmJFxoz4LbBqtudnYaYfsaDTU/PXbLvDu/qRU1q86j19XLePICI&#10;OMe/MPzgMzqUzHT0Z7JB9BoydZdwVAM/YvtXHjmn7jMFsizk/wflNwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzuaRVsgEAAEgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQC8QzvQ3AAAAAkBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;" o:allowincell="f" strokecolor="red"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00736662" w:rsidRPr="00CD1068" w:rsidSect="00702F2E">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="289" w:right="510" w:bottom="289" w:left="289" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="333"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48003B29" w14:textId="77777777" w:rsidR="00093652" w:rsidRDefault="00093652" w:rsidP="00173AE9">
+    <w:p w14:paraId="6D5033ED" w14:textId="77777777" w:rsidR="00682265" w:rsidRDefault="00682265" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C04D104" w14:textId="77777777" w:rsidR="00093652" w:rsidRDefault="00093652" w:rsidP="00173AE9">
+    <w:p w14:paraId="421B26E5" w14:textId="77777777" w:rsidR="00682265" w:rsidRDefault="00682265" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="211097B8" w14:textId="77777777" w:rsidR="00093652" w:rsidRDefault="00093652" w:rsidP="00173AE9">
+    <w:p w14:paraId="404446C9" w14:textId="77777777" w:rsidR="00682265" w:rsidRDefault="00682265" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53E4BE56" w14:textId="77777777" w:rsidR="00093652" w:rsidRDefault="00093652" w:rsidP="00173AE9">
+    <w:p w14:paraId="723633D7" w14:textId="77777777" w:rsidR="00682265" w:rsidRDefault="00682265" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EC412E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="969C5610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="240"/>
         </w:tabs>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F220A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DCD252"/>
     <w:lvl w:ilvl="0" w:tplc="FDAAFDD2">
@@ -14851,417 +13991,430 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4007"/>
     <w:rsid w:val="0000489F"/>
     <w:rsid w:val="0002639D"/>
     <w:rsid w:val="00037329"/>
     <w:rsid w:val="00063079"/>
     <w:rsid w:val="00081357"/>
     <w:rsid w:val="000908DD"/>
     <w:rsid w:val="00093652"/>
     <w:rsid w:val="000C2AE8"/>
     <w:rsid w:val="000D19AF"/>
     <w:rsid w:val="000D7108"/>
     <w:rsid w:val="00105312"/>
     <w:rsid w:val="00112C2D"/>
     <w:rsid w:val="00120DC0"/>
     <w:rsid w:val="00124531"/>
+    <w:rsid w:val="001445BF"/>
     <w:rsid w:val="001515B9"/>
     <w:rsid w:val="001530B9"/>
     <w:rsid w:val="00161D25"/>
     <w:rsid w:val="00171DFD"/>
     <w:rsid w:val="00173AE9"/>
     <w:rsid w:val="00194236"/>
     <w:rsid w:val="001A005A"/>
     <w:rsid w:val="001B1F71"/>
     <w:rsid w:val="001D183E"/>
     <w:rsid w:val="001E41F9"/>
     <w:rsid w:val="00203E2A"/>
     <w:rsid w:val="00213E4A"/>
     <w:rsid w:val="00250DA6"/>
     <w:rsid w:val="00250F1D"/>
+    <w:rsid w:val="00270C78"/>
     <w:rsid w:val="00271AE0"/>
     <w:rsid w:val="0027224E"/>
     <w:rsid w:val="00280016"/>
     <w:rsid w:val="002931F0"/>
     <w:rsid w:val="00296D2A"/>
     <w:rsid w:val="002B242D"/>
     <w:rsid w:val="002D0DBA"/>
     <w:rsid w:val="002E2367"/>
     <w:rsid w:val="002E3B91"/>
     <w:rsid w:val="00303ED5"/>
     <w:rsid w:val="003147B6"/>
     <w:rsid w:val="00322974"/>
     <w:rsid w:val="00331123"/>
     <w:rsid w:val="003444A1"/>
     <w:rsid w:val="00350CAF"/>
     <w:rsid w:val="00350FB9"/>
     <w:rsid w:val="003518D5"/>
     <w:rsid w:val="003650F1"/>
     <w:rsid w:val="003932E4"/>
     <w:rsid w:val="003A4053"/>
     <w:rsid w:val="003B1809"/>
     <w:rsid w:val="003B6F9E"/>
     <w:rsid w:val="003E109F"/>
     <w:rsid w:val="003F277C"/>
     <w:rsid w:val="004122D6"/>
     <w:rsid w:val="004262F0"/>
     <w:rsid w:val="00434450"/>
     <w:rsid w:val="004427D5"/>
     <w:rsid w:val="00466FDB"/>
     <w:rsid w:val="0047369E"/>
     <w:rsid w:val="00474C67"/>
     <w:rsid w:val="004F2ECD"/>
     <w:rsid w:val="005025EE"/>
     <w:rsid w:val="00503C6F"/>
     <w:rsid w:val="0051440B"/>
     <w:rsid w:val="00523F3E"/>
     <w:rsid w:val="00557E62"/>
     <w:rsid w:val="00574A72"/>
     <w:rsid w:val="0058253F"/>
     <w:rsid w:val="005871FC"/>
     <w:rsid w:val="005A50BA"/>
+    <w:rsid w:val="005A65A4"/>
     <w:rsid w:val="005B54E1"/>
     <w:rsid w:val="005B7F50"/>
     <w:rsid w:val="005C17AE"/>
     <w:rsid w:val="005C20F1"/>
     <w:rsid w:val="005F0E59"/>
     <w:rsid w:val="005F62AB"/>
     <w:rsid w:val="00604897"/>
     <w:rsid w:val="00606C6B"/>
     <w:rsid w:val="006148B9"/>
     <w:rsid w:val="00632650"/>
     <w:rsid w:val="00642BEC"/>
     <w:rsid w:val="00653037"/>
     <w:rsid w:val="00657F1F"/>
+    <w:rsid w:val="00682265"/>
     <w:rsid w:val="00692F1E"/>
     <w:rsid w:val="006A4E41"/>
     <w:rsid w:val="006A5765"/>
+    <w:rsid w:val="006D3D55"/>
     <w:rsid w:val="006F2FF3"/>
     <w:rsid w:val="00700299"/>
     <w:rsid w:val="00701A95"/>
     <w:rsid w:val="00702F2E"/>
     <w:rsid w:val="00705946"/>
     <w:rsid w:val="007065B7"/>
     <w:rsid w:val="007110F7"/>
     <w:rsid w:val="00713A0B"/>
     <w:rsid w:val="0072011B"/>
     <w:rsid w:val="00736662"/>
     <w:rsid w:val="00740C56"/>
     <w:rsid w:val="00742EAF"/>
     <w:rsid w:val="00755435"/>
     <w:rsid w:val="0077012B"/>
     <w:rsid w:val="007702B4"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00797443"/>
     <w:rsid w:val="007A2740"/>
     <w:rsid w:val="007A3B5D"/>
     <w:rsid w:val="007D08B3"/>
     <w:rsid w:val="007D1EB7"/>
     <w:rsid w:val="008121EC"/>
     <w:rsid w:val="00823A9B"/>
     <w:rsid w:val="008275F0"/>
     <w:rsid w:val="008427EC"/>
     <w:rsid w:val="008461F9"/>
     <w:rsid w:val="00847249"/>
     <w:rsid w:val="008520CE"/>
     <w:rsid w:val="00852283"/>
     <w:rsid w:val="00872E12"/>
     <w:rsid w:val="00890BB3"/>
     <w:rsid w:val="008935D9"/>
     <w:rsid w:val="008966EA"/>
     <w:rsid w:val="008A42A4"/>
     <w:rsid w:val="008B3A89"/>
     <w:rsid w:val="008C0B70"/>
     <w:rsid w:val="008C12E4"/>
     <w:rsid w:val="008C4007"/>
     <w:rsid w:val="008D3C4B"/>
     <w:rsid w:val="009022DA"/>
     <w:rsid w:val="009046A8"/>
     <w:rsid w:val="0091027F"/>
     <w:rsid w:val="009124FF"/>
     <w:rsid w:val="009322D8"/>
     <w:rsid w:val="00950DF4"/>
+    <w:rsid w:val="0095188B"/>
     <w:rsid w:val="00955240"/>
     <w:rsid w:val="00956EE8"/>
     <w:rsid w:val="009727C2"/>
     <w:rsid w:val="00982CC3"/>
     <w:rsid w:val="00991A9C"/>
     <w:rsid w:val="009A1CBA"/>
     <w:rsid w:val="009B76C8"/>
     <w:rsid w:val="009C34EA"/>
     <w:rsid w:val="009D29C0"/>
     <w:rsid w:val="009E284B"/>
     <w:rsid w:val="009E734D"/>
     <w:rsid w:val="009F140B"/>
     <w:rsid w:val="00A049A2"/>
     <w:rsid w:val="00A21378"/>
     <w:rsid w:val="00A24C77"/>
     <w:rsid w:val="00A32A20"/>
     <w:rsid w:val="00A43481"/>
     <w:rsid w:val="00A44040"/>
     <w:rsid w:val="00A512CE"/>
     <w:rsid w:val="00A55256"/>
     <w:rsid w:val="00A75851"/>
     <w:rsid w:val="00A97EA0"/>
     <w:rsid w:val="00AC3E8E"/>
     <w:rsid w:val="00AE7F3D"/>
     <w:rsid w:val="00B0402F"/>
     <w:rsid w:val="00B07FD0"/>
     <w:rsid w:val="00B22455"/>
     <w:rsid w:val="00B4615E"/>
     <w:rsid w:val="00B54832"/>
     <w:rsid w:val="00B65039"/>
+    <w:rsid w:val="00B73EDA"/>
+    <w:rsid w:val="00B80FA5"/>
     <w:rsid w:val="00B821F7"/>
     <w:rsid w:val="00B8591F"/>
     <w:rsid w:val="00B924B8"/>
     <w:rsid w:val="00BA12B5"/>
     <w:rsid w:val="00BB3CB1"/>
     <w:rsid w:val="00BC7BD1"/>
     <w:rsid w:val="00BD3FDF"/>
     <w:rsid w:val="00BD57B4"/>
     <w:rsid w:val="00BD718A"/>
     <w:rsid w:val="00BF5BD0"/>
     <w:rsid w:val="00C14389"/>
     <w:rsid w:val="00C33865"/>
     <w:rsid w:val="00C35D5D"/>
     <w:rsid w:val="00C41382"/>
     <w:rsid w:val="00C8304D"/>
     <w:rsid w:val="00C941A5"/>
     <w:rsid w:val="00CA0C2D"/>
     <w:rsid w:val="00CA187D"/>
     <w:rsid w:val="00CA7ECC"/>
     <w:rsid w:val="00CC3767"/>
     <w:rsid w:val="00CD1068"/>
     <w:rsid w:val="00CD2434"/>
     <w:rsid w:val="00CD40B4"/>
     <w:rsid w:val="00CE502A"/>
     <w:rsid w:val="00D02AAB"/>
     <w:rsid w:val="00D079C4"/>
     <w:rsid w:val="00D21E38"/>
     <w:rsid w:val="00D278FF"/>
     <w:rsid w:val="00D31F8A"/>
     <w:rsid w:val="00D35224"/>
     <w:rsid w:val="00D42259"/>
     <w:rsid w:val="00D63F07"/>
     <w:rsid w:val="00D751B1"/>
+    <w:rsid w:val="00D85560"/>
     <w:rsid w:val="00D922BF"/>
     <w:rsid w:val="00D94B13"/>
     <w:rsid w:val="00D94BFA"/>
     <w:rsid w:val="00DA4C2B"/>
     <w:rsid w:val="00DB73E7"/>
     <w:rsid w:val="00DF3051"/>
+    <w:rsid w:val="00DF47C3"/>
     <w:rsid w:val="00E14DF9"/>
     <w:rsid w:val="00E40212"/>
     <w:rsid w:val="00E57E3A"/>
     <w:rsid w:val="00E72D5E"/>
     <w:rsid w:val="00E83B5F"/>
     <w:rsid w:val="00EA472C"/>
     <w:rsid w:val="00EB3985"/>
     <w:rsid w:val="00EB72A0"/>
     <w:rsid w:val="00EB7890"/>
     <w:rsid w:val="00ED0F26"/>
     <w:rsid w:val="00F007F5"/>
     <w:rsid w:val="00F20BCC"/>
     <w:rsid w:val="00F37D40"/>
+    <w:rsid w:val="00F42D5C"/>
     <w:rsid w:val="00F61612"/>
     <w:rsid w:val="00F75362"/>
     <w:rsid w:val="00F82413"/>
     <w:rsid w:val="00F83000"/>
     <w:rsid w:val="00F91880"/>
     <w:rsid w:val="00FA7AE8"/>
     <w:rsid w:val="00FB4A95"/>
     <w:rsid w:val="00FC21F1"/>
     <w:rsid w:val="00FC42A7"/>
     <w:rsid w:val="00FC4E57"/>
     <w:rsid w:val="00FE70CD"/>
     <w:rsid w:val="00FF258E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7403BE68"/>
   <w15:docId w15:val="{ADAAC110-40CF-411D-8CBE-5649A242C3D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -15439,54 +14592,56 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00F42D5C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -15777,51 +14932,51 @@
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006F2FF3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -16092,55 +15247,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9855C15D-EF78-40F2-BCAE-E0050B7B836F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>155</Words>
-  <Characters>888</Characters>
+  <Words>647</Words>
+  <Characters>397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1041</CharactersWithSpaces>
+  <CharactersWithSpaces>1042</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農保退保申報表-單一</dc:title>
   <dc:subject>農保退保申報表-單一</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords>行政院勞工委員會勞工保險局全球資訊網,農民保險,書表及範例,承保業務,農保退保申報表-單一</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>54Z</cp:category>
 </cp:coreProperties>
 </file>