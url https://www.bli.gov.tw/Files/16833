--- v0 (2026-08-30)
+++ v1 (2026-11-04)
@@ -112,57 +112,75 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="635B7DAE" w14:textId="77777777" w:rsidR="001B5E21" w:rsidRPr="00E02AFF" w:rsidRDefault="001B5E21" w:rsidP="009F7385">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>表號：承表</w:t>
-            </w:r>
+              <w:t>表號</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>承表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47F17346" w14:textId="77777777" w:rsidR="001B5E21" w:rsidRPr="00E02AFF" w:rsidRDefault="001B5E21" w:rsidP="009F7385">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -1818,58 +1836,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">打 </w:t>
             </w:r>
             <w:r w:rsidR="006F1508" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">ˇ </w:t>
+              <w:t>ˇ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B9ACFA9" w14:textId="77777777" w:rsidR="00F32FEF" w:rsidRPr="00E02AFF" w:rsidRDefault="00F32FEF" w:rsidP="00F111C3">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:leftChars="-20" w:left="-48" w:right="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2294,58 +2323,60 @@
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>關</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>眷</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>屬</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
@@ -3137,58 +3168,60 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF35699" w14:textId="77777777" w:rsidR="008F36F6" w:rsidRPr="00E02AFF" w:rsidRDefault="008F36F6" w:rsidP="009F77EE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>眷</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="254DF144" w14:textId="77777777" w:rsidR="008F36F6" w:rsidRPr="00E02AFF" w:rsidRDefault="008F36F6" w:rsidP="009F77EE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge/>
@@ -13362,52 +13395,62 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61192587" w14:textId="77777777" w:rsidR="00710F05" w:rsidRPr="00E02AFF" w:rsidRDefault="00CB28DD" w:rsidP="00710F05">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>勞保局、健保署填用</w:t>
-            </w:r>
+              <w:t>勞保局、健保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>署填用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB28DD" w:rsidRPr="00E02AFF" w14:paraId="4E446742" w14:textId="77777777" w:rsidTr="00820B56">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="258"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47793DEE" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="00E02AFF" w:rsidRDefault="00CB28DD" w:rsidP="00943C68">
@@ -14629,58 +14672,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>資料</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A9ED1B2" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="00E02AFF" w:rsidRDefault="00CB28DD" w:rsidP="005C5A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>鍵錄</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29DF65DE" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="00E02AFF" w:rsidRDefault="00CB28DD" w:rsidP="005C5A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14746,178 +14791,332 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>本表為勞、就、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C6176D" w:rsidRPr="00006ED3">
+              <w:t>本表為</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>災</w:t>
-            </w:r>
+              <w:t>勞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、健保暨勞退合一加保申報表，請填寫一式2份(均為正本)一併寄送健保署（臺北業務組轄區則請寄勞保局），每份均需加蓋單位及負責人、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00006ED3">
+              <w:t>、就、</w:t>
+            </w:r>
+            <w:r w:rsidR="00C6176D" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">經辦人印章， </w:t>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00006ED3">
+              <w:t>災</w:t>
+            </w:r>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">     並</w:t>
-            </w:r>
+              <w:t>、健保暨勞退合一加保申報表，請填寫一式2份(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>詳填單位名稱、地址、電話。（惟如整份表僅申報參加健保或僅申報參加勞</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00111C9F" w:rsidRPr="00006ED3">
+              <w:t>均為正本</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、就、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C6176D" w:rsidRPr="00006ED3">
+              <w:t>)一併寄送健保署（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>災保</w:t>
-            </w:r>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>，</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000664F2" w:rsidRPr="00006ED3">
+              <w:t>北業務組轄區則請寄勞保局），每</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>請勿使用本表，並</w:t>
-            </w:r>
+              <w:t>份均需加</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>蓋單位及負責人、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">經辦人印章， </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498444CD" w14:textId="54852548" w:rsidR="00544F61" w:rsidRPr="00006ED3" w:rsidRDefault="00553BCC" w:rsidP="00503AD5">
+            <w:pPr>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     並</w:t>
+            </w:r>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>詳填單位名稱、地址、電話。（惟如整份表僅申報參加健保或僅申報參加</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>勞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00111C9F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>、就、</w:t>
+            </w:r>
+            <w:r w:rsidR="00C6176D" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>災保</w:t>
+            </w:r>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="000664F2" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>請勿使用本表，並</w:t>
+            </w:r>
+            <w:r w:rsidR="00544F61" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>請參閱背面填表說明二）。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72505837" w14:textId="77777777" w:rsidR="00E04A4F" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="00503AD5">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  二、</w:t>
             </w:r>
             <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>投保單位應於勞工到職、入會、到訓當日申報加保，其勞工保險及就業保險保險效力自本表送交之當日零時（郵寄之當日以原寄郵局郵戳為憑）起加保生效，但投保單位非於勞工到職、入會、到訓之當日申報加保者，其保險效力自申報之翌日起算。其勞工職業災害保險保險效力依勞工職業災害保險及保護法第13條規定辦理。</w:t>
+              <w:t>投保單位應於勞工到職、入會、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>到訓當日</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>申報加保，其勞工保險及就業</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>保險保險</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>效力自本表送交之當日零時（郵寄之當日以原寄郵局郵戳為憑）起加保生效，但投保單位非於勞工到職、入會、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>到訓之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>當日申報加保者，其保險效力自申報之翌日起算。其勞工職業災害</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>保險保險</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>效力依勞工職業災害保險及保護法第13條規定辦理。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F553DD4" w14:textId="01EE3BAE" w:rsidR="00544F61" w:rsidRPr="003B1ED3" w:rsidRDefault="00544F61" w:rsidP="00503AD5">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
@@ -14978,51 +15177,87 @@
               </w:rPr>
               <w:t>四、</w:t>
             </w:r>
             <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>取得永久居留之外國專業人才、外國特定專業人才及外國高級專業人才為就業保險法</w:t>
             </w:r>
             <w:r w:rsidR="00D13727" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>適用對象，請於表上註明「永居外專」，並檢附居留證影本及</w:t>
+              <w:t>適用對象，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>請於表上</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>註明「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>永居外</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>專」，並檢附居留證影本及</w:t>
             </w:r>
             <w:r w:rsidR="00A03204" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>工作證明或聲明書</w:t>
             </w:r>
             <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4152D9E3" w14:textId="1A65718E" w:rsidR="0092570D" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="001C3FF7">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:leftChars="-1" w:left="401" w:hangingChars="288" w:hanging="403"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
@@ -15044,170 +15279,254 @@
             <w:r w:rsidR="00C156BB" w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>五</w:t>
             </w:r>
             <w:r w:rsidRPr="003B1ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>適用勞動基準法單位之勞工(含本國籍、外籍配偶、陸港澳地區配偶、取得永久居留之外籍人士</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00042047" w:rsidRPr="00ED340D">
+              <w:t>適用勞動基準法單位之勞工(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>、外國專業人才及外國特定專業人才</w:t>
-            </w:r>
+              <w:t>含本國籍</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>)，本表並為勞工退休金提繳申報表(取得永久居留之外籍人士，請註明身分，並檢附居留證影本；外國專業人才及外國特定專業人才，</w:t>
+              <w:t>、外籍配偶、陸港澳地區配偶、取得永久居留之外籍人士</w:t>
             </w:r>
             <w:r w:rsidR="00042047" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>亦</w:t>
+              <w:t>、外國專業人才及外國特定專業人才</w:t>
             </w:r>
             <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>請註明身分，並檢附</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A03204" w:rsidRPr="00ED340D">
+              <w:t>)，本表並為勞工退休金提繳申報表(取得永久居留之外籍人士，請註明身分，並檢附居留證影本；外國專業人才及外國特定專業人才，</w:t>
+            </w:r>
+            <w:r w:rsidR="00042047" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>居留證影本、</w:t>
+              <w:t>亦</w:t>
             </w:r>
             <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>專業工作證明，例如聘僱許可函影本、就業金卡影本，持個人工作許可證者，由單位出具其工作項目書面說明)，勞保局將以本表投遞日期依貴單位勞工退休金雇主提繳率及所填月薪資總額，依「勞工退休金月提繳分級表」規定之月提繳工資，計收勞工退休金。</w:t>
+              <w:t>請註明身分，並檢附</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03204" w:rsidRPr="00ED340D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>居留證影本、</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>專業工作證明，例如聘僱許可函影本、就業金卡影本，持個人工作許可證者，由單位出具其工作項目書面說明)，勞保局將以本表投遞日期依貴單位勞工退休金雇主提繳率及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>所填月薪資</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001C3FF7" w:rsidRPr="00ED340D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>總額，依「勞工退休金月提繳分級表」規定之月提繳工資，計收勞工退休金。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5441557F" w14:textId="4F6BC5C6" w:rsidR="00544F61" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="00503AD5">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C156BB" w:rsidRPr="002B5D83">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、有下列情形之一者，請另填具「勞工退休金提繳申報表」寄送勞保局辦理勞工退休金提繳手續：</w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t>、有下列情形之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">     (一)勞工退休金開始提繳日期與本表投遞日期不同。(二)新到職個別勞工之雇主提繳率不同者。(三)勞工個人自願另行提繳勞工退休金。</w:t>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>者，請另填具「勞工退休金提繳申報表」寄送勞保局辦理勞工退休金提繳手續：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6979C692" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="00503AD5">
+            <w:pPr>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)勞工退休金開始提繳日期與本表投遞日期不同。(二)新到職個別勞工之雇主提繳率不同者。(三)勞工個人自願另行提繳勞工退休金。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FC3BC48" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="00503AD5">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">     (四)特定工作者適用勞動基準法之單位(如公務機構、公立單位及公、私立學校)申報勞工提繳勞工退休金。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26331C8E" w14:textId="63D8251D" w:rsidR="00544F61" w:rsidRPr="00006ED3" w:rsidRDefault="00544F61" w:rsidP="002626DC">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
               <w:rPr>
@@ -15227,57 +15546,85 @@
             <w:r w:rsidR="00C156BB" w:rsidRPr="002B5D83">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>七</w:t>
             </w:r>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>、表列人員如屬不適用勞動基準法之勞工或受委任工作者</w:t>
             </w:r>
             <w:r w:rsidR="005D0CBF" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>務請於表上註明身分。如雇主自願為其提繳或其欲個人自願提繳者，請另填具「勞工退休金提繳申報表」</w:t>
+              <w:t>務請於表上</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>註明身分。如雇主自願</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>為其提繳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>或其欲個人自願提繳者，請另填具「勞工退休金提繳申報表」</w:t>
             </w:r>
             <w:r w:rsidR="00E04A4F" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>寄送勞保局</w:t>
             </w:r>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>辦理。實際從事勞動之雇主個人自願提繳者，亦同。</w:t>
             </w:r>
             <w:r w:rsidR="00D00D82" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>至具有公法救助關係之人員(如以工代賑之臨時工)，並非勞工退休金條例及就業保險法之適用對象，</w:t>
             </w:r>
@@ -15293,101 +15640,147 @@
             <w:r w:rsidR="00971916" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>公司董事、委任經理人、合夥人</w:t>
             </w:r>
             <w:r w:rsidR="002626DC" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>亦非</w:t>
             </w:r>
             <w:r w:rsidR="00971916" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>就業保險法之適用對象，</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00176160" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>均</w:t>
             </w:r>
             <w:r w:rsidR="00D00D82" w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>亦請於表上註明身分。</w:t>
+              <w:t>亦請於表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00D00D82" w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>上註明身分。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="138021D3" w14:textId="77777777" w:rsidR="00075E40" w:rsidRDefault="00075E40" w:rsidP="002626DC">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C156BB" w:rsidRPr="002B5D83">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>八</w:t>
             </w:r>
             <w:r w:rsidRPr="00006ED3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、倘已向戶政機關或內政部移民署申請個人基本資料變更者，健保署於受理並完成變更保險對象基本資料時，將註銷原使用之健保卡。請保險對象另填「全民健康保險保險對象變更事項申請表」及「請領健保卡申請表」，並繳交工本費二○○元，申請換發新健保卡。</w:t>
+              <w:t>、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>倘已向</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>戶政機關或內政部移民署申請個人基本資料變更者，健保署於受理並完成變更保險對象基本資料時，將註銷原使用之健保卡。請保險對象另填「全民健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>保險保險</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006ED3">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>對象變更事項申請表」及「請領健保卡申請表」，並繳交工本費二○○元，申請換發新健保卡。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="131B0FEB" w14:textId="4B18DA6B" w:rsidR="00751504" w:rsidRPr="00E02AFF" w:rsidRDefault="00751504" w:rsidP="002626DC">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="600" w:hangingChars="300" w:hanging="600"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -15741,179 +16134,387 @@
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>本表供勞工保險</w:t>
             </w:r>
             <w:r w:rsidR="00FA62ED" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、就業保險、勞工職業災害保險</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>投保單位於所屬勞工到職、入會、到訓當日向勞保局申報加保之用及全民健康保險第一類第二目至第五目被保險人及政府機關、公私立學校參加勞工保險人員、第二類被保險人、第三類第二目被保險人及其眷屬向健保署申報投保時填用，由投保單位填寫一式</w:t>
+              <w:t>投保單位於所屬勞工到職、入會、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>到訓當日</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>向勞保局申報加保之用及全民健康保險第一類第二目至第五目被保險人及政府機關、公私立學校參加勞工保險人員、第二類被保險人、第三類第二目被保險人及其眷屬向健保署申報投保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>時填用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>，由投保單位填寫一式</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>份一併按投保單位所在地依右列地址寄送健保署（臺北業務組轄區請寄勞保局），並影印</w:t>
+              <w:t>份一併按投保單位</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所在地依右列</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>地址寄送健保署（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>北業務組轄區請寄勞保局），並影印</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>份留存備查。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FDA3968" w14:textId="43D01D01" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>二、由於勞保</w:t>
             </w:r>
             <w:r w:rsidR="00737569" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>、就保、</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00C6176D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>災保</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>及健保所依據之法令不同，如整份表上只列報眷屬參加健保資料，或只是健保被保險人投保者，請填用健保專用投保申報表逕寄健保署，如只是勞</w:t>
+              <w:t>及</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>健保所依據之法令不同，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>如整份表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>上只列報眷屬參加健保資料，或只是健保被保險人投保者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請填用健保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>專用投保申報表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>寄健保署，如只是勞</w:t>
             </w:r>
             <w:r w:rsidR="00737569" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>保、就保及</w:t>
+              <w:t>保、就保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00737569" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及</w:t>
             </w:r>
             <w:r w:rsidR="00C6176D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>災保</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>被保險人加保者，請</w:t>
+              <w:t>被保險人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>加保者，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>填用勞保、就保及</w:t>
+              <w:t>填用勞保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、就保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>及</w:t>
             </w:r>
             <w:r w:rsidR="00C6176D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>災保</w:t>
             </w:r>
             <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>專用加保申報表逕寄勞保局</w:t>
+              <w:t>專用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>加保申報表</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="001D11E0" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>寄勞保局</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41D913D6" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="000C00EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -15949,99 +16550,135 @@
               </w:rPr>
               <w:t>四、請加蓋投保單位印章及負責人、經辦人印章。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49600934" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="00F169BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>五、本表請以掛號郵寄（請將掛號執據貼於存底聯保存）或派人專送，否則如有遺失，無從查考。</w:t>
+              <w:t>五、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>本表請以</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>掛號郵寄（請將掛號執據貼於存底聯保存）或派人專送，否則如有遺失，無從查考。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="044DFD4A" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="000C00EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>六、保險效力：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EFABADA" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="00F169BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (一)</w:t>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="007251DA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>勞工保險、</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>就業保險</w:t>
             </w:r>
             <w:r w:rsidR="007251DA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及勞工職業災害保險</w:t>
             </w:r>
@@ -16063,51 +16700,69 @@
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>投保單位應於勞工到職、入會、到訓當日申報</w:t>
+              <w:t>投保單位應於勞工到職、入會、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>到訓當日</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>申報</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>加保，</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>其勞工保險</w:t>
             </w:r>
             <w:r w:rsidR="00737569" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -16209,52 +16864,64 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>以原寄郵局郵戳為憑）起加保生效</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>，但投保單位非</w:t>
             </w:r>
             <w:r w:rsidR="0008525C" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>於勞</w:t>
-            </w:r>
+              <w:t>於</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0008525C" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>勞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5BD5F0AC" w14:textId="77777777" w:rsidR="002C0303" w:rsidRPr="00E02AFF" w:rsidRDefault="002C0303" w:rsidP="000C00EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -16276,51 +16943,73 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>到職、</w:t>
             </w:r>
             <w:r w:rsidR="00C54CC4" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>入</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>會、到訓之當日申報加保者，其保險效力自申報之翌日起算。</w:t>
+              <w:t>會、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>到訓之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>當日申報加保者，其保險效力自申報之翌日起算。</w:t>
             </w:r>
             <w:r w:rsidR="00E71C57" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>又</w:t>
             </w:r>
             <w:r w:rsidR="00737569" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>勞工職業</w:t>
             </w:r>
             <w:r w:rsidR="0008525C" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -16456,51 +17145,69 @@
               <w:t>)全民健康保險：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16F05BAE" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="000C00EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">      全民健康保險保險效力自合於投保條件之當日零時起生效。</w:t>
+              <w:t xml:space="preserve">      全民健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>保險保險</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>效力自合於投保條件之當日零時起生效。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DF9D444" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="00F169BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>七、</w:t>
             </w:r>
@@ -16550,52 +17257,62 @@
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Symbol" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>」欄打</w:t>
-            </w:r>
+              <w:t>」</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>欄打</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Symbol" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16627,51 +17344,71 @@
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>，視同不願加保，又申報負責人加保未檢附相關所得資料者，其投保薪資應按「勞工保險投保薪資分級表」</w:t>
             </w:r>
             <w:r w:rsidR="00F111C3" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>及「勞工職業災害保險投保薪資分級表」</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>最高一級申報，申報非為最高一級者，將逕以最高一級之投保薪資加保。申報加保同時舉證所得資料者，</w:t>
+              <w:t>最高一級申報，申報非為最高一級者，將</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>逕</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>以最高一級之投保薪資加保。申報加保同時舉證所得資料者，</w:t>
             </w:r>
             <w:r w:rsidR="00F111C3" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>其勞工保險之投保薪資</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>最低不得低於所屬員工申報之最高投保薪資適用之等級。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1450F512" w14:textId="77777777" w:rsidR="001F7570" w:rsidRPr="00E02AFF" w:rsidRDefault="000C00EE" w:rsidP="00CB7C29">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
@@ -16724,75 +17461,129 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D66825" w14:textId="77777777" w:rsidR="00D25B83" w:rsidRPr="00E02AFF" w:rsidRDefault="00D25B83" w:rsidP="00D25B83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (一)勞保局將依所填月薪資總額，依「勞工保險投保薪資分級表」及「勞工職業災害保險投保</w:t>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)勞保局將依</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>所填月薪資</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>總額，依「勞工保險投保薪資分級表」及「勞工職業災害保險投保</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C65F430" w14:textId="77777777" w:rsidR="00D25B83" w:rsidRPr="00E02AFF" w:rsidRDefault="00D25B83" w:rsidP="00D25B83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">      薪資分級表」之規定自動歸級正確之投保薪資。</w:t>
+              <w:t xml:space="preserve">      薪資分級表」之規定</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>自動歸級正確</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>之投保薪資。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E559761" w14:textId="7FF5359E" w:rsidR="00D25B83" w:rsidRPr="00E02AFF" w:rsidRDefault="00D25B83" w:rsidP="00D25B83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  (二)部分工時勞工月薪資總額未達</w:t>
             </w:r>
@@ -16807,58 +17598,60 @@
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>工資者，請在「部分工時者請打</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>欄打</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>勞工職業災</w:t>
             </w:r>
@@ -16936,51 +17729,69 @@
               </w:rPr>
               <w:t>九、健保投保金額：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464B7893" w14:textId="77777777" w:rsidR="00A94C83" w:rsidRPr="00E02AFF" w:rsidRDefault="00D25B83" w:rsidP="00A94C83">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (一)</w:t>
+              <w:t xml:space="preserve">  (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00A94C83" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>全民健康保險無部分工時投保薪資等級，請按</w:t>
             </w:r>
             <w:r w:rsidR="001F7570" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>「全民健康保險投保金額分級表」</w:t>
             </w:r>
             <w:r w:rsidR="00A94C83" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>申報。</w:t>
             </w:r>
@@ -17152,51 +17963,87 @@
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>、「表號」為全民健康保險專用欄位，請依下列說明勾選其中一項（請打ˇ）：</w:t>
+              <w:t>、「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>表號</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>」為全民健康保險專用欄位，請依下列說明勾選其中一項（請打</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ˇ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>）：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="671CE7CD" w14:textId="77777777" w:rsidR="00E00BB2" w:rsidRPr="00E02AFF" w:rsidRDefault="00FA62ED" w:rsidP="00F169BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="367" w:hangingChars="196" w:hanging="353"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
@@ -18041,96 +18888,123 @@
                     <w:ind w:leftChars="-50" w:left="-120" w:rightChars="-50" w:right="-120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4961" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="2291B685" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:ind w:leftChars="-50" w:left="-120" w:rightChars="-50" w:right="-120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>跨親等投保，請另檢附相關證明文件或聲明書。</w:t>
+                    <w:t>跨親等</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00E02AFF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:sz w:val="18"/>
+                    </w:rPr>
+                    <w:t>投保，請另檢附相關證明文件或聲明書。</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="54B6869C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="540" w:hangingChars="300" w:hanging="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="00D25B83" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>、「合於健保投保條件」及「原因」欄請詳列，如喪失被保險人身分、新生嬰兒、結婚、收養、改變身分投保、更換所依附之被保險人等。</w:t>
+              <w:t>、「合於健保投保條件」及「原因」</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>欄請詳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>列，如喪失被保險人身分、新生嬰兒、結婚、收養、改變身分投保、更換所依附之被保險人等。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7956E762" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="0092060D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="190" w:lineRule="exact"/>
               <w:ind w:left="540" w:hangingChars="300" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="00D25B83" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
@@ -18146,51 +19020,69 @@
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="004202C6" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>成年</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>親等內直系血親卑親屬，合於健保投保條件僅限下列原因，請依所列英文符號填寫：</w:t>
+              <w:t>親等內直系血親</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>卑</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>親屬，合於健保投保條件僅限下列原因，請依所列英文符號填寫：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="208" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="520"/>
               <w:gridCol w:w="6180"/>
             </w:tblGrid>
@@ -18337,226 +19229,258 @@
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="520FCFFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="008E0D30" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="520FCFFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="008E0D30">
+                  <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>受監護宣告尚未撤銷</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002339AA" w:rsidRPr="00E02AFF" w14:paraId="0D362049" w14:textId="77777777" w:rsidTr="00D56B6E">
+            <w:tr w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w14:paraId="0D362049" w14:textId="77777777" w:rsidTr="00D56B6E">
               <w:trPr>
                 <w:trHeight w:val="175"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1F1FB046" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="1F1FB046" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>A</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1DBA4001" w14:textId="43A3EF8F" w:rsidR="002339AA" w:rsidRPr="008E0D30" w:rsidRDefault="003D1B2F" w:rsidP="00D56B6E">
+                <w:p w14:paraId="1DBA4001" w14:textId="01D253F7" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="008E0D30">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>領有社政主管機關核發之身心障礙證明且不能自謀生活</w:t>
+                    <w:t>領有</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00543A03">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>社政主管機關核發之身心障礙證明且不能自謀生活</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002339AA" w:rsidRPr="00E02AFF" w14:paraId="5843A650" w14:textId="77777777" w:rsidTr="00D56B6E">
+            <w:tr w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w14:paraId="5843A650" w14:textId="77777777" w:rsidTr="00D56B6E">
               <w:trPr>
                 <w:trHeight w:val="208"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="708153A7" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="708153A7" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>H</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C732448" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="2C732448" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
+                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>罹患符合本法所稱重大傷病且無職業</w:t>
+                    <w:t>罹</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00E02AFF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>患符合本法所稱重大</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r w:rsidRPr="00E02AFF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>傷病且無</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r w:rsidRPr="00E02AFF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>職業</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002339AA" w:rsidRPr="00E02AFF" w14:paraId="08121BBB" w14:textId="77777777" w:rsidTr="00D56B6E">
+            <w:tr w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w14:paraId="08121BBB" w14:textId="77777777" w:rsidTr="00D56B6E">
               <w:trPr>
                 <w:trHeight w:val="97"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="365021D5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="365021D5" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>G</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3B2EA8E5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00D56B6E">
+                <w:p w14:paraId="3B2EA8E5" w14:textId="77777777" w:rsidR="00AE4790" w:rsidRPr="00E02AFF" w:rsidRDefault="00AE4790" w:rsidP="00AE4790">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="160" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>應屆畢業自當學年度終了之日起</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E02AFF">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>1</w:t>
@@ -18604,51 +19528,69 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="00D25B83" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>、合於健保投保條件原因為健保開辦前出國者請於「原因」欄內填寫代號：Ｒ。</w:t>
+              <w:t>、合於健保投保條件原因為健保開辦前出國者請於「原因」欄內填寫代號：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ｒ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002339AA" w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F38E228" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
@@ -18846,61 +19788,75 @@
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="3BF80DBB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                                   <w:pPr>
                                     <w:jc w:val="distribute"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
+                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="009D4893">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
-                                    <w:t>請貼足郵資</w:t>
+                                    <w:t>請貼足</w:t>
+                                  </w:r>
+                                  <w:proofErr w:type="gramEnd"/>
+                                  <w:r w:rsidRPr="009D4893">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                        <w14:noFill/>
+                                        <w14:prstDash w14:val="solid"/>
+                                        <w14:bevel/>
+                                      </w14:textOutline>
+                                    </w:rPr>
+                                    <w:t>郵資</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="3633A19D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                                   <w:pPr>
                                     <w:jc w:val="distribute"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009D4893">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
@@ -18923,61 +19879,75 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6C324720" id="矩形 29" o:spid="_x0000_s1029" style="position:absolute;margin-left:.1pt;margin-top:2.1pt;width:77.95pt;height:77.95pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQh/8YtAIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG9nOp7UQOTASpCgQ&#10;JEaTImuaIiMBFIclaUvuZQp0l0P0OEWv0SEpyWkadFHUC5nkvHnDeZyZ07OuUWQrrKtBF3R6MKFE&#10;aA5lrR8K+unu8s07SpxnumQKtCjoTjh6tnj96rQ1uZhBBaoUliCJdnlrClp5b/Isc7wSDXMHYIRG&#10;owTbMI9b+5CVlrXI3qhsNpmcZC3Y0ljgwjk8vUhGuoj8Ugrub6R0whNVULybj18bv+vwzRanLH+w&#10;zFQ176/B/uEWDas1Bh2pLphnZGPrP6iamltwIP0BhyYDKWsuYg6YzXTyLJvbihkRc0FxnBllcv+P&#10;ll9vV5bUZUFnc0o0a/CNfn59/PH9G8EDVKc1LkfQrVnZfudwGVLtpG3CPyZBuqjoblRUdJ5wPJzP&#10;J/ijhKOpXyNLtnc21vn3AhoSFgW1+GBRR7a9cj5BB0iIpeGyVgrPWa40aQt6cng8iQ4OVF0GY7DF&#10;8hHnypItw4f33TSkgmF/QwXiC+aqBIqmHqY0okPmKde48jslUtyPQqJimN0sRQ61ug/GOBfaT5Op&#10;YqVI9MdRiP4Wg0e8k9JIGJgl3n7k7gkGZCIZuBNNjw+uIpb66NxL8jfn0SNGBu1H56bWYF/KTGFW&#10;feSEH0RK0gSVfLfuYjUdBmQ4WUO5wwqzkFrPGX5Zo+5XzPkVs9hrWB04P/wNfqQCfFLoV5RUYL+8&#10;dB7w2AJopaTF3i2o+7xhVlCiPmhsjvn06Cg0e9wcHb+d4cY+tayfWvSmOQeskilOKsPjMuC9GpbS&#10;QnOPY2YZoqKJaY6xC8q9HTbnPs0UHFRcLJcRhg1umL/St4YH8qBzqLi77p5Z09e7x0a5hqHPWf6s&#10;7BM2eGpYbjzIOvbEXtf+BXA4xFLqB1mYPk/3EbUft4tfAAAA//8DAFBLAwQUAAYACAAAACEAFxX3&#10;otkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwW7CMBBE75X4B2uReitO0hKhNA5CSL20JwLq&#10;2cRLEhGvo9gB9++7nNrT7GhGs6/cRjuIG06+d6QgXSUgkBpnemoVnI4fLxsQPmgyenCECn7Qw7Za&#10;PJW6MO5OB7zVoRU8Qr7QCroQxkJK33RotV+5EYmzi5usDmynVppJ33ncDjJLklxa3RN/6PSI+w6b&#10;az1bBd+bg2lP8bO2X6/z/pLl3sbglXpext07iIAx/JXhgc/oUDHT2c1kvBgUZNxT8MbyCNd5CuLM&#10;R56kIKtS/sevfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQh/8YtAIAALYFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXFfei2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAA4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="3BF80DBB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                             <w:pPr>
                               <w:jc w:val="distribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="009D4893">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>請貼足郵資</w:t>
+                              <w:t>請貼足</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="009D4893">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:bevel/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>郵資</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3633A19D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                             <w:pPr>
                               <w:jc w:val="distribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009D4893">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
@@ -20801,51 +21771,75 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6ECC0D86" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>(郵寄單位及地址請依貴單位所在地打ˇ)</w:t>
+              <w:t>(郵寄單位及地址請依貴單位所在地打</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ˇ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="252FC664" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -21593,51 +22587,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F1DEF06" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康保險署北區業務組</w:t>
+              <w:t>衛生福利部中央健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>保險署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>北區業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A67C7EB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -22180,51 +23196,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25E1D6EC" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康保險署中區業務組</w:t>
+              <w:t>衛生福利部中央健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>保險署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>中區業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63FEE589" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -22372,51 +23410,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57A0C253" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>地址：臺中市西屯區市政北一路66號</w:t>
+              <w:t>地址：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>中市西屯區市政北一路66號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D4BD3E0" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -22566,51 +23626,75 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="728B1583" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>投保單位所在地：臺中市、南投縣、彰化縣</w:t>
+              <w:t>投保單位所在地：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>中市、南投縣、彰化縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CC536E1" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -22767,51 +23851,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F7EE649" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康保險署南區業務組</w:t>
+              <w:t>衛生福利部中央健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>保險署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>南區業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6255543C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -22959,51 +24065,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="181858EC" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>地址：臺南市中西區公園路96號</w:t>
+              <w:t>地址：</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>南市中西區公園路96號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79181D4A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -23153,51 +24281,75 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F6260B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>投保單位所在地：雲林縣、嘉義市、嘉義縣、臺南市</w:t>
+              <w:t>投保單位所在地：雲林縣、嘉義市、嘉義縣、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>南市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="131E3184" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -23354,51 +24506,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="214C4508" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康保險署高屏業務組</w:t>
+              <w:t>衛生福利部中央健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>保險署高</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>屏業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0600F86F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -23942,51 +25116,73 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="641DB921" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康保險署東區業務組</w:t>
+              <w:t>衛生福利部中央健康</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>保險署</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>東區業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63541727" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -24348,51 +25544,75 @@
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F4CB4A6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E02AFF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>投保單位所在地：花蓮縣、臺東縣</w:t>
+              <w:t>投保單位所在地：花蓮縣、</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E02AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>東縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CBB336D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -24587,61 +25807,61 @@
     <w:p w14:paraId="18EE84C2" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidRDefault="002339AA" w:rsidP="006F1508">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002339AA" w:rsidRPr="00E02AFF" w:rsidSect="00EB56E8">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="284" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2429F09C" w14:textId="77777777" w:rsidR="00F334E7" w:rsidRDefault="00F334E7" w:rsidP="00E91F1B">
+    <w:p w14:paraId="760C3047" w14:textId="77777777" w:rsidR="000B3561" w:rsidRDefault="000B3561" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="419305D1" w14:textId="77777777" w:rsidR="00F334E7" w:rsidRDefault="00F334E7" w:rsidP="00E91F1B">
+    <w:p w14:paraId="710051C8" w14:textId="77777777" w:rsidR="000B3561" w:rsidRDefault="000B3561" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24659,69 +25879,69 @@
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B769523" w14:textId="77777777" w:rsidR="00F334E7" w:rsidRDefault="00F334E7" w:rsidP="00E91F1B">
+    <w:p w14:paraId="0F27CA85" w14:textId="77777777" w:rsidR="000B3561" w:rsidRDefault="000B3561" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15E55F55" w14:textId="77777777" w:rsidR="00F334E7" w:rsidRDefault="00F334E7" w:rsidP="00E91F1B">
+    <w:p w14:paraId="49F2386D" w14:textId="77777777" w:rsidR="000B3561" w:rsidRDefault="000B3561" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02FA6EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68AF694"/>
     <w:lvl w:ilvl="0" w:tplc="1B583E50">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4046"/>
         </w:tabs>
@@ -25298,91 +26518,91 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_ReportControlsVisible" w:val="Empty"/>
     <w:docVar w:name="_AMO_UniqueIdentifier" w:val="c44d1a0a-1157-4e45-9a25-7b014c38b54d"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006A5FDA"/>
     <w:rsid w:val="00002532"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000410C"/>
     <w:rsid w:val="000048CA"/>
     <w:rsid w:val="00006ED3"/>
     <w:rsid w:val="00010824"/>
     <w:rsid w:val="000205A8"/>
     <w:rsid w:val="00021A53"/>
     <w:rsid w:val="0002230B"/>
     <w:rsid w:val="00025AE2"/>
     <w:rsid w:val="00026E05"/>
     <w:rsid w:val="000338E2"/>
     <w:rsid w:val="00035866"/>
     <w:rsid w:val="0003765B"/>
     <w:rsid w:val="00041129"/>
     <w:rsid w:val="00042047"/>
     <w:rsid w:val="00047EEF"/>
     <w:rsid w:val="00051E2E"/>
@@ -25394,50 +26614,51 @@
     <w:rsid w:val="000664F2"/>
     <w:rsid w:val="00071411"/>
     <w:rsid w:val="00073D9C"/>
     <w:rsid w:val="00074249"/>
     <w:rsid w:val="00075E40"/>
     <w:rsid w:val="000812D4"/>
     <w:rsid w:val="00081CD2"/>
     <w:rsid w:val="00081E6D"/>
     <w:rsid w:val="000828ED"/>
     <w:rsid w:val="0008382C"/>
     <w:rsid w:val="00084403"/>
     <w:rsid w:val="0008525C"/>
     <w:rsid w:val="00086BB1"/>
     <w:rsid w:val="00090E00"/>
     <w:rsid w:val="00094746"/>
     <w:rsid w:val="00096D23"/>
     <w:rsid w:val="00097756"/>
     <w:rsid w:val="000A160E"/>
     <w:rsid w:val="000A2A8E"/>
     <w:rsid w:val="000A3D21"/>
     <w:rsid w:val="000A44DB"/>
     <w:rsid w:val="000A45C7"/>
     <w:rsid w:val="000A6E63"/>
     <w:rsid w:val="000B1469"/>
     <w:rsid w:val="000B177B"/>
+    <w:rsid w:val="000B3561"/>
     <w:rsid w:val="000B3954"/>
     <w:rsid w:val="000B5A1B"/>
     <w:rsid w:val="000C0080"/>
     <w:rsid w:val="000C00EE"/>
     <w:rsid w:val="000C1FD7"/>
     <w:rsid w:val="000C2B2C"/>
     <w:rsid w:val="000C3EAE"/>
     <w:rsid w:val="000C4D71"/>
     <w:rsid w:val="000D0AF1"/>
     <w:rsid w:val="000D2AD3"/>
     <w:rsid w:val="000D3174"/>
     <w:rsid w:val="000D3939"/>
     <w:rsid w:val="000D611D"/>
     <w:rsid w:val="000E1D86"/>
     <w:rsid w:val="000E3B9E"/>
     <w:rsid w:val="000E63FE"/>
     <w:rsid w:val="000E69CA"/>
     <w:rsid w:val="000F030D"/>
     <w:rsid w:val="000F2F4A"/>
     <w:rsid w:val="000F3932"/>
     <w:rsid w:val="000F3BE3"/>
     <w:rsid w:val="000F4511"/>
     <w:rsid w:val="000F7C94"/>
     <w:rsid w:val="001015BE"/>
     <w:rsid w:val="00102C12"/>
@@ -25537,50 +26758,51 @@
     <w:rsid w:val="00246124"/>
     <w:rsid w:val="00247650"/>
     <w:rsid w:val="00250F9B"/>
     <w:rsid w:val="00251B8C"/>
     <w:rsid w:val="00252427"/>
     <w:rsid w:val="00253185"/>
     <w:rsid w:val="00255F6C"/>
     <w:rsid w:val="00257EF5"/>
     <w:rsid w:val="002614EC"/>
     <w:rsid w:val="002625A3"/>
     <w:rsid w:val="002626DC"/>
     <w:rsid w:val="00263661"/>
     <w:rsid w:val="00265F15"/>
     <w:rsid w:val="002670BD"/>
     <w:rsid w:val="0027246D"/>
     <w:rsid w:val="002740A7"/>
     <w:rsid w:val="00275B71"/>
     <w:rsid w:val="002774DC"/>
     <w:rsid w:val="002777B3"/>
     <w:rsid w:val="00281677"/>
     <w:rsid w:val="00281AAD"/>
     <w:rsid w:val="00284FC9"/>
     <w:rsid w:val="00286287"/>
     <w:rsid w:val="002873A9"/>
     <w:rsid w:val="0029165C"/>
+    <w:rsid w:val="00294B88"/>
     <w:rsid w:val="00296581"/>
     <w:rsid w:val="00297D57"/>
     <w:rsid w:val="002A29B6"/>
     <w:rsid w:val="002A4AA4"/>
     <w:rsid w:val="002A5EE5"/>
     <w:rsid w:val="002A6489"/>
     <w:rsid w:val="002A66DD"/>
     <w:rsid w:val="002B0D6E"/>
     <w:rsid w:val="002B0E17"/>
     <w:rsid w:val="002B5D83"/>
     <w:rsid w:val="002B67BE"/>
     <w:rsid w:val="002B7F8A"/>
     <w:rsid w:val="002C00E3"/>
     <w:rsid w:val="002C0303"/>
     <w:rsid w:val="002C1809"/>
     <w:rsid w:val="002C4222"/>
     <w:rsid w:val="002C5857"/>
     <w:rsid w:val="002C6AF4"/>
     <w:rsid w:val="002C72AD"/>
     <w:rsid w:val="002D1704"/>
     <w:rsid w:val="002E12D9"/>
     <w:rsid w:val="002E32E5"/>
     <w:rsid w:val="002E765B"/>
     <w:rsid w:val="002F0057"/>
     <w:rsid w:val="002F3071"/>
@@ -25630,51 +26852,50 @@
     <w:rsid w:val="00376594"/>
     <w:rsid w:val="0038111B"/>
     <w:rsid w:val="00381ECB"/>
     <w:rsid w:val="003827A1"/>
     <w:rsid w:val="003837C1"/>
     <w:rsid w:val="00383E33"/>
     <w:rsid w:val="00387EFD"/>
     <w:rsid w:val="003931AD"/>
     <w:rsid w:val="00397531"/>
     <w:rsid w:val="003A30F7"/>
     <w:rsid w:val="003A4C90"/>
     <w:rsid w:val="003A721B"/>
     <w:rsid w:val="003B00A5"/>
     <w:rsid w:val="003B1C8D"/>
     <w:rsid w:val="003B1ED3"/>
     <w:rsid w:val="003B4CB0"/>
     <w:rsid w:val="003B56E2"/>
     <w:rsid w:val="003B7FA1"/>
     <w:rsid w:val="003C0E88"/>
     <w:rsid w:val="003C0F23"/>
     <w:rsid w:val="003C46D5"/>
     <w:rsid w:val="003C4F44"/>
     <w:rsid w:val="003C5E54"/>
     <w:rsid w:val="003C64C4"/>
     <w:rsid w:val="003D0B9D"/>
-    <w:rsid w:val="003D1B2F"/>
     <w:rsid w:val="003D213E"/>
     <w:rsid w:val="003D432B"/>
     <w:rsid w:val="003D64CC"/>
     <w:rsid w:val="003E0BE5"/>
     <w:rsid w:val="003E4E24"/>
     <w:rsid w:val="003E53E1"/>
     <w:rsid w:val="003E57AD"/>
     <w:rsid w:val="003F2682"/>
     <w:rsid w:val="003F54F1"/>
     <w:rsid w:val="00402189"/>
     <w:rsid w:val="00403E26"/>
     <w:rsid w:val="004062D7"/>
     <w:rsid w:val="00413A30"/>
     <w:rsid w:val="00414F37"/>
     <w:rsid w:val="004150A5"/>
     <w:rsid w:val="00415730"/>
     <w:rsid w:val="00416D14"/>
     <w:rsid w:val="00416F94"/>
     <w:rsid w:val="004202C6"/>
     <w:rsid w:val="00420434"/>
     <w:rsid w:val="00420C25"/>
     <w:rsid w:val="004212C5"/>
     <w:rsid w:val="00421B41"/>
     <w:rsid w:val="004276CD"/>
     <w:rsid w:val="00432243"/>
@@ -25860,51 +27081,50 @@
     <w:rsid w:val="006D0F97"/>
     <w:rsid w:val="006D6172"/>
     <w:rsid w:val="006D718D"/>
     <w:rsid w:val="006D73F5"/>
     <w:rsid w:val="006D7916"/>
     <w:rsid w:val="006E526B"/>
     <w:rsid w:val="006E6AAC"/>
     <w:rsid w:val="006E779F"/>
     <w:rsid w:val="006F1508"/>
     <w:rsid w:val="006F18E9"/>
     <w:rsid w:val="006F75CA"/>
     <w:rsid w:val="007012C0"/>
     <w:rsid w:val="0071066A"/>
     <w:rsid w:val="007107BD"/>
     <w:rsid w:val="00710F05"/>
     <w:rsid w:val="007159A3"/>
     <w:rsid w:val="007171A7"/>
     <w:rsid w:val="007251DA"/>
     <w:rsid w:val="007307CA"/>
     <w:rsid w:val="00730F6F"/>
     <w:rsid w:val="00731A26"/>
     <w:rsid w:val="007323F1"/>
     <w:rsid w:val="00732E0D"/>
     <w:rsid w:val="0073466C"/>
     <w:rsid w:val="00737569"/>
-    <w:rsid w:val="00737FD6"/>
     <w:rsid w:val="007405FA"/>
     <w:rsid w:val="00747C75"/>
     <w:rsid w:val="00751504"/>
     <w:rsid w:val="0075315D"/>
     <w:rsid w:val="007533C8"/>
     <w:rsid w:val="00753CE8"/>
     <w:rsid w:val="0075475B"/>
     <w:rsid w:val="00755F2C"/>
     <w:rsid w:val="00756311"/>
     <w:rsid w:val="00756D3C"/>
     <w:rsid w:val="00762151"/>
     <w:rsid w:val="007630D7"/>
     <w:rsid w:val="00763FB9"/>
     <w:rsid w:val="007649FB"/>
     <w:rsid w:val="0077043F"/>
     <w:rsid w:val="00771C5A"/>
     <w:rsid w:val="00772C85"/>
     <w:rsid w:val="00773DBD"/>
     <w:rsid w:val="00776530"/>
     <w:rsid w:val="00777BC1"/>
     <w:rsid w:val="00777EC4"/>
     <w:rsid w:val="007804AF"/>
     <w:rsid w:val="00781CA9"/>
     <w:rsid w:val="00782207"/>
     <w:rsid w:val="00794572"/>
@@ -25978,96 +27198,96 @@
     <w:rsid w:val="00866D28"/>
     <w:rsid w:val="00870175"/>
     <w:rsid w:val="00870C4D"/>
     <w:rsid w:val="008763C7"/>
     <w:rsid w:val="00880F71"/>
     <w:rsid w:val="00881E73"/>
     <w:rsid w:val="00884432"/>
     <w:rsid w:val="00884ABC"/>
     <w:rsid w:val="0089021A"/>
     <w:rsid w:val="008925CE"/>
     <w:rsid w:val="0089696A"/>
     <w:rsid w:val="00896C95"/>
     <w:rsid w:val="00896E2C"/>
     <w:rsid w:val="008A0C31"/>
     <w:rsid w:val="008A3A34"/>
     <w:rsid w:val="008A4E82"/>
     <w:rsid w:val="008A6DF7"/>
     <w:rsid w:val="008B4DFC"/>
     <w:rsid w:val="008C04A1"/>
     <w:rsid w:val="008C32E6"/>
     <w:rsid w:val="008C3712"/>
     <w:rsid w:val="008C6EDC"/>
     <w:rsid w:val="008D55D6"/>
     <w:rsid w:val="008D587A"/>
     <w:rsid w:val="008E0C19"/>
-    <w:rsid w:val="008E0D30"/>
     <w:rsid w:val="008E114C"/>
     <w:rsid w:val="008E331E"/>
     <w:rsid w:val="008E5716"/>
     <w:rsid w:val="008E7566"/>
     <w:rsid w:val="008E7CED"/>
     <w:rsid w:val="008F0B18"/>
     <w:rsid w:val="008F36F6"/>
     <w:rsid w:val="008F4E45"/>
     <w:rsid w:val="008F7C31"/>
     <w:rsid w:val="009025AF"/>
     <w:rsid w:val="00904F2D"/>
     <w:rsid w:val="0090528B"/>
     <w:rsid w:val="0090698F"/>
     <w:rsid w:val="00906CAC"/>
     <w:rsid w:val="0091164A"/>
     <w:rsid w:val="00911A83"/>
     <w:rsid w:val="00912906"/>
     <w:rsid w:val="00914C9C"/>
     <w:rsid w:val="0092060D"/>
     <w:rsid w:val="00920C13"/>
     <w:rsid w:val="0092100C"/>
     <w:rsid w:val="00921D85"/>
     <w:rsid w:val="0092570D"/>
     <w:rsid w:val="00936572"/>
     <w:rsid w:val="00943C68"/>
     <w:rsid w:val="00947F03"/>
     <w:rsid w:val="00952D5A"/>
     <w:rsid w:val="00953326"/>
     <w:rsid w:val="0095548F"/>
     <w:rsid w:val="00962040"/>
     <w:rsid w:val="00967757"/>
     <w:rsid w:val="00971916"/>
     <w:rsid w:val="00971E17"/>
     <w:rsid w:val="00972FF9"/>
     <w:rsid w:val="00973E9A"/>
     <w:rsid w:val="00973F98"/>
     <w:rsid w:val="00981916"/>
     <w:rsid w:val="009838B5"/>
     <w:rsid w:val="00984168"/>
     <w:rsid w:val="00986909"/>
     <w:rsid w:val="00986FCF"/>
     <w:rsid w:val="009902C2"/>
     <w:rsid w:val="00990800"/>
     <w:rsid w:val="009952E1"/>
     <w:rsid w:val="009961E4"/>
+    <w:rsid w:val="009A09C1"/>
     <w:rsid w:val="009A2721"/>
     <w:rsid w:val="009A2D37"/>
     <w:rsid w:val="009A6FE2"/>
     <w:rsid w:val="009A7FA5"/>
     <w:rsid w:val="009B10FA"/>
     <w:rsid w:val="009B4C57"/>
     <w:rsid w:val="009C0FE7"/>
     <w:rsid w:val="009C78A1"/>
     <w:rsid w:val="009D401F"/>
     <w:rsid w:val="009D45F8"/>
     <w:rsid w:val="009D4893"/>
     <w:rsid w:val="009D5F27"/>
     <w:rsid w:val="009D796E"/>
     <w:rsid w:val="009E0219"/>
     <w:rsid w:val="009E2DDB"/>
     <w:rsid w:val="009E52DC"/>
     <w:rsid w:val="009F1808"/>
     <w:rsid w:val="009F1872"/>
     <w:rsid w:val="009F2CE2"/>
     <w:rsid w:val="009F3EB9"/>
     <w:rsid w:val="009F7385"/>
     <w:rsid w:val="009F7604"/>
     <w:rsid w:val="009F77EE"/>
     <w:rsid w:val="00A00A7B"/>
     <w:rsid w:val="00A01CCC"/>
@@ -26104,50 +27324,51 @@
     <w:rsid w:val="00A70614"/>
     <w:rsid w:val="00A71601"/>
     <w:rsid w:val="00A72578"/>
     <w:rsid w:val="00A73FB5"/>
     <w:rsid w:val="00A835E1"/>
     <w:rsid w:val="00A851B6"/>
     <w:rsid w:val="00A85626"/>
     <w:rsid w:val="00A866E5"/>
     <w:rsid w:val="00A871D3"/>
     <w:rsid w:val="00A93C90"/>
     <w:rsid w:val="00A94C83"/>
     <w:rsid w:val="00AA0425"/>
     <w:rsid w:val="00AA0C5E"/>
     <w:rsid w:val="00AA24F4"/>
     <w:rsid w:val="00AA66B5"/>
     <w:rsid w:val="00AB0DC8"/>
     <w:rsid w:val="00AB73E6"/>
     <w:rsid w:val="00AC2BB9"/>
     <w:rsid w:val="00AC35C0"/>
     <w:rsid w:val="00AD10BF"/>
     <w:rsid w:val="00AD22F0"/>
     <w:rsid w:val="00AD362F"/>
     <w:rsid w:val="00AD5DB3"/>
     <w:rsid w:val="00AD73A2"/>
     <w:rsid w:val="00AE34A0"/>
+    <w:rsid w:val="00AE4790"/>
     <w:rsid w:val="00AE4F70"/>
     <w:rsid w:val="00AE6396"/>
     <w:rsid w:val="00AF094F"/>
     <w:rsid w:val="00AF0A55"/>
     <w:rsid w:val="00AF1DC8"/>
     <w:rsid w:val="00AF3AF6"/>
     <w:rsid w:val="00AF3F41"/>
     <w:rsid w:val="00AF5917"/>
     <w:rsid w:val="00AF70A3"/>
     <w:rsid w:val="00AF7A33"/>
     <w:rsid w:val="00B001B8"/>
     <w:rsid w:val="00B02AE2"/>
     <w:rsid w:val="00B05854"/>
     <w:rsid w:val="00B06184"/>
     <w:rsid w:val="00B074F3"/>
     <w:rsid w:val="00B07595"/>
     <w:rsid w:val="00B07748"/>
     <w:rsid w:val="00B12EBE"/>
     <w:rsid w:val="00B13F01"/>
     <w:rsid w:val="00B213D9"/>
     <w:rsid w:val="00B22FD7"/>
     <w:rsid w:val="00B3381F"/>
     <w:rsid w:val="00B3504C"/>
     <w:rsid w:val="00B35940"/>
     <w:rsid w:val="00B4126E"/>
@@ -26228,50 +27449,51 @@
     <w:rsid w:val="00CB7C29"/>
     <w:rsid w:val="00CB7F46"/>
     <w:rsid w:val="00CC04DF"/>
     <w:rsid w:val="00CD16C4"/>
     <w:rsid w:val="00CD35F1"/>
     <w:rsid w:val="00CD44C8"/>
     <w:rsid w:val="00CD6FD8"/>
     <w:rsid w:val="00CE009B"/>
     <w:rsid w:val="00CE3337"/>
     <w:rsid w:val="00CE380F"/>
     <w:rsid w:val="00CE6326"/>
     <w:rsid w:val="00CE7559"/>
     <w:rsid w:val="00CE755F"/>
     <w:rsid w:val="00CE7F2B"/>
     <w:rsid w:val="00CF117C"/>
     <w:rsid w:val="00CF5478"/>
     <w:rsid w:val="00CF69F7"/>
     <w:rsid w:val="00CF6DEC"/>
     <w:rsid w:val="00D00BFF"/>
     <w:rsid w:val="00D00D82"/>
     <w:rsid w:val="00D013C9"/>
     <w:rsid w:val="00D01673"/>
     <w:rsid w:val="00D05340"/>
     <w:rsid w:val="00D06CC1"/>
     <w:rsid w:val="00D13727"/>
+    <w:rsid w:val="00D16F8B"/>
     <w:rsid w:val="00D25B83"/>
     <w:rsid w:val="00D261B9"/>
     <w:rsid w:val="00D26236"/>
     <w:rsid w:val="00D31ACF"/>
     <w:rsid w:val="00D33B32"/>
     <w:rsid w:val="00D33D33"/>
     <w:rsid w:val="00D34730"/>
     <w:rsid w:val="00D35385"/>
     <w:rsid w:val="00D37C0D"/>
     <w:rsid w:val="00D4131A"/>
     <w:rsid w:val="00D41379"/>
     <w:rsid w:val="00D426C0"/>
     <w:rsid w:val="00D42CF2"/>
     <w:rsid w:val="00D42EB5"/>
     <w:rsid w:val="00D44CA1"/>
     <w:rsid w:val="00D45F7D"/>
     <w:rsid w:val="00D46448"/>
     <w:rsid w:val="00D50672"/>
     <w:rsid w:val="00D51250"/>
     <w:rsid w:val="00D51325"/>
     <w:rsid w:val="00D5274F"/>
     <w:rsid w:val="00D52AE1"/>
     <w:rsid w:val="00D54736"/>
     <w:rsid w:val="00D56A18"/>
     <w:rsid w:val="00D56B6E"/>
@@ -26349,96 +27571,94 @@
     <w:rsid w:val="00E56ED3"/>
     <w:rsid w:val="00E6044E"/>
     <w:rsid w:val="00E6052F"/>
     <w:rsid w:val="00E63022"/>
     <w:rsid w:val="00E6379A"/>
     <w:rsid w:val="00E63D15"/>
     <w:rsid w:val="00E644C6"/>
     <w:rsid w:val="00E64BDD"/>
     <w:rsid w:val="00E66602"/>
     <w:rsid w:val="00E66BC9"/>
     <w:rsid w:val="00E67839"/>
     <w:rsid w:val="00E71C57"/>
     <w:rsid w:val="00E72006"/>
     <w:rsid w:val="00E760BF"/>
     <w:rsid w:val="00E85687"/>
     <w:rsid w:val="00E86065"/>
     <w:rsid w:val="00E91F1B"/>
     <w:rsid w:val="00E92C1C"/>
     <w:rsid w:val="00E92C27"/>
     <w:rsid w:val="00E94B31"/>
     <w:rsid w:val="00E96392"/>
     <w:rsid w:val="00E96468"/>
     <w:rsid w:val="00E977BC"/>
     <w:rsid w:val="00EA2775"/>
     <w:rsid w:val="00EA4C53"/>
-    <w:rsid w:val="00EA56F4"/>
     <w:rsid w:val="00EA7306"/>
     <w:rsid w:val="00EB01BD"/>
     <w:rsid w:val="00EB3199"/>
     <w:rsid w:val="00EB447A"/>
     <w:rsid w:val="00EB56E8"/>
     <w:rsid w:val="00EB5847"/>
     <w:rsid w:val="00EB5EB1"/>
     <w:rsid w:val="00EC1BF1"/>
     <w:rsid w:val="00ED19E3"/>
     <w:rsid w:val="00ED2B39"/>
     <w:rsid w:val="00ED340D"/>
     <w:rsid w:val="00ED57C7"/>
     <w:rsid w:val="00ED60DF"/>
     <w:rsid w:val="00EE07B1"/>
     <w:rsid w:val="00EE0A52"/>
     <w:rsid w:val="00EE2468"/>
     <w:rsid w:val="00EE272A"/>
     <w:rsid w:val="00EE6A3C"/>
     <w:rsid w:val="00EE7FFE"/>
     <w:rsid w:val="00EF3D0D"/>
     <w:rsid w:val="00EF4191"/>
     <w:rsid w:val="00EF51C8"/>
     <w:rsid w:val="00EF6E26"/>
     <w:rsid w:val="00EF7300"/>
     <w:rsid w:val="00F01969"/>
     <w:rsid w:val="00F038CD"/>
     <w:rsid w:val="00F03B91"/>
     <w:rsid w:val="00F054DB"/>
     <w:rsid w:val="00F0716D"/>
     <w:rsid w:val="00F07FDA"/>
     <w:rsid w:val="00F10C8E"/>
     <w:rsid w:val="00F111C3"/>
     <w:rsid w:val="00F1222F"/>
     <w:rsid w:val="00F21AE3"/>
     <w:rsid w:val="00F23A0A"/>
     <w:rsid w:val="00F269B4"/>
     <w:rsid w:val="00F270CC"/>
     <w:rsid w:val="00F2789E"/>
     <w:rsid w:val="00F27B04"/>
     <w:rsid w:val="00F27BC3"/>
     <w:rsid w:val="00F30AC0"/>
     <w:rsid w:val="00F315C1"/>
     <w:rsid w:val="00F32A43"/>
     <w:rsid w:val="00F32FEF"/>
-    <w:rsid w:val="00F334E7"/>
     <w:rsid w:val="00F36632"/>
     <w:rsid w:val="00F37B5D"/>
     <w:rsid w:val="00F46D5B"/>
     <w:rsid w:val="00F50A1C"/>
     <w:rsid w:val="00F51FC6"/>
     <w:rsid w:val="00F61AA4"/>
     <w:rsid w:val="00F62ED7"/>
     <w:rsid w:val="00F6519E"/>
     <w:rsid w:val="00F67517"/>
     <w:rsid w:val="00F6798D"/>
     <w:rsid w:val="00F744C8"/>
     <w:rsid w:val="00F74927"/>
     <w:rsid w:val="00F77CF2"/>
     <w:rsid w:val="00F77FCF"/>
     <w:rsid w:val="00F80209"/>
     <w:rsid w:val="00F82032"/>
     <w:rsid w:val="00F858F8"/>
     <w:rsid w:val="00F877BE"/>
     <w:rsid w:val="00F87CAE"/>
     <w:rsid w:val="00F96576"/>
     <w:rsid w:val="00F96D89"/>
     <w:rsid w:val="00F96E22"/>
     <w:rsid w:val="00F96F7F"/>
     <w:rsid w:val="00FA22F1"/>
     <w:rsid w:val="00FA4EAC"/>
@@ -27446,50 +28666,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A4EFCE5-35DD-459F-801B-C6E458D48975}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2422</Words>
-  <Characters>2496</Characters>
+  <Words>734</Words>
+  <Characters>4184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>624</Lines>
-  <Paragraphs>447</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4471</CharactersWithSpaces>
+  <CharactersWithSpaces>4909</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>