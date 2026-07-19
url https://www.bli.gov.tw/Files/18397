--- v0 (2026-05-17)
+++ v1 (2026-07-19)
@@ -968,71 +968,51 @@
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="004E4664" w:rsidRPr="00024DA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="120"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="004E4664" w:rsidRPr="00024DA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>本表僅供自願</w:t>
-[...19 lines deleted...]
-              <w:t>使用</w:t>
+              <w:t>本表僅供自願參加職保者使用</w:t>
             </w:r>
             <w:r w:rsidR="004E4664" w:rsidRPr="00024DA5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="120"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F13AAD" w14:textId="77777777" w:rsidR="004E4664" w:rsidRDefault="004E4664" w:rsidP="007C42DF">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7564D9E2" w14:textId="77777777" w:rsidR="00013ABB" w:rsidRDefault="00736662" w:rsidP="007C42DF">
@@ -1642,61 +1622,59 @@
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>統</w:t>
             </w:r>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>編</w:t>
             </w:r>
             <w:r w:rsidRPr="007A57D5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1858,61 +1836,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">備 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FDE2CB6" w14:textId="77777777" w:rsidR="00426FF2" w:rsidRPr="007A57D5" w:rsidRDefault="00426FF2" w:rsidP="004424DB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -7158,69 +7134,51 @@
               </w:rPr>
               <w:t>原寄</w:t>
             </w:r>
             <w:r w:rsidR="00FB2C9D" w:rsidRPr="00C2044A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>郵局郵戳</w:t>
             </w:r>
             <w:r w:rsidR="00A81F34" w:rsidRPr="00C2044A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>之日期</w:t>
             </w:r>
             <w:r w:rsidR="00FB2C9D" w:rsidRPr="00C2044A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>為</w:t>
-[...17 lines deleted...]
-              <w:t>）</w:t>
+              <w:t>為準）</w:t>
             </w:r>
             <w:r w:rsidR="0083299C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>二十四</w:t>
             </w:r>
             <w:r w:rsidR="00736662" w:rsidRPr="00C2044A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidR="00BC524E" w:rsidRPr="00C2044A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>停</w:t>
             </w:r>
@@ -8002,2656 +7960,2473 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72C089A4" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidRDefault="00736662">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="000DCCC1" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidRDefault="00736662">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C74B286" w14:textId="77777777" w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidRDefault="00736662">
+    <w:p w14:paraId="2C74B286" w14:textId="29BD200D" w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidRDefault="00940F3A">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:spacing w:line="180" w:lineRule="exact"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A57D5">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5911BF0E" wp14:editId="7408DBCF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644928" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5911BF0E" wp14:editId="58D7D428">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>461944</wp:posOffset>
+                  <wp:posOffset>26035</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>127475</wp:posOffset>
+                  <wp:posOffset>130810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="4294505" cy="6777318"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:extent cx="5086350" cy="7038975"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 37"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="4294505" cy="6777318"/>
+                          <a:ext cx="5086350" cy="7038975"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2285817A" w14:textId="77777777" w:rsidR="001E50E6" w:rsidRPr="007A57D5" w:rsidRDefault="001E50E6" w:rsidP="001E50E6">
+                          <w:p w14:paraId="2285817A" w14:textId="77777777" w:rsidR="001E50E6" w:rsidRPr="00940F3A" w:rsidRDefault="001E50E6" w:rsidP="001E50E6">
+                            <w:pPr>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>填表及其補充說明：</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76C4EBAD" w14:textId="77777777" w:rsidR="00FC7157" w:rsidRPr="00940F3A" w:rsidRDefault="00736662" w:rsidP="005A50BA">
+                            <w:pPr>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>一、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F14EC4" w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>請詳實填寫被保險人</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FC7157" w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>相關基本資料。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33F59DA5" w14:textId="0361F437" w:rsidR="00FC7157" w:rsidRPr="00940F3A" w:rsidRDefault="00FC7157" w:rsidP="005A50BA">
+                            <w:pPr>
+                              <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>二、</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001E50E6" w:rsidRPr="00940F3A">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>請善用勞動部勞工保險局ｅ化服務系統，進行網路申報作業。</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="70AD8A7F" w14:textId="26193FB3" w:rsidR="00C941A5" w:rsidRPr="00C941A5" w:rsidRDefault="00736662" w:rsidP="005A50BA">
                             <w:pPr>
                               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="007A57D5">
-[...105 lines deleted...]
-                            </w:pPr>
                             <w:r w:rsidRPr="00C941A5">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00942C32">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00942C32">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">         </w:t>
+                              <w:t xml:space="preserve">        </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00940F3A">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">    </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00942C32">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00942C32" w:rsidRPr="00942C32">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t>常用退保原因一覽表</w:t>
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:jc w:val="center"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                                 <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                                 <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                                 <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                                 <w:insideH w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                                 <w:insideV w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                               </w:tblBorders>
                               <w:tblCellMar>
                                 <w:left w:w="28" w:type="dxa"/>
                                 <w:right w:w="28" w:type="dxa"/>
                               </w:tblCellMar>
                               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                             </w:tblPr>
                             <w:tblGrid>
-                              <w:gridCol w:w="1840"/>
-                              <w:gridCol w:w="4629"/>
+                              <w:gridCol w:w="1984"/>
+                              <w:gridCol w:w="5613"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="79DFE81A" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="79DFE81A" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:val="441"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="042F5370" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00CD1068" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:ind w:firstLineChars="100" w:firstLine="220"/>
                                     <w:rPr>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00CD1068">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>退保原因</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00CD1068">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">     </w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="26A0977A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00CD1068" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00CD1068">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>說明</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2B5F0C4C" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2B5F0C4C" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="441"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="1DD823E9" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>參加勞保</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07E65BDE" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="07E65BDE" w14:textId="2C5BAAF2" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>參加勞保</w:t>
+                                    <w:t>參加勞保、勞農重複</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2F8AFD5E" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2F8AFD5E" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="441"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="78677F5F" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>參加國民年金</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="358E4F75" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="358E4F75" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>未滿6</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>5</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>歲，自願退出農保參加國民年金</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="04B52571" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="04B52571" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="441"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="0226CC07" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>參加其他社會保險</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="256DE9F5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="256DE9F5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>參加公教保、</w:t>
+                                    <w:t>參加公教保、軍保</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                                  <w:proofErr w:type="gramEnd"/>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6CF868D8" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6CF868D8" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="422"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="346A0478" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>戶籍異動</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="623A2DB5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="623A2DB5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>戶籍遷出農會組織區域</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="7E6184A8" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="7E6184A8" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="422"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="10DB1C7C" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>死亡</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="40E077D2" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="40E077D2" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>死亡</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6DDD3E46" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6DDD3E46" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="422"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="7E2B2B45" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>失蹤</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="5927FB36" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="5927FB36" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>失蹤</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="19EDF697" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="19EDF697" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:val="422"/>
+                                <w:trHeight w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="5BAB06B4" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>入伍</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4B2D0A38" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="4B2D0A38" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>服志願役</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="03D60126" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="03D60126" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:hRule="exact" w:val="571"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="5919B614" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>無合理栽培密度、規模或管理</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="4A6AF216" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="4A6AF216" w14:textId="67259AA6" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足</w:t>
+                                    <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足、無法到達農作場域</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="27DB8B05" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="27DB8B05" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:hRule="exact" w:val="849"/>
+                                <w:trHeight w:hRule="exact" w:val="1814"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="43F6C966" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>農地問題</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="6D99298A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="6D99298A" w14:textId="592A986F" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00873A71" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00873A71">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>土地所有權人不符、土地訂有375租約、土地面積不足、使用地類別不符、徵收續保期間屆滿、未毗鄰、設定地上權、租約未經公證</w:t>
-[...17 lines deleted...]
-                                    <w:t>到期…等</w:t>
+                                    <w:t>農地相關問題，如：土地所有權人不符、土地訂有375租約、無土地、土地面積不足、使用地類別不符、分區不符、徵收續保期間屆滿、未毗鄰、土地信託、設定地上權、農育權、租約之承租人不符、租約未經公證、租約到期、雇主土地不符、農地出租他人、農地供他人領取天災救助、無分管圖或分管契約、無從農工作證明…等</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="004427D5" w14:paraId="325D85C6" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="004427D5" w14:paraId="325D85C6" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:hRule="exact" w:val="605"/>
+                                <w:trHeight w:hRule="exact" w:val="1035"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="2C710A45" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>無從事農作能力或事實</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="07A3CF8A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="07A3CF8A" w14:textId="775667B3" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上…等居國外或入獄服刑案清查未從事農作</w:t>
+                                    <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上、旅居國外或入獄服刑案清查未從事農作、未以農維持生計</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DA8FA80" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DA8FA80" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
-                                <w:trHeight w:hRule="exact" w:val="454"/>
+                                <w:trHeight w:hRule="exact" w:val="397"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="48E1CFF3" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>身分異動</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="19F38102" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="19F38102" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>離婚、被收養</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="72B4ACE5" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="72B4ACE5" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:hRule="exact" w:val="633"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="469ED2FF" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>農業以外專任職業</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="561159F3" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="561159F3" w14:textId="23DE3254" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>擔任工商業負責人、所營項目非屬農業生產性質且自產自銷、董事、職業工會會員</w:t>
+                                    <w:t>擔任工商業負責人、董事、職業工會會員、所營項目非屬農業生產性質或非自產自銷</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DC61E76" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DC61E76" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:val="421"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="1859C36E" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="008C0B70">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>自願退保</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="46AB1EB7" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="46AB1EB7" w14:textId="50EDC175" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>自願退保</w:t>
+                                    <w:t>因欲領取其他社會保險老年給付、有其他專任職業、不再從事農業工作...或其他原因向農會申請農保退保</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="0B1C33B2" w14:textId="77777777" w:rsidTr="00FB5655">
+                            <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="0B1C33B2" w14:textId="77777777" w:rsidTr="00873A71">
                               <w:trPr>
                                 <w:cantSplit/>
                                 <w:trHeight w:hRule="exact" w:val="560"/>
                                 <w:jc w:val="center"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="1840" w:type="dxa"/>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
                                 <w:p w14:paraId="248B4F63" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00322974">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                       <w:lang w:val="zh-TW"/>
                                     </w:rPr>
                                     <w:t>未配合清查</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
-                                  <w:tcW w:w="4629" w:type="dxa"/>
+                                  <w:tcW w:w="5613" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w14:paraId="0F715D7D" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                                <w:p w14:paraId="0F715D7D" w14:textId="22D3FAF9" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="auto"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r w:rsidRPr="008C0B70">
+                                  <w:r w:rsidRPr="00940F3A">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
-                                    <w:t>未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查</w:t>
-[...60 lines deleted...]
-                                    <w:t>非上述退保原因</w:t>
+                                    <w:t>文件不齊全、未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查、現勘未到</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w14:paraId="4CA715E2" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="005C20F1" w:rsidRDefault="00105312" w:rsidP="005A50BA">
+                          <w:p w14:paraId="4CA715E2" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="00B45690" w:rsidRDefault="00105312" w:rsidP="005A50BA">
                             <w:pPr>
                               <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5911BF0E" id="Text Box 37" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:36.35pt;margin-top:10.05pt;width:338.15pt;height:533.65pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0np6X9wEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJk7o14hRdiw4D&#10;um5Auw9gZDkWZosapcTOvn6UnGbZ9jbsRRAvOjw8pFY3Q9eKvSZv0JZyNplKoa3CythtKb++PLy7&#10;ksIHsBW0aHUpD9rLm/XbN6veFXqODbaVJsEg1he9K2UTgiuyzKtGd+An6LTlYI3UQWCTtllF0DN6&#10;12bz6fQy65EqR6i09+y9H4NynfDrWqvwua69DqItJXML6aR0buKZrVdQbAlcY9SRBvwDiw6M5aIn&#10;qHsIIHZk/oLqjCL0WIeJwi7DujZKpx64m9n0j26eG3A69cLieHeSyf8/WPW0/0LCVKXMpbDQ8Yhe&#10;9BDEexzERR7l6Z0vOOvZcV4Y2M9jTq1694jqmxcW7xqwW31LhH2joWJ6s/gyO3s64vgIsuk/YcV1&#10;YBcwAQ01dVE7VkMwOo/pcBpN5KLYuZhfL5bTpRSKY5d5nl/MrlINKF6fO/Lhg8ZOxEspiWef4GH/&#10;6EOkA8VrSqxm8cG0bZp/a39zcGL0JPqR8cg9DJvhKNRRlQ1WB+6HcNwq/gV8aZB+SNHzRpXSf98B&#10;aSnaj5Y1uZ4tFnEFk7FY5nM26DyyOY+AVQxVyiDFeL0L49ruHJltw5XGKVi8ZR1rkzqMgo+sjvR5&#10;a1Ljxw2Pa3lup6xf/3D9EwAA//8DAFBLAwQUAAYACAAAACEAUomyiN4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KidUDWPxqkQArGmRAJ2buzGFn6E2E3D3zOs6HJ0j+6c&#10;2+wWZ8mspmiC55CtGBDl+yCNHzh0b893JZCYhJfCBq84/KgIu/b6qhG1DGf/quZ9GgiW+FgLDjql&#10;saY09lo5EVdhVB6zY5icSHhOA5WTOGO5szRnbEOdMB4/aDGqR636r/3JcbD9XH24Spsue3/pSvq5&#10;MfdP35zf3iwPWyBJLekfhj99VIcWnQ7h5GUklkORF0hyyFkGBPNiXeG2A4KsLNZA24ZeTmh/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPSenpf3AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFKJsojeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;UQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokecolor="red">
+              <v:shapetype w14:anchorId="5911BF0E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 37" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:2.05pt;margin-top:10.3pt;width:400.5pt;height:554.25pt;z-index:251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRmgHi9gEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8neuttos1VpVYRU&#10;ClLLBziOk1gkHjP2brJ8PWMnXRZ4Q7xYnovPnDkz3t0MXcuOCp0Gk/P5LOVMGQmlNnXOv748vNty&#10;5rwwpWjBqJyflOM3+7dvdr3N1AIaaEuFjECMy3qb88Z7myWJk43qhJuBVYaCFWAnPJlYJyWKntC7&#10;Nlmk6VXSA5YWQSrnyHs/Bvk+4leVkv5zVTnlWZtz4ubjifEswpnsdyKrUdhGy4mG+AcWndCGip6h&#10;7oUX7ID6L6hOSwQHlZ9J6BKoKi1V7IG6mad/dPPcCKtiLySOs2eZ3P+DlU/HL8h0mfMNZ0Z0NKIX&#10;NXj2Hga23AR5eusyynq2lOcH8tOYY6vOPoL85piBu0aYWt0iQt8oURK9eXiZXDwdcVwAKfpPUFId&#10;cfAQgYYKu6AdqcEIncZ0Oo8mcJHkXKfbq+WaQpJim3S5vd6sYw2RvT636PwHBR0Ll5wjzT7Ci+Oj&#10;84GOyF5TQjUDD7pt4/xb85uDEoMn0g+MR+5+KIZJqEmVAsoT9YMwbhX9Aro0gD8462mjcu6+HwQq&#10;ztqPhjS5nq9WYQWjsVpvFmTgZaS4jAgjCSrnnrPxeufHtT1Y1HVDlcYpGLglHSsdOwyCj6wm+rQ1&#10;sfFpw8NaXtox69c/3P8EAAD//wMAUEsDBBQABgAIAAAAIQCtBcBo3AAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqO0AURLiVAiBWFMiATs3NrGFHyF20/D3DCu6nLlHd860&#10;29U7sug52RgE8A0DosMQlQ2jgP716aoCkrIMSroYtIAfnWDbnZ+1slHxGF70sssjwZKQGinA5Dw1&#10;lKbBaC/TJk46YPYZZy8zjvNI1SyPWO4dLRgrqZc24AUjJ/1g9PC1O3gBbljqd18b2/O3576iH6W9&#10;fvwW4vJivb8DkvWa/2H400d16NBpHw9BJeIE3HAEBRSsBIJxxW5xsUeOFzUH2rX09IPuFwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGaAeL2AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK0FwGjcAAAACQEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokecolor="red">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="2285817A" w14:textId="77777777" w:rsidR="001E50E6" w:rsidRPr="007A57D5" w:rsidRDefault="001E50E6" w:rsidP="001E50E6">
+                    <w:p w14:paraId="2285817A" w14:textId="77777777" w:rsidR="001E50E6" w:rsidRPr="00940F3A" w:rsidRDefault="001E50E6" w:rsidP="001E50E6">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
+                        <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A57D5">
+                      <w:r w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>填表及其補充說明：</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="76C4EBAD" w14:textId="77777777" w:rsidR="00FC7157" w:rsidRPr="007A57D5" w:rsidRDefault="00736662" w:rsidP="005A50BA">
+                    <w:p w14:paraId="76C4EBAD" w14:textId="77777777" w:rsidR="00FC7157" w:rsidRPr="00940F3A" w:rsidRDefault="00736662" w:rsidP="005A50BA">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
+                        <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A57D5">
+                      <w:r w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>一、</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F14EC4" w:rsidRPr="007A57D5">
+                      <w:r w:rsidR="00F14EC4" w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>請詳實填寫被保險人</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FC7157" w:rsidRPr="007A57D5">
+                      <w:r w:rsidR="00FC7157" w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>相關基本資料。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="33F59DA5" w14:textId="0361F437" w:rsidR="00FC7157" w:rsidRDefault="00FC7157" w:rsidP="005A50BA">
+                    <w:p w14:paraId="33F59DA5" w14:textId="0361F437" w:rsidR="00FC7157" w:rsidRPr="00940F3A" w:rsidRDefault="00FC7157" w:rsidP="005A50BA">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
+                        <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="007A57D5">
+                      <w:r w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>二、</w:t>
                       </w:r>
-                      <w:r w:rsidR="001E50E6" w:rsidRPr="007A57D5">
+                      <w:r w:rsidR="001E50E6" w:rsidRPr="00940F3A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
-                          <w:sz w:val="28"/>
-                          <w:szCs w:val="28"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>請善用勞動部勞工保險局</w:t>
-[...19 lines deleted...]
-                        <w:t>化服務系統，進行網路申報作業。</w:t>
+                        <w:t>請善用勞動部勞工保險局ｅ化服務系統，進行網路申報作業。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="70AD8A7F" w14:textId="637B11AD" w:rsidR="00C941A5" w:rsidRPr="00C941A5" w:rsidRDefault="00736662" w:rsidP="005A50BA">
+                    <w:p w14:paraId="70AD8A7F" w14:textId="26193FB3" w:rsidR="00C941A5" w:rsidRPr="00C941A5" w:rsidRDefault="00736662" w:rsidP="005A50BA">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C941A5">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00942C32">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00942C32">
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">         </w:t>
+                        <w:t xml:space="preserve">        </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00940F3A">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">    </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00942C32">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00942C32" w:rsidRPr="00942C32">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t>常用退保原因一覽表</w:t>
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:jc w:val="center"/>
                         <w:tblBorders>
                           <w:top w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                           <w:left w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                           <w:right w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="FF0000"/>
                         </w:tblBorders>
                         <w:tblCellMar>
                           <w:left w:w="28" w:type="dxa"/>
                           <w:right w:w="28" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
-                        <w:gridCol w:w="1840"/>
-                        <w:gridCol w:w="4629"/>
+                        <w:gridCol w:w="1984"/>
+                        <w:gridCol w:w="5613"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="79DFE81A" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="79DFE81A" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:val="441"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="042F5370" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00CD1068" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:ind w:firstLineChars="100" w:firstLine="220"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CD1068">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>退保原因</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00CD1068">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="26A0977A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00CD1068" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00CD1068">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>說明</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2B5F0C4C" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2B5F0C4C" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="441"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="1DD823E9" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>參加勞保</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07E65BDE" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="07E65BDE" w14:textId="2C5BAAF2" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>參加勞保</w:t>
+                              <w:t>參加勞保、勞農重複</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2F8AFD5E" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2F8AFD5E" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="441"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="78677F5F" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>參加國民年金</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="358E4F75" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="358E4F75" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>未滿6</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>歲，自願退出農保參加國民年金</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="04B52571" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="04B52571" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="441"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="0226CC07" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>參加其他社會保險</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="256DE9F5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="256DE9F5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>參加公教保、</w:t>
+                              <w:t>參加公教保、軍保</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6CF868D8" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6CF868D8" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="422"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="346A0478" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>戶籍異動</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="623A2DB5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="623A2DB5" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>戶籍遷出農會組織區域</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="7E6184A8" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="7E6184A8" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="422"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="10DB1C7C" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>死亡</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="40E077D2" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="40E077D2" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>死亡</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6DDD3E46" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="6DDD3E46" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="422"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="7E2B2B45" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>失蹤</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="5927FB36" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="5927FB36" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>失蹤</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="19EDF697" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="19EDF697" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:val="422"/>
+                          <w:trHeight w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="5BAB06B4" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>入伍</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4B2D0A38" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="4B2D0A38" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>服志願役</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="03D60126" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="03D60126" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:hRule="exact" w:val="571"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="5919B614" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>無合理栽培密度、規模或管理</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="4A6AF216" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="4A6AF216" w14:textId="67259AA6" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足</w:t>
+                              <w:t>生產之作物不具合理之栽培密度及規模、不具維護管理事實、實際耕作面積不足、無法到達農作場域</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="27DB8B05" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="27DB8B05" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:hRule="exact" w:val="849"/>
+                          <w:trHeight w:hRule="exact" w:val="1814"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="43F6C966" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>農地問題</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="6D99298A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="6D99298A" w14:textId="592A986F" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00873A71" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00873A71">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>土地所有權人不符、土地訂有375租約、土地面積不足、使用地類別不符、徵收續保期間屆滿、未毗鄰、設定地上權、租約未經公證</w:t>
-[...17 lines deleted...]
-                              <w:t>到期…等</w:t>
+                              <w:t>農地相關問題，如：土地所有權人不符、土地訂有375租約、無土地、土地面積不足、使用地類別不符、分區不符、徵收續保期間屆滿、未毗鄰、土地信託、設定地上權、農育權、租約之承租人不符、租約未經公證、租約到期、雇主土地不符、農地出租他人、農地供他人領取天災救助、無分管圖或分管契約、無從農工作證明…等</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="004427D5" w14:paraId="325D85C6" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="004427D5" w14:paraId="325D85C6" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:hRule="exact" w:val="605"/>
+                          <w:trHeight w:hRule="exact" w:val="1035"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="2C710A45" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>無從事農作能力或事實</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="07A3CF8A" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="07A3CF8A" w14:textId="775667B3" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上…等居國外或入獄服刑案清查未從事農作</w:t>
+                              <w:t>不具從事農業生產技術能力、未實際從事農作、每年實際從事農作時間合計未達90日以上、旅居國外或入獄服刑案清查未從事農作、未以農維持生計</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DA8FA80" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DA8FA80" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
-                          <w:trHeight w:hRule="exact" w:val="454"/>
+                          <w:trHeight w:hRule="exact" w:val="397"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="48E1CFF3" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>身分異動</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="19F38102" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="19F38102" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>離婚、被收養</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="72B4ACE5" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="72B4ACE5" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:hRule="exact" w:val="633"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="469ED2FF" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>農業以外專任職業</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="561159F3" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="561159F3" w14:textId="23DE3254" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>擔任工商業負責人、所營項目非屬農業生產性質且自產自銷、董事、職業工會會員</w:t>
+                              <w:t>擔任工商業負責人、董事、職業工會會員、所營項目非屬農業生產性質或非自產自銷</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DC61E76" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="2DC61E76" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:val="421"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="1859C36E" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008C0B70">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>自願退保</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="46AB1EB7" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="46AB1EB7" w14:textId="50EDC175" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>自願退保</w:t>
+                              <w:t>因欲領取其他社會保險老年給付、有其他專任職業、不再從事農業工作...或其他原因向農會申請農保退保</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="0B1C33B2" w14:textId="77777777" w:rsidTr="00FB5655">
+                      <w:tr w:rsidR="00942C32" w:rsidRPr="00CD1068" w14:paraId="0B1C33B2" w14:textId="77777777" w:rsidTr="00873A71">
                         <w:trPr>
                           <w:cantSplit/>
                           <w:trHeight w:hRule="exact" w:val="560"/>
                           <w:jc w:val="center"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="1840" w:type="dxa"/>
+                            <w:tcW w:w="1984" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
                           <w:p w14:paraId="248B4F63" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00322974">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                                 <w:lang w:val="zh-TW"/>
                               </w:rPr>
                               <w:t>未配合清查</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
-                            <w:tcW w:w="4629" w:type="dxa"/>
+                            <w:tcW w:w="5613" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w14:paraId="0F715D7D" w14:textId="77777777" w:rsidR="00942C32" w:rsidRPr="008C0B70" w:rsidRDefault="00942C32" w:rsidP="00942C32">
+                          <w:p w14:paraId="0F715D7D" w14:textId="22D3FAF9" w:rsidR="00942C32" w:rsidRPr="00940F3A" w:rsidRDefault="00940F3A" w:rsidP="00942C32">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="008C0B70">
+                            <w:r w:rsidRPr="00940F3A">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查</w:t>
-[...60 lines deleted...]
-                              <w:t>非上述退保原因</w:t>
+                              <w:t>文件不齊全、未檢具資格證明文件、文件未補正或補正未完全、未配合清查、未到農會辦理清查、現勘未到</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w14:paraId="4CA715E2" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="005C20F1" w:rsidRDefault="00105312" w:rsidP="005A50BA">
+                    <w:p w14:paraId="4CA715E2" w14:textId="77777777" w:rsidR="00105312" w:rsidRPr="00B45690" w:rsidRDefault="00105312" w:rsidP="005A50BA">
                       <w:pPr>
                         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B55C54">
+    </w:p>
+    <w:p w14:paraId="355B524D" w14:textId="6BE77695" w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidRDefault="00B55C54">
+      <w:pPr>
+        <w:spacing w:line="180" w:lineRule="exact"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BB5D56C" wp14:editId="09C99AA1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5850255</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>901065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="409575" cy="1681480"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="文字方塊 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -10811,51 +10586,51 @@
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">    </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00B55C54">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">：    ：   </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00B55C54">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697152" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="163DD8D9" wp14:editId="5DB4C5D0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5274945</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>835660</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="763905" cy="1759585"/>
                 <wp:effectExtent l="0" t="0" r="17145" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="矩形 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
@@ -13050,127 +12825,128 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="57FC51F1" id="Line 50" o:spid="_x0000_s1026" style="position:absolute;z-index:251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="402.55pt,0" to="402.55pt,549pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAK4O/FwIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcE9tZJ5tYcVaVHfey&#10;7Uba7Q8ggGNUDAhInKjqf+9APpRtL1VVH/DADG/ezBuWT8deogO3TmhV4mycYsQV1UyoXYm/vTWj&#10;OUbOE8WI1IqX+MQdflp9/LAcTMEnutOScYsARLliMCXuvDdFkjja8Z64sTZcgbPVticetnaXMEsG&#10;QO9lMknTWTJoy4zVlDsHp/XZiVcRv2059S9t67hHssTAzcfVxnUb1mS1JMXOEtMJeqFB/oFFT4SC&#10;pDeomniC9lb8AdULarXTrR9T3Se6bQXlsQaoJkt/q+a1I4bHWqA5ztza5P4fLP162FgkGGiHkSI9&#10;SPQsFEfT2JrBuAIiKrWxoTh6VK/mWdPvDilddUTteKT4djJwLwvNTN5dCRtnIMF2+KIZxJC917FP&#10;x9b2ARI6gI5RjtNNDn70iJ4PKZzOFo+ThzTySUhxvWis85+57lEwSiyBdAQmh2fnAxFSXENCHqUb&#10;IWVUWyo0lHgxnUzjBaelYMEZwpzdbStp0YHAvDRNCl+sCjz3YVbvFYtgHSdsfbE9EfJsQ3KpAh6U&#10;AnQu1nkgfizSxXq+nuejfDJbj/K0rkefmiofzZrscVo/1FVVZz8DtSwvOsEYV4HddTiz/O/EvzyT&#10;81jdxvPWhuQ9euwXkL3+I+moZZAvvCZXbDU7bexVY5jHGHx5O2Hg7/dg37/w1S8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQC8QzvQ3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSP0Haytx&#10;o3aQiEKIU1UVXOBEqSpxc+MlCYnXaeym4e9ZxAGOoxnNvCnWs+vFhGNoPWlIVgoEUuVtS7WG/dvT&#10;TQYiREPW9J5QwxcGWJeLq8Lk1l/oFaddrAWXUMiNhibGIZcyVA06E1Z+QGLvw4/ORJZjLe1oLlzu&#10;enmrVCqdaYkXGjPgtsGq252dhph+xoNNT89dsu8O7+pFTWrzqPX1ct48gIg4x78w/OAzOpTMdPRn&#10;skH0GjJ1l3BUAz9i+1ceOafuMwWyLOT/B+U3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEArg78XAgAAKQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhALxDO9DcAAAACQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" strokecolor="red"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00736662" w:rsidRPr="007A57D5" w:rsidSect="006A4E41">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="289" w:right="510" w:bottom="289" w:left="289" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="333"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4817322C" w14:textId="77777777" w:rsidR="00945A61" w:rsidRDefault="00945A61" w:rsidP="00173AE9">
+    <w:p w14:paraId="5C1B54F1" w14:textId="77777777" w:rsidR="00AC6443" w:rsidRDefault="00AC6443" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BCF6313" w14:textId="77777777" w:rsidR="00945A61" w:rsidRDefault="00945A61" w:rsidP="00173AE9">
+    <w:p w14:paraId="6F97887E" w14:textId="77777777" w:rsidR="00AC6443" w:rsidRDefault="00AC6443" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
+    <w:altName w:val="DF Kai Shu"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0800D5E7" w14:textId="77777777" w:rsidR="00945A61" w:rsidRDefault="00945A61" w:rsidP="00173AE9">
+    <w:p w14:paraId="37772416" w14:textId="77777777" w:rsidR="00AC6443" w:rsidRDefault="00AC6443" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5099D11D" w14:textId="77777777" w:rsidR="00945A61" w:rsidRDefault="00945A61" w:rsidP="00173AE9">
+    <w:p w14:paraId="32C73C24" w14:textId="77777777" w:rsidR="00AC6443" w:rsidRDefault="00AC6443" w:rsidP="00173AE9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02EC412E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="969C5610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="240"/>
@@ -13422,66 +13198,65 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -13529,82 +13304,86 @@
     <w:rsid w:val="00585AB0"/>
     <w:rsid w:val="005A50BA"/>
     <w:rsid w:val="005C20F1"/>
     <w:rsid w:val="005D0917"/>
     <w:rsid w:val="005F08CA"/>
     <w:rsid w:val="005F62AB"/>
     <w:rsid w:val="006109C3"/>
     <w:rsid w:val="0062057A"/>
     <w:rsid w:val="00653230"/>
     <w:rsid w:val="00657453"/>
     <w:rsid w:val="006649BA"/>
     <w:rsid w:val="00680EF4"/>
     <w:rsid w:val="006A4E41"/>
     <w:rsid w:val="006A5765"/>
     <w:rsid w:val="00701A95"/>
     <w:rsid w:val="007037F2"/>
     <w:rsid w:val="007303E4"/>
     <w:rsid w:val="00736662"/>
     <w:rsid w:val="00797443"/>
     <w:rsid w:val="007A57D5"/>
     <w:rsid w:val="007B6019"/>
     <w:rsid w:val="007C42DF"/>
     <w:rsid w:val="007D794A"/>
     <w:rsid w:val="008026D3"/>
     <w:rsid w:val="0083299C"/>
+    <w:rsid w:val="00873A71"/>
     <w:rsid w:val="008909BB"/>
     <w:rsid w:val="008B36CA"/>
     <w:rsid w:val="008C3DB0"/>
     <w:rsid w:val="008C4007"/>
     <w:rsid w:val="008D2A27"/>
     <w:rsid w:val="009046A8"/>
     <w:rsid w:val="00915733"/>
     <w:rsid w:val="009322D8"/>
+    <w:rsid w:val="00940F3A"/>
     <w:rsid w:val="00942C32"/>
     <w:rsid w:val="00945A61"/>
     <w:rsid w:val="00945CBF"/>
     <w:rsid w:val="00950CE8"/>
     <w:rsid w:val="009555AF"/>
     <w:rsid w:val="009907EC"/>
     <w:rsid w:val="009A0C1D"/>
     <w:rsid w:val="009C2A3B"/>
     <w:rsid w:val="009D524A"/>
     <w:rsid w:val="009F1563"/>
     <w:rsid w:val="00A049A2"/>
     <w:rsid w:val="00A4269D"/>
     <w:rsid w:val="00A81403"/>
     <w:rsid w:val="00A81F34"/>
     <w:rsid w:val="00AA3D89"/>
     <w:rsid w:val="00AB0800"/>
     <w:rsid w:val="00AB1B5C"/>
     <w:rsid w:val="00AB443F"/>
     <w:rsid w:val="00AB5276"/>
+    <w:rsid w:val="00AC6443"/>
     <w:rsid w:val="00AE0935"/>
     <w:rsid w:val="00AE0B81"/>
     <w:rsid w:val="00B048CC"/>
     <w:rsid w:val="00B15E54"/>
     <w:rsid w:val="00B20294"/>
+    <w:rsid w:val="00B45690"/>
     <w:rsid w:val="00B55C54"/>
     <w:rsid w:val="00B65039"/>
     <w:rsid w:val="00B6680D"/>
     <w:rsid w:val="00BA027D"/>
     <w:rsid w:val="00BC524E"/>
     <w:rsid w:val="00BD3FDF"/>
     <w:rsid w:val="00C05250"/>
     <w:rsid w:val="00C14389"/>
     <w:rsid w:val="00C2044A"/>
     <w:rsid w:val="00C21906"/>
     <w:rsid w:val="00C22C37"/>
     <w:rsid w:val="00C8208A"/>
     <w:rsid w:val="00C853C6"/>
     <w:rsid w:val="00C941A5"/>
     <w:rsid w:val="00D06DA5"/>
     <w:rsid w:val="00D32871"/>
     <w:rsid w:val="00D87264"/>
     <w:rsid w:val="00DA4C2B"/>
     <w:rsid w:val="00DB0F24"/>
     <w:rsid w:val="00DB73E7"/>
     <w:rsid w:val="00DF0029"/>
     <w:rsid w:val="00E937A8"/>
     <w:rsid w:val="00E95FAD"/>
     <w:rsid w:val="00EB4DA3"/>
     <w:rsid w:val="00ED3739"/>
@@ -13613,51 +13392,51 @@
     <w:rsid w:val="00F14EC4"/>
     <w:rsid w:val="00F7555B"/>
     <w:rsid w:val="00F83000"/>
     <w:rsid w:val="00FA3A50"/>
     <w:rsid w:val="00FB2C9D"/>
     <w:rsid w:val="00FB4A95"/>
     <w:rsid w:val="00FC7157"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FCFE512"/>
   <w15:docId w15:val="{1379279B-D0B8-4692-A30D-83D99FBB65E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -14538,55 +14317,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>138</Words>
-  <Characters>789</Characters>
+  <Words>456</Words>
+  <Characters>471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農保退保申報表-單一</dc:title>
   <dc:subject>農保退保申報表-單一</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords>行政院勞工委員會勞工保險局全球資訊網,農民保險,書表及範例,承保業務,農保退保申報表-單一</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>54Z</cp:category>
 </cp:coreProperties>
 </file>