--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,1223 +1,1264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003675B0">
-[...1 lines deleted...]
-        <w:spacing w:after="65"/>
+    <w:p w14:paraId="0461FA94" w14:textId="163AAF8E" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003675B0" w:rsidP="00411DF9">
+      <w:pPr>
+        <w:spacing w:beforeLines="30" w:before="72" w:line="380" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="-2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農民退休儲金提繳申請書</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-[...1 lines deleted...]
-        <w:spacing w:after="164" w:line="280" w:lineRule="exact"/>
+    <w:p w14:paraId="3DD6BE08" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00821E63">
+      <w:pPr>
+        <w:spacing w:beforeLines="30" w:before="72" w:line="380" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002C478E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>＊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002C478E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>填表前請詳閱背面說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-[...1 lines deleted...]
-        <w:spacing w:after="65" w:line="240" w:lineRule="exact"/>
+    <w:p w14:paraId="72451092" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00F02A17">
+      <w:pPr>
+        <w:spacing w:beforeLines="30" w:before="72" w:line="360" w:lineRule="exact"/>
         <w:ind w:left="240" w:right="-143"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C478E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請日期：　 年 　月 　日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10112" w:type="dxa"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="5" w:type="dxa"/>
           <w:right w:w="5" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1338"/>
-        <w:gridCol w:w="3688"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="393"/>
+        <w:gridCol w:w="3760"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="382"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="383"/>
+        <w:gridCol w:w="525"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="00BF55E1" w:rsidRPr="002C478E" w14:paraId="56FD0B13" w14:textId="58BF3989" w:rsidTr="001D2B32">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="398"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="000A476D">
+          <w:p w14:paraId="5E999ECF" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00840C9C">
+            <w:r w:rsidRPr="006E3252">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="720"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1200" w:id="-1501831422"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
-            <w:r w:rsidRPr="00840C9C">
+            <w:r w:rsidRPr="006E3252">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="1200" w:id="-1501831422"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="466E4916" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="79" w:right="96"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000A476D" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="000A476D">
+          <w:p w14:paraId="0FF69B53" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="000A476D">
+          <w:p w14:paraId="02B179D3" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="087E551C" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="7193D28F" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="4F01AB6A" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="0E19D7E7" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="107C7CF5" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="12D273C9" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="381" w:type="dxa"/>
+            <w:tcW w:w="382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="2EB0A303" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="496A7E62" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="380" w:type="dxa"/>
+            <w:tcW w:w="383" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="157F5CB5" w14:textId="77777777" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="393" w:type="dxa"/>
+            <w:tcW w:w="525" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="3B0F31A9" w14:textId="67B0E642" w:rsidR="00BF55E1" w:rsidRPr="002C478E" w:rsidRDefault="00BF55E1" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="0" w:lineRule="atLeast"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="4BC7745C" w14:textId="77777777" w:rsidTr="001D2B32">
         <w:trPr>
           <w:trHeight w:val="342"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="000A476D">
+          <w:p w14:paraId="449EC898" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
               <w:t>出生日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3760" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="1A825041" w14:textId="53547CA3" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="005159D9">
             <w:pPr>
-              <w:spacing w:line="260" w:lineRule="exact"/>
-              <w:ind w:left="67"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="-115" w:hangingChars="115" w:hanging="276"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidRPr="00CF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>民國</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidRPr="00CF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　年　　　</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002C478E">
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00F872EE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　年　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>月　　　日</w:t>
+              <w:t xml:space="preserve">月　　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="000A476D">
+          <w:p w14:paraId="144D89B5" w14:textId="72F6089A" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="60"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidRPr="00CF31E6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3815" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="7DA8B227" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="61AC8B73" w14:textId="77777777" w:rsidTr="001D2B32">
         <w:trPr>
-          <w:trHeight w:val="342"/>
+          <w:trHeight w:val="304"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="3DC7C05E" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3688" w:type="dxa"/>
+            <w:tcW w:w="3760" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="332BB2E9" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1271" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00FD6C24">
+          <w:p w14:paraId="2E7B698A" w14:textId="63B4E8E4" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="60"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3815" w:type="dxa"/>
+            <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="4F8CA541" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="011DECBB" w14:textId="77777777" w:rsidTr="00F02A17">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:val="832"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="336E96A4" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8774" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9289" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="3495DF94" w14:textId="26079395" w:rsidR="002D548A" w:rsidRPr="00F02A17" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
-[...6 lines deleted...]
-              <w:t>□□□-□□□</w:t>
+            <w:r w:rsidR="0031268B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□□□-□□</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0168">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="74AF0DF9" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">縣　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 鄉鎮　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>路</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="7AB80828" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">市　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　　  市區　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">街　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 段 　　巷 　　弄 　　號 　　樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="2B1922ED" w14:textId="77777777" w:rsidTr="005F6D49">
         <w:trPr>
-          <w:trHeight w:val="457"/>
+          <w:trHeight w:val="348"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00983F03">
+          <w:p w14:paraId="740F81B2" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="76"/>
               </w:rPr>
               <w:t>通訊地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8774" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9289" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="11EF799C" w14:textId="0EC3A3D0" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="00F02A17" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="003E2C89" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>同戶籍地址（</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="003E2C89" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>免填下列地址</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="003E2C89" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w:rsidTr="00983F03">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="3BC5A6E4" w14:textId="77777777" w:rsidTr="007B191B">
         <w:trPr>
-          <w:trHeight w:val="1104"/>
+          <w:trHeight w:val="482"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="7E5D9BFC" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8774" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9289" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="194F1749" w14:textId="0BB580F7" w:rsidR="00F02A17" w:rsidRPr="00F02A17" w:rsidRDefault="003E2C89" w:rsidP="00F02A17">
             <w:pPr>
-              <w:spacing w:before="65" w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="002C478E">
-[...6 lines deleted...]
-              <w:t>□□□-□□□</w:t>
+            <w:r w:rsidR="0031268B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□□□-□□</w:t>
+            </w:r>
+            <w:r w:rsidR="001A0168">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="7DADDF2A" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="82" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　   </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">縣　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 鄉鎮　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>路</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="12575788" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67" w:right="77"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">市　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　　  市區　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">街　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 段 　　巷 　　弄 　　號 　　樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w:rsidTr="00983F03">
+      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w14:paraId="5E366488" w14:textId="77777777" w:rsidTr="00F02A17">
         <w:trPr>
-          <w:trHeight w:val="1419"/>
+          <w:trHeight w:val="722"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10112" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="28A0524B" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
-              <w:spacing w:before="65"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>已向勞保局指定之金融機構辦理提繳金額轉帳代繳約定：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="2981DC71" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□是</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（請檢附委託轉帳代繳約定書</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>收執聯</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="199C4638" w14:textId="77777777" w:rsidR="002D548A" w:rsidRDefault="003E2C89" w:rsidP="00E278E0">
             <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="67"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□否</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1272,1832 +1313,3269 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>文件</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+          <w:p w14:paraId="7857DFEC" w14:textId="070FB65A" w:rsidR="00411DF9" w:rsidRPr="005432FD" w:rsidRDefault="00411DF9" w:rsidP="00411DF9">
             <w:pPr>
-              <w:ind w:left="67"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...2 lines deleted...]
-                <w:kern w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E">
+      <w:tr w:rsidR="00AE31C1" w:rsidRPr="002C478E" w14:paraId="5B5E13E9" w14:textId="0495D1F7" w:rsidTr="007B191B">
         <w:trPr>
-          <w:trHeight w:val="658"/>
+          <w:trHeight w:val="441"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5050" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A4B405" w14:textId="46D7147D" w:rsidR="00AE31C1" w:rsidRPr="00990927" w:rsidRDefault="00AE31C1" w:rsidP="001D2B32">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:beforeLines="30" w:before="72" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請   依   提   繳   身   分   別   勾   選   並   簽   名   （2擇1）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE31C1" w:rsidRPr="002C478E" w14:paraId="013C9F0D" w14:textId="77777777" w:rsidTr="001D2B32">
+        <w:trPr>
+          <w:trHeight w:val="947"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F05EB75" w14:textId="7B27D438" w:rsidR="00AE31C1" w:rsidRPr="008632EA" w:rsidRDefault="00AE31C1" w:rsidP="00F45598">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="21"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="21"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>保</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>身</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>分」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>提</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>繳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41269C07" w14:textId="1B5D8590" w:rsidR="00AE31C1" w:rsidRPr="002452BC" w:rsidRDefault="00AE31C1" w:rsidP="002452BC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□ 以</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>「</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="002452BC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>勞</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002452BC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 保 或 國 保</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 身 分」</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>提  繳</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE31C1" w:rsidRPr="002C478E" w14:paraId="494A6AF1" w14:textId="77777777" w:rsidTr="001D2B32">
+        <w:trPr>
+          <w:trHeight w:val="1970"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD69815" w14:textId="100A31A6" w:rsidR="00AE31C1" w:rsidRPr="00CF31E6" w:rsidRDefault="00AE31C1" w:rsidP="002C0631">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>是否已領取「相關社會保險老年給付」</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2B32" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（2擇1）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35952EC7" w14:textId="49AF971A" w:rsidR="00AE31C1" w:rsidRPr="00CF31E6" w:rsidRDefault="00AE31C1" w:rsidP="00262DD1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLineChars="52" w:firstLine="125"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□本人確實未領取「相關社會保險老年給付」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADFA549" w14:textId="190C5F99" w:rsidR="00AE31C1" w:rsidRPr="008632EA" w:rsidRDefault="00AE31C1" w:rsidP="00262DD1">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:ind w:leftChars="52" w:left="411" w:hangingChars="119" w:hanging="286"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□本人</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6D49" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>僅</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>領取「軍人保險退伍給付」，並依農民</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6D49" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>健康保險</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>條例第</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6D49" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>條之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>規定</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6D49" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>參加農保</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1CD889" w14:textId="03158CB0" w:rsidR="00AE31C1" w:rsidRPr="00CF31E6" w:rsidRDefault="00C30A12" w:rsidP="00262DD1">
+            <w:pPr>
+              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:ind w:firstLineChars="53" w:firstLine="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE31C1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>是否已領取「相關社會保險老年給付」</w:t>
+            </w:r>
+            <w:r w:rsidR="001D2B32" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（2擇1）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09ABEBAB" w14:textId="3BA76CAF" w:rsidR="00AE31C1" w:rsidRPr="00CF31E6" w:rsidRDefault="00AE31C1" w:rsidP="00262DD1">
+            <w:pPr>
+              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:ind w:leftChars="172" w:left="695" w:hanging="282"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□本人確實未領取「相關社會保險老年給付」</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="195B54C8" w14:textId="62F6E37D" w:rsidR="00DC3F73" w:rsidRPr="00CF31E6" w:rsidRDefault="00AE31C1" w:rsidP="00DC3F73">
+            <w:pPr>
+              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:ind w:leftChars="172" w:left="694" w:hangingChars="117" w:hanging="281"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>□本人</w:t>
+            </w:r>
+            <w:r w:rsidR="00291400" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>僅</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>領取「軍人保險退伍給付」，</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC3F73" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>且未領取或未符合軍人退休</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00DC3F73" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>俸</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00DC3F73" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>或退伍金</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D4A854" w14:textId="392794CD" w:rsidR="00AE31C1" w:rsidRPr="008632EA" w:rsidRDefault="00C30A12" w:rsidP="004345B8">
+            <w:pPr>
+              <w:spacing w:beforeLines="30" w:before="72" w:afterLines="30" w:after="72"/>
+              <w:ind w:leftChars="55" w:left="413" w:hangingChars="117" w:hanging="281"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2.□</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE31C1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>本人確實無雇主提繳</w:t>
+            </w:r>
+            <w:r w:rsidR="00822268" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>勞工</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE31C1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>退休金</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE31C1" w:rsidRPr="002C478E" w14:paraId="31096D00" w14:textId="77777777" w:rsidTr="007158BB">
+        <w:trPr>
+          <w:trHeight w:val="665"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF696F2" w14:textId="609DACF4" w:rsidR="00AE31C1" w:rsidRDefault="00AE31C1" w:rsidP="00E278E0">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>本人切結簽名：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D7173" w:rsidRPr="002C478E" w14:paraId="6559ED02" w14:textId="77777777" w:rsidTr="007158BB">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4189FA73" w14:textId="2E29D300" w:rsidR="005D7173" w:rsidRPr="00C470AA" w:rsidRDefault="00B33227" w:rsidP="00526D3E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7173" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>提</w:t>
+            </w:r>
+            <w:r w:rsidR="00C470AA" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7173" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>繳</w:t>
+            </w:r>
+            <w:r w:rsidR="00C470AA" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="005D7173" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>比</w:t>
+            </w:r>
+            <w:r w:rsidR="00C470AA" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C470AA" w:rsidRPr="00C470AA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>率</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1%~10%</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>請填整數</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00526D3E" w:rsidRPr="00526D3E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>％</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0075314E" w:rsidRPr="002C478E" w14:paraId="4A92C049" w14:textId="77777777" w:rsidTr="001D2B32">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="2581"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5098" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89" w:rsidP="008929D0">
+          <w:p w14:paraId="45E660C2" w14:textId="77777777" w:rsidR="0075314E" w:rsidRPr="002C478E" w:rsidRDefault="0075314E" w:rsidP="00E278E0">
             <w:pPr>
-              <w:ind w:left="548" w:right="142" w:hanging="480"/>
-[...3 lines deleted...]
-                <w:spacing w:val="240"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...5 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...6 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...21 lines deleted...]
-              <w:t>社會保險老年給付</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>此處浮貼國民身分證正面影本)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5062" w:type="dxa"/>
-[...207 lines deleted...]
-            <w:tcW w:w="5062" w:type="dxa"/>
+            <w:tcW w:w="5529" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="321AD60F" w14:textId="77777777" w:rsidR="0075314E" w:rsidRPr="002C478E" w:rsidRDefault="0075314E" w:rsidP="00E278E0">
             <w:pPr>
-              <w:ind w:right="120" w:firstLine="118"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4939"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:right="122"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>％</w:t>
+              <w:t>＊</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C478E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>此處浮貼國民身分證背面影本)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C478E" w:rsidRPr="002C478E" w:rsidTr="000A476D">
+      <w:tr w:rsidR="0075314E" w:rsidRPr="002C478E" w14:paraId="60CEF381" w14:textId="77777777" w:rsidTr="007B191B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2581"/>
+          <w:trHeight w:val="3107"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5050" w:type="dxa"/>
-[...101 lines deleted...]
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="10627" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="6DB9109D" w14:textId="4D9CA66F" w:rsidR="0075314E" w:rsidRPr="00CF31E6" w:rsidRDefault="00375F4A" w:rsidP="00BF3D9D">
             <w:pPr>
-              <w:ind w:left="311" w:right="91" w:hanging="244"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="411" w:right="91" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
-              <w:t>※以上所填</w:t>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>以上所填</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>資料均屬事實</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t>，如有</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
-              <w:t>不實願</w:t>
+              <w:t>不實願負</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002C478E">
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
-              <w:t>負一切法律責任</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="002C478E">
+              <w:t>一切法律責任</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
               </w:rPr>
-              <w:t>。同意農會於本人參加提繳退休儲金期間取得本人個人資料，並瞭解其目的在於提繳資格認定及審（清）查，同意依個人資料保護法及相關法令之規定下，蒐集、處理及利用本人個人資料。</w:t>
+              <w:t>。同意農</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67BCE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>漁</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67BCE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>會於本人參加提繳退休儲金期間取得本人個人資料，並瞭解其目的在於提繳資格認定及審（清）查，同意依個人資料保護法及相關法令之規定下，蒐集、處理及利用本人個人資料。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="635D7A05" w14:textId="3663E110" w:rsidR="007B191B" w:rsidRPr="00CF31E6" w:rsidRDefault="00375F4A" w:rsidP="00BF3D9D">
             <w:pPr>
-              <w:ind w:left="243" w:right="91" w:hanging="176"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="411" w:right="91" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>本人確知</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF55E1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>依規定於提繳農民退休儲金</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>期間，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>本人應</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>持續</w:t>
+            </w:r>
+            <w:r w:rsidR="00675EA0" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>依提繳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00675EA0" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>身分</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>為農保</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67BCE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>、勞保</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E67BCE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>或國保</w:t>
+            </w:r>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>被保險人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0075314E" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44BFCE52" w14:textId="55586DD5" w:rsidR="005A31AE" w:rsidRPr="00CF31E6" w:rsidRDefault="007B191B" w:rsidP="00BF3D9D">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="411" w:right="91" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF55E1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>以「</w:t>
+            </w:r>
+            <w:r w:rsidR="00504FA7" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>勞保或國保</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1A5F" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>身分</w:t>
+            </w:r>
+            <w:r w:rsidR="005C1A5F" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>」提繳者</w:t>
+            </w:r>
+            <w:r w:rsidR="00990927" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF55E1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>雇主</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BF55E1" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>為其</w:t>
+            </w:r>
+            <w:r w:rsidR="00375F4A" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>提繳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00504FA7" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>勞工</w:t>
+            </w:r>
+            <w:r w:rsidR="008A61ED" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>退休金</w:t>
+            </w:r>
+            <w:r w:rsidR="00375F4A" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>之日，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>勞保</w:t>
+            </w:r>
+            <w:r w:rsidR="00375F4A" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>局予以排除提繳；</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67BCE" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>如雇主</w:t>
+            </w:r>
+            <w:r w:rsidR="00E573AC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>連續6個月依法</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E573AC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>為其提繳</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00504FA7" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>勞工</w:t>
+            </w:r>
+            <w:r w:rsidR="00E573AC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>退休金者，</w:t>
+            </w:r>
+            <w:r w:rsidR="003A5A6F" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>自6個月期滿之日起，視同自願停繳</w:t>
+            </w:r>
+            <w:r w:rsidR="00E573AC" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F07258" w14:textId="77777777" w:rsidR="005A31AE" w:rsidRPr="00D22B61" w:rsidRDefault="005A31AE" w:rsidP="00BF3D9D">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:leftChars="112" w:left="552" w:right="91" w:hangingChars="117" w:hanging="283"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19437F31" w14:textId="77777777" w:rsidR="0075314E" w:rsidRPr="002C478E" w:rsidRDefault="0075314E" w:rsidP="00BF3D9D">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="893" w:right="91" w:hanging="173"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
-[...27 lines deleted...]
-              <w:t>本人應持續為農保被保險人。</w:t>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>此致</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="4D732AFB" w14:textId="7056C435" w:rsidR="0075314E" w:rsidRPr="002C478E" w:rsidRDefault="0075314E" w:rsidP="00BF3D9D">
             <w:pPr>
-              <w:spacing w:before="164" w:after="164"/>
-              <w:ind w:left="893" w:right="91" w:hanging="173"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>此致</w:t>
+              <w:t xml:space="preserve">　　      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C478E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　　　　  　　 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C478E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidR="00375F4A" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>漁</w:t>
+            </w:r>
+            <w:r w:rsidR="00375F4A" w:rsidRPr="00CF31E6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C478E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>會</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+          <w:p w14:paraId="6FB07D97" w14:textId="5644B127" w:rsidR="0075314E" w:rsidRPr="002C478E" w:rsidRDefault="0075314E" w:rsidP="00BF3D9D">
             <w:pPr>
-              <w:spacing w:before="171" w:after="171"/>
-[...32 lines deleted...]
-              <w:contextualSpacing/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:right="91"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>申請人：</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C478E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>（簽章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="2D6DCF9B" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="002D548A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidSect="005D7173">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="57" w:right="964" w:bottom="57" w:left="964" w:header="0" w:footer="454" w:gutter="0"/>
           <w:pgNumType w:start="6"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:vAlign w:val="center"/>
           <w:docGrid w:linePitch="329"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-[...2 lines deleted...]
-        <w:ind w:right="-86"/>
+    <w:p w14:paraId="68C22C3F" w14:textId="77777777" w:rsidR="002D548A" w:rsidRPr="006E3252" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240" w:line="420" w:lineRule="exact"/>
+        <w:ind w:right="-85"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="006E3252">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>說明：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="7C286867" w14:textId="3F90D8A9" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="520" w:right="-85" w:hanging="520"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:t>，得自願申請提繳農民退休儲金（以下稱農退儲金）；惟如僅領取軍人保險退伍給付，並依農民健康保險條例第5條之1規定參加農保者，亦可</w:t>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>未滿65歲</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>且未領取相關社會保險老年給付之實際從事農業工作的農民，符合下列</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0B16" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>資格條件</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>之一，得</w:t>
+      </w:r>
+      <w:r w:rsidR="0085423A" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>申請</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>提繳農民退休儲金</w:t>
+      </w:r>
+      <w:r w:rsidR="0085423A" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>（以下稱農退儲金）</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk224651631"/>
+      <w:r w:rsidR="00707C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1B92DF40" w14:textId="27C6F365" w:rsidR="00FB1C47" w:rsidRPr="00CF31E6" w:rsidRDefault="00953DAB" w:rsidP="007738CA">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="851" w:right="-85" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農保身分：</w:t>
+      </w:r>
+      <w:r w:rsidR="006072C7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>保被保險人</w:t>
+      </w:r>
+      <w:r w:rsidR="006072C7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>如僅</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
-[...6 lines deleted...]
-        <w:t>參加農退儲金</w:t>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>領取軍保退伍</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>給付，並依農保條例</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>條之</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB23A7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>參加農保者</w:t>
+      </w:r>
+      <w:r w:rsidR="001264B0" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，亦得申請。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462E81F2" w14:textId="0145C54D" w:rsidR="00707C89" w:rsidRPr="00CF31E6" w:rsidRDefault="001264B0" w:rsidP="007738CA">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="851" w:right="-85" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>勞保或國保</w:t>
+      </w:r>
+      <w:r w:rsidR="00953DAB" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>身分</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22B61" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>勞工保險或國民年金保險被保險人，且無雇主依法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>為其提繳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>勞工</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1C47" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>退休金</w:t>
+      </w:r>
+      <w:r w:rsidR="00821E63" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>如為50歲以下僅</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>領取軍保退伍</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>給付但未領取退休</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>俸</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>或退伍金者，可依農民退休儲金條例第3條之1規定提</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>繳農退</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B41EC" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>儲金。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="7A5016BB" w14:textId="5EA699BD" w:rsidR="00DA4DB5" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="00A1720D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="564" w:rightChars="-35" w:right="-84" w:hanging="564"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>農民提繳</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>之農退儲金</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="006A14F1" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-        <w:t>。</w:t>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>自</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1720D" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）會列表通知勞保局之當日開始提繳。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-      <w:pPr>
+    <w:p w14:paraId="1515C4DB" w14:textId="5E5B80BD" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="00A1720D">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="142" w:right="-85" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00C554BB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>農民依規定</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00C554BB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>繳納農退儲金</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...26 lines deleted...]
-        <w:t>金，按月提繳相同金額。</w:t>
+      <w:r w:rsidRPr="00C554BB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>後，主管機關始</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>按月</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD60D9" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>共同</w:t>
+      </w:r>
+      <w:r w:rsidR="00785117" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>提繳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="00196F98" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="7F2DB50F" w14:textId="2C8F7301" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="00FA475C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="-85" w:hanging="567"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002C478E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
-        <w:t>農民每月提繳金額，</w:t>
-[...22 lines deleted...]
-          <w:szCs w:val="26"/>
+        <w:t>農民</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4DB5" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>與主管機關按月共同提繳</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>之總金額，依</w:t>
+      </w:r>
+      <w:r w:rsidR="009B71D6" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>勞動部公告之勞工</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>每月最低工資</w:t>
+      </w:r>
+      <w:r w:rsidR="009B71D6" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>x提繳比率</w:t>
+      </w:r>
+      <w:r w:rsidR="00384515" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00384515" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>1%~10%</w:t>
+      </w:r>
+      <w:r w:rsidR="00384515" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00384515" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>x 2倍計算</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>農民負擔總金額</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>40%</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="002E68F0" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>主管機關</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t>負擔總金額</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>60%</w:t>
+      </w:r>
+      <w:r w:rsidR="00537F9C" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770D6F26" w14:textId="146C3D2D" w:rsidR="00394EAA" w:rsidRPr="00CF31E6" w:rsidRDefault="00537F9C" w:rsidP="00536F56">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:leftChars="235" w:left="1697" w:right="-85" w:hangingChars="472" w:hanging="1133"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>舉例說明：</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00770F84" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26ADA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>最低</w:t>
       </w:r>
-      <w:r w:rsidRPr="00196F98">
-[...74 lines deleted...]
-        <w:t>。</w:t>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>工資</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00770F84" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26ADA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00770F84" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0元，農民選擇提繳比率10%，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>提繳總金額</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為29</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>500</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>x10%x2=5,900</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>元，</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>農民</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>每月提繳金額為</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,900</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>x40%</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87572" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00770F84" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="003E2C89" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，主管機關</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>900元-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00536F56" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>360元=</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidR="00394EAA" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>0元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="00196F98" w:rsidRDefault="003E2C89">
-[...231 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="58798DCF" w14:textId="329E03A0" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
+      <w:pPr>
+        <w:pStyle w:val="af2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-[...36 lines deleted...]
-        <w:t>儲金後，得於每年5月或11月向農會提出申請調整提繳比率，並由農會於受理申請當月底前通知勞保局，其調整自通知之次月1日起生效。</w:t>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="567" w:right="-85" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3252">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農民得於每年5月或11月向</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00443981" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>漁</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>會提出申請調整提繳比率，並由農</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00443981" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>漁</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00443981" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>於受理</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5D34" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>申請當月底</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66E55" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>前通知勞保局，其調整自通知之次月1日起生效。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="4A4225E6" w14:textId="77ACA365" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="520" w:right="-85" w:hanging="520"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>為便利農民按月提繳，請農民以約定轉帳方式辦理繳款，保障農民權益。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="66B4D161" w14:textId="614F1761" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="523" w:right="-86" w:hanging="523"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="523" w:right="-85" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>農退儲金</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>之提繳，自農會申報開始提繳之次月底，自農民委託轉帳代繳之金融機構帳戶辦理第1次扣繳；如存款餘額不足致扣繳不成功者，農民應於再次月13日前存入應提繳金額，以辦理第2次扣繳。</w:t>
+        <w:t>之提繳，自農</w:t>
+      </w:r>
+      <w:r w:rsidR="00403388" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>（漁）</w:t>
+      </w:r>
+      <w:r w:rsidR="00A217B7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>會申</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>報開始提繳之次月底，自農民委託轉帳代繳之金融機構帳戶辦理第1次扣繳；如存款餘額不足致扣繳不成功者，農民應於再次月13日前存入應提繳金額，以辦理第2次扣繳。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-[...2 lines deleted...]
-        <w:ind w:left="1482" w:right="-86" w:hanging="960"/>
+    <w:p w14:paraId="41D15480" w14:textId="6B627191" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
+      <w:pPr>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="1701" w:right="-85" w:hanging="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>舉例說明：農民於1月至農</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>漁</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會申請提繳</w:t>
+      </w:r>
+      <w:r w:rsidR="00A217B7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>經農</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>漁</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AA7" w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>會於同月向勞保局申報</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>提繳</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，勞保局將於2月底自農民帳戶</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>自動轉帳</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>扣繳農退儲金</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，如因帳戶存款不足致扣</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>繳不成功</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>，農民</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>應於</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3月13</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>日前存入應提繳金額，以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>辦理第2次扣繳。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="16A3794F" w14:textId="6D787002" w:rsidR="002D548A" w:rsidRPr="00CF31E6" w:rsidRDefault="003E2C89" w:rsidP="007738CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="523" w:right="-86" w:hanging="523"/>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:left="523" w:right="-85" w:hanging="523"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C478E">
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>農民未辦理</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>自動</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>轉帳代繳或其他原因致扣繳不成功或未繳款，該月份</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
-[...6 lines deleted...]
-        <w:t>不予</w:t>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>不予計</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C478E">
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>入實際提繳期間</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF31E6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
+    <w:p w14:paraId="18E1E9AC" w14:textId="77777777" w:rsidR="00FA475C" w:rsidRPr="00CF31E6" w:rsidRDefault="00FA475C" w:rsidP="00FA475C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="-1134"/>
+        </w:tabs>
         <w:spacing w:line="520" w:lineRule="exact"/>
-        <w:ind w:left="521" w:right="-86" w:hanging="521"/>
+        <w:ind w:left="567" w:right="-86" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>農民應提</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>繳農退</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>儲金之款項，經勞保局連續6個月扣繳未成功者，視同自願停止提繳</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C478E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00CF31E6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>；嗣後如欲再提繳者，應重新填寫本申請書，向農會提出申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="003E2C89">
-[...6 lines deleted...]
-        <w:ind w:left="520" w:right="-86" w:hanging="520"/>
+    <w:p w14:paraId="58E5E7F4" w14:textId="40A072E7" w:rsidR="002D548A" w:rsidRPr="006E3252" w:rsidRDefault="002D548A" w:rsidP="00FA475C">
+      <w:pPr>
+        <w:spacing w:line="420" w:lineRule="exact"/>
+        <w:ind w:right="-85"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C478E">
-[...107 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidSect="00DD6671">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="002D548A" w:rsidRPr="006E3252" w:rsidSect="00DD6671">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="170" w:right="964" w:bottom="170" w:left="964" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="6"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="582"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B6E28" w:rsidRDefault="001B6E28">
+    <w:p w14:paraId="2823F0B2" w14:textId="77777777" w:rsidR="00E60B50" w:rsidRDefault="00E60B50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B6E28" w:rsidRDefault="001B6E28">
+    <w:p w14:paraId="6F5A8BFA" w14:textId="77777777" w:rsidR="00E60B50" w:rsidRDefault="00E60B50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -3112,171 +4590,186 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="500078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
+    <w:altName w:val="新細明體"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="001036FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0B2B69C1" w14:textId="77777777" w:rsidR="00066E8C" w:rsidRDefault="00066E8C">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="03E2A261" w14:textId="472A7ECA" w:rsidR="002D548A" w:rsidRPr="000C5417" w:rsidRDefault="001036FC">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="000C5417">
       <w:t>11</w:t>
     </w:r>
-    <w:r w:rsidR="00450343">
+    <w:r w:rsidR="00375F4A" w:rsidRPr="000C5417">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="000C5417">
       <w:t>.</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00375F4A" w:rsidRPr="000C5417">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>12</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00066E8C" w:rsidRPr="000C5417">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="002D548A" w:rsidRPr="002C478E" w:rsidRDefault="00CC287E">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="006ACF67" w14:textId="77777777" w:rsidR="00066E8C" w:rsidRDefault="00066E8C">
     <w:pPr>
       <w:pStyle w:val="ad"/>
-      <w:ind w:firstLine="360"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r>
-[...24 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C6BF18C" w14:textId="49DA4930" w:rsidR="002D548A" w:rsidRPr="006E3252" w:rsidRDefault="002D548A" w:rsidP="006E3252">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001B6E28" w:rsidRDefault="001B6E28">
+    <w:p w14:paraId="39BFE9C7" w14:textId="77777777" w:rsidR="00E60B50" w:rsidRDefault="00E60B50">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001B6E28" w:rsidRDefault="001B6E28">
+    <w:p w14:paraId="2E8AE2FB" w14:textId="77777777" w:rsidR="00E60B50" w:rsidRDefault="00E60B50">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="30AFF18A" w14:textId="77777777" w:rsidR="00066E8C" w:rsidRDefault="00066E8C">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F50280F" w14:textId="77777777" w:rsidR="00066E8C" w:rsidRDefault="00066E8C">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4ED88DA4" w14:textId="77777777" w:rsidR="00066E8C" w:rsidRDefault="00066E8C">
+    <w:pPr>
+      <w:pStyle w:val="af0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F8C774E"/>
+    <w:nsid w:val="14292FFA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FEC8F58A"/>
+    <w:tmpl w:val="C78E4FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1898" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="26"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3350,50 +4843,376 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F8C774E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C78E4FCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="-1134"/>
+        </w:tabs>
+        <w:ind w:left="764" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="26"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330A4D52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00C848D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63870527"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C78E4FCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1898" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="26"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C610754"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="95A43764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -3471,184 +5290,619 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CAA0424"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13200022"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1190" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1670" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2150" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2630" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3110" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3590" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4070" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4550" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5030" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70646D80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EEA06D2"/>
+    <w:lvl w:ilvl="0" w:tplc="B9301CA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="910" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1480" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2001079857">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1477255462">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="1173691570">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1205291930">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="444662012">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="358316030">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="304353986">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="707030922">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="50"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D548A"/>
+    <w:rsid w:val="00014566"/>
     <w:rsid w:val="00022219"/>
+    <w:rsid w:val="00041341"/>
+    <w:rsid w:val="00061EDF"/>
+    <w:rsid w:val="00066E8C"/>
     <w:rsid w:val="000A476D"/>
+    <w:rsid w:val="000C21CC"/>
+    <w:rsid w:val="000C5417"/>
+    <w:rsid w:val="000D3E69"/>
+    <w:rsid w:val="000D7180"/>
     <w:rsid w:val="00102758"/>
     <w:rsid w:val="001036FC"/>
     <w:rsid w:val="00123C47"/>
+    <w:rsid w:val="001264B0"/>
+    <w:rsid w:val="00177859"/>
+    <w:rsid w:val="00180B87"/>
+    <w:rsid w:val="00183F3E"/>
+    <w:rsid w:val="001844FD"/>
     <w:rsid w:val="00196F98"/>
+    <w:rsid w:val="001A0168"/>
+    <w:rsid w:val="001A1AA7"/>
     <w:rsid w:val="001B6E28"/>
+    <w:rsid w:val="001D2B32"/>
+    <w:rsid w:val="001E1BF9"/>
+    <w:rsid w:val="001F4B15"/>
+    <w:rsid w:val="002024B2"/>
+    <w:rsid w:val="00212032"/>
+    <w:rsid w:val="00212F0F"/>
+    <w:rsid w:val="002452BC"/>
+    <w:rsid w:val="0025376D"/>
+    <w:rsid w:val="00262DD1"/>
     <w:rsid w:val="002769E5"/>
+    <w:rsid w:val="00291400"/>
+    <w:rsid w:val="002A3AFB"/>
     <w:rsid w:val="002B2502"/>
+    <w:rsid w:val="002B4167"/>
+    <w:rsid w:val="002C0631"/>
     <w:rsid w:val="002C478E"/>
     <w:rsid w:val="002D548A"/>
+    <w:rsid w:val="002E68F0"/>
+    <w:rsid w:val="002F2978"/>
+    <w:rsid w:val="002F7171"/>
+    <w:rsid w:val="0031268B"/>
+    <w:rsid w:val="00334447"/>
+    <w:rsid w:val="003361CD"/>
     <w:rsid w:val="00350CFE"/>
+    <w:rsid w:val="00355438"/>
     <w:rsid w:val="003675B0"/>
+    <w:rsid w:val="00375F4A"/>
+    <w:rsid w:val="00384515"/>
+    <w:rsid w:val="00392B77"/>
+    <w:rsid w:val="00394EAA"/>
+    <w:rsid w:val="003A0A73"/>
+    <w:rsid w:val="003A5A6F"/>
+    <w:rsid w:val="003B3DE6"/>
+    <w:rsid w:val="003C13A6"/>
+    <w:rsid w:val="003C2031"/>
     <w:rsid w:val="003D711E"/>
+    <w:rsid w:val="003D7A8E"/>
     <w:rsid w:val="003E2C89"/>
+    <w:rsid w:val="003E5B21"/>
+    <w:rsid w:val="003F2460"/>
+    <w:rsid w:val="003F7F77"/>
+    <w:rsid w:val="00403388"/>
+    <w:rsid w:val="00411DF9"/>
+    <w:rsid w:val="00430F31"/>
+    <w:rsid w:val="004345B8"/>
+    <w:rsid w:val="00437315"/>
+    <w:rsid w:val="004416D3"/>
+    <w:rsid w:val="00443981"/>
     <w:rsid w:val="0044507E"/>
     <w:rsid w:val="00450343"/>
+    <w:rsid w:val="004861D7"/>
+    <w:rsid w:val="0049371B"/>
+    <w:rsid w:val="004B2F15"/>
+    <w:rsid w:val="004B48F5"/>
+    <w:rsid w:val="004B5638"/>
+    <w:rsid w:val="004E1BA0"/>
+    <w:rsid w:val="004F64ED"/>
+    <w:rsid w:val="00504FA7"/>
+    <w:rsid w:val="005057AF"/>
     <w:rsid w:val="0050610F"/>
+    <w:rsid w:val="005120A7"/>
+    <w:rsid w:val="005159D9"/>
+    <w:rsid w:val="00526D3E"/>
+    <w:rsid w:val="00536F56"/>
+    <w:rsid w:val="00537F9C"/>
+    <w:rsid w:val="005432FD"/>
+    <w:rsid w:val="005559A0"/>
+    <w:rsid w:val="00573DEE"/>
+    <w:rsid w:val="005753FE"/>
+    <w:rsid w:val="00593A32"/>
+    <w:rsid w:val="005A31AE"/>
+    <w:rsid w:val="005B0FC6"/>
+    <w:rsid w:val="005B41EC"/>
+    <w:rsid w:val="005B5F94"/>
+    <w:rsid w:val="005B7642"/>
+    <w:rsid w:val="005C1A5F"/>
+    <w:rsid w:val="005C62CE"/>
+    <w:rsid w:val="005C78BB"/>
+    <w:rsid w:val="005D7173"/>
+    <w:rsid w:val="005F3B50"/>
+    <w:rsid w:val="005F6D49"/>
+    <w:rsid w:val="00604E68"/>
+    <w:rsid w:val="006072C7"/>
+    <w:rsid w:val="00625FE0"/>
+    <w:rsid w:val="006654F1"/>
+    <w:rsid w:val="00670C20"/>
+    <w:rsid w:val="00675EA0"/>
+    <w:rsid w:val="006868A1"/>
+    <w:rsid w:val="00691F0C"/>
     <w:rsid w:val="00691F45"/>
+    <w:rsid w:val="00694F85"/>
+    <w:rsid w:val="006A14F1"/>
     <w:rsid w:val="006B0A2C"/>
+    <w:rsid w:val="006B4892"/>
     <w:rsid w:val="006B676B"/>
+    <w:rsid w:val="006C66A2"/>
     <w:rsid w:val="006D15DB"/>
+    <w:rsid w:val="006E3252"/>
     <w:rsid w:val="006F64C5"/>
+    <w:rsid w:val="00707C89"/>
+    <w:rsid w:val="007158BB"/>
+    <w:rsid w:val="00740183"/>
+    <w:rsid w:val="00740DC8"/>
+    <w:rsid w:val="0075314E"/>
+    <w:rsid w:val="00762DBF"/>
     <w:rsid w:val="00770F84"/>
+    <w:rsid w:val="007738CA"/>
+    <w:rsid w:val="00785117"/>
+    <w:rsid w:val="007A4DFC"/>
+    <w:rsid w:val="007B191B"/>
+    <w:rsid w:val="007B7F22"/>
+    <w:rsid w:val="007E034D"/>
+    <w:rsid w:val="00813EA5"/>
     <w:rsid w:val="0081415A"/>
     <w:rsid w:val="00820E12"/>
+    <w:rsid w:val="00821E63"/>
+    <w:rsid w:val="00822268"/>
+    <w:rsid w:val="00840890"/>
     <w:rsid w:val="00840C9C"/>
+    <w:rsid w:val="00846E2F"/>
     <w:rsid w:val="00851D0C"/>
+    <w:rsid w:val="008537D1"/>
+    <w:rsid w:val="0085423A"/>
+    <w:rsid w:val="008632EA"/>
+    <w:rsid w:val="008709B3"/>
+    <w:rsid w:val="00872652"/>
     <w:rsid w:val="00876F02"/>
     <w:rsid w:val="008929D0"/>
+    <w:rsid w:val="008A61ED"/>
+    <w:rsid w:val="008B3DD3"/>
     <w:rsid w:val="008F75F5"/>
+    <w:rsid w:val="00915F68"/>
     <w:rsid w:val="00923D23"/>
+    <w:rsid w:val="009416CD"/>
+    <w:rsid w:val="00943740"/>
+    <w:rsid w:val="00945600"/>
+    <w:rsid w:val="00953DAB"/>
+    <w:rsid w:val="009677E7"/>
+    <w:rsid w:val="00973941"/>
     <w:rsid w:val="00983F03"/>
+    <w:rsid w:val="00990927"/>
+    <w:rsid w:val="009B71D6"/>
     <w:rsid w:val="009F46B2"/>
+    <w:rsid w:val="009F5D34"/>
+    <w:rsid w:val="009F6E1E"/>
     <w:rsid w:val="009F7D5B"/>
+    <w:rsid w:val="00A1720D"/>
+    <w:rsid w:val="00A217B7"/>
+    <w:rsid w:val="00A21D76"/>
+    <w:rsid w:val="00A26A64"/>
+    <w:rsid w:val="00A34D1D"/>
+    <w:rsid w:val="00A46245"/>
+    <w:rsid w:val="00A7186A"/>
+    <w:rsid w:val="00A91357"/>
+    <w:rsid w:val="00AA655B"/>
+    <w:rsid w:val="00AA6E4E"/>
     <w:rsid w:val="00AB676F"/>
+    <w:rsid w:val="00AC3C99"/>
+    <w:rsid w:val="00AE31C1"/>
+    <w:rsid w:val="00B32EFA"/>
+    <w:rsid w:val="00B33227"/>
+    <w:rsid w:val="00B61D4F"/>
+    <w:rsid w:val="00B76DEC"/>
+    <w:rsid w:val="00B8146A"/>
+    <w:rsid w:val="00B915B1"/>
+    <w:rsid w:val="00BC56A0"/>
+    <w:rsid w:val="00BD2D2F"/>
     <w:rsid w:val="00BD658A"/>
+    <w:rsid w:val="00BE15AA"/>
+    <w:rsid w:val="00BE3319"/>
+    <w:rsid w:val="00BF3D9D"/>
+    <w:rsid w:val="00BF5178"/>
+    <w:rsid w:val="00BF55E1"/>
+    <w:rsid w:val="00C01F37"/>
     <w:rsid w:val="00C16A58"/>
+    <w:rsid w:val="00C17A62"/>
+    <w:rsid w:val="00C24BBB"/>
     <w:rsid w:val="00C26ADA"/>
+    <w:rsid w:val="00C30A12"/>
+    <w:rsid w:val="00C470AA"/>
+    <w:rsid w:val="00C554BB"/>
+    <w:rsid w:val="00C66E55"/>
     <w:rsid w:val="00C828B8"/>
+    <w:rsid w:val="00CA1D57"/>
+    <w:rsid w:val="00CB23A7"/>
     <w:rsid w:val="00CB584C"/>
+    <w:rsid w:val="00CB5F89"/>
     <w:rsid w:val="00CC20C2"/>
     <w:rsid w:val="00CC287E"/>
+    <w:rsid w:val="00CC61D9"/>
+    <w:rsid w:val="00CD5B3A"/>
+    <w:rsid w:val="00CE6FF7"/>
+    <w:rsid w:val="00CF31E6"/>
+    <w:rsid w:val="00CF7136"/>
+    <w:rsid w:val="00D12551"/>
+    <w:rsid w:val="00D22B61"/>
+    <w:rsid w:val="00D266A3"/>
+    <w:rsid w:val="00D27585"/>
+    <w:rsid w:val="00D82881"/>
+    <w:rsid w:val="00DA1CB0"/>
+    <w:rsid w:val="00DA28DB"/>
+    <w:rsid w:val="00DA4DB5"/>
+    <w:rsid w:val="00DB5458"/>
+    <w:rsid w:val="00DB6022"/>
+    <w:rsid w:val="00DC3F73"/>
+    <w:rsid w:val="00DC76F9"/>
+    <w:rsid w:val="00DC7D43"/>
+    <w:rsid w:val="00DD51B0"/>
     <w:rsid w:val="00DD6671"/>
+    <w:rsid w:val="00DF05C2"/>
     <w:rsid w:val="00DF33F9"/>
+    <w:rsid w:val="00E05821"/>
+    <w:rsid w:val="00E278E0"/>
+    <w:rsid w:val="00E27A9D"/>
+    <w:rsid w:val="00E47277"/>
+    <w:rsid w:val="00E573AC"/>
+    <w:rsid w:val="00E60B50"/>
+    <w:rsid w:val="00E67BCE"/>
+    <w:rsid w:val="00E91645"/>
+    <w:rsid w:val="00EA323A"/>
+    <w:rsid w:val="00EA6949"/>
+    <w:rsid w:val="00EC0B16"/>
+    <w:rsid w:val="00EC1670"/>
+    <w:rsid w:val="00EC6FD5"/>
     <w:rsid w:val="00ED381E"/>
+    <w:rsid w:val="00EF5402"/>
+    <w:rsid w:val="00F02A17"/>
+    <w:rsid w:val="00F121DE"/>
+    <w:rsid w:val="00F12599"/>
+    <w:rsid w:val="00F16701"/>
+    <w:rsid w:val="00F2249F"/>
+    <w:rsid w:val="00F45598"/>
+    <w:rsid w:val="00F575A1"/>
+    <w:rsid w:val="00F872EE"/>
+    <w:rsid w:val="00F87572"/>
+    <w:rsid w:val="00FA475C"/>
+    <w:rsid w:val="00FB1C47"/>
+    <w:rsid w:val="00FC46E2"/>
+    <w:rsid w:val="00FD60D9"/>
     <w:rsid w:val="00FD6C24"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="43D568A4"/>
+  <w14:docId w14:val="110ECED4"/>
   <w15:docId w15:val="{E6D33992-B7B6-4F8E-8370-28A5426BB55E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3980,50 +6234,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="280" w:after="280"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
       <w:b/>
@@ -4324,62 +6579,106 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
     <w:name w:val="表格內容"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
     <w:name w:val="表格標題"/>
     <w:basedOn w:val="af4"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="af6">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="000D3E69"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="203445085">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1159227786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4644,60 +6943,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E83DB10D-0C3E-4F2B-A189-2E006ABEAE21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>232</Words>
-  <Characters>1323</Characters>
+  <Words>279</Words>
+  <Characters>1596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1552</CharactersWithSpaces>
+  <CharactersWithSpaces>1872</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農民退休儲金提繳申請書</dc:title>
   <dc:subject>農民退休儲金提繳申請書</dc:subject>
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>zh-TW</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>