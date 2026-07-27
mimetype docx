--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,116 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="006F64E2" w:rsidRPr="0088691B" w:rsidRDefault="00C84E8E" w:rsidP="0088691B">
+    <w:p w14:paraId="25262465" w14:textId="77777777" w:rsidR="006F64E2" w:rsidRPr="0088691B" w:rsidRDefault="00C84E8E" w:rsidP="0088691B">
       <w:pPr>
         <w:spacing w:afterLines="200" w:after="734" w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農民</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>退休</w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>儲</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>金</w:t>
       </w:r>
       <w:r w:rsidR="005157E1" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>停繳</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AD6473" w:rsidRPr="0088691B" w:rsidRDefault="00AD6473" w:rsidP="009459D5">
+    <w:p w14:paraId="434F0BA9" w14:textId="77777777" w:rsidR="00AD6473" w:rsidRPr="0088691B" w:rsidRDefault="00AD6473" w:rsidP="009459D5">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="640"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本人</w:t>
       </w:r>
       <w:r w:rsidR="00E53D5F" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
@@ -285,316 +287,266 @@
       <w:r w:rsidR="0088691B" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="0088691B" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E53D5F" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請停止提繳農民退休儲金（以下稱</w:t>
       </w:r>
       <w:r w:rsidR="00BE449E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>農</w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>退儲金）</w:t>
       </w:r>
       <w:r w:rsidR="0009138E" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，並已瞭解</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>停繳後勞動</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>停繳後勞動部勞工保險局</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BEB" w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（以下稱勞保局）</w:t>
+      </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>部勞工保險局</w:t>
+        <w:t>不再</w:t>
       </w:r>
       <w:r w:rsidR="00F41BEB" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>（以下稱勞保局）</w:t>
+        <w:t>按月</w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>不再</w:t>
+        <w:t>自本人帳戶扣繳</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E" w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>退</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>儲金，主管機關亦不再共同提繳</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E" w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>退</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>儲金存入本人</w:t>
       </w:r>
       <w:r w:rsidR="00F41BEB" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>按月</w:t>
+        <w:t>於勞保局開立之</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE449E" w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>退</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7B0A" w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>儲金</w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>自本人帳戶</w:t>
-[...124 lines deleted...]
-        </w:rPr>
         <w:t>專戶中。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="009459D5">
+    <w:p w14:paraId="4A7F2B7C" w14:textId="77777777" w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="009459D5">
       <w:pPr>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B94B42" w:rsidRPr="00D90722" w:rsidRDefault="00BC33A5" w:rsidP="006320DA">
+    <w:p w14:paraId="0BB40CC4" w14:textId="77777777" w:rsidR="00B94B42" w:rsidRPr="00D90722" w:rsidRDefault="00BC33A5" w:rsidP="006320DA">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="720" w:right="284"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="009459D5">
+    <w:p w14:paraId="155A7114" w14:textId="77777777" w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="009459D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="00E01287">
+    <w:p w14:paraId="49B0D6BE" w14:textId="7CD0DFCC" w:rsidR="00B94B42" w:rsidRPr="0088691B" w:rsidRDefault="00B94B42" w:rsidP="00E01287">
       <w:pPr>
         <w:ind w:leftChars="-100" w:left="-240" w:right="284" w:firstLineChars="200" w:firstLine="648"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435AF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00FA65A8" w:rsidRPr="00435AF0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
@@ -654,78 +606,99 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>農會</w:t>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="0029063F" w:rsidRPr="00AC52D7">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>（漁）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0088691B">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1772" w:rsidRDefault="00CD1772" w:rsidP="009459D5">
+    <w:p w14:paraId="202B25FF" w14:textId="77777777" w:rsidR="00CD1772" w:rsidRDefault="00CD1772" w:rsidP="009459D5">
       <w:pPr>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009459D5" w:rsidRPr="00267502" w:rsidRDefault="009459D5" w:rsidP="009459D5">
+    <w:p w14:paraId="325D5B7D" w14:textId="77777777" w:rsidR="009459D5" w:rsidRPr="00267502" w:rsidRDefault="009459D5" w:rsidP="009459D5">
       <w:pPr>
         <w:ind w:right="284"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:spacing w:val="2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE631D" w:rsidRPr="00267502" w:rsidRDefault="00CD1772" w:rsidP="00267502">
+    <w:p w14:paraId="428B988F" w14:textId="77777777" w:rsidR="00CE631D" w:rsidRPr="00267502" w:rsidRDefault="00CD1772" w:rsidP="00267502">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="528" w:lineRule="auto"/>
         <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請人簽</w:t>
       </w:r>
       <w:r w:rsidR="00BC33A5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -736,143 +709,143 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>章：</w:t>
       </w:r>
       <w:r w:rsidR="0088691B" w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1772" w:rsidRPr="00267502" w:rsidRDefault="00267502" w:rsidP="00267502">
+    <w:p w14:paraId="0068911A" w14:textId="77777777" w:rsidR="00CD1772" w:rsidRPr="00267502" w:rsidRDefault="00267502" w:rsidP="00267502">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="528" w:lineRule="auto"/>
         <w:ind w:left="880" w:hangingChars="200" w:hanging="880"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="60"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="2080" w:id="-2006186751"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>聯絡電話</w:t>
       </w:r>
       <w:r w:rsidRPr="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="2080" w:id="-2006186751"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1772" w:rsidRPr="00267502" w:rsidRDefault="00267502" w:rsidP="00267502">
+    <w:p w14:paraId="46933C2E" w14:textId="77777777" w:rsidR="00CD1772" w:rsidRPr="00267502" w:rsidRDefault="00267502" w:rsidP="00267502">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="528" w:lineRule="auto"/>
         <w:ind w:left="880" w:hangingChars="200" w:hanging="880"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="60"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="2080" w:id="-2006186750"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>通訊地址</w:t>
       </w:r>
       <w:r w:rsidRPr="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="2080" w:id="-2006186750"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD1772" w:rsidRPr="0088691B" w:rsidRDefault="00CD1772" w:rsidP="00267502">
+    <w:p w14:paraId="19789139" w14:textId="77777777" w:rsidR="00CD1772" w:rsidRPr="0088691B" w:rsidRDefault="00CD1772" w:rsidP="00267502">
       <w:pPr>
         <w:spacing w:beforeLines="400" w:before="1468" w:line="720" w:lineRule="exact"/>
         <w:ind w:left="640" w:hangingChars="200" w:hanging="640"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r w:rsidR="009459D5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
@@ -974,180 +947,253 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="00267502">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0088691B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD1772" w:rsidRPr="0088691B" w:rsidSect="009459D5">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="6"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA7104" w:rsidRDefault="00EA7104">
+    <w:p w14:paraId="0CCD507B" w14:textId="77777777" w:rsidR="007C252A" w:rsidRDefault="007C252A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA7104" w:rsidRDefault="00EA7104">
+    <w:p w14:paraId="638199C8" w14:textId="77777777" w:rsidR="007C252A" w:rsidRDefault="007C252A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00ED5A30" w:rsidRDefault="000E0D56" w:rsidP="000E0D56">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4732FAE4" w14:textId="77777777" w:rsidR="00486875" w:rsidRDefault="00486875">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6E941F73" w14:textId="320D0BDC" w:rsidR="00ED5A30" w:rsidRPr="00486875" w:rsidRDefault="000E0D56" w:rsidP="000E0D56">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00486875">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00BE449E">
+    <w:r w:rsidR="00BE449E" w:rsidRPr="00486875">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>10.4</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0029063F" w:rsidRPr="00486875">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00BE449E" w:rsidRPr="00486875">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00A747AE" w:rsidRPr="00486875">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="303A4D62" w14:textId="77777777" w:rsidR="00486875" w:rsidRDefault="00486875">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00EA7104" w:rsidRDefault="00EA7104">
+    <w:p w14:paraId="05B78F29" w14:textId="77777777" w:rsidR="007C252A" w:rsidRDefault="007C252A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00EA7104" w:rsidRDefault="00EA7104">
+    <w:p w14:paraId="70D26061" w14:textId="77777777" w:rsidR="007C252A" w:rsidRDefault="007C252A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="55E11F8D" w14:textId="77777777" w:rsidR="00486875" w:rsidRDefault="00486875">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="47757925" w14:textId="77777777" w:rsidR="00486875" w:rsidRDefault="00486875">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="047CA5FF" w14:textId="77777777" w:rsidR="00486875" w:rsidRDefault="00486875">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0" w:tplc="D8BC33DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -1222,74 +1268,74 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117A2B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="42144882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="623"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22BF3614"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -1364,51 +1410,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D374C88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -1483,51 +1529,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F8521D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51A20718"/>
     <w:lvl w:ilvl="0" w:tplc="8654DC5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1599,51 +1645,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C9740C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="689A3FE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -1712,51 +1758,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB215C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46CB1EE"/>
     <w:lvl w:ilvl="0" w:tplc="8438F53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="405"/>
         </w:tabs>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -1830,51 +1876,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74286D95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84287D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -1943,115 +1989,117 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1481458489">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="283464298">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="578566844">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="365253589">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1449932883">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1305086286">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2057116899">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="424150545">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="50"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="367"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F64E2"/>
     <w:rsid w:val="000002DA"/>
     <w:rsid w:val="00015608"/>
     <w:rsid w:val="00016C3F"/>
     <w:rsid w:val="000311E7"/>
     <w:rsid w:val="0003144E"/>
     <w:rsid w:val="00034AB4"/>
     <w:rsid w:val="00050690"/>
     <w:rsid w:val="00056AC8"/>
     <w:rsid w:val="0006382C"/>
     <w:rsid w:val="000657C4"/>
     <w:rsid w:val="000707C6"/>
     <w:rsid w:val="00070FEC"/>
     <w:rsid w:val="00073FD9"/>
     <w:rsid w:val="000771E0"/>
     <w:rsid w:val="0009138E"/>
     <w:rsid w:val="000915A7"/>
     <w:rsid w:val="000943D8"/>
     <w:rsid w:val="000A39BF"/>
     <w:rsid w:val="000B2E62"/>
     <w:rsid w:val="000B3416"/>
     <w:rsid w:val="000B3FD4"/>
     <w:rsid w:val="000C1744"/>
@@ -2089,50 +2137,51 @@
     <w:rsid w:val="001D5966"/>
     <w:rsid w:val="001E1D53"/>
     <w:rsid w:val="001E26DB"/>
     <w:rsid w:val="001F6CED"/>
     <w:rsid w:val="00203ACC"/>
     <w:rsid w:val="002061CC"/>
     <w:rsid w:val="0020665E"/>
     <w:rsid w:val="00217765"/>
     <w:rsid w:val="0022062A"/>
     <w:rsid w:val="0023497E"/>
     <w:rsid w:val="00235CAD"/>
     <w:rsid w:val="0023604A"/>
     <w:rsid w:val="002361BD"/>
     <w:rsid w:val="00244A0C"/>
     <w:rsid w:val="00250046"/>
     <w:rsid w:val="00251F31"/>
     <w:rsid w:val="00252E36"/>
     <w:rsid w:val="002661D1"/>
     <w:rsid w:val="00267502"/>
     <w:rsid w:val="00267E48"/>
     <w:rsid w:val="00272D51"/>
     <w:rsid w:val="00273276"/>
     <w:rsid w:val="002849C9"/>
     <w:rsid w:val="00287566"/>
     <w:rsid w:val="00290176"/>
+    <w:rsid w:val="0029063F"/>
     <w:rsid w:val="00295836"/>
     <w:rsid w:val="002C0161"/>
     <w:rsid w:val="002C0522"/>
     <w:rsid w:val="002D21BA"/>
     <w:rsid w:val="002D76C8"/>
     <w:rsid w:val="002F1A32"/>
     <w:rsid w:val="002F1DF1"/>
     <w:rsid w:val="002F58D1"/>
     <w:rsid w:val="0030192A"/>
     <w:rsid w:val="00310309"/>
     <w:rsid w:val="00313BFB"/>
     <w:rsid w:val="00320A6A"/>
     <w:rsid w:val="00322BFA"/>
     <w:rsid w:val="00323197"/>
     <w:rsid w:val="00335D79"/>
     <w:rsid w:val="003504B4"/>
     <w:rsid w:val="00357CA0"/>
     <w:rsid w:val="00360AC5"/>
     <w:rsid w:val="003673FB"/>
     <w:rsid w:val="00372EC5"/>
     <w:rsid w:val="00375FD2"/>
     <w:rsid w:val="00381FF6"/>
     <w:rsid w:val="003821CD"/>
     <w:rsid w:val="003831CC"/>
     <w:rsid w:val="00384403"/>
@@ -2141,142 +2190,146 @@
     <w:rsid w:val="00396FEE"/>
     <w:rsid w:val="003B0076"/>
     <w:rsid w:val="003B2E3A"/>
     <w:rsid w:val="003B425A"/>
     <w:rsid w:val="003B44C2"/>
     <w:rsid w:val="003B7001"/>
     <w:rsid w:val="003C0323"/>
     <w:rsid w:val="003C5DEA"/>
     <w:rsid w:val="003C7B1E"/>
     <w:rsid w:val="003D1BBF"/>
     <w:rsid w:val="003D3540"/>
     <w:rsid w:val="004028BA"/>
     <w:rsid w:val="00403AD2"/>
     <w:rsid w:val="004140EF"/>
     <w:rsid w:val="00414DB8"/>
     <w:rsid w:val="004206E7"/>
     <w:rsid w:val="004255BE"/>
     <w:rsid w:val="004263F7"/>
     <w:rsid w:val="0043349C"/>
     <w:rsid w:val="00434756"/>
     <w:rsid w:val="00435AF0"/>
     <w:rsid w:val="00447767"/>
     <w:rsid w:val="0045144C"/>
     <w:rsid w:val="004625D1"/>
     <w:rsid w:val="00471403"/>
+    <w:rsid w:val="00486875"/>
     <w:rsid w:val="004972E1"/>
     <w:rsid w:val="004A2C80"/>
     <w:rsid w:val="004A6EFB"/>
     <w:rsid w:val="004B607D"/>
     <w:rsid w:val="004C2117"/>
     <w:rsid w:val="004C2AAB"/>
     <w:rsid w:val="004D2093"/>
     <w:rsid w:val="004D676E"/>
     <w:rsid w:val="004E4794"/>
     <w:rsid w:val="004F066C"/>
     <w:rsid w:val="004F21D8"/>
     <w:rsid w:val="004F48BE"/>
     <w:rsid w:val="004F4ECD"/>
     <w:rsid w:val="0050001A"/>
     <w:rsid w:val="00510800"/>
     <w:rsid w:val="00510B39"/>
     <w:rsid w:val="00513E20"/>
     <w:rsid w:val="005145EC"/>
     <w:rsid w:val="005157E1"/>
     <w:rsid w:val="0052382D"/>
     <w:rsid w:val="0052596F"/>
     <w:rsid w:val="00526E7C"/>
     <w:rsid w:val="00540C3C"/>
+    <w:rsid w:val="0054139D"/>
     <w:rsid w:val="005479AE"/>
     <w:rsid w:val="00547DC5"/>
     <w:rsid w:val="00554DF8"/>
     <w:rsid w:val="00565689"/>
     <w:rsid w:val="00575B63"/>
     <w:rsid w:val="005778DD"/>
     <w:rsid w:val="0059699F"/>
     <w:rsid w:val="005A1F50"/>
     <w:rsid w:val="005B3293"/>
     <w:rsid w:val="005B4F38"/>
     <w:rsid w:val="005C1C31"/>
     <w:rsid w:val="005D3B41"/>
     <w:rsid w:val="005D5C06"/>
     <w:rsid w:val="005D6A43"/>
     <w:rsid w:val="005D74A3"/>
     <w:rsid w:val="005F5495"/>
     <w:rsid w:val="005F5BE8"/>
     <w:rsid w:val="005F6858"/>
     <w:rsid w:val="00602BFB"/>
     <w:rsid w:val="0061274E"/>
     <w:rsid w:val="006257EC"/>
     <w:rsid w:val="00626A6B"/>
     <w:rsid w:val="0062788D"/>
     <w:rsid w:val="0063046C"/>
     <w:rsid w:val="006320DA"/>
     <w:rsid w:val="00633C22"/>
     <w:rsid w:val="006432D9"/>
     <w:rsid w:val="0064475C"/>
     <w:rsid w:val="00650DF1"/>
     <w:rsid w:val="006515D7"/>
     <w:rsid w:val="006612BF"/>
     <w:rsid w:val="0066486B"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00681B27"/>
     <w:rsid w:val="006973E8"/>
     <w:rsid w:val="006A3374"/>
     <w:rsid w:val="006A48F4"/>
+    <w:rsid w:val="006A4A46"/>
     <w:rsid w:val="006B5459"/>
     <w:rsid w:val="006C3BC1"/>
     <w:rsid w:val="006C3D5C"/>
     <w:rsid w:val="006C6E90"/>
     <w:rsid w:val="006E256E"/>
     <w:rsid w:val="006E56D7"/>
     <w:rsid w:val="006F255E"/>
     <w:rsid w:val="006F64E2"/>
     <w:rsid w:val="006F77B8"/>
     <w:rsid w:val="0070008D"/>
     <w:rsid w:val="00710487"/>
     <w:rsid w:val="00713EC9"/>
     <w:rsid w:val="00716ED6"/>
     <w:rsid w:val="007219C5"/>
     <w:rsid w:val="0073223B"/>
     <w:rsid w:val="00740F60"/>
     <w:rsid w:val="007425C3"/>
     <w:rsid w:val="00744BF2"/>
     <w:rsid w:val="00751D80"/>
     <w:rsid w:val="00757B0A"/>
     <w:rsid w:val="00762F2D"/>
     <w:rsid w:val="007643E3"/>
     <w:rsid w:val="00772ECB"/>
     <w:rsid w:val="00775FC3"/>
     <w:rsid w:val="007776F7"/>
     <w:rsid w:val="00784060"/>
     <w:rsid w:val="007871C1"/>
     <w:rsid w:val="0079270F"/>
     <w:rsid w:val="00794803"/>
     <w:rsid w:val="00796830"/>
     <w:rsid w:val="007B05EF"/>
     <w:rsid w:val="007B2C64"/>
+    <w:rsid w:val="007C252A"/>
     <w:rsid w:val="007C4A30"/>
     <w:rsid w:val="007D1EF5"/>
     <w:rsid w:val="007D21B0"/>
     <w:rsid w:val="007D5C52"/>
     <w:rsid w:val="007D760D"/>
     <w:rsid w:val="007E0EEC"/>
     <w:rsid w:val="007E4437"/>
     <w:rsid w:val="007F40D0"/>
     <w:rsid w:val="007F49F9"/>
     <w:rsid w:val="008015A4"/>
     <w:rsid w:val="008021EA"/>
     <w:rsid w:val="00821C83"/>
     <w:rsid w:val="0083032A"/>
     <w:rsid w:val="00830688"/>
     <w:rsid w:val="00833008"/>
     <w:rsid w:val="00836DCC"/>
     <w:rsid w:val="0085526F"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="00856219"/>
     <w:rsid w:val="00870A79"/>
     <w:rsid w:val="0088691B"/>
     <w:rsid w:val="008904FF"/>
     <w:rsid w:val="008A05A9"/>
     <w:rsid w:val="008A27CB"/>
     <w:rsid w:val="008C1439"/>
@@ -2297,67 +2350,70 @@
     <w:rsid w:val="009459D5"/>
     <w:rsid w:val="009465ED"/>
     <w:rsid w:val="00955513"/>
     <w:rsid w:val="00962754"/>
     <w:rsid w:val="009628E3"/>
     <w:rsid w:val="00994357"/>
     <w:rsid w:val="00997CEE"/>
     <w:rsid w:val="009B5582"/>
     <w:rsid w:val="009B69FA"/>
     <w:rsid w:val="009C0FFA"/>
     <w:rsid w:val="009C41F8"/>
     <w:rsid w:val="009D3223"/>
     <w:rsid w:val="009D6307"/>
     <w:rsid w:val="009E064C"/>
     <w:rsid w:val="009E2D69"/>
     <w:rsid w:val="009F2185"/>
     <w:rsid w:val="009F4BA4"/>
     <w:rsid w:val="009F7A4F"/>
     <w:rsid w:val="00A1565E"/>
     <w:rsid w:val="00A17B35"/>
     <w:rsid w:val="00A20FFB"/>
     <w:rsid w:val="00A22A48"/>
     <w:rsid w:val="00A23392"/>
     <w:rsid w:val="00A23EB7"/>
     <w:rsid w:val="00A25971"/>
+    <w:rsid w:val="00A30009"/>
     <w:rsid w:val="00A3051E"/>
     <w:rsid w:val="00A347C2"/>
     <w:rsid w:val="00A3516C"/>
     <w:rsid w:val="00A36B86"/>
     <w:rsid w:val="00A37065"/>
     <w:rsid w:val="00A41F10"/>
     <w:rsid w:val="00A43BA2"/>
     <w:rsid w:val="00A46879"/>
     <w:rsid w:val="00A47A48"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A742A7"/>
+    <w:rsid w:val="00A747AE"/>
     <w:rsid w:val="00A876D5"/>
     <w:rsid w:val="00A95D97"/>
     <w:rsid w:val="00AA2FA8"/>
     <w:rsid w:val="00AB5E72"/>
     <w:rsid w:val="00AB71C0"/>
     <w:rsid w:val="00AC1E58"/>
+    <w:rsid w:val="00AC52D7"/>
     <w:rsid w:val="00AC6641"/>
     <w:rsid w:val="00AD2564"/>
     <w:rsid w:val="00AD6473"/>
     <w:rsid w:val="00AD759A"/>
     <w:rsid w:val="00AE5B6F"/>
     <w:rsid w:val="00AE600C"/>
     <w:rsid w:val="00AF3838"/>
     <w:rsid w:val="00AF433D"/>
     <w:rsid w:val="00AF6041"/>
     <w:rsid w:val="00B014DE"/>
     <w:rsid w:val="00B05260"/>
     <w:rsid w:val="00B15887"/>
     <w:rsid w:val="00B21E25"/>
     <w:rsid w:val="00B30641"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B31574"/>
     <w:rsid w:val="00B335DC"/>
     <w:rsid w:val="00B33713"/>
     <w:rsid w:val="00B342D1"/>
     <w:rsid w:val="00B35BF0"/>
     <w:rsid w:val="00B37DE2"/>
     <w:rsid w:val="00B44559"/>
     <w:rsid w:val="00B44D72"/>
     <w:rsid w:val="00B458D5"/>
     <w:rsid w:val="00B46062"/>
@@ -2489,81 +2545,214 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6B8AB1DD"/>
+  <w15:docId w15:val="{7113646A-B132-4DE8-BE26-60C5F9DC91F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2631,50 +2820,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F64E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="004F48BE"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -2789,475 +3087,58 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="字元 字元 字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="003B7001"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="008904FF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...414 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00C47CA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="00C47CA4"/>
     <w:rPr>
@@ -3313,51 +3194,51 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard">
     <w:name w:val="Standard"/>
     <w:rsid w:val="00CC428B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體, PMingLiU"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="51270795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="155583402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3401,51 +3282,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1512138936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3708,52 +3589,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C54065D1-C6B4-46C6-A39E-44DE57847F67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>156</Words>
+  <Words>159</Words>
   <Characters>127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>282</CharactersWithSpaces>
+  <CharactersWithSpaces>285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農民退休儲金停繳申請書</dc:title>
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>