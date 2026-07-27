--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,64 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="006F64E2" w:rsidRPr="00900BE8" w:rsidRDefault="00C84E8E" w:rsidP="00480F93">
+    <w:p w14:paraId="719D31F5" w14:textId="77777777" w:rsidR="006F64E2" w:rsidRPr="00900BE8" w:rsidRDefault="00C84E8E" w:rsidP="00480F93">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="116"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農民</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>退休</w:t>
       </w:r>
       <w:r w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>儲</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="00900BE8">
@@ -80,93 +83,92 @@
       <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>比</w:t>
       </w:r>
       <w:r w:rsidR="008D540B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>率調整</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C5610E" w:rsidRDefault="008D540B" w:rsidP="00C80FE6">
+    <w:p w14:paraId="36928AF3" w14:textId="77777777" w:rsidR="00C5610E" w:rsidRDefault="008D540B" w:rsidP="00C80FE6">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="291" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>＊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>填表前請詳</w:t>
       </w:r>
       <w:r w:rsidR="00C80FE6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>閱</w:t>
       </w:r>
       <w:r w:rsidR="0023604A" w:rsidRPr="001D5966">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D23F8D" w:rsidRPr="00C5610E" w:rsidRDefault="00D23F8D" w:rsidP="00480F93">
+    <w:p w14:paraId="2EE96B5D" w14:textId="77777777" w:rsidR="00D23F8D" w:rsidRPr="00C5610E" w:rsidRDefault="00D23F8D" w:rsidP="00480F93">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="116" w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240" w:right="-143"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">申請日期：　</w:t>
       </w:r>
       <w:r w:rsidR="00091F27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -186,561 +188,560 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">　月</w:t>
       </w:r>
       <w:r w:rsidR="00091F27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">　日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9796" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="283" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="3669"/>
         <w:gridCol w:w="1298"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0039334E" w:rsidRPr="0003144E" w:rsidTr="002A6AE5">
+      <w:tr w:rsidR="0039334E" w:rsidRPr="0003144E" w14:paraId="2D7B6E93" w14:textId="77777777" w:rsidTr="002A6AE5">
         <w:trPr>
           <w:trHeight w:val="776"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="004B1F27">
+          <w:p w14:paraId="4BC89584" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="004B1F27">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="000E2B58">
+          <w:p w14:paraId="691CD4C6" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="000E2B58">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="40" w:right="96"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:spacing w:val="-20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="121B9862" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="57" w:right="137"/>
               <w:jc w:val="distribute"/>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="47B1A305" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="008D540B" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="57" w:right="137"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="04C7D23C" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="00D8EBFE" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="1CE2187D" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="28D22324" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="209AF61B" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="73E039B7" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="7C132A1C" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="064369BD" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="633C2AFC" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="363" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
+          <w:p w14:paraId="1649EFA6" w14:textId="77777777" w:rsidR="0039334E" w:rsidRPr="007C2335" w:rsidRDefault="0039334E" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:left="99" w:right="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05DE3" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="00E05DE3" w:rsidRPr="0003144E" w14:paraId="13D69453" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="004B1F27">
+          <w:p w14:paraId="734DCAE0" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="004B1F27">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>出生日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="003B5CE2">
+          <w:p w14:paraId="0A6CEC8A" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="003B5CE2">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>民國</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　年　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>月　　　日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00E05DE3">
+          <w:p w14:paraId="0FBB12AC" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00E05DE3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="57" w:right="137"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00D614A4">
+          <w:p w14:paraId="16C80E3A" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E05DE3" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="00E05DE3" w:rsidRPr="0003144E" w14:paraId="5D7C206E" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="456"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="004B1F27">
+          <w:p w14:paraId="2A04F20B" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="004B1F27">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="003B5CE2">
+          <w:p w14:paraId="1AC66B30" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="003B5CE2">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="005655A1">
+          <w:p w14:paraId="490AC616" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="005655A1">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="33" w:left="79" w:rightChars="57" w:right="137"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00D614A4">
+          <w:p w14:paraId="3D5E15EE" w14:textId="77777777" w:rsidR="00E05DE3" w:rsidRPr="008D540B" w:rsidRDefault="00E05DE3" w:rsidP="00D614A4">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA00E0" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="00BA00E0" w:rsidRPr="0003144E" w14:paraId="1A0E0C60" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="1268"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="00572B72" w:rsidP="004B1F27">
+          <w:p w14:paraId="7DF4F50C" w14:textId="77777777" w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="00572B72" w:rsidP="004B1F27">
             <w:pPr>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>戶籍地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8588" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="00E17A22" w:rsidP="00480F93">
+          <w:p w14:paraId="3969CC70" w14:textId="77777777" w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="00E17A22" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
             <w:r w:rsidR="00572B72" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="003B5CE2" w:rsidP="00480F93">
+          <w:p w14:paraId="2AD4C0ED" w14:textId="77777777" w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="003B5CE2" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0019710D" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
@@ -758,51 +759,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00572B72" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>鄉鎮</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 </w:t>
             </w:r>
             <w:r w:rsidR="00E17A22" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>路</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="003B5CE2" w:rsidP="00480F93">
+          <w:p w14:paraId="3EFA0E94" w14:textId="77777777" w:rsidR="00572B72" w:rsidRPr="008D540B" w:rsidRDefault="003B5CE2" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 </w:t>
             </w:r>
             <w:r w:rsidR="0019710D" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>市</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
@@ -917,342 +918,342 @@
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E17A22" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00572B72" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003479AA" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="003479AA" w:rsidRPr="0003144E" w14:paraId="13C5D8FF" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="457"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="004B1F27">
+          <w:p w14:paraId="27FD72BA" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="004B1F27">
             <w:pPr>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>通訊地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8588" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
+          <w:p w14:paraId="412717B9" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□同戶籍地址</w:t>
             </w:r>
             <w:r w:rsidR="00CE4374">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>免填下列地址</w:t>
             </w:r>
             <w:r w:rsidR="00CE4374">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003479AA" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="003479AA" w:rsidRPr="0003144E" w14:paraId="6652B567" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="1236"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="004B1F27">
+          <w:p w14:paraId="28225860" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="004B1F27">
             <w:pPr>
               <w:ind w:leftChars="22" w:left="53" w:rightChars="33" w:right="79"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8588" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
+          <w:p w14:paraId="48A51505" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
+          <w:p w14:paraId="002438DD" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="34" w:left="82" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　   </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">縣　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 鄉鎮　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>路</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
+          <w:p w14:paraId="08A613D0" w14:textId="77777777" w:rsidR="003479AA" w:rsidRPr="008D540B" w:rsidRDefault="003479AA" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="32" w:right="77"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">市　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　　  市區　　　　 </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t xml:space="preserve">街　　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> 段 　　巷 　　弄 　　號 　　樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D540B" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="008D540B" w:rsidRPr="0003144E" w14:paraId="641B6CF5" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:trHeight w:val="829"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D540B" w:rsidRPr="008D540B" w:rsidRDefault="008D540B" w:rsidP="001C4325">
+          <w:p w14:paraId="0E062A65" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="008D540B" w:rsidRDefault="008D540B" w:rsidP="001C4325">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="25" w:left="60" w:rightChars="51" w:right="122"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C4325">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r w:rsidR="001C4325" w:rsidRPr="001C4325">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="001C4325">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>提繳</w:t>
             </w:r>
             <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>比</w:t>
             </w:r>
             <w:r w:rsidRPr="001C4325">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3669" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D540B" w:rsidRPr="00801988" w:rsidRDefault="009805B6" w:rsidP="009805B6">
+          <w:p w14:paraId="1D952428" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="00801988" w:rsidRDefault="009805B6" w:rsidP="009805B6">
             <w:pPr>
               <w:ind w:leftChars="28" w:left="67" w:rightChars="-9" w:right="-22"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F36A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
@@ -1264,51 +1265,51 @@
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="008D540B" w:rsidRPr="00801988">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>％</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F860F6" w:rsidRPr="008D540B" w:rsidRDefault="008D540B" w:rsidP="00980CF2">
+          <w:p w14:paraId="7D98E699" w14:textId="77777777" w:rsidR="00F860F6" w:rsidRPr="008D540B" w:rsidRDefault="008D540B" w:rsidP="00980CF2">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:ind w:leftChars="25" w:left="60" w:rightChars="51" w:right="122"/>
               <w:jc w:val="distribute"/>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>調整後</w:t>
             </w:r>
             <w:r w:rsidR="001528E7">
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>提</w:t>
             </w:r>
             <w:r w:rsidRPr="002E21D9">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -1319,670 +1320,801 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>比</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>率</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3621" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D540B" w:rsidRPr="00801988" w:rsidRDefault="009805B6" w:rsidP="009805B6">
+          <w:p w14:paraId="6DD37424" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="00801988" w:rsidRDefault="009805B6" w:rsidP="009805B6">
             <w:pPr>
               <w:ind w:leftChars="58" w:left="139"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F36A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="008D540B" w:rsidRPr="00801988">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>％</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004839B7" w:rsidRPr="0003144E" w:rsidTr="0039334E">
+      <w:tr w:rsidR="004839B7" w:rsidRPr="0003144E" w14:paraId="35D9A934" w14:textId="77777777" w:rsidTr="0039334E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1975"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9796" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004F3893" w:rsidRPr="008D540B" w:rsidRDefault="004F3893" w:rsidP="00562E6F">
+          <w:p w14:paraId="0B2FD1CB" w14:textId="77777777" w:rsidR="004F3893" w:rsidRPr="008D540B" w:rsidRDefault="004F3893" w:rsidP="00562E6F">
             <w:pPr>
               <w:ind w:leftChars="300" w:left="893" w:rightChars="38" w:right="91" w:hangingChars="72" w:hanging="173"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>此致</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC165D" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="00480F93">
+          <w:p w14:paraId="4490039B" w14:textId="156D98E5" w:rsidR="00CC165D" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="291"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE79A0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="003A73FA">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005655A1" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F3893" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>農會</w:t>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>（漁）</w:t>
+            </w:r>
+            <w:r w:rsidR="004F3893" w:rsidRPr="008D540B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>會</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004F3893" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="003479AA">
+          <w:p w14:paraId="63E72740" w14:textId="77777777" w:rsidR="004F3893" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="003479AA">
             <w:pPr>
               <w:ind w:firstLine="960"/>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>申請人：</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                　</w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（簽章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D540B" w:rsidRPr="00480F93" w:rsidRDefault="008D540B" w:rsidP="00480F93">
+    <w:p w14:paraId="7A3CF964" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="00480F93" w:rsidRDefault="008D540B" w:rsidP="00480F93">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="291" w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="-59" w:left="-142" w:rightChars="100" w:right="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00480F93">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>說明：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D540B" w:rsidRPr="002E21D9" w:rsidRDefault="008D540B" w:rsidP="00480F93">
+    <w:p w14:paraId="103878CD" w14:textId="3DEA8165" w:rsidR="008D540B" w:rsidRPr="00C91884" w:rsidRDefault="008D540B" w:rsidP="00480F93">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="661" w:rightChars="-59" w:right="-142" w:hangingChars="236" w:hanging="661"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E21D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>農民依規定繳納農民退休儲金後，主管機關始依農民提繳之農民退休儲金，按月提繳相同金額。</w:t>
+        <w:t>農民依規定繳納農民退休儲金後，主管機關</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>始按月</w:t>
+      </w:r>
+      <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>共同提繳</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D540B" w:rsidRPr="002E21D9" w:rsidRDefault="008D540B" w:rsidP="00480F93">
+    <w:p w14:paraId="617F1388" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="00C91884" w:rsidRDefault="008D540B" w:rsidP="00480F93">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="661" w:rightChars="-59" w:right="-142" w:hangingChars="236" w:hanging="661"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「調整後提繳</w:t>
       </w:r>
-      <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
+      <w:r w:rsidR="001C4325" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>比</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>率」由農民於10%範圍內決定，並以整數為限。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D540B" w:rsidRPr="002E21D9" w:rsidRDefault="008D540B" w:rsidP="00480F93">
+    <w:p w14:paraId="631D380C" w14:textId="77777777" w:rsidR="008D540B" w:rsidRPr="00C91884" w:rsidRDefault="008D540B" w:rsidP="00480F93">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="661" w:rightChars="-59" w:right="-142" w:hangingChars="236" w:hanging="661"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>調整後提繳</w:t>
       </w:r>
-      <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
+      <w:r w:rsidR="001C4325" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>比</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>率不得為0。</w:t>
       </w:r>
-      <w:r w:rsidR="009E3B58" w:rsidRPr="002E21D9">
+      <w:r w:rsidR="009E3B58" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>原</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提繳</w:t>
       </w:r>
-      <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
+      <w:r w:rsidR="001C4325" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>比</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>率如填寫錯誤，以勞保局留存之申報資料為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005316DB" w:rsidRPr="002E21D9" w:rsidRDefault="008D540B" w:rsidP="00480F93">
+    <w:p w14:paraId="72FC16EC" w14:textId="49DD99AC" w:rsidR="005316DB" w:rsidRPr="00C91884" w:rsidRDefault="008D540B" w:rsidP="00480F93">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="661" w:rightChars="-59" w:right="-142" w:hangingChars="236" w:hanging="661"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農民開始提繳退休儲金後，得於每年</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5月</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>或</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>11月</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E21D9">
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>向農會提出申請調整提繳</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
+        <w:t>向農</w:t>
+      </w:r>
+      <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>比</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E21D9">
+        <w:t>（漁）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>率，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D40D0" w:rsidRPr="002E21D9">
+        <w:t>會提出申請調整提繳</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4325" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>同月份申請調整提繳</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C4325" w:rsidRPr="002E21D9">
+        <w:t>比</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>比</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D40D0" w:rsidRPr="002E21D9">
+        <w:t>率，</w:t>
+      </w:r>
+      <w:r w:rsidR="003D40D0" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>率以1次為限，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002E21D9">
+        <w:t>同月份申請調整提繳</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4325" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>並由農會於受理申請當月底前通知勞保局，其調整自通知之次月1日起生效。</w:t>
+        <w:t>比</w:t>
+      </w:r>
+      <w:r w:rsidR="003D40D0" w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>率以1次為限，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>並由農</w:t>
+      </w:r>
+      <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（漁）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C91884">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>會於受理申請當月底前通知勞保局，其調整自通知之次月1日起生效。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="005316DB" w:rsidRPr="002E21D9" w:rsidSect="0039334E">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="005316DB" w:rsidRPr="00C91884" w:rsidSect="0039334E">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="6"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="582"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A49C0" w:rsidRDefault="003A49C0">
+    <w:p w14:paraId="1342FD94" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A49C0" w:rsidRDefault="003A49C0">
+    <w:p w14:paraId="7B0B03E2" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00ED5A30" w:rsidRPr="002E21D9" w:rsidRDefault="001C4325" w:rsidP="005655A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="02AEE169" w14:textId="77777777" w:rsidR="0020319A" w:rsidRDefault="0020319A">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17F1402B" w14:textId="0CBB44A6" w:rsidR="00ED5A30" w:rsidRPr="0020319A" w:rsidRDefault="001C4325" w:rsidP="005655A1">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E21D9">
+    <w:r w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E46AFD" w:rsidRPr="002E21D9">
+    <w:r w:rsidR="00E46AFD" w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="002E21D9">
+    <w:r w:rsidR="006C4A5A" w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>0.4</w:t>
+      <w:t>50</w:t>
+    </w:r>
+    <w:r w:rsidR="00B54043" w:rsidRPr="0020319A">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A71433A" w14:textId="77777777" w:rsidR="0020319A" w:rsidRDefault="0020319A">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A49C0" w:rsidRDefault="003A49C0">
+    <w:p w14:paraId="346BC2BC" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A49C0" w:rsidRDefault="003A49C0">
+    <w:p w14:paraId="03709EE0" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3CA0AC49" w14:textId="77777777" w:rsidR="0020319A" w:rsidRDefault="0020319A">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04A7EE16" w14:textId="77777777" w:rsidR="0020319A" w:rsidRDefault="0020319A">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="42B7E8F0" w14:textId="77777777" w:rsidR="0020319A" w:rsidRDefault="0020319A">
+    <w:pPr>
+      <w:pStyle w:val="a9"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0" w:tplc="D8BC33DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -2057,74 +2189,74 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117A2B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="42144882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="623"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22BF3614"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -2199,51 +2331,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D374C88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -2318,51 +2450,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30056CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="589CAD0A"/>
     <w:lvl w:ilvl="0" w:tplc="E0886BE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2407,51 +2539,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46F8521D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A01E2740"/>
     <w:lvl w:ilvl="0" w:tplc="23D4E09C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1898"/>
         </w:tabs>
         <w:ind w:left="1898" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -2525,51 +2657,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54C9740C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="689A3FE4"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -2638,51 +2770,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AB215C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D46CB1EE"/>
     <w:lvl w:ilvl="0" w:tplc="8438F53C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="405"/>
         </w:tabs>
         <w:ind w:left="405" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
@@ -2756,51 +2888,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74286D95"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84287D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -2869,118 +3001,120 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1458372897">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="863594332">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="317272219">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="675959233">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1545674473">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="81920308">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1352797666">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1965966452">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1665936323">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="50"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F64E2"/>
     <w:rsid w:val="000002DA"/>
     <w:rsid w:val="0000458D"/>
     <w:rsid w:val="00015608"/>
     <w:rsid w:val="0001678F"/>
     <w:rsid w:val="00016C3F"/>
     <w:rsid w:val="00020150"/>
     <w:rsid w:val="00020C7A"/>
     <w:rsid w:val="000238E2"/>
     <w:rsid w:val="00027174"/>
     <w:rsid w:val="000311E7"/>
     <w:rsid w:val="0003144E"/>
     <w:rsid w:val="00034AB4"/>
     <w:rsid w:val="00035020"/>
     <w:rsid w:val="00036C65"/>
     <w:rsid w:val="00042C75"/>
     <w:rsid w:val="00050690"/>
     <w:rsid w:val="00056AC8"/>
     <w:rsid w:val="0006382C"/>
     <w:rsid w:val="000657C4"/>
     <w:rsid w:val="000707C6"/>
     <w:rsid w:val="00070FEC"/>
     <w:rsid w:val="000724E4"/>
@@ -2992,105 +3126,109 @@
     <w:rsid w:val="000B2E62"/>
     <w:rsid w:val="000B3416"/>
     <w:rsid w:val="000B3FD4"/>
     <w:rsid w:val="000B437D"/>
     <w:rsid w:val="000C1744"/>
     <w:rsid w:val="000C549D"/>
     <w:rsid w:val="000C7BA9"/>
     <w:rsid w:val="000D0412"/>
     <w:rsid w:val="000E0B67"/>
     <w:rsid w:val="000E271D"/>
     <w:rsid w:val="000E2B58"/>
     <w:rsid w:val="000E575C"/>
     <w:rsid w:val="000F410E"/>
     <w:rsid w:val="001030E4"/>
     <w:rsid w:val="00103BD6"/>
     <w:rsid w:val="00116369"/>
     <w:rsid w:val="001165E0"/>
     <w:rsid w:val="001375C8"/>
     <w:rsid w:val="001439DC"/>
     <w:rsid w:val="001451A7"/>
     <w:rsid w:val="00147272"/>
     <w:rsid w:val="001528E7"/>
     <w:rsid w:val="00153AB6"/>
     <w:rsid w:val="001559F9"/>
     <w:rsid w:val="001567BD"/>
+    <w:rsid w:val="00156D2E"/>
     <w:rsid w:val="00161965"/>
     <w:rsid w:val="00162F37"/>
     <w:rsid w:val="00166D0E"/>
     <w:rsid w:val="00172608"/>
     <w:rsid w:val="001872B7"/>
     <w:rsid w:val="00193842"/>
     <w:rsid w:val="00193A50"/>
     <w:rsid w:val="0019710D"/>
     <w:rsid w:val="001A66B7"/>
     <w:rsid w:val="001A7D10"/>
     <w:rsid w:val="001B162A"/>
     <w:rsid w:val="001C08DF"/>
     <w:rsid w:val="001C275E"/>
     <w:rsid w:val="001C4325"/>
     <w:rsid w:val="001C5538"/>
     <w:rsid w:val="001C71C9"/>
     <w:rsid w:val="001D0FF3"/>
     <w:rsid w:val="001D39DB"/>
     <w:rsid w:val="001D5966"/>
     <w:rsid w:val="001E1D53"/>
     <w:rsid w:val="001F5DBC"/>
     <w:rsid w:val="001F6076"/>
     <w:rsid w:val="001F6CED"/>
     <w:rsid w:val="00202FEB"/>
+    <w:rsid w:val="0020319A"/>
     <w:rsid w:val="00203ACC"/>
     <w:rsid w:val="002061CC"/>
     <w:rsid w:val="0020665E"/>
     <w:rsid w:val="00217765"/>
     <w:rsid w:val="0022062A"/>
     <w:rsid w:val="0023497E"/>
     <w:rsid w:val="0023524A"/>
     <w:rsid w:val="0023604A"/>
     <w:rsid w:val="002361BD"/>
     <w:rsid w:val="00244A0C"/>
     <w:rsid w:val="00244DAA"/>
     <w:rsid w:val="00250046"/>
     <w:rsid w:val="00252E36"/>
     <w:rsid w:val="00257A75"/>
     <w:rsid w:val="002661D1"/>
     <w:rsid w:val="00267E48"/>
     <w:rsid w:val="00275845"/>
     <w:rsid w:val="00280D70"/>
     <w:rsid w:val="00290176"/>
     <w:rsid w:val="00295836"/>
     <w:rsid w:val="002A00B2"/>
     <w:rsid w:val="002A5029"/>
     <w:rsid w:val="002C0161"/>
     <w:rsid w:val="002C0522"/>
     <w:rsid w:val="002D21BA"/>
     <w:rsid w:val="002E21D9"/>
     <w:rsid w:val="002F1A32"/>
+    <w:rsid w:val="002F3DA9"/>
     <w:rsid w:val="002F58D1"/>
     <w:rsid w:val="0030192A"/>
     <w:rsid w:val="00310309"/>
     <w:rsid w:val="00313BFB"/>
+    <w:rsid w:val="0031771F"/>
     <w:rsid w:val="00320A6A"/>
     <w:rsid w:val="00322BFA"/>
     <w:rsid w:val="00323197"/>
     <w:rsid w:val="0032461B"/>
     <w:rsid w:val="0033481D"/>
     <w:rsid w:val="00335D79"/>
     <w:rsid w:val="003448B8"/>
     <w:rsid w:val="003479AA"/>
     <w:rsid w:val="003504B4"/>
     <w:rsid w:val="00357CA0"/>
     <w:rsid w:val="00362BF0"/>
     <w:rsid w:val="003673FB"/>
     <w:rsid w:val="00371C6C"/>
     <w:rsid w:val="00372EC5"/>
     <w:rsid w:val="00375FD2"/>
     <w:rsid w:val="00381FF6"/>
     <w:rsid w:val="003821CD"/>
     <w:rsid w:val="003831CC"/>
     <w:rsid w:val="00384403"/>
     <w:rsid w:val="003850F7"/>
     <w:rsid w:val="00390E5B"/>
     <w:rsid w:val="0039334E"/>
     <w:rsid w:val="00396FEE"/>
     <w:rsid w:val="003A0233"/>
     <w:rsid w:val="003A49C0"/>
@@ -3158,84 +3296,88 @@
     <w:rsid w:val="00540C94"/>
     <w:rsid w:val="005445FF"/>
     <w:rsid w:val="005479AE"/>
     <w:rsid w:val="00547DC5"/>
     <w:rsid w:val="00554DF8"/>
     <w:rsid w:val="00561E89"/>
     <w:rsid w:val="00562E6F"/>
     <w:rsid w:val="00563EB8"/>
     <w:rsid w:val="005655A1"/>
     <w:rsid w:val="00565689"/>
     <w:rsid w:val="00572B72"/>
     <w:rsid w:val="00575B63"/>
     <w:rsid w:val="005778DD"/>
     <w:rsid w:val="00581D8A"/>
     <w:rsid w:val="005853C7"/>
     <w:rsid w:val="0058634A"/>
     <w:rsid w:val="005953B0"/>
     <w:rsid w:val="005A1F50"/>
     <w:rsid w:val="005A6363"/>
     <w:rsid w:val="005B3293"/>
     <w:rsid w:val="005B4F38"/>
     <w:rsid w:val="005C1C31"/>
     <w:rsid w:val="005D3B41"/>
     <w:rsid w:val="005D74A3"/>
     <w:rsid w:val="005E2F34"/>
+    <w:rsid w:val="005E43A0"/>
     <w:rsid w:val="005F36A2"/>
     <w:rsid w:val="005F5BE8"/>
     <w:rsid w:val="005F6858"/>
     <w:rsid w:val="00602BFB"/>
     <w:rsid w:val="00611474"/>
     <w:rsid w:val="0061274E"/>
     <w:rsid w:val="006257EC"/>
     <w:rsid w:val="00626A6B"/>
     <w:rsid w:val="0062788D"/>
     <w:rsid w:val="0063046C"/>
     <w:rsid w:val="0063238E"/>
     <w:rsid w:val="00633C22"/>
     <w:rsid w:val="006432D9"/>
     <w:rsid w:val="0064475C"/>
     <w:rsid w:val="00650DF1"/>
     <w:rsid w:val="0065131E"/>
     <w:rsid w:val="006515D7"/>
     <w:rsid w:val="006612BF"/>
     <w:rsid w:val="0066486B"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00670A86"/>
     <w:rsid w:val="00671302"/>
     <w:rsid w:val="00671918"/>
     <w:rsid w:val="00681B27"/>
     <w:rsid w:val="006973E8"/>
     <w:rsid w:val="006A3374"/>
     <w:rsid w:val="006A48F4"/>
     <w:rsid w:val="006B5112"/>
     <w:rsid w:val="006B5459"/>
     <w:rsid w:val="006C22AD"/>
     <w:rsid w:val="006C3BC1"/>
     <w:rsid w:val="006C3D5C"/>
+    <w:rsid w:val="006C4A5A"/>
+    <w:rsid w:val="006C6457"/>
     <w:rsid w:val="006E256E"/>
     <w:rsid w:val="006E56D7"/>
+    <w:rsid w:val="006E7DE5"/>
     <w:rsid w:val="006E7FBB"/>
     <w:rsid w:val="006F255E"/>
     <w:rsid w:val="006F64E2"/>
     <w:rsid w:val="006F72EE"/>
     <w:rsid w:val="0070008D"/>
     <w:rsid w:val="00710487"/>
     <w:rsid w:val="00713249"/>
     <w:rsid w:val="00713EC9"/>
     <w:rsid w:val="00716ED6"/>
     <w:rsid w:val="007219C5"/>
     <w:rsid w:val="00723FD3"/>
     <w:rsid w:val="007336C1"/>
     <w:rsid w:val="00740F60"/>
     <w:rsid w:val="007425C3"/>
     <w:rsid w:val="00746B77"/>
     <w:rsid w:val="00747D49"/>
     <w:rsid w:val="007511D2"/>
     <w:rsid w:val="00753A1F"/>
     <w:rsid w:val="00754981"/>
     <w:rsid w:val="00756504"/>
     <w:rsid w:val="00757B0A"/>
     <w:rsid w:val="00762F2D"/>
     <w:rsid w:val="007643E3"/>
     <w:rsid w:val="00772ECB"/>
     <w:rsid w:val="00775FC3"/>
@@ -3252,51 +3394,53 @@
     <w:rsid w:val="007B2C64"/>
     <w:rsid w:val="007B7CAC"/>
     <w:rsid w:val="007C2335"/>
     <w:rsid w:val="007D1EF5"/>
     <w:rsid w:val="007D21B0"/>
     <w:rsid w:val="007D5C52"/>
     <w:rsid w:val="007E0EEC"/>
     <w:rsid w:val="007E4437"/>
     <w:rsid w:val="007E7D2B"/>
     <w:rsid w:val="007F40A5"/>
     <w:rsid w:val="007F40D0"/>
     <w:rsid w:val="007F49F9"/>
     <w:rsid w:val="008015A4"/>
     <w:rsid w:val="00801988"/>
     <w:rsid w:val="008021EA"/>
     <w:rsid w:val="00813B4D"/>
     <w:rsid w:val="0083032A"/>
     <w:rsid w:val="00830688"/>
     <w:rsid w:val="0083350E"/>
     <w:rsid w:val="00836DCC"/>
     <w:rsid w:val="0085526F"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="00856219"/>
     <w:rsid w:val="00870A79"/>
     <w:rsid w:val="00877C92"/>
+    <w:rsid w:val="00884A0F"/>
     <w:rsid w:val="008904FF"/>
+    <w:rsid w:val="0089559D"/>
     <w:rsid w:val="008A2476"/>
     <w:rsid w:val="008A27CB"/>
     <w:rsid w:val="008A73C2"/>
     <w:rsid w:val="008B6DBE"/>
     <w:rsid w:val="008C1439"/>
     <w:rsid w:val="008C1DCD"/>
     <w:rsid w:val="008C414B"/>
     <w:rsid w:val="008C5ABC"/>
     <w:rsid w:val="008D540B"/>
     <w:rsid w:val="008D6FE4"/>
     <w:rsid w:val="008E28EF"/>
     <w:rsid w:val="008E7B93"/>
     <w:rsid w:val="008F227B"/>
     <w:rsid w:val="008F5F54"/>
     <w:rsid w:val="00900BE8"/>
     <w:rsid w:val="009048F3"/>
     <w:rsid w:val="0090596C"/>
     <w:rsid w:val="00912F9F"/>
     <w:rsid w:val="009204D1"/>
     <w:rsid w:val="00920A58"/>
     <w:rsid w:val="00921056"/>
     <w:rsid w:val="00921671"/>
     <w:rsid w:val="00925E4A"/>
     <w:rsid w:val="00933264"/>
     <w:rsid w:val="00936BD6"/>
@@ -3363,86 +3507,88 @@
     <w:rsid w:val="00AE5B6F"/>
     <w:rsid w:val="00AE600C"/>
     <w:rsid w:val="00AE79A0"/>
     <w:rsid w:val="00AF433D"/>
     <w:rsid w:val="00AF6041"/>
     <w:rsid w:val="00B014DE"/>
     <w:rsid w:val="00B05260"/>
     <w:rsid w:val="00B07ACD"/>
     <w:rsid w:val="00B139A2"/>
     <w:rsid w:val="00B15887"/>
     <w:rsid w:val="00B21E25"/>
     <w:rsid w:val="00B234E9"/>
     <w:rsid w:val="00B30641"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B31574"/>
     <w:rsid w:val="00B335DC"/>
     <w:rsid w:val="00B33713"/>
     <w:rsid w:val="00B342D1"/>
     <w:rsid w:val="00B35BF0"/>
     <w:rsid w:val="00B37DE2"/>
     <w:rsid w:val="00B42BB1"/>
     <w:rsid w:val="00B4401C"/>
     <w:rsid w:val="00B44559"/>
     <w:rsid w:val="00B44D72"/>
     <w:rsid w:val="00B458D5"/>
+    <w:rsid w:val="00B54043"/>
     <w:rsid w:val="00B54E0D"/>
     <w:rsid w:val="00B70DBF"/>
     <w:rsid w:val="00B719DA"/>
     <w:rsid w:val="00B76F7D"/>
     <w:rsid w:val="00B860BA"/>
     <w:rsid w:val="00B92617"/>
     <w:rsid w:val="00BA00E0"/>
     <w:rsid w:val="00BA1CB6"/>
     <w:rsid w:val="00BA2FBE"/>
     <w:rsid w:val="00BB6853"/>
     <w:rsid w:val="00BC5598"/>
     <w:rsid w:val="00BC7EB8"/>
     <w:rsid w:val="00BD0F8D"/>
     <w:rsid w:val="00BD318D"/>
     <w:rsid w:val="00BE7E9C"/>
     <w:rsid w:val="00C13B46"/>
     <w:rsid w:val="00C144E2"/>
     <w:rsid w:val="00C158B3"/>
     <w:rsid w:val="00C16DD6"/>
     <w:rsid w:val="00C25546"/>
     <w:rsid w:val="00C25C2F"/>
     <w:rsid w:val="00C262A9"/>
     <w:rsid w:val="00C47CA4"/>
     <w:rsid w:val="00C52CE3"/>
     <w:rsid w:val="00C5610E"/>
     <w:rsid w:val="00C619D4"/>
     <w:rsid w:val="00C61D7D"/>
     <w:rsid w:val="00C66331"/>
     <w:rsid w:val="00C6644B"/>
     <w:rsid w:val="00C724E4"/>
     <w:rsid w:val="00C749CE"/>
     <w:rsid w:val="00C76C5D"/>
     <w:rsid w:val="00C80FE6"/>
     <w:rsid w:val="00C84E8E"/>
     <w:rsid w:val="00C858B2"/>
     <w:rsid w:val="00C85934"/>
+    <w:rsid w:val="00C91884"/>
     <w:rsid w:val="00C9238B"/>
     <w:rsid w:val="00C92719"/>
     <w:rsid w:val="00C95BD0"/>
     <w:rsid w:val="00CA11C1"/>
     <w:rsid w:val="00CA1379"/>
     <w:rsid w:val="00CA1443"/>
     <w:rsid w:val="00CA278D"/>
     <w:rsid w:val="00CA7E2A"/>
     <w:rsid w:val="00CB03D7"/>
     <w:rsid w:val="00CB3D01"/>
     <w:rsid w:val="00CC165D"/>
     <w:rsid w:val="00CC1E45"/>
     <w:rsid w:val="00CC428B"/>
     <w:rsid w:val="00CC6B8B"/>
     <w:rsid w:val="00CD3625"/>
     <w:rsid w:val="00CD5230"/>
     <w:rsid w:val="00CD6420"/>
     <w:rsid w:val="00CE12C9"/>
     <w:rsid w:val="00CE223B"/>
     <w:rsid w:val="00CE4374"/>
     <w:rsid w:val="00CE7F26"/>
     <w:rsid w:val="00CF7FD4"/>
     <w:rsid w:val="00D04B8A"/>
     <w:rsid w:val="00D0661D"/>
     <w:rsid w:val="00D07813"/>
@@ -3550,81 +3696,214 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5FFAFECD"/>
+  <w15:docId w15:val="{BED0D752-C4D7-4333-9F50-7A84322CD8DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3692,50 +3971,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006F64E2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="004F48BE"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
@@ -3850,485 +4238,58 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
     <w:name w:val="字元 字元 字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="003B7001"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="新細明體" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="008904FF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...424 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00C47CA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="頁首 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="00C47CA4"/>
     <w:rPr>
@@ -4394,51 +4355,51 @@
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體, PMingLiU"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0F8D"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="51270795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="155583402">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4482,51 +4443,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1512138936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4789,52 +4750,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4647BCD0-EB05-4DCE-9614-0E606A111853}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>362</Words>
+  <Words>356</Words>
   <Characters>214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>575</CharactersWithSpaces>
+  <CharactersWithSpaces>569</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農民退休儲金提繳比率調整申請書</dc:title>
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>