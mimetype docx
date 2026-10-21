--- v1 (2026-07-27)
+++ v2 (2026-10-21)
@@ -1,57 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="719D31F5" w14:textId="77777777" w:rsidR="006F64E2" w:rsidRPr="00900BE8" w:rsidRDefault="00C84E8E" w:rsidP="00480F93">
       <w:pPr>
         <w:spacing w:afterLines="20" w:after="116"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>農民</w:t>
       </w:r>
       <w:r w:rsidR="006F64E2" w:rsidRPr="00900BE8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>退休</w:t>
@@ -1395,78 +1390,72 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9796" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B2FD1CB" w14:textId="77777777" w:rsidR="004F3893" w:rsidRPr="008D540B" w:rsidRDefault="004F3893" w:rsidP="00562E6F">
             <w:pPr>
               <w:ind w:leftChars="300" w:left="893" w:rightChars="38" w:right="91" w:hangingChars="72" w:hanging="173"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>此致</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4490039B" w14:textId="156D98E5" w:rsidR="00CC165D" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="00480F93">
+          <w:p w14:paraId="4490039B" w14:textId="02236A12" w:rsidR="00CC165D" w:rsidRPr="008D540B" w:rsidRDefault="00CC165D" w:rsidP="00480F93">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="291"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:spacing w:val="2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00AE79A0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...5 lines deleted...]
-              <w:t>____</w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005655A1" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004F3893" w:rsidRPr="008D540B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>農</w:t>
             </w:r>
             <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1874,246 +1863,190 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>並由農</w:t>
       </w:r>
       <w:r w:rsidR="00884A0F" w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（漁）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91884">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>會於受理申請當月底前通知勞保局，其調整自通知之次月1日起生效。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005316DB" w:rsidRPr="00C91884" w:rsidSect="0039334E">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="454" w:gutter="0"/>
       <w:pgNumType w:start="6"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="582"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1342FD94" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
+    <w:p w14:paraId="612D63CB" w14:textId="77777777" w:rsidR="0047354A" w:rsidRDefault="0047354A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B0B03E2" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
+    <w:p w14:paraId="1542B098" w14:textId="77777777" w:rsidR="0047354A" w:rsidRDefault="0047354A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體, PMingLiU">
-    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="17F1402B" w14:textId="0CBB44A6" w:rsidR="00ED5A30" w:rsidRPr="0020319A" w:rsidRDefault="001C4325" w:rsidP="005655A1">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:ind w:firstLine="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00E46AFD" w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="006C4A5A" w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>50</w:t>
     </w:r>
     <w:r w:rsidR="00B54043" w:rsidRPr="0020319A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="346BC2BC" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
+    <w:p w14:paraId="1E79CE4C" w14:textId="77777777" w:rsidR="0047354A" w:rsidRDefault="0047354A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03709EE0" w14:textId="77777777" w:rsidR="002F3DA9" w:rsidRDefault="002F3DA9">
+    <w:p w14:paraId="16DE6988" w14:textId="77777777" w:rsidR="0047354A" w:rsidRDefault="0047354A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0" w:tplc="D8BC33DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
@@ -3001,97 +2934,97 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1458372897">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="863594332">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="317272219">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="675959233">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1545674473">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="81920308">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1352797666">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1965966452">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1665936323">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="50"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -3245,50 +3178,51 @@
     <w:rsid w:val="003C7B1E"/>
     <w:rsid w:val="003D062E"/>
     <w:rsid w:val="003D1BBF"/>
     <w:rsid w:val="003D3540"/>
     <w:rsid w:val="003D40D0"/>
     <w:rsid w:val="003D6DC1"/>
     <w:rsid w:val="003E7CC8"/>
     <w:rsid w:val="004028BA"/>
     <w:rsid w:val="00403AD2"/>
     <w:rsid w:val="004140EF"/>
     <w:rsid w:val="00414DB8"/>
     <w:rsid w:val="004176D8"/>
     <w:rsid w:val="004206E7"/>
     <w:rsid w:val="00421392"/>
     <w:rsid w:val="004253A0"/>
     <w:rsid w:val="004255BE"/>
     <w:rsid w:val="004263F7"/>
     <w:rsid w:val="0043349C"/>
     <w:rsid w:val="00434756"/>
     <w:rsid w:val="00434FFE"/>
     <w:rsid w:val="00447767"/>
     <w:rsid w:val="00453EDE"/>
     <w:rsid w:val="004625D1"/>
     <w:rsid w:val="00470621"/>
     <w:rsid w:val="00471403"/>
+    <w:rsid w:val="0047354A"/>
     <w:rsid w:val="00480F93"/>
     <w:rsid w:val="004839B7"/>
     <w:rsid w:val="004922A1"/>
     <w:rsid w:val="004972E1"/>
     <w:rsid w:val="004A2C80"/>
     <w:rsid w:val="004A6EFB"/>
     <w:rsid w:val="004B1F27"/>
     <w:rsid w:val="004B607D"/>
     <w:rsid w:val="004C2117"/>
     <w:rsid w:val="004D2093"/>
     <w:rsid w:val="004D676E"/>
     <w:rsid w:val="004E4794"/>
     <w:rsid w:val="004E5DD5"/>
     <w:rsid w:val="004F066C"/>
     <w:rsid w:val="004F21D8"/>
     <w:rsid w:val="004F3893"/>
     <w:rsid w:val="004F48BE"/>
     <w:rsid w:val="004F4ECD"/>
     <w:rsid w:val="0050001A"/>
     <w:rsid w:val="00510800"/>
     <w:rsid w:val="00513A58"/>
     <w:rsid w:val="00513E20"/>
     <w:rsid w:val="00522FFB"/>
     <w:rsid w:val="00526E7C"/>
     <w:rsid w:val="005316DB"/>
@@ -3408,50 +3342,51 @@
     <w:rsid w:val="008021EA"/>
     <w:rsid w:val="00813B4D"/>
     <w:rsid w:val="0083032A"/>
     <w:rsid w:val="00830688"/>
     <w:rsid w:val="0083350E"/>
     <w:rsid w:val="00836DCC"/>
     <w:rsid w:val="0085526F"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="00856219"/>
     <w:rsid w:val="00870A79"/>
     <w:rsid w:val="00877C92"/>
     <w:rsid w:val="00884A0F"/>
     <w:rsid w:val="008904FF"/>
     <w:rsid w:val="0089559D"/>
     <w:rsid w:val="008A2476"/>
     <w:rsid w:val="008A27CB"/>
     <w:rsid w:val="008A73C2"/>
     <w:rsid w:val="008B6DBE"/>
     <w:rsid w:val="008C1439"/>
     <w:rsid w:val="008C1DCD"/>
     <w:rsid w:val="008C414B"/>
     <w:rsid w:val="008C5ABC"/>
     <w:rsid w:val="008D540B"/>
     <w:rsid w:val="008D6FE4"/>
     <w:rsid w:val="008E28EF"/>
+    <w:rsid w:val="008E4583"/>
     <w:rsid w:val="008E7B93"/>
     <w:rsid w:val="008F227B"/>
     <w:rsid w:val="008F5F54"/>
     <w:rsid w:val="00900BE8"/>
     <w:rsid w:val="009048F3"/>
     <w:rsid w:val="0090596C"/>
     <w:rsid w:val="00912F9F"/>
     <w:rsid w:val="009204D1"/>
     <w:rsid w:val="00920A58"/>
     <w:rsid w:val="00921056"/>
     <w:rsid w:val="00921671"/>
     <w:rsid w:val="00925E4A"/>
     <w:rsid w:val="00933264"/>
     <w:rsid w:val="00936BD6"/>
     <w:rsid w:val="009372B0"/>
     <w:rsid w:val="0093783B"/>
     <w:rsid w:val="00937AE2"/>
     <w:rsid w:val="00943A75"/>
     <w:rsid w:val="009465ED"/>
     <w:rsid w:val="00955513"/>
     <w:rsid w:val="00960876"/>
     <w:rsid w:val="00962754"/>
     <w:rsid w:val="009627DE"/>
     <w:rsid w:val="009628E3"/>
     <w:rsid w:val="009724CA"/>
@@ -3689,51 +3624,51 @@
     <w:rsid w:val="00FD5B08"/>
     <w:rsid w:val="00FD644C"/>
     <w:rsid w:val="00FE0055"/>
     <w:rsid w:val="00FE1B46"/>
     <w:rsid w:val="00FE618D"/>
     <w:rsid w:val="00FE74F5"/>
     <w:rsid w:val="00FF4FDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5FFAFECD"/>
   <w15:docId w15:val="{BED0D752-C4D7-4333-9F50-7A84322CD8DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -4443,51 +4378,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1512138936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4750,52 +4685,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4647BCD0-EB05-4DCE-9614-0E606A111853}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>356</Words>
-  <Characters>214</Characters>
+  <Words>84</Words>
+  <Characters>481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>569</CharactersWithSpaces>
+  <CharactersWithSpaces>564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>農民退休儲金提繳比率調整申請書</dc:title>
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>