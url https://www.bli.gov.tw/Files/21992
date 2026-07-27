--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="50E229AF" w14:textId="34880D0B" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:after="156" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>金融機構轉帳代繳農民退休儲金委託申請</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
@@ -77,68 +82,81 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>中華民國       年       月      日</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B88F06" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="452" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>立約定書人(即農民退休儲金提繳人)茲向金融機構申請轉帳代繳。</w:t>
+        <w:t>立約定書人</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>(即農民退休儲金提繳人)茲向金融機構申請轉帳代繳。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2453C082" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="2453C082" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="452" w:hanging="284"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E4DFE26" wp14:editId="411BDBE9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>283207</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>169548</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="888367" cy="323853"/>
                 <wp:effectExtent l="0" t="0" r="6983" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="文字方塊 2"/>
@@ -168,51 +186,51 @@
                           <w:p w14:paraId="7A47AE6A" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>(請勾選)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6E4DFE26" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.3pt;margin-top:13.35pt;width:69.95pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9EEw98gEAAKMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fu2zAM/R+wOwj6X5w4aesacQqsQYYB&#10;xTYg2wFkWY4FyJJGqbGzCwzYAbrvHmAH2IHac4yS3TTb/ob5Qyb5qGfykV5e9a0iewFOGl3Q2WRK&#10;idDcVFLvCvrp4+ZVRonzTFdMGS0KehCOXq1evlh2NhepaYyqBBAk0S7vbEEb722eJI43omVuYqzQ&#10;CNYGWubRhV1SAeuQvVVJOp2eJ52ByoLhwjmMrgeQriJ/XQvu39e1E56ogmJtPp4QzzKcyWrJ8h0w&#10;20g+lsH+oYqWSY0fPVKtmWfkFuRfVK3kYJyp/YSbNjF1LbmIPWA3s+kf3WwbZkXsBcVx9iiT+3+0&#10;/N3+AxBZ4ewo0azFET3efX348f3x7ufD/TeSBoU663JM3FpM9f1r04fsMe4wGBrva2jDG1siiKPW&#10;h6O+oveEYzDLsvn5BSUcoXk6z87mgSV5vmzB+TfCtCQYBQUcX1SV7W+cH1KfUsK3nFGy2kilogO7&#10;8loB2TMc9SY+I/tvaUqHZG3CNWRkeSBcM9cM9AFOQr9DX8HyfdkjGMzSVAfUAPcdq2sMfKGkw90p&#10;qPt8y0BQot5qHM7lbLEIyxadxdlFig6cIuUpwjRHqoJ6Sgbz2g8Lihtimb/RW8tHKWNluAlRtHFr&#10;w6qd+rH+539r9QsAAP//AwBQSwMEFAAGAAgAAAAhAJWGajDcAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1lbgg6lClcQnZVIAE4trSD9jE2yRqbEex26R/j3uC42hGM2+K7Wx6&#10;ceHRd84iPC8TEGxrpzvbIBx+Pp82IHwgq6l3lhGu7GFb3t8VlGs32R1f9qERscT6nBDaEIZcSl+3&#10;bMgv3cA2ekc3GgpRjo3UI02x3PRylSSZNNTZuNDSwB8t16f92SAcv6fH9ctUfYWD2qXZO3WqclfE&#10;h8X89goi8Bz+wnDDj+hQRqbKna32okdI0ywmEVaZAnHzN+kaRIWglAJZFvL/gfIXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAfRBMPfIBAACjAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAlYZqMNwAAAAIAQAADwAAAAAAAAAAAAAAAABMBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:22.3pt;margin-top:13.35pt;width:69.95pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUv+mGxgEAAHoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/S2uyFquhJbFSGt&#10;YKXCB7iO00RyPGbG26R8PWOntAXeEHlwZnzGxzNnxqvHobPiaJBacKWcTaZSGKehat2hlN++bt/l&#10;UlBQrlIWnCnlyZB8XL99s+p9YebQgK0MCiZxVPS+lE0Ivsgy0o3pFE3AG8dgDdipwC4esgpVz+yd&#10;zebT6X3WA1YeQRsi3t2MoFwn/ro2OnypazJB2FJybiGtmNZ9XLP1ShUHVL5p9TkN9Q9ZdKp1fOmF&#10;aqOCEq/Y/kXVtRqBoA4TDV0Gdd1qk2rgambTP6rZNcqbVAuLQ/4iE/0/Wv35uPMvKMLwAQZuYBSk&#10;91QQb8Z6hhq7+OdMBeMs4ekimxmC0LyZ5/ni/kEKzdBivsjvFpElux72SOGjgU5Eo5TIXUliqeMz&#10;hTH0V0i8i8C21ba1Njl42D9ZFEfFHdym78z+W5h1MdhBPJZ6Ggk3ipqRPsLZta5ohWE/MBjNPVQn&#10;1oDHmLNrAH9I0fNIlJK+vyo0UthPjjV/P1su4wwlZ3n3MGcHb5H9LaKcZqpSBilG8ymMc8eN9yo8&#10;u53XZylTZtzgJNp5GOME3fop/+uTWf8EAAD//wMAUEsDBBQABgAIAAAAIQCVhmow3AAAAAgBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtZW4IOpQpXEJ2VSABOLa0g/YxNskamxHsduk&#10;f497guNoRjNviu1senHh0XfOIjwvExBsa6c72yAcfj6fNiB8IKupd5YRruxhW97fFZRrN9kdX/ah&#10;EbHE+pwQ2hCGXEpft2zIL93ANnpHNxoKUY6N1CNNsdz0cpUkmTTU2bjQ0sAfLden/dkgHL+nx/XL&#10;VH2Fg9ql2Tt1qnJXxIfF/PYKIvAc/sJww4/oUEamyp2t9qJHSNMsJhFWmQJx8zfpGkSFoJQCWRby&#10;/4HyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJS/6YbGAQAAegMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJWGajDcAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7A47AE6A" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>(請勾選)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
@@ -256,137 +274,302 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7A3E1A7C" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>農民退休儲金委託轉帳代繳，同意逕自下列指定帳戶辦理。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="64D046E5" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:141.9pt;margin-top:12.85pt;width:358.5pt;height:23.95pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOUY5K9AEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/adJsWtio6UpsVYS0&#10;AqSyB3Acp7Hk2GbsbVIugMQBlu89AAfgQLvnYOx0u134Q+TD8XjGL/PevCwuhk6RnQAnjS7pdJJS&#10;IjQ3tdTbkl5/Xr96Q4nzTNdMGS1KuheOXixfvlj0thCZaY2qBRAE0a7obUlb722RJI63omNuYqzQ&#10;mGwMdMxjCNukBtYjeqeSLE3nSW+gtmC4cA5PV2OSLiN+0wjuPzaNE56okmJvPq4Q1yqsyXLBii0w&#10;20p+aIP9Qxcdkxo/eoRaMc/IDci/oDrJwTjT+Ak3XWKaRnIROSCbafoHm03LrIhcUBxnjzK5/wfL&#10;P+w+AZF1STNKNOtwRA+33+5//ni4/XV/951kQaHeugILNxZL/fDWDDjpx3OHh4H40EAX3kiJYB61&#10;3h/1FYMnHA/z2Sw7n51RwjF3lubT+TzAJE+3LTj/TpiOhE1JAecXZWW7K+fH0seS8DFnlKzXUqkY&#10;wLa6VEB2DGe9js8B/VmZ0qFYm3AtTj8ArphrR/iQTgLhkVjY+aEaokRH0pWp96gF+h6bbA18paRH&#10;D5XUfblhIChR7zUO6Xya58F0MchnrzMM4DRTnWaY5ghVUk/JuL30o1HRKZb5K72x/CBpbBAdEbU7&#10;uDdY7jSONJ7+seVvAAAA//8DAFBLAwQUAAYACAAAACEAwBrjmN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VIXBC1aWlS0jgVIIG4tvQDNvE2iRqvo9ht0r/HPdHb7uxo5m2+&#10;mWwnzjT41rGGl5kCQVw503KtYf/79bwC4QOywc4xabiQh01xf5djZtzIWzrvQi1iCPsMNTQh9JmU&#10;vmrIop+5njjeDm6wGOI61NIMOMZw28m5Uom02HJsaLCnz4aq4+5kNRx+xqfl21h+h326fU0+sE1L&#10;d9H68WF6X4MINIV/M1zxIzoUkal0JzZedBrmq0VED3FYpiCuBqVUVEoN6SIBWeTy9oXiDwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI5Rjkr0AQAAqwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMAa45jeAAAACgEAAA8AAAAAAAAAAAAAAAAATgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="64D046E5" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:141.9pt;margin-top:12.85pt;width:358.5pt;height:23.95pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzPyDVyAEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGk3LWzUdCW2KkJa&#10;AVLZD3Acp7HkeMzY26R8PWOntIW9IXJwPH7jl3lvJuuHsTfsqNBrsBWfz3LOlJXQaHuo+PP33bsP&#10;nPkgbCMMWFXxk/L8YfP2zXpwpVpAB6ZRyIjE+nJwFe9CcGWWedmpXvgZOGUJbAF7ESjEQ9agGIi9&#10;N9kiz1fZANg4BKm8p9PtBPJN4m9bJcPXtvUqMFNxqi2kFdNaxzXbrEV5QOE6Lc9liH+oohfa0kcv&#10;VFsRBHtB/Yqq1xLBQxtmEvoM2lZLlTSQmnn+l5p9J5xKWsgc7y42+f9HK78c9+4bsjB+hJEaGA0Z&#10;nC89HUY9Y4t9fFOljHCy8HSxTY2BSToslsvF/fKOM0nYXV7MV6tIk11vO/Thk4KexU3FkdqS3BLH&#10;Jx+m1N8p8WMejG522pgU4KF+NMiOglq4S8+Z/Y80Y2OyhXgtNTUSboXvJvoIZ1dhcRfGemS6uRFd&#10;Q3MiL2icqcgO8CdnA41Gxf2PF4GKM/PZkvf386KIs5SCYvl+QQHeIvUtIqwkqooHzqbtY5jmjwbA&#10;ifBk906eLU0FUqOTd+ehjJN0GycZ119n8wsAAP//AwBQSwMEFAAGAAgAAAAhAMAa45jeAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtWlpUtI4FSCBuLb0AzbxNokar6PY&#10;bdK/xz3R2+7saOZtvplsJ840+NaxhpeZAkFcOdNyrWH/+/W8AuEDssHOMWm4kIdNcX+XY2bcyFs6&#10;70ItYgj7DDU0IfSZlL5qyKKfuZ443g5usBjiOtTSDDjGcNvJuVKJtNhybGiwp8+GquPuZDUcfsan&#10;5dtYfod9un1NPrBNS3fR+vFhel+DCDSFfzNc8SM6FJGpdCc2XnQa5qtFRA9xWKYgrgalVFRKDeki&#10;AVnk8vaF4g8AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzPyDVyAEAAIIDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDAGuOY3gAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAACIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7A3E1A7C" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>農民退休儲金委託轉帳代繳，同意逕自下列指定帳戶辦理。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">           □新增</w:t>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862251">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>□新增</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0D0136" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="3C0D0136" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10206"/>
         </w:tabs>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="851" w:right="452" w:hanging="284"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00762203">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862251">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">           □終止</w:t>
+        <w:t>□終止</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F4411E" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="295" w:right="215"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidRPr="00762203">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidRPr="00762203">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>此  致</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A730733" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00B1267F" w:rsidP="00B1267F">
+    <w:p w14:paraId="0A730733" w14:textId="4C66927F" w:rsidR="00067EFA" w:rsidRDefault="00D8547D" w:rsidP="00B1267F">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="380" w:lineRule="exact"/>
         <w:ind w:right="-281" w:firstLine="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2257279B" wp14:editId="04971AF6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33F204F1" wp14:editId="7AADB001">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3505200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>66040</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="685800" cy="539750"/>
+                <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="文字方塊 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="685800" cy="539750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                          <a:prstDash/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6E0E03CB" w14:textId="217FBB22" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+                            <w:pPr>
+                              <w:pStyle w:val="a0"/>
+                              <w:spacing w:line="180" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>農</w:t>
+                            </w:r>
+                            <w:bookmarkStart w:id="0" w:name="_Hlk219384631"/>
+                            <w:r w:rsidR="00D8547D" w:rsidRPr="00BA6C9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>(漁)</w:t>
+                            </w:r>
+                            <w:bookmarkEnd w:id="0"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>會</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="33F204F1" id="文字方塊 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:276pt;margin-top:5.2pt;width:54pt;height:42.5pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDzmL6qwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR/QfxD0vsjNkC4zohTYgg4F&#10;im1Atg9QZCkWoFspNXb69aOUOBm6t2EvNEVK5DmH9Op+dJYcFCQTPKe3s4YS5WXojN9z+uvnw/sl&#10;JSkL3wkbvOL0qBK9X9+8Ww2xVfPQB9spIFjEp3aInPY5x5axJHvlRJqFqDwmdQAnMh5hzzoQA1Z3&#10;ls2b5o4NAboIQaqUMLo5Jem61tdayfxd66QysZwitlwtVLsrlq1Xot2DiL2RZxjiH1A4YTw2vZTa&#10;iCzIC5i/SjkjIaSg80wGx4LWRqrKAdncNm/YbHsRVeWC4qR4kSn9v7Ly22EbfwDJ4+cw4gCLIENM&#10;bcJg4TNqcOWLSAnmUcLjRTY1ZiIxeLdcLBvMSEwtPnz6uKiysuvjCCl/VcGR4nAKOJUqljg8pYwN&#10;8ep0pfTy4cFYWydj/ZtAubcRqT+9Kml2hVu8PO5GYjpO5xOVXeiOyBCXFHv3AV4pGXDgnKbnFwGK&#10;EvvoUdGyHZMDk7ObHOElPuU0U3Jyv+TTFuEYo8hPfhvlWZgKCMdVeZ1Xq+zDn+cK+/oDrH8DAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDq9Mc93gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqN2qiWgap6oQnJAQaThwdJJtYjVeh9htw9+znOC4M6PZN/ludoO44BSsJw3LhQKB1PjW&#10;Uqfho3p5eAQRoqHWDJ5QwzcG2BW3N7nJWn+lEi+H2AkuoZAZDX2MYyZlaHp0Jiz8iMTe0U/ORD6n&#10;TraTuXK5G+RKqVQ6Y4k/9GbEpx6b0+HsNOw/qXy2X2/1e3ksbVVtFL2mJ63v7+b9FkTEOf6F4Ref&#10;0aFgptqfqQ1i0JAkK94S2VBrEBxIU8VCrWGTrEEWufy/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAg85i+qsBAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA6vTHPd4AAAAJAQAADwAAAAAAAAAAAAAAAAAFBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABAFAAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="6E0E03CB" w14:textId="217FBB22" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+                      <w:pPr>
+                        <w:pStyle w:val="a0"/>
+                        <w:spacing w:line="180" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>農</w:t>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_Hlk219384631"/>
+                      <w:r w:rsidR="00D8547D" w:rsidRPr="00BA6C9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>(漁)</w:t>
+                      </w:r>
+                      <w:bookmarkEnd w:id="1"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>會</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B1267F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2257279B" wp14:editId="6BB03537">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5470525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1151255" cy="539750"/>
                 <wp:effectExtent l="0" t="0" r="10795" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1151255" cy="539750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -405,169 +588,70 @@
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>分部</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="2257279B" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:430.75pt;margin-top:5.4pt;width:90.65pt;height:42.5pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBCPsG1AEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1tuEzEU/UfqHiz/N05ShscoTqUSFSFV&#10;gJSyAMdjZyz5he1mJmwAiQWU7y6ABbCgdh299mRSVP4QP57r+/I959xZnPdGo50IUTlL8WwyxUhY&#10;7hpltxR/ub48fYNRTMw2TDsrKN6LiM+XJy8Wna/F3LVONyIgaGJj3XmK25R8TUjkrTAsTpwXFoLS&#10;BcMSXMOWNIF10N1oMp9OX5HOhcYHx0WM4F0NQbws/aUUPH2SMoqENMUwWypnKOcmn2S5YPU2MN8q&#10;fhiD/cMUhikLjx5brVhi6Caov1oZxYOLTqYJd4Y4KRUXBQOgmU2foVm3zIuCBciJ/khT/H9t+cfd&#10;54BUQ/FLjCwzINHD7ff7Xz8fbn/f3/1A88xQ52MNiWsPqam/cD0oPfojODPwXgaTvwAJQRy43h/5&#10;FX1CPBfNqtm8qjDiEKvO3r6uigDkqdqHmN4LZ1A2KA6gX6GV7a5igkkgdUzJj1l3qbQuGmr7zJHz&#10;Viy2Q1UOk4xjmDdbqd/0BfkR48Y1e4AI6wxvty58w6iD1aA4fr1hQWCkP1jgPu/RaITR2IwGsxxK&#10;KU4YDea7NOwbCO5ZurJrzw/MlIFA2ILrsIR5c/68l7GffpXlIwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIkEglnfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YpGaYhTVQhO&#10;SIg0HDg6yTaxGq9D7Lbh79me4LajeZqdybezG8QZp2A9aVguFAikxreWOg2f1etDCiJEQ60ZPKGG&#10;HwywLW5vcpO1/kIlnvexExxCITMa+hjHTMrQ9OhMWPgRib2Dn5yJLKdOtpO5cLgb5EqpRDpjiT/0&#10;ZsTnHpvj/uQ07L6ofLHf7/VHeShtVW0UvSVHre/v5t0TiIhz/IPhWp+rQ8Gdan+iNohBQ5os14yy&#10;oXjCFVCPK75qDZt1CrLI5f8JxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwQj7BtQB&#10;AAByAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiQSC&#10;Wd8AAAAKAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="2257279B" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:430.75pt;margin-top:5.4pt;width:90.65pt;height:42.5pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+wBW3rAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfKPyDuNbajTduVcaTWSlUp&#10;ais5/QDMghcJGALEu+7Xd8BeO0pvVS+zA8PMvPdmdnU/OksOKiYDntPFbE6J8hI64/ec/np6eP+R&#10;kpSF74QFrzg9qkTv1zfvVkNo1RJ6sJ2KBIv41A6B0z7n0DKWZK+cSDMIymNQQ3Qi4zHuWRfFgNWd&#10;Zcv5/I4NELsQQaqU8HZzCtJ1ra+1kvmH1kllYjlFbLnaWO2uWLZeiXYfReiNPMMQ/4DCCeOx6aXU&#10;RmRBXqL5q5QzMkICnWcSHAOtjVSVA7JZzN+w2fYiqMoFxUnhIlP6f2Xl98M2/Iwkj59hxAEWQYaQ&#10;2oSXhc+ooytfREowjhIeL7KpMRNZkhbNYtk0lEiMNbefPjRVV3bNDjHlrwocKQ6nEcdS1RKHx5Sx&#10;Iz6dnpRmHh6MtXU01r+5KO82IvWnrBJmV7zFy+NuJKbj9HbisoPuiBRxS7F3D/E3JQNOnNP0/CKi&#10;osR+8yhpWY/JiZOzmxzhJaZymik5uV/yaY1wjkHkR78N8qxMBYTzqrzOu1UW4vW5wr7+Aes/AAAA&#10;//8DAFBLAwQUAAYACAAAACEAiQSCWd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VI3KjdikZpiFNVCE5IiDQcODrJNrEar0PstuHv2Z7gtqN5mp3Jt7MbxBmnYD1pWC4UCKTG&#10;t5Y6DZ/V60MKIkRDrRk8oYYfDLAtbm9yk7X+QiWe97ETHEIhMxr6GMdMytD06ExY+BGJvYOfnIks&#10;p062k7lwuBvkSqlEOmOJP/RmxOcem+P+5DTsvqh8sd/v9Ud5KG1VbRS9JUet7+/m3ROIiHP8g+Fa&#10;n6tDwZ1qf6I2iEFDmizXjLKheMIVUI8rvmoNm3UKssjl/wnFLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQD+wBW3rAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCJBIJZ3wAAAAoBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="5DDEA860" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                       <w:pPr>
                         <w:pStyle w:val="a0"/>
                         <w:spacing w:line="180" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>分部</w:t>
-                      </w:r>
-[...97 lines deleted...]
-                        <w:t>農會</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="001D3878">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="001D3878">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t xml:space="preserve">                     ___________________         _________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E7E732" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
@@ -683,51 +767,51 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="6A6F51AE" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>帳       號：</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="31CDD568" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:18.8pt;margin-top:10.9pt;width:102.45pt;height:25.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9SBwP8wEAAKsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua33sNIlgOUBjuCgQ&#10;tAXcHoCiKEsAfx0yltwLFOgB0nUO0AP0QMk5OqRsx2l3RbWgOJzh07w3T/OrQUmyFeA6o0uaTVJK&#10;hOam7vSmpJ8/rV5dUOI80zWTRouS7oSjV4uXL+a9LURuWiNrAQRBtCt6W9LWe1skieOtUMxNjBUa&#10;k40BxTyGsElqYD2iK5nkafo66Q3UFgwXzuHpckzSRcRvGsH9h6ZxwhNZUuzNxxXiWoU1WcxZsQFm&#10;247v22D/0IVincaPHqGWzDNyC91fUKrjYJxp/IQblZim6biIHJBNlv7BZt0yKyIXFMfZo0zu/8Hy&#10;99uPQLq6pOeUaKZwRI933x5+/ni8+/Vw/53kQaHeugIL1xZL/fDGDDjpw7nDw0B8aECFN1IimEet&#10;d0d9xeAJD5emaZZl6AiOuWk+vTibBpjk6bYF598Ko0jYlBRwflFWtr1xfiw9lISPOSO7etVJGQPY&#10;VNcSyJbhrFfx2aM/K5M6FGsTrsXpB8Alc+0IH9JJIDwSCzs/VEOUaHYgXZl6h1qg77HJ1sBXSnr0&#10;UEndl1sGghL5TuOQLrPZLJguBrOz8xwDOM1UpxmmOUKV1FMybq/9aFR0imX+Rq8t30saG0RHRO32&#10;7g2WO40jjad/bPEbAAD//wMAUEsDBBQABgAIAAAAIQDUDTRj3QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcEHVq2qSEOBUggbi29AM28TaJiO0odpv071lO9Dia0cybYjvb&#10;XpxpDJ13GpaLBAS52pvONRoO3x+PGxAhojPYe0caLhRgW97eFJgbP7kdnfexEVziQo4a2hiHXMpQ&#10;t2QxLPxAjr2jHy1GlmMjzYgTl9teqiRJpcXO8UKLA723VP/sT1bD8Wt6WD9P1Wc8ZLtV+oZdVvmL&#10;1vd38+sLiEhz/A/DHz6jQ8lMlT85E0Sv4SlLOalBLfkB+2ql1iAqDZnagCwLeX2g/AUAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC9SBwP8wEAAKsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDUDTRj3QAAAAgBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="31CDD568" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:18.8pt;margin-top:10.9pt;width:102.45pt;height:25.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5///vygEAAIIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/oPwi6L7aTdOuMOAXWIEOB&#10;YhuQ7QNkWY4FyKJKqbHTrx8lp0m23Yb5IIt+1BPfI726H3vDDgq9BlvxYpZzpqyERtt9xX/+2L6/&#10;48wHYRthwKqKH5Xn9+ubd6vBlWoOHZhGISMS68vBVbwLwZVZ5mWneuFn4JQlsAXsRaAQ91mDYiD2&#10;3mTzPP+QDYCNQ5DKe/q6mUC+Tvxtq2T41rZeBWYqTrWFtGJa67hm65Uo9yhcp+WpDPEPVfRCW7r0&#10;TLURQbAX1H9R9VoieGjDTEKfQdtqqZIGUlPkf6jZdcKppIXM8e5sk/9/tPLrYee+IwvjZxipgdGQ&#10;wfnS08eoZ2yxj2+qlBFOFh7PtqkxMBkPLfKiKKjRkrDFfHF3u4g02eW0Qx++KOhZ3FQcqS3JLXF4&#10;8mFKfUuJl3kwutlqY1KA+/rBIDsIauE2PSf239KMjckW4rHU1Ei4Eb6b6COcXYTFXRjrkemm4ss3&#10;0TU0R/KCxpmK7ABfORtoNCrun18EKs7MoyXvPxXLZZylFCxvP84pwGukvkaElURV8cDZtH0I0/zR&#10;ADgRnuzOyZOlqUBqdPLuNJRxkq7jJOPy66x/AQAA//8DAFBLAwQUAAYACAAAACEA1A00Y90AAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1atqkhDgVIIG4tvQDNvE2iYjt&#10;KHab9O9ZTvQ4mtHMm2I7216caQyddxqWiwQEudqbzjUaDt8fjxsQIaIz2HtHGi4UYFve3hSYGz+5&#10;HZ33sRFc4kKOGtoYh1zKULdkMSz8QI69ox8tRpZjI82IE5fbXqokSaXFzvFCiwO9t1T/7E9Ww/Fr&#10;elg/T9VnPGS7VfqGXVb5i9b3d/PrC4hIc/wPwx8+o0PJTJU/ORNEr+EpSzmpQS35AftqpdYgKg2Z&#10;2oAsC3l9oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuf//78oBAACCAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1A00Y90AAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6A6F51AE" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>帳       號：</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -1212,55 +1296,51 @@
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                                       <w:sz w:val="28"/>
                                       <w:szCs w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
                           <w:p w14:paraId="25BDFBDE" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                             <w:pPr>
                               <w:pStyle w:val="Heading"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="28A51760" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="訊框1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.95pt;margin-top:10.7pt;width:386.5pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbqvQgygEAAGsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU82O0zAQviPxDpbv1OnSrkrUdCWoFiGt&#10;AKnwAK5jN5b8x9jbpDwAB96CG0+G9jEYO00XLTfEZTKeGY/n+77J+mawhhwlRO1dQ+ezihLphG+1&#10;OzT086fbFytKYuKu5cY72dCTjPRm8/zZug+1vPKdN60Egk1crPvQ0C6lUDMWRSctjzMfpMOk8mB5&#10;wiMcWAu8x+7WsKuquma9hzaAFzJGjG7HJN2U/kpJkT4oFWUipqE4WyoWit1nyzZrXh+Ah06L8xj8&#10;H6awXDt89NJqyxMn96D/amW1AB+9SjPhLfNKaSELBkQzr56g2XU8yIIFyYnhQlP8f23F++NHILpt&#10;KArluEWJHn5+//Xj2zxT04dYY8UuYE0aXvsBJZ7iEYMZ8aDA5i9iIZhHkk8XYuWQiMDg4lW1Wi4X&#10;lAjMLRYvV9er3IY93g4Q01vpLclOQwGFK3zy411MY+lUkh9z/lYbU8Qz7kkg12157MZbOc0yjnHe&#10;7KVhPxTIywnL3rcnhIh7jG93Hr5S0uNONDR+uecgKTHvHJKeF2hyYHL2k8OdwKsNTZSM7ps0Lhoq&#10;HXi6c7sgzsyUgVDRQsF5+/LK/HkuYz/+I5vfAAAA//8DAFBLAwQUAAYACAAAACEAAzOH4d8AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCGdyT+g3VIbNROiQoJcaoKwYSEmoaB0YndxGp8&#10;DrHbhn/PdSrbfTx677liPbuBncwUrEcJyUIAM9h6bbGT8FW/PzwDC1GhVoNHI+HXBFiXtzeFyrU/&#10;Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEg7fZ+cipSO3VcT+pM4W7gSyFW3CmLdKFXo3ntTXvYHZ2E&#10;zTdWb/bns9lW+8rWdSbwY3WQ8v5u3rwAi2aOVxgu+qQOJTk1/og6sEHC8inJCKUiSYFdAJGmNGkk&#10;ZMkj8LLg/18o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbqvQgygEAAGsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADM4fh3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAACQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="28A51760" id="訊框1" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.95pt;margin-top:10.7pt;width:386.5pt;height:34.95pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBC1wwbrAEAAEkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDuNZvUjpyVcaTUSlUp&#10;ais5+QDMgnclYAgQ77pf34H12lF6q3Jhhxl4vPdmdnU3WEMOKsQOHKdXs4oS5SQ0ndtz+vz08GVJ&#10;SUzCNcKAU5weVaR368+fVr2v1TW0YBoVCIK4WPee0zYlXzMWZausiDPwymFRQ7Ai4TbsWRNEj+jW&#10;sOuqumE9hMYHkCpGzG7GIl0XfK2VTL+0jioRwylyS2UNZd3lla1Xot4H4dtOnmiI/2BhRefw0TPU&#10;RiRBXkP3D5TtZIAIOs0kWAZad1IVDajmqnqnZtsKr4oWNCf6s03x42Dlz8PW/w4kDfcwYAOzIb2P&#10;dcRk1jPoYPMXmRKso4XHs21qSERicn5bLReLOSUSa/P51+XNMsOwy20fYvquwJIccBqwLcUtcXiM&#10;aTw6HcmPOXjojCmtMe5dIp/biNiOt3KZXfjmKA27gXQNp4tJyw6aI0rEKcW3Wwh/KOmx45zGl1cR&#10;FCXmh0NL83hMQZiC3RQIJ/Eqp4mSMfyWxjHCPnqRHt3Wy5MzhRD2q1hwmq08EG/3hfblD1j/BQAA&#10;//8DAFBLAwQUAAYACAAAACEAAzOH4d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPPU/DMBCG&#10;dyT+g3VIbNROiQoJcaoKwYSEmoaB0YndxGp8DrHbhn/PdSrbfTx677liPbuBncwUrEcJyUIAM9h6&#10;bbGT8FW/PzwDC1GhVoNHI+HXBFiXtzeFyrU/Y2VOu9gxCsGQKwl9jGPOeWh741RY+NEg7fZ+cipS&#10;O3VcT+pM4W7gSyFW3CmLdKFXo3ntTXvYHZ2EzTdWb/bns9lW+8rWdSbwY3WQ8v5u3rwAi2aOVxgu&#10;+qQOJTk1/og6sEHC8inJCKUiSYFdAJGmNGkkZMkj8LLg/18o/wAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBC1wwbrAEAAEkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQADM4fh3wAAAAoBAAAPAAAAAAAAAAAAAAAAAAYEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblW w:w="7321" w:type="dxa"/>
                         <w:tblInd w:w="17" w:type="dxa"/>
                         <w:tblLayout w:type="fixed"/>
                         <w:tblCellMar>
                           <w:left w:w="10" w:type="dxa"/>
                           <w:right w:w="10" w:type="dxa"/>
                         </w:tblCellMar>
                         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                       </w:tblPr>
                       <w:tblGrid>
                         <w:gridCol w:w="522"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
                         <w:gridCol w:w="523"/>
@@ -1765,174 +1845,183 @@
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="741"/>
       </w:tblGrid>
       <w:tr w:rsidR="00067EFA" w14:paraId="3129DF95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B55F9F6" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878" w:rsidP="000E571F">
+          <w:p w14:paraId="3B55F9F6" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878" w:rsidP="000E571F">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1735"/>
                 <w:tab w:val="left" w:pos="2127"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-2" w:right="113" w:firstLine="2"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>立約定書人</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="6C631C18" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878" w:rsidP="000E571F">
+          <w:p w14:paraId="6C631C18" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878" w:rsidP="000E571F">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1735"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-2" w:right="113" w:firstLine="2"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(農民退休儲金</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3139BABB" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878" w:rsidP="000E571F">
+          <w:p w14:paraId="3139BABB" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878" w:rsidP="000E571F">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1735"/>
                 <w:tab w:val="left" w:pos="2127"/>
                 <w:tab w:val="left" w:pos="2268"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-2" w:right="113" w:firstLine="2"/>
               <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> 提繳人)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7403" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="28" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBD7513" w14:textId="660ABD55" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+          <w:p w14:paraId="0EBD7513" w14:textId="660ABD55" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7141D3A9" wp14:editId="52C2B892">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7141D3A9" wp14:editId="1857D98D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1927856</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>58421</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="914400" cy="711202"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="12698"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="9" name="手繪多邊形 10"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="914400" cy="711202"/>
                               </a:xfrm>
                               <a:custGeom>
                                 <a:avLst/>
                                 <a:gdLst>
                                   <a:gd name="f0" fmla="val w"/>
                                   <a:gd name="f1" fmla="val h"/>
                                   <a:gd name="f2" fmla="val 0"/>
                                   <a:gd name="f3" fmla="val 21600"/>
                                   <a:gd name="f4" fmla="*/ f0 1 21600"/>
                                   <a:gd name="f5" fmla="*/ f1 1 21600"/>
                                   <a:gd name="f6" fmla="+- f3 0 f2"/>
                                   <a:gd name="f7" fmla="*/ f6 1 21600"/>
                                   <a:gd name="f8" fmla="*/ f2 1 f7"/>
                                   <a:gd name="f9" fmla="*/ f3 1 f7"/>
@@ -1956,93 +2045,99 @@
                                     <a:pos x="l" y="vc"/>
                                   </a:cxn>
                                 </a:cxnLst>
                                 <a:rect l="f10" t="f13" r="f11" b="f12"/>
                                 <a:pathLst>
                                   <a:path w="21600" h="21600">
                                     <a:moveTo>
                                       <a:pt x="f2" y="f2"/>
                                     </a:moveTo>
                                     <a:lnTo>
                                       <a:pt x="f3" y="f2"/>
                                     </a:lnTo>
                                     <a:lnTo>
                                       <a:pt x="f3" y="f3"/>
                                     </a:lnTo>
                                     <a:lnTo>
                                       <a:pt x="f2" y="f3"/>
                                     </a:lnTo>
                                     <a:lnTo>
                                       <a:pt x="f2" y="f2"/>
                                     </a:lnTo>
                                     <a:close/>
                                   </a:path>
                                 </a:pathLst>
                               </a:custGeom>
-                              <a:solidFill>
-[...8 lines deleted...]
-                              </a:ln>
+                              <a:ln w="6350"/>
                             </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="7B85D4D2" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7141D3A9" id="手繪多邊形 10" o:spid="_x0000_s1032" style="position:absolute;margin-left:151.8pt;margin-top:4.6pt;width:1in;height:56pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWhc0CMAMAANEHAAAOAAAAZHJzL2Uyb0RvYy54bWysVcFu1DAQvSPxD5aPoDbJ7rLtrprtoVUR&#10;UgWVWj7A69ibSE4cbHd3y5Eb8AccESf+gAOfUxB/wYwTZ9NlV0KIHJJJ5uV55s14fHK6LhVZCmML&#10;XaU0OYwpERXXWVEtUvr65uLgmBLrWJUxpSuR0jth6ens8aOTVT0VA51rlQlDgKSy01Wd0ty5ehpF&#10;lueiZPZQ16ICp9SmZA5ezSLKDFsBe6miQRyPo5U2WW00F9bC1/PGSWeeX0rB3SsprXBEpRRic/5u&#10;/H2O92h2wqYLw+q84G0Y7B+iKFlRwaId1TlzjNya4g+qsuBGWy3dIddlpKUsuPA5QDZJvJXNdc5q&#10;4XMBcWzdyWT/Hy1/ubwypMhSOqGkYiWU6Mf7jz+/fb3/8unXuw/33z+TxKu0qu0UwNf1lQHN8M2C&#10;iSmvpSnxCcmQtVf2rlNWrB3h8HGSjEYx6M/BdZQkg3iAykebn/mtdc+F9kRseWldU5gMLC9r1gYn&#10;gUSWCmq0ZIqs2vp13qTvzbe9g7431L77d9j3DpIxxNsGEdYeBcSTiMiYJGQn6lkflexDjQPq6QGR&#10;QxIT6SWBDuoCOgoQXG68jwg2WCMIogaAkkfbcUNpN5DhTggUuYc5JnJEkm2apFMXl5rsxnQat5hn&#10;O3g6pREDa7UYaIdFKDjLQw/wddU2AViE4VwZ8mzkd1utLbZczimBxnIYMJAADnumg8d9rPHQJd+D&#10;3c0834se9LnVDu4mnjYDA/MIJ5FEuWEWyQSkgGkkUVqYRzJpm6BmDgXANNAkq5Q2vUbyYKGv1Etx&#10;oz3KoRDQQyhE00qw8savqgc4WLaPC97wrBu2FjVssw/e8GxR7Zp/hwr7PnBwpa1oyoaJ+vp1yaN2&#10;vblgtSqyi0IpTNiaxfxMGQJjIKUX/mrDfABTFWo3GY6HvlAPfFsUMVy7KGpj3TmzebOUZ0AYqFs4&#10;YZrYFXRctBmKaLn1fO0H6xjR+GWuszsYtnBaQulzbd5SsoKTJ6X2zS0zghL1ooLRjq0RDBOMeTBY&#10;xeFXbHbYC2ieOXiDf+A8AeEuq+uat+PXBwTnhhe1PePwYOq/+7A3J/HsNwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAaLGFnfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQ6zSt&#10;CoQ4VQWqWCIKBXXnxkMSEY8j23n07xlWsLy6V2fO5JvJtmJAHxpHChbzBARS6UxDlYL3t93sDkSI&#10;moxuHaGCMwbYFJcXuc6MG+kVh32sBEMoZFpBHWOXSRnKGq0Oc9chcfflvNWRo6+k8XpkuG1lmiRr&#10;aXVDfKHWHT7WWH7ve6tg+YSH3c1LedxWfToOH+dPPx6flbq+mrYPICJO8W8Mv/qsDgU7nVxPJoiW&#10;GclyzVMF9ykI7lerW84nHqaLFGSRy/8fFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;1oXNAjADAADRBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEABosYWd8AAAAJAQAADwAAAAAAAAAAAAAAAACKBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAJYGAAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokecolor="red" strokeweight=".26008mm">
+                    <v:shape w14:anchorId="7141D3A9" id="手繪多邊形 10" o:spid="_x0000_s1032" style="position:absolute;margin-left:151.8pt;margin-top:4.6pt;width:1in;height:56pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzaGRgGQMAAAoIAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7DyEbTlpV23VUv3YRMI&#10;aYKJjR/gOnYT4djB9pqOX8+dY6ehtBJCfEkuuefenjufb253rSRbbmyjVZnk51lCuGK6atSmTL49&#10;fzi7Soh1VFVUasXL5JXb5Hb19s1N3y15oWstK24IOFF22XdlUjvXLdPUspq31J7rjitQCm1a6uDT&#10;bNLK0B68tzItsmyR9tpUndGMWwt/7wdlsvL+heDMfRHCckdkmUBuzj+Nf67xma5u6HJjaFc3LKRB&#10;/yGLljYKgo6u7qmj5MU0f7hqG2a01cKdM92mWoiGcV8DVJNnB9U81bTjvhYgx3YjTfb/uWWft0/d&#10;owEa+s4uLYhYxU6YFt+QH9l5sl5HsvjOEQY/r/P5PANKGagu87zICiQz3RuzF+s+cu0d0e2DdQPX&#10;FUieqYoo2sJICHAiWgm0b6kkfWjJqM2n2vpQW0y1sZ2j7WyqLfIF5BuSiLHnEfEuJSIjOTmKupii&#10;8lOoRUS9PyNiRjIiPCUwFGNClxGC4RanHMGZGQhBVAEocXmY9/UUMjsKyUde0c0VEXOSH7rJR3YR&#10;c30cM3IcMBdH/IxMh1gBA+OwiQ2ndZwBtlNhCEAiFFfFjFVzf4A6bXHkapYQGCyHCYMTwOHMjPBs&#10;ijUeumUnsMc9r0+ii6lvecT3kE+owMCKweUikG5YLyIHKmDBCKQWVozIwxB01CEBWAaKpC+TYdZI&#10;HSXUtXrLn7VHOSQCZgiJGEYJIu/1Uv2Gg7BTXNTGdzd4C6hZqD5q4zugQsy/Q8VzH30wqS0f2oaF&#10;+v6NxSN3k70gFfKwmF34g5nud5CX3KvkyIRUX7kgTQV0DM3x1wO/k4bAyiiT6rsfbPDtkWgiGilH&#10;o9x39MBIumgUsGjG/ZUxGg5jdmC4jzaifUSt3GjYNkqbY1H3xmLAAz2TWlF0u/UOigVasEn4Z62r&#10;10eolRsYsFqbnwnp4coqE/vjhRqeEPlJwZ2AAxgFE4V1FKhiYIpHCk4cincOvsAGLiJoz4N66lhY&#10;8j4juHB868LliDfa9Nvnvb/CV78AAAD//wMAUEsDBBQABgAIAAAAIQCdsZ1+3QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/dToNAEIXvTXyHzZh4Z5dCUyuyNEZTvTFGkQeYsiMQ2Z+wS0Gf3vFK&#10;L0/OlzPfFPvFDOJEY+idVbBeJSDINk73tlVQvx+udiBCRKtxcJYUfFGAfXl+VmCu3Wzf6FTFVvCI&#10;DTkq6GL0uZSh6chgWDlPlrsPNxqMHMdW6hFnHjeDTJNkKw32li906Om+o+azmowC+p7qhxc/vz5j&#10;fZgetd9l1VNQ6vJiubsFEWmJfzD86rM6lOx0dJPVQQwKsiTbMqrgJgXB/WZzzfnIYLpOQZaF/P9B&#10;+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDzaGRgGQMAAAoIAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdsZ1+3QAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAAHMFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAfQYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight=".5pt">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas/>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="457200,0;914400,355601;457200,711202;0,355601" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="7B85D4D2" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA"/>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AE5F09C" wp14:editId="024C5576">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2950211</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>363858</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1688467" cy="316867"/>
                       <wp:effectExtent l="0" t="0" r="26033" b="26033"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="10" name="手繪多邊形 10"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1688467" cy="316867"/>
@@ -2137,104 +2232,110 @@
                                       <w:szCs w:val="26"/>
                                     </w:rPr>
                                     <w:t>請蓋存款</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="26"/>
                                       <w:szCs w:val="26"/>
                                     </w:rPr>
                                     <w:t>戶原留印鑑)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1AE5F09C" id="_x0000_s1033" style="position:absolute;margin-left:232.3pt;margin-top:28.65pt;width:132.95pt;height:24.95pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/x56dKgMAAKoHAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u1DAQviPxDlaOoDbJZlm2q2Z7aFWE&#10;VEGllgfwOvYmkmMH291sOXID3oAj4sQbcOBxCuItmHF+Nt3uSgiRQzLOfPk8881kfHyyLiVZcWML&#10;rdIgPowCwhXTWaGWafDm+vxgGhDrqMqo1IqnwS23wcn88aPjuprxkc61zLghQKLsrK7SIHeumoWh&#10;ZTkvqT3UFVfgFNqU1MHSLMPM0BrYSxmOomgS1tpkldGMWwtvzxpnMPf8QnDmXgthuSMyDSA25+/G&#10;3xd4D+fHdLY0tMoL1oZB/yGKkhYKNu2pzqij5MYUD6jKghlttXCHTJehFqJg3OcA2cTRVjZXOa24&#10;zwXEsVUvk/1/tOzV6tKQIoPagTyKllCjnx8+/fr+7e7r59/vP979+ELAAzLVlZ0B+qq6NO3Kgok5&#10;r4Up8QnZkLWX9raXlq8dYfAynkyn48nzgDDwJbACG2jCzdfsxroXXHsmurqwrilNBpYXNmujExCn&#10;KCVUaUUlqdsK9t546M23vaOht6t+/20y9I7iSfQAMe4QT0IiIhKTnahnQ1S8DzXpUE8PiEhIRMRo&#10;O1zQq0kVt5vsI4JfbIMaAUp4baEZ+8yOhpBkJwTrv6GZEjEm8XY8ca8uBnS0G9Nr3GKe7eDplUYM&#10;7NVioB2WXcFp3vUAW6u2CcAiFCdLwrKx/98qbbHnchYQaCyHAQMJ4LBneng0xBoPXbE92N3Mi73o&#10;0ZBb7uBu4mkzMDCRcBYJlBumkYhBCphHAqWFiSTitgkq6lAATANNUqdB02sk7yz0lXrFr7VHORQC&#10;egiFaFoJdt74pbqHg22HuM7bPauGrUUlbfadt3u2qHbPv0P5/CCyjoNJbXlTNkzU169PHrUbzAWl&#10;zwsp/WCQCiU5SiaJ199qWWToRCmsWS5OpSEwINLg3F9tAvdglbHujNq8wXkXwkC0wnHThCShkUIc&#10;fc2wQ8utF2s/Mf1fhm8WOruFKQrHIFQ01+ZdQGo4UtLAvr2hhgdEvlQws7HinWE6Y9EZVDH4FHsY&#10;WhzNUwcr+AYOCtDjQl1VrB2rPiA4ELxW7eGFJ85w7cPeHLHzPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANC9pFPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGzUJm2TKo1TIaSq&#10;YmAgZaCbGxsnIj4H220Dv55jgvH0Pr33XbWZ3MDOJsTeo4T7mQBmsPW6Ryvhdb+9WwGLSaFWg0cj&#10;4ctE2NTXV5Uqtb/gizk3yTIqwVgqCV1KY8l5bDvjVJz50SBl7z44legMluugLlTuBp4JkXOneqSF&#10;To3msTPtR3NyEnZ6P4Xnt9W39Yfsye+az2xrlZS3N9PDGlgyU/qD4Vef1KEmp6M/oY5skLDIFzmh&#10;EpbFHBgBxVwsgR2JFEUGvK74/xfqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC/x56d&#10;KgMAAKoHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQ&#10;vaRT4QAAAAoBAAAPAAAAAAAAAAAAAAAAAIQFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAkgYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" filled="f" strokecolor="white" strokeweight=".26008mm">
+                    <v:shape w14:anchorId="1AE5F09C" id="_x0000_s1033" style="position:absolute;margin-left:232.3pt;margin-top:28.65pt;width:132.95pt;height:24.95pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC32kVw9wIAAHwHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVFvmzAQfp+0/2D5cVMLhDZLo5I+tOo0&#10;qdoqtfsBjrEDkrGZ7YZ0v353xhCaJtI0jQc4c5+/u/t8HNc3u0aRrbCuNrqg2XlKidDclLXeFPTn&#10;8/3ZghLnmS6ZMloU9FU4erP6+OG6a5diZiqjSmEJkGi37NqCVt63yyRxvBINc+emFRqc0tiGeVja&#10;TVJa1gF7o5JZms6TztiytYYL5+DtXe+kq8AvpeD+h5ROeKIKCrn5cLfhvsZ7srpmy41lbVXzmAb7&#10;hywaVmsIOlLdMc/Ii63fUTU1t8YZ6c+5aRIjZc1FqAGqydKDap4q1opQC4jj2lEm9/9o+fftU/to&#10;QYaudUsHJlaxk7bBJ+RHdkGs11EssfOEw8tsvlhczL9QwsGXwwpsoEn2u/mL81+FCUxs++B8L3YJ&#10;VpCqJJo10BMSDkY2CnTfMkW6eCajN5t6q0PvbOodznPcm0+9s2yevkNcDIhPCZEpychR1OUUlZ1C&#10;zQfU5zMic5ISOTtMF/TqS8Vw81NE8NHsUTNAyaAttNdY2dUUkh+FZKOuGGxB5AXJDvPJRnURc3Uc&#10;M2ocMZdHeEalY6yIgXbYDAfOqqEH+E7HJgCLMJwVOS8vwhfUGoc9V3FKoLE8JgwkgMOeGeHpFGsD&#10;dMtPYI8zr0+iZ1NudYS7zydWYGHG4HSRKDfMF5mBFDBhJEoLM0ZmsQla5lEALANN0hW07zVSDRb6&#10;GrMVzyagPAoBPYRC9K0Ekfd+pd/gIOwUN3iHZ9uzRVQeqx+8wzOiYsy/Q4X6ILOBgyvjRH9sWGg4&#10;v7F41G4yF7S5r5UKg0FplOQqn+dBf2dUXaITpXB2s75VlsCAKOh9uGIBb2Ctdf6OuarHBRfCQLTa&#10;C9unpKCRkv2wQ8vv1jtSlwUNXxm+WZvy9RHCCQsnWhn7m5IOfhIFdb9emBWUqG8apjCe+GDYwVgP&#10;BtMctmIPQ4ujeethBXtg9IMeD/qp5XGshoRgxAet4u8I/yHTdUh7/9Nc/QEAAP//AwBQSwMEFAAG&#10;AAgAAAAhANC9pFPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGzUJm2T&#10;Ko1TIaSqYmAgZaCbGxsnIj4H220Dv55jgvH0Pr33XbWZ3MDOJsTeo4T7mQBmsPW6Ryvhdb+9WwGL&#10;SaFWg0cj4ctE2NTXV5Uqtb/gizk3yTIqwVgqCV1KY8l5bDvjVJz50SBl7z44legMluugLlTuBp4J&#10;kXOneqSFTo3msTPtR3NyEnZ6P4Xnt9W39Yfsye+az2xrlZS3N9PDGlgyU/qD4Vef1KEmp6M/oY5s&#10;kLDIFzmhEpbFHBgBxVwsgR2JFEUGvK74/xfqHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQC32kVw9wIAAHwHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDQvaRT4QAAAAoBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAXwYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" filled="f" strokecolor="white" strokeweight=".26008mm">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas/>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="844234,0;1688467,158434;844234,316867;0,158434" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="0B07B001" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>請蓋存款</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>戶原留印鑑)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="154104EA" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
-            <w:r>
+          <w:p w14:paraId="154104EA" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4577399A" wp14:editId="09E9A975">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1362712</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>151762</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="495303" cy="361316"/>
                       <wp:effectExtent l="0" t="0" r="19047" b="19684"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="11" name="手繪多邊形 10"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="495303" cy="361316"/>
@@ -2313,658 +2414,680 @@
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="26"/>
                                       <w:szCs w:val="26"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="26"/>
                                       <w:szCs w:val="26"/>
                                     </w:rPr>
                                     <w:t>簽章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="4577399A" id="_x0000_s1034" style="position:absolute;margin-left:107.3pt;margin-top:11.95pt;width:39pt;height:28.45pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJYKsuKwMAANIHAAAOAAAAZHJzL2Uyb0RvYy54bWysVc1u1DAQviPxDpaPIJpk0267q2Z7aFWE&#10;VEGllgfwOvYmkhMH291sOXID3oAj4sQbcOBxCuItmHF+Nt3uShUih2SS+fx55pvJ+PhkVSiyFMbm&#10;ukxotBdSIkqu07xcJPTt9fmLI0qsY2XKlC5FQm+FpSezp0+O62oqRjrTKhWGAElpp3WV0My5ahoE&#10;lmeiYHZPV6IEp9SmYA5ezSJIDauBvVDBKAzHQa1NWhnNhbXw9axx0pnnl1Jw90ZKKxxRCYXYnL8b&#10;f5/jPZgds+nCsCrLeRsG+4coCpaXsGlPdcYcIzcmf0BV5Nxoq6Xb47oItJQ5Fz4HyCYKN7K5ylgl&#10;fC4gjq16mez/o+Wvl5eG5CnULqKkZAXU6NfHz79/fL/79uXPh093P7+SyMtUV3YK6Kvq0oBo+GbB&#10;xJxX0hT4hGzIykt720srVo5w+Lg/OYjDmBIOrngcxdEYpQ/Wi/mNdS+F9kRseWFdU5kULK9r2gYn&#10;oYqyUFCkJVOkbgvYeyGJtTfb9I6G3q74/VoIb712FI3DB4j9DvEsIDIkEdmKOhiiol2ocYd6/oLI&#10;mIREjjbDPewguN14FxH8YU3YiBoBSh5uEk2GkHgrBIo8oDkicp9EmzTYIuutJtsxvcYYDmAOtvD0&#10;SiMG9mox0A6LruAs63qAr8q2CcAiDAdLzNN9/7tV2mLLZZwSaCyHAQMJ4LBneng4xBoPXfId2O3M&#10;853o0ZBbbeFu4mkzMDCQcBRJlBuGkYxAChhHEqWFgSSjtgkq5lAATANNUie06TWSdRb6Cr0U19qj&#10;HAoBPYRCNK0EO6/9qryHg22HuM7bPauGrUXFbfadt3u2qHbPx6F8fhBZx8GVtqIpGybq69cnj9oN&#10;5oLVKk/Pc6UwYWsW81NlCIyBhJ77qw3zHkyVqN0kHse+UPd8j6SojHVnzGbNVp4BdwJ1cydME7uC&#10;jgvWQxEtt5qv/GQ9QjR+mev0FqYtHJdQ+kyb95TUcPQk1L67YUZQol6VMNuxNTrDdMa8M1jJYSk2&#10;O/wLaJ46eIM1cKCAcBflVcXb8esDgoPDi9oecngyDd992OujePYXAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMNVKU2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEEb3SNzBmkrsqJ0AJU3jVKgS&#10;B6BUYuvEQ2wa25HtNuH2DCvYzc/TN2+a/eJGdsWYbPASirUAhr4P2vpBwun99b4ClrLyWo3Bo4Rv&#10;TLBvb28aVesw+ze8HvPAKMSnWkkwOU8156k36FRahwk97T5DdCpTGweuo5op3I28FGLDnbKeLhg1&#10;4cFgfz5enISnVBhrhLEf80EZjPH561x0Ut6tlpcdsIxL/oPhV5/UoSWnLly8TmyUUBaPG0KpeNgC&#10;I6DcljToJFSiAt42/P8H7Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiWCrLisDAADS&#10;BwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADDVSlNsA&#10;AAAJAQAADwAAAAAAAAAAAAAAAACFBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI0G&#10;AAAAAA==&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokecolor="white" strokeweight=".26008mm">
+                    <v:shape w14:anchorId="4577399A" id="_x0000_s1034" style="position:absolute;margin-left:107.3pt;margin-top:11.95pt;width:39pt;height:28.45pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="21600,21600" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUXB0o9wIAAKQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVFvmzAQfp+0/2D5cVMLhJQ2UUkfWnWa&#10;VG2V2v0Ax9gByWBmuyHdr9+dMYSmiVRN4wEO7vN3d5+P8/XNrlZkK4ytdJPT5DymRDRcF1Wzyemv&#10;5/uzK0qsY03BlG5ETl+FpTerz5+uu3YpZrrUqhCGAEljl12b09K5dhlFlpeiZvZct6IBp9SmZg5e&#10;zSYqDOuAvVbRLI6zqNOmaI3mwlr4etc76crzSym4+ymlFY6onEJuzt+Nv6/xHq2u2XJjWFtWPKTB&#10;/iGLmlUNBB2p7phj5MVU76jqihtttXTnXNeRlrLiwtcA1STxQTVPJWuFrwXEse0ok/1/tPzH9ql9&#10;NCBD19qlBROr2ElT4xPyIzsv1usoltg5wuHjfHGRxiklHFxplqRJhmJG+8X8xbpvQnsitn2wrte6&#10;AMsrVZCG1dASEvZF1gpk3zJFurAlozeZestD72zqHbZzXAvp7ZlnSRa/Q8wHxJeIyJgk5CjqYopK&#10;TqGyAfX1jMiUxETODtO9HCAYLjtFBP9MnzaiZoCSl4dEiykkPQpJRl2R5orIOUkOaZJRXcQsjmNG&#10;jQPm4gjPqHSIFTDQDpthw1k59ADfNaEJwCIMR0XKi7n/gVptseVKTgk0lsOEgQRw2DMjPJ5ijYdu&#10;+Qnsceb1SfRsyq2OcPf5hAoMjBgcLhLlhvEiE5ACBoxEaWHEyCQ0QcscCoBloEm6nPa9RsrBQl+t&#10;t+JZe5RDIaCHUIi+lSDy3q+aNzgIO8UN3uHZ9mwBlYbqB+/wDKgQ82MoXx9kNnBwpa3otw0L9fs3&#10;Fo/aTeaC1aoq7iulsGBrNutbZQiMgZze+yuk+QamGtRukWap36g3vg9StMa6O2bLPpRnwEigbuWE&#10;6XNX0HHRfiii5XbrHamKnF4hGr+sdfH6CBkLA1tfavOHkg4Ok5za3y/MCErU9wamNbbGYJjBWA8G&#10;azgsxWaHfwHNWwdvsAaOCBDuoXlqeRi/PiE4Cryo4djCs2b67tPeH66rvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAw1UpTbAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01OwzAQRvdI3MGaSuyonQAl&#10;TeNUqBIHoFRi68RDbBrbke024fYMK9jNz9M3b5r94kZ2xZhs8BKKtQCGvg/a+kHC6f31vgKWsvJa&#10;jcGjhG9MsG9vbxpV6zD7N7we88AoxKdaSTA5TzXnqTfoVFqHCT3tPkN0KlMbB66jmincjbwUYsOd&#10;sp4uGDXhwWB/Pl6chKdUGGuEsR/zQRmM8fnrXHRS3q2Wlx2wjEv+g+FXn9ShJacuXLxObJRQFo8b&#10;Qql42AIjoNyWNOgkVKIC3jb8/wftDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUXB0o&#10;9wIAAKQHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAM&#10;NVKU2wAAAAkBAAAPAAAAAAAAAAAAAAAAAFEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAWQYAAAAA&#10;" adj="-11796480,,5400" path="m,l21600,r,21600l,21600,,xe" strokecolor="white" strokeweight=".26008mm">
                       <v:stroke joinstyle="miter"/>
                       <v:formulas/>
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="247652,0;495303,180658;247652,361316;0,180658" o:connectangles="270,0,90,180" textboxrect="0,0,21600,21600"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="7EA21C48" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>簽章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A664285" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
-            <w:r>
+          <w:p w14:paraId="7A664285" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4012ED64" w14:textId="4D09F070" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+          <w:p w14:paraId="4012ED64" w14:textId="4D09F070" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLine="240"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067EFA" w14:paraId="02BC8326" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E733132" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+          <w:p w14:paraId="2E733132" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-2" w:hanging="78"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="86"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">身 分 證 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14330B61" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="14330B61" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05485545" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="05485545" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FBE10D" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="42FBE10D" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F59746" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="53F59746" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB93352" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="0FB93352" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF290ED" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="4EF290ED" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AAEC085" w14:textId="2CFF6296" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="4AAEC085" w14:textId="2CFF6296" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1C81CA" w14:textId="35B5614C" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="2D1C81CA" w14:textId="35B5614C" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39ABE332" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="39ABE332" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="741" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="10" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="10" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1237D394" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="1237D394" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067EFA" w14:paraId="01211E08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15000CFE" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+          <w:p w14:paraId="15000CFE" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2019"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-1" w:right="27" w:hanging="79"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="21"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>市內或行動電</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7403" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFF2AFE" w14:textId="546BFFCE" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
+          <w:p w14:paraId="3DFF2AFE" w14:textId="546BFFCE" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00067EFA">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067EFA" w14:paraId="1225E5AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2148" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E89BE85" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+          <w:p w14:paraId="6E89BE85" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="-2" w:right="-86" w:hanging="78"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="86"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">出 生 日 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="3"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7403" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355ED533" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00D71E22" w:rsidRDefault="001D3878" w:rsidP="0007346B">
+          <w:p w14:paraId="355ED533" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="001D3878" w:rsidP="0007346B">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:hanging="134"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D71E22">
+            <w:r w:rsidRPr="00762203">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">年        月        日  　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00067EFA" w14:paraId="5EF05978" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9551" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
@@ -3073,87 +3196,94 @@
     </w:p>
     <w:p w14:paraId="547FD56E" w14:textId="1514E164" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="Liberation Serif"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Liberation Serif"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
         <w:t>---------------------------</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00862251">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本收執</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00862251">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>聯請交立約定書</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00862251">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>人</w:t>
       </w:r>
+      <w:r w:rsidRPr="00762203">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>--</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         </w:rPr>
-        <w:t>--------------------------</w:t>
+        <w:t>------------------------</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472BB766" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7327A71B" w14:textId="4F916647" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3196,194 +3326,147 @@
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4231774D" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EBAA1E1" w14:textId="65494B90" w:rsidR="00067EFA" w:rsidRDefault="005A6941">
+    <w:p w14:paraId="7EBAA1E1" w14:textId="462FAC4D" w:rsidR="00067EFA" w:rsidRDefault="00D8547D">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-[...63 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6416B62F" wp14:editId="3705ECB7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6416B62F" wp14:editId="7BEFFF4D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3847023</wp:posOffset>
+                  <wp:posOffset>3848100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>84110</wp:posOffset>
+                  <wp:posOffset>83820</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1329693" cy="1104266"/>
-                <wp:effectExtent l="0" t="0" r="22857" b="19684"/>
+                <wp:extent cx="1455420" cy="1104265"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="19685"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="文字方塊 22"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1329693" cy="1104266"/>
+                          <a:ext cx="1455420" cy="1104265"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9400">
                           <a:solidFill>
-                            <a:srgbClr val="FF0000"/>
+                            <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7889F1CB" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="5F0DE5FD" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00B1267F">
+                          <w:p w14:paraId="5F0DE5FD" w14:textId="0D59BC75" w:rsidR="00067EFA" w:rsidRDefault="00B1267F">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
-                              <w:t>農會信用部</w:t>
+                              <w:t>農</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D8547D" w:rsidRPr="00BA6C9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>(漁)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="26"/>
+                                <w:szCs w:val="26"/>
+                              </w:rPr>
+                              <w:t>會信用部</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="333D14D2" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="49548412" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                             </w:pPr>
@@ -3435,89 +3518,110 @@
                           </w:p>
                           <w:p w14:paraId="2214311B" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="7BAC9C3E" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                             <w:pPr>
                               <w:pStyle w:val="Textbody"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" compatLnSpc="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6416B62F" id="文字方塊 22" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:302.9pt;margin-top:6.6pt;width:104.7pt;height:86.95pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGRpM+AQIAAMMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1uO0zAU/UdiD5b/aR5TComajsRURUgj&#10;QOrMAhzHaSz5he1pUjaAxAKGbxbAAljQzDq4dtJOgT9EPhzb5/j43nOvl5eDFGjPrONaVTibpRgx&#10;RXXD1a7CtzebF68xcp6ohgitWIUPzOHL1fNny96ULNedFg2zCESUK3tT4c57UyaJox2TxM20YQrA&#10;VltJPCztLmks6UFdiiRP00XSa9sYqylzDnbXI4hXUb9tGfUf2tYxj0SFITYfRxvHOozJaknKnSWm&#10;43QKg/xDFJJwBZeepNbEE3Rn+V9SklOrnW79jGqZ6LbllMUcIJss/SObbUcMi7mAOc6cbHL/T5a+&#10;33+0iDdQuxwjRSTU6PH+y8OPb4/3Px++f0V5HjzqjSuBujVA9sMbPQD/uO9gM6Q+tFaGPySFAAe3&#10;DyeH2eARDYcu8mJRXGBEAcuydJ4vFkEneTpurPNvmZYoTCpsoYTRWbK/dn6kHinhNqU3XIhYRqFQ&#10;X+FinqbxgNOCNwEMNGd39ZWwaE+gETabFL7p3t9oQXlNXDfyIjTRhIIogw1jumHmh3qI1hVHK2rd&#10;HMAheA8QeaftZ4x66K0Ku093xDKMxDsFxSuy+Tw0Y1zMX77KYWHPkfocIYqCVIU9RuP0yo8NDB1k&#10;iL9WW0Mno2OA0CnR0KmrQyuer2MaT29v9QsAAP//AwBQSwMEFAAGAAgAAAAhAAXqBO7fAAAACgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WRuqtMQQltQgmqir10EtVSJWzwQ5GwWuE&#10;HUL+vttTe9vdGc2+KQ6LG9hsptB7lJCuE2AGW6977CR8H9+fBbAQFWo1eDQS7ibAoXx8KFSu/Q0r&#10;M9exYxSCIVcSbIxjznlorXEqrP1okLSzn5yKtE4d15O6Ubgb+CZJdtypHumDVaN5s6a91FcnQYiP&#10;0/3YnObPzF6+urrK6uqcSfm0Wl73wKJZ4p8ZfvEJHUpiavwVdWCDhF2yJfRIQrYBRgaRbmlo6CBe&#10;UuBlwf9XKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABkaTPgECAADDAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABeoE7t8AAAAKAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" filled="f" strokecolor="red" strokeweight=".26111mm">
+              <v:shape w14:anchorId="6416B62F" id="文字方塊 22" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:303pt;margin-top:6.6pt;width:114.6pt;height:86.95pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7Bh9k1AEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YDp1uNOAXWoMWA&#10;YhuQ9gMUWY4FyKJKqbGzrx8lp0nW3opdZEmPenx8pJc3Y2/YXqHXYGtezHLOlJXQaLur+dPj3Zdv&#10;nPkgbCMMWFXzg/L8ZvX503JwlZpDB6ZRyIjE+mpwNe9CcFWWedmpXvgZOGUJbAF7EeiIu6xBMRB7&#10;b7J5nl9lA2DjEKTynm7XE8hXib9tlQy/2tarwEzNSVtIK6Z1G9dstRTVDoXrtDzKEB9Q0QttKemJ&#10;ai2CYC+o31H1WiJ4aMNMQp9B22qpUg1UTZG/qWbTCadSLWSOdyeb/P+jlT/3G/cbWRi/w0gNjIYM&#10;zleeLmM9Y4t9/JJSRjhZeDjZpsbAZHxULhblnCBJWFHk5fxqEXmy83OHPtwr6Fnc1BypL8kusX/w&#10;YQp9DYnZLNxpY1JvjGVDza/LPE8PPBjdRDCGpSlRtwbZXlB/w5jkU9p/oiLxWvhuCkrQUZ2xJPJc&#10;bdyFcTsy3VDGVye20BzIIJpxEt4B/uFsoHmpuX9+Eag4Mz8sNeS6KMs4YOlQLr5GP/AS2V4iwkqi&#10;IsmcTdvbMA0lTYUT4cFunDz6nARS95Ofx0mN43V5TmWc/6fVXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AI3jrvjhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfIk7ixdBuUqms6ISQk&#10;hACJwWW3rPGajsYpTda1/x5zgpvt9/T8vWIzulYM2IfGk4LFPAGBVHnTUK3g8+PxOgMRoiajW0+o&#10;YMIAm/LyotC58Wd6x2Eba8EhFHKtwMbY5VKGyqLTYe47JNYOvnc68trX0vT6zOGulcskSaXTDfEH&#10;qzt8sFh9bU9Owfd4HMbdm5ten4bDy+5ob7LnySt1NRvv1yAijvHPDL/4jA4lM+39iUwQrYI0SblL&#10;ZGG1BMGGbHXLw54P2d0CZFnI/xXKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC7Bh9k&#10;1AEAAJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCN&#10;46744QAAAAoBAAAPAAAAAAAAAAAAAAAAAC4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".26111mm">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7889F1CB" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="5F0DE5FD" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00B1267F">
+                    <w:p w14:paraId="5F0DE5FD" w14:textId="0D59BC75" w:rsidR="00067EFA" w:rsidRDefault="00B1267F">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
-                        <w:t>農會信用部</w:t>
+                        <w:t>農</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D8547D" w:rsidRPr="00BA6C9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>(漁)</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="26"/>
+                          <w:szCs w:val="26"/>
+                        </w:rPr>
+                        <w:t>會信用部</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="333D14D2" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="49548412" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
@@ -3570,50 +3674,115 @@
                     <w:p w14:paraId="2214311B" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="7BAC9C3E" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
                       <w:pPr>
                         <w:pStyle w:val="Textbody"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="005A6941">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122BBA5D" wp14:editId="0D65FF3D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5422900</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>7647940</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="861695" cy="861695"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="13" name="圖片 13"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="13" name="圖片 13"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="861695" cy="861695"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w14:paraId="58E13DEE" w14:textId="18FAB6F3" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5411C3C7" w14:textId="06A165E9" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
@@ -3737,51 +3906,51 @@
                                 <w:sz w:val="26"/>
                                 <w:szCs w:val="26"/>
                               </w:rPr>
                               <w:t>填寫範例</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6A40CE0A" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:426.2pt;margin-top:8.8pt;width:71.6pt;height:110.6pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBijUdCOQIAACkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11u2zAMfh+wOwh6X2xnSdsYcYouXYYB&#10;3Q/Q7QCyLMfCZFGTlNjZBQrsAN3zDrAD7EDtOUbJaZptb8P0IJAi+Yn8SM7P+1aRrbBOgi5oNkop&#10;EZpDJfW6oB8/rJ6dUeI80xVToEVBd8LR88XTJ/PO5GIMDahKWIIg2uWdKWjjvcmTxPFGtMyNwAiN&#10;xhpsyzyqdp1UlnWI3qpknKYnSQe2Mha4cA5fLwcjXUT8uhbcv6trJzxRBcXcfLxtvMtwJ4s5y9eW&#10;mUbyfRrsH7JomdT46QHqknlGNlb+BdVKbsFB7Ucc2gTqWnIRa8BqsvSPaq4bZkSsBclx5kCT+3+w&#10;/O32vSWyKug4O6VEsxabdH97c/fj2/3tz7vvX8k4cNQZl6PrtUFn37+AHnsd63XmCvgnRzQsG6bX&#10;4sJa6BrBKswxC5HJUeiA4wJI2b2BCr9iGw8RqK9tGwhESgiiY692h/6I3hOOj7N09nyMFo6mbJJO&#10;TlAJX7D8IdpY518JaEkQCmqx/xGdba+cH1wfXMJnDpSsVlKpqNh1uVSWbBnOyiqePfpvbkqTDlOZ&#10;jqcRWUOIR2iWt9LjLCvZFvQsDSeEszyw8VJXUfZMqkHGpJXe0xMYGbjxfdnHbmQxOHBXQrVDwiwM&#10;s4u7hkID9gslHc5tQd3nDbOCEvVaI+mzbDIJgx6VyfQ08GWPLeWxhWmOUAX1lAzi0sfliHyYC2zO&#10;SkbeHjPZ54zzGJnf704Y+GM9ej1u+OIXAAAA//8DAFBLAwQUAAYACAAAACEAdqMzjd8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbiyl0NGVptPExIUDEgNpO2ZN2lQkTpVk&#10;XXl7zIndbP2ffn+u17OzbNIhDh4F3C8yYBpbrwbsBXx9vt6VwGKSqKT1qAX86Ajr5vqqlpXyZ/zQ&#10;0y71jEowVlKASWmsOI+t0U7GhR81Utb54GSiNfRcBXmmcmd5nmVL7uSAdMHIUb8Y3X7vTk7A3plB&#10;bcP7oVN22r51m2KcwyjE7c28eQaW9Jz+YfjTJ3VoyOnoT6giswLKIn8klIKnJTACVquChqOA/KEs&#10;gTc1v3yh+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBijUdCOQIAACkEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB2ozON3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnwUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="6A40CE0A" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:426.2pt;margin-top:8.8pt;width:71.6pt;height:110.6pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAupr51DgIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlXbZR09XSpQhp&#10;uUgLH+A4TmPheMzYbbJ8PWMn2y3whvCD5fHMHM+cOd7cDJ1hJ4Vegy35fJZzpqyEWttDyb993b+6&#10;5swHYWthwKqSPyrPb7YvX2x6V6gFtGBqhYxArC96V/I2BFdkmZet6oSfgVOWnA1gJwKZeMhqFD2h&#10;dyZb5PlV1gPWDkEq7+n2bnTybcJvGiXD56bxKjBTcqotpB3TXsU9225EcUDhWi2nMsQ/VNEJbenR&#10;M9SdCIIdUf8F1WmJ4KEJMwldBk2jpUo9UDfz/I9uHlrhVOqFyPHuTJP/f7Dy0+nBfUEWhrcw0ABT&#10;E97dg/zumYVdK+xB3SJC3ypR08PzSFnWO19MqZFqX/gIUvUfoaYhi2OABDQ02EVWqE9G6DSAxzPp&#10;aghM0uU6X79ekEeSa77Ml1dkxCdE8ZTt0If3CjoWDyVHGmpCF6d7H8bQp5D4mAej6702Jhl4qHYG&#10;2UmQAPZpTei/hRnLeipltVglZAsxP2mj04EEanRX8us8rlEykY13tk4hQWgznqloYyd6IiMjN2Go&#10;BqZrai8lR7oqqB+JMIRRkPSB6NAC/uSsJzGW3P84ClScmQ+WSF/Pl8uo3mQsV28iX3jpqS49wkqC&#10;KnngbDzuQlJ84sPd0nD2OvH2XMlUM4ksMT99iKjiSztFPX/b7S8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2ozON3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLKXQ0ZWm08TE&#10;hQMSA2k7Zk3aVCROlWRdeXvMid1s/Z9+f67Xs7Ns0iEOHgXcLzJgGluvBuwFfH2+3pXAYpKopPWo&#10;BfzoCOvm+qqWlfJn/NDTLvWMSjBWUoBJaaw4j63RTsaFHzVS1vngZKI19FwFeaZyZ3meZUvu5IB0&#10;wchRvxjdfu9OTsDemUFtw/uhU3bavnWbYpzDKMTtzbx5Bpb0nP5h+NMndWjI6ehPqCKzAsoifySU&#10;gqclMAJWq4KGo4D8oSyBNzW/fKH5BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC6mvnUO&#10;AgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHaj&#10;M43fAAAACgEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2BEDB1FA" w14:textId="77777777" w:rsidR="0007346B" w:rsidRPr="007E3DCA" w:rsidRDefault="0007346B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007E3DCA">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="26"/>
                           <w:szCs w:val="26"/>
                         </w:rPr>
                         <w:t>填寫範例</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3856,431 +4025,620 @@
         <w:t>農民退休儲金</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>委託轉帳代繳約定事項</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57040533" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00067EFA">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="504849E5" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="504849E5" w14:textId="3CA519EA" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="120" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>立約定書人</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>（以下簡稱立約人）填具本約定書委託</w:t>
       </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）</w:t>
+      </w:r>
       <w:r w:rsidR="00603206">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴會</w:t>
+        <w:t>會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>自指定之存款帳戶（以下簡稱轉帳代繳帳戶）轉帳代繳農民退休儲金。如因約定書內容填寫不全、錯誤或其他原因，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>致</w:t>
       </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>（漁）</w:t>
+      </w:r>
       <w:r w:rsidR="00603206">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴會</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>會</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>無法辦理轉帳，則本約定書不生效力，所受損失由立約人自行負責。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0047C444" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="120" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>立約人應完整及正確填寫本約定書，俾利審核聯絡。</w:t>
+        <w:t>立約人應完整及正確填寫本約定書，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>俾</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>利審核聯絡。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4111A9" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="5C4111A9" w14:textId="3E5BD10B" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="120" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>立約人申請轉帳代繳農民退休儲金，自</w:t>
       </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）</w:t>
+      </w:r>
       <w:r w:rsidR="00603206">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴會</w:t>
+        <w:t>會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>同意接受委託，將轉帳代繳檔案資料傳送勞保局審核，並自勞保局通知之扣帳月份起開始轉帳代繳。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474F59A3" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="00603206">
+    <w:p w14:paraId="474F59A3" w14:textId="7A96A83A" w:rsidR="00067EFA" w:rsidRPr="00762203" w:rsidRDefault="00D742AA">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="120" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
-          <w:color w:val="0000FF"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...53 lines deleted...]
-        <w:t>得於次月十四日營業時間（如遇假日為其次一營業日）再行轉帳乙次（即十四日營業時間結束前帳戶須足夠餘額以供備付），倘仍存款不足，概由立約人自行負責。</w:t>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>立約人應於每月底</w:t>
+      </w:r>
+      <w:r w:rsidR="007F34CD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>前</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>在帳戶內備足存款，</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>將於每月最後一日</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>進行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>扣</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>款作業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，如因存款不足無法扣帳，</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>將於次月14日進行第2次扣款，若第2次扣款仍無法成功</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>致未繳納</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，概由立約人自行負責。</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>前述預定扣款日</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF" w:rsidRPr="00D742AA">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>如遇例假日，順延至次營業日</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2E90E4" w14:textId="068E8477" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="4A2E90E4" w14:textId="15937645" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="120" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>立約人委託代繳農民退休儲金，如轉帳代繳帳戶因遭遇強制執行或其他事故致無法代繳時，</w:t>
+        <w:t>立約人轉帳代繳帳戶</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>因遭遇強制執行或其他事故致無法代繳時，</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）</w:t>
       </w:r>
       <w:r w:rsidR="00603206">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴會</w:t>
+        <w:t>會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>得終止代繳之約定。立約人在終止委託前自行結清轉帳代繳帳戶者，視同當然終止代繳之約定。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77794A06" w14:textId="0725B46E" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
-[...20 lines deleted...]
-    <w:p w14:paraId="0319C829" w14:textId="3F70FA22" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
+    <w:p w14:paraId="0319C829" w14:textId="33AB8829" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:after="240" w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1134" w:right="731" w:hanging="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>立約人在</w:t>
       </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）</w:t>
+      </w:r>
       <w:r w:rsidR="00603206">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>貴會</w:t>
+        <w:t>會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>另行指定轉帳代繳帳戶時，應註銷原委託約定及重新填具約定書；並同意自</w:t>
-[...7 lines deleted...]
-        <w:t>貴會</w:t>
+        <w:t>另行指定轉帳代繳帳戶時，應</w:t>
+      </w:r>
+      <w:r w:rsidR="00762203" w:rsidRPr="00BA6C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>終止</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>原委託約定</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>並同意自</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>農（漁）</w:t>
+      </w:r>
+      <w:r w:rsidR="000800FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>受理變更，將轉帳代繳檔案資料傳送勞保局審核，完成變更通知之月份起，由新帳戶轉帳代繳農民退休儲金。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2089AA" w14:textId="77777777" w:rsidR="00067EFA" w:rsidRDefault="001D3878">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="108"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                          </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00067EFA">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="624" w:bottom="794" w:left="624" w:header="0" w:footer="584" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DEF29D5" w14:textId="77777777" w:rsidR="006C1B59" w:rsidRDefault="006C1B59">
+    <w:p w14:paraId="53A32B4E" w14:textId="77777777" w:rsidR="00712D37" w:rsidRDefault="00712D37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3125AE47" w14:textId="77777777" w:rsidR="006C1B59" w:rsidRDefault="006C1B59">
+    <w:p w14:paraId="5254C6FB" w14:textId="77777777" w:rsidR="00712D37" w:rsidRDefault="00712D37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
@@ -4341,153 +4699,210 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康童童體, 'MS Gothic'">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F37BDBD" w14:textId="378DD66C" w:rsidR="007A2B27" w:rsidRDefault="001D3878">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1A85C347" w14:textId="77777777" w:rsidR="00C01DCF" w:rsidRDefault="00C01DCF">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5F37BDBD" w14:textId="220554B0" w:rsidR="00AC0CF2" w:rsidRDefault="001D3878">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                         </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                              </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體"/>
       </w:rPr>
       <w:t xml:space="preserve">　</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00862251">
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="007B7089">
+    <w:r w:rsidR="007B7089" w:rsidRPr="00862251">
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00E9396A">
+    <w:r w:rsidR="00685736" w:rsidRPr="00862251">
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00862251">
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      </w:rPr>
+      <w:t>年</w:t>
+    </w:r>
+    <w:r w:rsidR="00C01DCF" w:rsidRPr="00862251">
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00862251">
+      <w:rPr>
+        <w:rStyle w:val="ac"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      </w:rPr>
+      <w:t>月修訂</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="ac"/>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
-      <w:t>年</w:t>
-[...13 lines deleted...]
-      <w:t xml:space="preserve">月修訂                                      </w:t>
+      <w:t xml:space="preserve">                                      </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E160BC7" w14:textId="77777777" w:rsidR="00C01DCF" w:rsidRDefault="00C01DCF">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="636B9412" w14:textId="77777777" w:rsidR="006C1B59" w:rsidRDefault="006C1B59">
+    <w:p w14:paraId="53DD3E6C" w14:textId="77777777" w:rsidR="00712D37" w:rsidRDefault="00712D37">
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0D1F54" w14:textId="77777777" w:rsidR="006C1B59" w:rsidRDefault="006C1B59">
+    <w:p w14:paraId="3899A901" w14:textId="77777777" w:rsidR="00712D37" w:rsidRDefault="00712D37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="109A8FA3" w14:textId="77777777" w:rsidR="00C01DCF" w:rsidRDefault="00C01DCF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="52D24222" w14:textId="77777777" w:rsidR="00C01DCF" w:rsidRDefault="00C01DCF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B677400" w14:textId="77777777" w:rsidR="00C01DCF" w:rsidRDefault="00C01DCF">
+    <w:pPr>
+      <w:pStyle w:val="a7"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06DB2345"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E20AAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1047" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
@@ -4538,124 +4953,153 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3927" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4407" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4887" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="267393275">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00067EFA"/>
+    <w:rsid w:val="000353A6"/>
+    <w:rsid w:val="000458FE"/>
     <w:rsid w:val="00067EFA"/>
     <w:rsid w:val="0007346B"/>
+    <w:rsid w:val="000800FF"/>
     <w:rsid w:val="000E571F"/>
+    <w:rsid w:val="001A5847"/>
     <w:rsid w:val="001D3878"/>
+    <w:rsid w:val="001E52E1"/>
+    <w:rsid w:val="00255466"/>
+    <w:rsid w:val="00330281"/>
+    <w:rsid w:val="00442ED5"/>
     <w:rsid w:val="005A6941"/>
     <w:rsid w:val="005E4303"/>
     <w:rsid w:val="00603206"/>
+    <w:rsid w:val="00685736"/>
     <w:rsid w:val="006C1B59"/>
+    <w:rsid w:val="00712D37"/>
+    <w:rsid w:val="00753488"/>
+    <w:rsid w:val="00762203"/>
     <w:rsid w:val="007B7089"/>
     <w:rsid w:val="007D26B7"/>
     <w:rsid w:val="007E3DCA"/>
+    <w:rsid w:val="007F34CD"/>
+    <w:rsid w:val="00862251"/>
+    <w:rsid w:val="00866751"/>
+    <w:rsid w:val="00931749"/>
     <w:rsid w:val="00945BC9"/>
+    <w:rsid w:val="00AC0CF2"/>
     <w:rsid w:val="00AE20D9"/>
     <w:rsid w:val="00B1267F"/>
     <w:rsid w:val="00B37364"/>
+    <w:rsid w:val="00B93DE7"/>
+    <w:rsid w:val="00BA3ABC"/>
+    <w:rsid w:val="00BA6C9A"/>
+    <w:rsid w:val="00BC3386"/>
+    <w:rsid w:val="00BE5281"/>
+    <w:rsid w:val="00C01DCF"/>
     <w:rsid w:val="00D71E22"/>
+    <w:rsid w:val="00D742AA"/>
+    <w:rsid w:val="00D8547D"/>
+    <w:rsid w:val="00DD3672"/>
     <w:rsid w:val="00DE570B"/>
+    <w:rsid w:val="00E44CCD"/>
+    <w:rsid w:val="00E62920"/>
     <w:rsid w:val="00E9396A"/>
+    <w:rsid w:val="00F77C8C"/>
     <w:rsid w:val="00FC5962"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6E79C3A4"/>
   <w15:docId w15:val="{0376F928-5496-49D6-937C-DC33BE0405E1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:eastAsia="新細明體" w:hAnsi="Liberation Serif" w:cs="Mangal"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
       </w:pPr>
@@ -5385,57 +5829,85 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z7">
     <w:name w:val="WW8Num3z7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z8">
     <w:name w:val="WW8Num3z8"/>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="註解方塊文字 字元"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體, PMingLiU" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="309672003">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1802530754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5684,54 +6156,54 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>207</Words>
-  <Characters>1180</Characters>
+  <Words>193</Words>
+  <Characters>1103</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1385</CharactersWithSpaces>
+  <CharactersWithSpaces>1294</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>金融機構轉帳代繳農民退休儲金委託申請/終止約定書</dc:title>
   <dc:subject>國民年金保險費委託轉帳代繳約定書</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>