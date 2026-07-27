--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -5,140 +5,140 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="92" w:tblpY="107"/>
         <w:tblW w:w="22154" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="561"/>
         <w:gridCol w:w="32"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="563"/>
         <w:gridCol w:w="2806"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="303"/>
         <w:gridCol w:w="125"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="386"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="428"/>
         <w:gridCol w:w="10955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="000E34F9" w:rsidRPr="009A5033" w14:paraId="55701DE2" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:trHeight w:val="942"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpXSpec="center" w:tblpY="-155"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
                 <w:insideH w:val="single" w:sz="12" w:space="0" w:color="800080"/>
                 <w:insideV w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3970"/>
             </w:tblGrid>
-            <w:tr w:rsidR="001D5806" w:rsidRPr="009A5033" w:rsidTr="00D5616D">
+            <w:tr w:rsidR="001D5806" w:rsidRPr="009A5033" w14:paraId="30F03391" w14:textId="77777777" w:rsidTr="00D5616D">
               <w:trPr>
                 <w:trHeight w:val="403"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3970" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="001D5806" w:rsidRPr="009A5033" w:rsidRDefault="007D1436" w:rsidP="00277761">
+                <w:p w14:paraId="46D9E9EE" w14:textId="77777777" w:rsidR="001D5806" w:rsidRPr="009A5033" w:rsidRDefault="007D1436" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:rightChars="20" w:right="48"/>
                     <w:jc w:val="distribute"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-20"/>
                       <w:w w:val="80"/>
                       <w:kern w:val="16"/>
                       <w:sz w:val="34"/>
                       <w:szCs w:val="34"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-20"/>
                       <w:w w:val="80"/>
                       <w:kern w:val="16"/>
@@ -207,86 +207,86 @@
                       <w:spacing w:val="-20"/>
                       <w:w w:val="80"/>
                       <w:kern w:val="16"/>
                       <w:sz w:val="34"/>
                       <w:szCs w:val="34"/>
                     </w:rPr>
                     <w:t>申請</w:t>
                   </w:r>
                   <w:r w:rsidR="004C10D7" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-20"/>
                       <w:w w:val="80"/>
                       <w:kern w:val="16"/>
                       <w:sz w:val="34"/>
                       <w:szCs w:val="34"/>
                     </w:rPr>
                     <w:t xml:space="preserve">   </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="001D5806" w:rsidRPr="009A5033" w:rsidRDefault="001D5806" w:rsidP="00277761">
+          <w:p w14:paraId="09F70EEE" w14:textId="77777777" w:rsidR="001D5806" w:rsidRPr="009A5033" w:rsidRDefault="001D5806" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004A3182" w:rsidRPr="009A5033" w:rsidRDefault="00726643" w:rsidP="00277761">
+          <w:p w14:paraId="66047E5A" w14:textId="77777777" w:rsidR="004A3182" w:rsidRPr="009A5033" w:rsidRDefault="00726643" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="120" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C02FFD" wp14:editId="6CFDD22D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="666AD0A9" wp14:editId="2AD3C3D4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4950460</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-35877</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2081212" cy="406590"/>
                       <wp:effectExtent l="0" t="0" r="0" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="59" name="群組 59"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2081212" cy="406590"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="2081212" cy="406590"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
@@ -307,73 +307,73 @@
                                 <wps:cNvSpPr txBox="1">
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="8720" y="1255"/>
                                     <a:ext cx="2909" cy="582"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:ln w="12700">
                                     <a:solidFill>
                                       <a:srgbClr val="800080"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                                    <w:p w14:paraId="71D39F99" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                                       <w:pPr>
                                         <w:spacing w:line="240" w:lineRule="exact"/>
                                         <w:ind w:leftChars="-50" w:left="-120"/>
                                         <w:jc w:val="both"/>
                                         <w:rPr>
                                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="20"/>
                                           <w:sz w:val="22"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r w:rsidRPr="0093740B">
                                         <w:rPr>
                                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="20"/>
                                           <w:sz w:val="22"/>
                                         </w:rPr>
                                         <w:t>受理</w:t>
                                       </w:r>
                                     </w:p>
-                                    <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                                    <w:p w14:paraId="5E9E968F" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                                       <w:pPr>
                                         <w:spacing w:line="240" w:lineRule="exact"/>
                                         <w:ind w:leftChars="-50" w:left="-120"/>
                                         <w:jc w:val="both"/>
                                         <w:rPr>
                                           <w:color w:val="800080"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r w:rsidRPr="0093740B">
                                         <w:rPr>
                                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="20"/>
                                           <w:sz w:val="22"/>
                                         </w:rPr>
                                         <w:t>編號</w:t>
                                       </w:r>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
@@ -419,51 +419,51 @@
                                   <a:off x="414337" y="33338"/>
                                   <a:ext cx="1666875" cy="316865"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:noFill/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                                  <w:p w14:paraId="57A6D9D4" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                                     <w:pPr>
                                       <w:spacing w:line="340" w:lineRule="exact"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="800080"/>
                                         <w:sz w:val="16"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="0093740B">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:color w:val="800080"/>
                                         <w:sz w:val="16"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">  </w:t>
                                     </w:r>
                                     <w:r w:rsidR="00726643">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:color w:val="800080"/>
                                         <w:sz w:val="16"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">  </w:t>
                                     </w:r>
                                     <w:r w:rsidR="00726643" w:rsidRPr="00726643">
@@ -507,113 +507,113 @@
                                       <w:t xml:space="preserve"> </w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00726643">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                         <w:color w:val="800080"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>號</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="49C02FFD" id="群組 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:389.8pt;margin-top:-2.8pt;width:163.85pt;height:32pt;z-index:251657216" coordsize="20812,4065" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaTHL+9gMAAKsMAAAOAAAAZHJzL2Uyb0RvYy54bWzUV9tu4zYQfS/QfyD4nuhiSZaFKIvUl6DA&#10;tg2w6QfQEnVBJVIl6chp0bd+Sn+hr/2d/Y0OSUm24yYbpO2i1YMs3kYzZ86cka/e7dsGPVAha85S&#10;7F26GFGW8bxmZYq/v99cxBhJRVhOGs5oih+pxO+uv/ziqu8S6vOKNzkVCIwwmfRdiiulusRxZFbR&#10;lshL3lEGiwUXLVEwFKWTC9KD9bZxfNeNnJ6LvBM8o1LC7Mou4mtjvyhopr4rCkkValIMvilzF+a+&#10;1Xfn+ookpSBdVWeDG+QNXrSkZvDSydSKKIJ2oj4z1daZ4JIX6jLjrcOLos6oiQGi8dwn0dwKvutM&#10;LGXSl90EE0D7BKc3m82+fbgTqM5THC4wYqSFHH3847ePv/+KYALQ6bsygU23ovvQ3YlhorQjHfC+&#10;EK3+hVDQ3uD6OOFK9wplMOm7sed7PkYZrAVuFC4G4LMKsnN2LKvWLx90xtc62rvJmWkweT2GFoyh&#10;GUTR7DwwmzuI8T3PfpAQpjF9CNyaHF6Ftv03PAekyE5xk/bXoOAt5rEfzF5AIZ77wFHAyPPD0FLz&#10;CIuFCxnSCIaxrxefRQEqSR7IIv8eWT5UpKOGg1LzYEQ0HBG910n+iu9RYEE1uzRVkNrDNMRiAJIW&#10;WMT4siKspDdC8L6iJAf3PBNN301HNdgykdrIp5D+C8gm1j0LGEk6IdUt5S3SDykWoBPGTfLwXiqL&#10;7bhFM0Pyps43ddOYgSi3y0agBwKasjHXkI6TbQ1Dvc7k3HUtAs/aiF3XjU1FQEpPbLS1AnVs6jbF&#10;ehNYAt9IonFbs9w8K1I39hkON8wQ12JnUVT77R42akC3PH8ESAW3KgiqDQ8VFz9h1IMCplj+uCOC&#10;YtR8zSAtCy8ItGSaQRAaborjle3xCmEZmEqxwsg+LpWV2V0n6rKCN1kiMH4DRVPUBuWDV4PfQFzr&#10;67/P4GhksPbHsByZmht4uGR3QmOd7dkgChN3zeb7xw4E4IS69sirqbvw5+CDrfbYJnakrjcU+vy0&#10;0M94K5UgGtwlZwwozIXF+BkWM64pbFjzT5ATmtPAwRf5SBKICqpKg6njM13xZ6jNdbyOg4vAj9YX&#10;gbtaXdxslsFFtPHm4Wq2Wi5X3i+6brwgqeo8p0z7PnZoL3idqA3fCra3Tj16wsE5tW4kFVwcf43T&#10;0AeOy8nWEGBo5g1dD03oc1F3PlJ3Et9I82dg7ucT38ALZjNwBjg8g+spiaMoiufQKHTPmnlRHJn6&#10;mtrWGZs/pcJT3rTQaXFdhH5otPVo5S2S+d+j6EkXkK9pOG/gsm4N5tPPqJhmz/+lQ5iSgy9iU6nD&#10;17v+5D4emxI9/Me4/hMAAP//AwBQSwMEFAAGAAgAAAAhAKeyUzPhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FqwkAQhu+FvsMyhd50k9oYTTMRkbYnEaqF4m1NxiSYnQ3ZNYlv3/XUnoZhPv75&#10;/nQ16kb01NnaMEI4DUAQ56aouUT4PnxMFiCsU1yoxjAh3MjCKnt8SFVSmIG/qN+7UvgQtolCqJxr&#10;EyltXpFWdmpaYn87m04r59eulEWnBh+uG/kSBHOpVc3+Q6Va2lSUX/ZXjfA5qGE9C9/77eW8uR0P&#10;0e5nGxLi89O4fgPhaHR/MNz1vTpk3ulkrlxY0SDE8XLuUYRJ5OcdCIN4BuKEEC1eQWap/F8h+wUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaTHL+9gMAAKsMAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnslMz4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFAGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXgcAAAAA&#10;">
+                    <v:group w14:anchorId="666AD0A9" id="群組 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:389.8pt;margin-top:-2.8pt;width:163.85pt;height:32pt;z-index:251657216" coordsize="20812,4065" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcYhNvcQMAAN8KAAAOAAAAZHJzL2Uyb0RvYy54bWzUlttu2zgQhu8X6DsQvG90sCTLRpSi6zZB&#10;gXY3QLMPQEvUASuRKklHyj59h0NZseNNm6YHoL6QSZEcDf/5+Evnr8auJbdc6UaKjAZnPiVc5LJo&#10;RJXRf24uX6aUaMNEwVopeEbvuKavLl78cT70ax7KWrYFVwSCCL0e+ozWxvRrz9N5zTumz2TPBQyW&#10;UnXMQFdVXqHYANG71gt9P/EGqYpeyZxrDXffuEF6gfHLkufm77LU3JA2o5CbwavC69ZevYtztq4U&#10;6+smn9Jgz8iiY42Ah86h3jDDyE41J6G6JldSy9Kc5bLzZFk2Occ9wG4C/8FurpTc9biXaj1U/SwT&#10;SPtAp2eHzf+6vVL9x/5agRJDX4EW2LN7GUvV2X/Ikowo2d0sGR8NyeFm6KdBGISU5DAW+Um8mjTN&#10;axD+ZFlev/3yQm//WO8ombnjkoSsrxVpiozGESWCdUAWikUWtqJ29v3GXFlgV+9l/q+GYQx9OD5H&#10;h6Db4YMsIBzbGYkVfYoKwWqZhtHiCyqkyxDwA42CMI4ddQdarPyVWxunoR18VAU4JPqeA/19HHys&#10;Wc8RL23l2isa7xW9sUX+U44kcqLiLIsKMSPchr2gQNoJS4Tc1ExU/LVScqg5KyC9AHcz9PNSWxy9&#10;1jbI15T+H8lm6h4VjK17pc0Vlx2xjYwqsABMk92+18Zpu59iydCybYrLpm2xo6rtplXkloFdXOJv&#10;KsfRtFaQwVZy6ftOgUdjpL7vp3gioKRHMbrGgPG1TZdROwkiQW5sbXV7KwpsG9a0rg2LW4HgOu2c&#10;imbcjjDRCrqVxR1IqqQzODBkaNRS/UfJAOaWUf1pxxSnpH0noCyrIIqsG2InipFNdTiyPRxhIodQ&#10;GTWUuObGOAfd9aqpaniSA0HI13BoygZVvs9qyhvAdbn+fIKTPcE2H6Sc4JmbONyIa2W1zkcxmcLM&#10;Lk6+uevBAI7QdUuejO4qXEIO7rSnrrB7dIPpoC+PD/oJt9ooZsXdSCEAYamcxo9QLKRFGKn5EXDC&#10;e2di8Ft4dBBCEmCwaFTYml4pv6r2y33tZ/dKbAGm0v8694qCaLGAZACCBfweUpAkSboEp7WvzUWQ&#10;pAkCOvv+CQ5fs7ETAFZxGKM5HYz8IM/BFy8eD6vq72I9+NaHryiA8ugz7bCPwN5/l158BgAA//8D&#10;AFBLAwQUAAYACAAAACEAp7JTM+EAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG74W+&#10;wzKF3nST2hhNMxGRticRqoXibU3GJJidDdk1iW/f9dSehmE+/vn+dDXqRvTU2dowQjgNQBDnpqi5&#10;RPg+fEwWIKxTXKjGMCHcyMIqe3xIVVKYgb+o37tS+BC2iUKonGsTKW1ekVZ2alpifzubTivn166U&#10;RacGH64b+RIEc6lVzf5DpVraVJRf9leN8DmoYT0L3/vt5by5HQ/R7mcbEuLz07h+A+FodH8w3PW9&#10;OmTe6WSuXFjRIMTxcu5RhEnk5x0Ig3gG4oQQLV5BZqn8XyH7BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANxiE29xAwAA3woAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKeyUzPhAAAACgEAAA8AAAAAAAAAAAAAAAAAywUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAADZBgAAAAA=&#10;">
                       <v:group id="Group 3" o:spid="_x0000_s1027" style="position:absolute;width:19782;height:4065" coordorigin="8720,1255" coordsize="2909,582" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEbH3ZxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWAxh98v4QfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEbH3ZxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                           <v:stroke joinstyle="miter"/>
                           <v:path gradientshapeok="t" o:connecttype="rect"/>
                         </v:shapetype>
                         <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:8720;top:1255;width:2909;height:582;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXDS2fwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RisIw&#10;FETfhf2HcIV901RBka6piIuwglLUfsCluduUNjeliVr/3ggL+zjMzBlmvRlsK+7U+9qxgtk0AUFc&#10;Ol1zpaC47icrED4ga2wdk4InedhkH6M1pto9+Ez3S6hEhLBPUYEJoUul9KUhi37qOuLo/breYoiy&#10;r6Tu8RHhtpXzJFlKizXHBYMd7QyVzeVmFRztcquL/PA9y5+DzPeHxpyoUOpzPGy/QAQawn/4r/2j&#10;FSwW8P4Sf4DMXgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXDS2fwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple" strokeweight="1pt">
                           <v:textbox>
                             <w:txbxContent>
-                              <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                              <w:p w14:paraId="71D39F99" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                                 <w:pPr>
                                   <w:spacing w:line="240" w:lineRule="exact"/>
                                   <w:ind w:leftChars="-50" w:left="-120"/>
                                   <w:jc w:val="both"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="20"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="0093740B">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="20"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t>受理</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                              <w:p w14:paraId="5E9E968F" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                                 <w:pPr>
                                   <w:spacing w:line="240" w:lineRule="exact"/>
                                   <w:ind w:leftChars="-50" w:left="-120"/>
                                   <w:jc w:val="both"/>
                                   <w:rPr>
                                     <w:color w:val="800080"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="0093740B">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="20"/>
                                     <w:sz w:val="22"/>
                                   </w:rPr>
                                   <w:t>編號</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                         <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                           <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                           <o:lock v:ext="edit" shapetype="t"/>
                         </v:shapetype>
                         <v:shape id="AutoShape 5" o:spid="_x0000_s1029" type="#_x0000_t32" style="position:absolute;left:9276;top:1258;width:1;height:572;visibility:visible;mso-wrap-style:square" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYltmJxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVeRLO1VuxqlCpI9ej/6+vmubs0edluoq5++qZQ6HGYmd8w42ljjbhQ7UvHCp67CQji&#10;zOmScwW77aIzBOEDskbjmBTcyMN08tAaY6rdldd02YRcRAj7FBUUIVSplD4ryKLvuoo4eidXWwxR&#10;1rnUNV4j3BrZS5KBtFhyXCiwonlB2dfmbBWszar3eddvff+xP3+b7e14aM9elHp6bN5HIAI14T/8&#10;115qBa8D+P0Sf4Cc/AAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYltmJxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple" strokeweight="1pt"/>
                       </v:group>
                       <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:4143;top:333;width:16669;height:3169;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBFA/RNwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6q6iVtNsRJRCT4pWBW+P7DMJzb4N2a1J/31XKPQ4zMw3TLrqbS3u1PrKsYbxSIEg&#10;zp2puNBw+nx/WYDwAdlg7Zg0/JCHVTZ4SjExruMD3Y+hEBHCPkENZQhNIqXPS7LoR64hjt7NtRZD&#10;lG0hTYtdhNtaTpSaS4sVx4USG9qUlH8dv62G8+52vUzVvtjaWdO5Xkm2S6n187Bfv4EI1If/8F/7&#10;w2iYvcLjS/wBMvsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARQP0TcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
+                            <w:p w14:paraId="57A6D9D4" w14:textId="77777777" w:rsidR="0093740B" w:rsidRPr="0093740B" w:rsidRDefault="0093740B" w:rsidP="00774211">
                               <w:pPr>
                                 <w:spacing w:line="340" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="800080"/>
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="0093740B">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:color w:val="800080"/>
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                               <w:r w:rsidR="00726643">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:color w:val="800080"/>
                                   <w:sz w:val="16"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">  </w:t>
                               </w:r>
                               <w:r w:rsidR="00726643" w:rsidRPr="00726643">
@@ -662,98 +662,98 @@
                                   <w:color w:val="800080"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>號</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0093740B" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6074FD4F" wp14:editId="0326AE5F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="190C6D17" wp14:editId="0CC1D35D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-87630</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>101282</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="4800600" cy="295275"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="52" name="文字方塊 52"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4800600" cy="295275"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
+                                <w:p w14:paraId="02095EDB" w14:textId="77777777" w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
                                   <w:r w:rsidRPr="00F972A5">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:spacing w:val="4"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>（填表前請詳閱背面說明）</w:t>
                                   </w:r>
                                   <w:r w:rsidR="0047771E">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:spacing w:val="4"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">              </w:t>
                                   </w:r>
                                   <w:r w:rsidR="0047771E" w:rsidRPr="00231940">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">年　　　</w:t>
@@ -788,71 +788,62 @@
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>日申請</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6074FD4F" id="文字方塊 52" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-6.9pt;margin-top:7.95pt;width:378pt;height:23.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBhodbGlwIAAG8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6SYh6U/UTRVaFSFV&#10;bUWL+ux47WaF7TG2k91wgUocoDxzAA7AgdpzMPbuJlHgpYiX3fHM5/F883d8UmtFlsL5EkxO+3s9&#10;SoThUJTmPqefbs/fHFLiAzMFU2BETlfC05PJ61fHlR2LAcxBFcIRdGL8uLI5nYdgx1nm+Vxo5vfA&#10;CoNGCU6zgEd3nxWOVehdq2zQ6+1nFbjCOuDCe9SeNUY6Sf6lFDxcSelFICqnGFtIX5e+s/jNJsds&#10;fO+YnZe8DYP9QxSalQYfXbs6Y4GRhSv/cKVL7sCDDHscdAZSllwkDsim39thczNnViQumBxv12ny&#10;/88tv1xeO1IWOR0NKDFMY42eHx+efn5/fvz19OMbQTXmqLJ+jNAbi+BQv4Maa93pPSoj9Vo6Hf9I&#10;iqAds71aZ1jUgXBUDg+xZj00cbQNjkaDg1F0k21uW+fDewGaRCGnDiuYEsuWFz400A4SHzNwXiqV&#10;qqgMqXK6/3bUSxfWFnSuTMSK1A+tm8ioiTxJYaVExCjzUUjMRyIQFakTxalyZMmwhxjnwoTEPflF&#10;dERJDOIlF1v8JqqXXG54dC+DCevLujTgEvudsIvPXciywWPOt3hHMdSzOjXCuuAzKFZYbwfN1HjL&#10;z0ssygXz4Zo5HBOsI45+uMKPVIDJh1aiZA7u69/0EY/di1ZKKhy7nPovC+YEJeqDwb4+6g+HcU7T&#10;YTg6GODBbVtm2xaz0KeAVenjkrE8iREfVCdKB/oON8Q0voomZji+ndPQiaehWQa4YbiYThMIJ9Oy&#10;cGFuLI+uY5Fiy93Wd8zZti8DdvQldAPKxjvt2WDjTQPTRQBZpt6NeW6y2uYfpzp1f7uB4trYPifU&#10;Zk9OfgMAAP//AwBQSwMEFAAGAAgAAAAhAFOzTv7hAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxap6YtJcSpqkgVEoJDSy/cNrGbRMTrELtt4OtZTnAczWjmTbYeXSfOdgit&#10;Jw2zaQLCUuVNS7WGw9t2sgIRIpLBzpPV8GUDrPPrqwxT4y+0s+d9rAWXUEhRQxNjn0oZqsY6DFPf&#10;W2Lv6AeHkeVQSzPghctdJ1WSLKXDlnihwd4Wja0+9ien4bnYvuKuVG713RVPL8dN/3l4X2h9ezNu&#10;HkFEO8a/MPziMzrkzFT6E5kgOg2T2R2jRzYWDyA4cD9XCkSpYanmIPNM/n+Q/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBhodbGlwIAAG8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBTs07+4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="190C6D17" id="文字方塊 52" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-6.9pt;margin-top:7.95pt;width:378pt;height:23.25pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/UBmCbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kST+COkWWosOA&#10;oi2WDj0rspQYk0VNYmJnv76UbCdBt0uHXSRKfKRIPlLXN01l2E75UILN+fBswJmyEorSrnP+4/nu&#10;0yVnAYUthAGrcr5Xgd/MPn64rt1UjWADplCekRMbprXL+QbRTbMsyI2qRDgDpywpNfhKIB39Oiu8&#10;qMl7ZbLRYHCe1eAL50GqEOj2tlXyWfKvtZL4qHVQyEzOKTZMq0/rKq7Z7FpM1164TSm7MMQ/RFGJ&#10;0tKjB1e3AgXb+vIPV1UpPQTQeCahykDrUqqUA2UzHLzJZrkRTqVcqDjBHcoU/p9b+bBbuifPsPkC&#10;DREYC1K7MA10GfNptK/iTpEy0lMJ94eyqQaZpMvxJRExIJUk3ehqMrqYRDfZ0dr5gF8VVCwKOfdE&#10;S6qW2N0HbKE9JD5m4a40JlFjLKtzfv55MkgGBw05NzZiVSK5c3OMPEm4NypijP2uNCuLlEC8SO2l&#10;FsaznaDGEFIqiyn35JfQEaUpiPcYdvhjVO8xbvPoXwaLB+OqtOBT9m/CLn72IesWTzU/yTuK2Kwa&#10;Spxo6YldQbEnvj20oxCcvCuJlHsR8El46n3ikeYZH2nRBqj40EmcbcD//tt9xFNLkpazmmYp5+HX&#10;VnjFmflmqVmvhuNxHL50GE8uRnTwp5rVqcZuqwUQK0P6OZxMYsSj6UXtoXqhsZ/HV0klrKS3c469&#10;uMB2wunbkGo+TyAaNyfw3i6djK4jSbHlnpsX4V3Xl0gd/QD91Inpm/ZssdHSwnyLoMvUu7HObVW7&#10;+tOopu7vvpX4F5yeE+r4+c1eAQAA//8DAFBLAwQUAAYACAAAACEAU7NO/uEAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fqnpi0lxKmqSBUSgkNLL9w2sZtExOsQu23g61lO&#10;cBzNaOZNth5dJ852CK0nDbNpAsJS5U1LtYbD23ayAhEiksHOk9XwZQOs8+urDFPjL7Sz532sBZdQ&#10;SFFDE2OfShmqxjoMU99bYu/oB4eR5VBLM+CFy10nVZIspcOWeKHB3haNrT72J6fhudi+4q5UbvXd&#10;FU8vx03/eXhfaH17M24eQUQ7xr8w/OIzOuTMVPoTmSA6DZPZHaNHNhYPIDhwP1cKRKlhqeYg80z+&#10;f5D/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP9QGYJsAgAARAUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFOzTv7hAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
+                          <w:p w14:paraId="02095EDB" w14:textId="77777777" w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
                             <w:r w:rsidRPr="00F972A5">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:spacing w:val="4"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>（</w:t>
-[...8 lines deleted...]
-                              <w:t>填表前請詳閱背面說明）</w:t>
+                              <w:t>（填表前請詳閱背面說明）</w:t>
                             </w:r>
                             <w:r w:rsidR="0047771E">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:spacing w:val="4"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">              </w:t>
                             </w:r>
                             <w:r w:rsidR="0047771E" w:rsidRPr="00231940">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">年　　　</w:t>
                             </w:r>
                             <w:r w:rsidR="0047771E">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
@@ -909,69 +900,69 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00C85B04" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="001D5806" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003655F8" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="003655F8" w:rsidRPr="009A5033" w14:paraId="46F68AB7" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="704"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="4937431D" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
             <w:r w:rsidR="003655F8" w:rsidRPr="009A5033">
               <w:rPr>
@@ -985,128 +976,128 @@
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="68168B78" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="43F175ED" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="0097554B" w:rsidP="00277761">
+          <w:p w14:paraId="2145DE31" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="0097554B" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="1069B028" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民國</w:t>
             </w:r>
             <w:r w:rsidR="004C10D7" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
@@ -1149,346 +1140,346 @@
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0097554B" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="4197A468" w14:textId="77777777" w:rsidR="0097554B" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="718AF442" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="7AC976F1" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="1DE4FC34" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="74AC2C15" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="0C240FA1" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="5E78397A" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="4541DAAE" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="0A6F2B7E" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="65E431ED" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="7E5C30ED" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="428" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
+          <w:p w14:paraId="31CE0084" w14:textId="77777777" w:rsidR="000E34F9" w:rsidRPr="009A5033" w:rsidRDefault="000E34F9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00522F7E" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="00522F7E" w:rsidRPr="009A5033" w14:paraId="23AA0DF0" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00522F7E" w:rsidRPr="009A5033" w:rsidRDefault="005C69E8" w:rsidP="00277761">
+          <w:p w14:paraId="7B34623F" w14:textId="77777777" w:rsidR="00522F7E" w:rsidRPr="009A5033" w:rsidRDefault="005C69E8" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="218" w:rightChars="55" w:right="132" w:hangingChars="99" w:hanging="218"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00C85B04" w:rsidRPr="009A5033">
@@ -1552,125 +1543,113 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>勞動部</w:t>
             </w:r>
             <w:r w:rsidR="00F91AA8" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>勞動基金運用局</w:t>
             </w:r>
             <w:r w:rsidR="00F91AA8" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>公告最近月份之收益率，計算至申請當月止，</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00877E88" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>請領前可</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>請領前可先至該局網站(</w:t>
+            </w:r>
+            <w:r w:rsidR="00877E88" w:rsidRPr="009A5033">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>www.blf.gov.tw</w:t>
+            </w:r>
             <w:r w:rsidR="00877E88" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>先至該局網站(</w:t>
+              <w:t>)查詢</w:t>
             </w:r>
             <w:r w:rsidR="00877E88" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>www.blf.gov.tw</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w14:paraId="3206BC83" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="4DE57E30" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="7030A0"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="800080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1679,51 +1658,51 @@
             <w:r w:rsidR="00B8194A" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="800080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>國內</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="800080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>通訊住址：□同戶籍地址    □現住址另填於下</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="7826D4A5" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1733,571 +1712,560 @@
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="113" w:tblpY="-282"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="2316" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="800080"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="800080"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800080"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="800080"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="800080"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="330"/>
               <w:gridCol w:w="331"/>
               <w:gridCol w:w="331"/>
               <w:gridCol w:w="331"/>
               <w:gridCol w:w="331"/>
               <w:gridCol w:w="331"/>
               <w:gridCol w:w="331"/>
             </w:tblGrid>
-            <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidTr="009434B8">
+            <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w14:paraId="5D206F22" w14:textId="77777777" w:rsidTr="009434B8">
               <w:trPr>
                 <w:trHeight w:val="179"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="330" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="04B8BCA6" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="3E29E5C6" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="6860C2FB" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="63250028" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="1D83EABB" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="68D0C67F" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="331" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:left w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:bottom w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                     <w:right w:val="dashSmallGap" w:sz="8" w:space="0" w:color="800080"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+                <w:p w14:paraId="2C5BE9AD" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:right="113"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:snapToGrid w:val="0"/>
                       <w:color w:val="000080"/>
                       <w:kern w:val="0"/>
                       <w:position w:val="8"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="40544AA9" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000080"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="8"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="7CC11107" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="15B73F5E" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="004C10D7" w:rsidRPr="009A5033" w14:paraId="086DF78E" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7653" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="477AAC61" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1022" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="4833E752" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="10" w:right="24"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
+          <w:p w14:paraId="0A3E05B7" w14:textId="77777777" w:rsidR="004C10D7" w:rsidRPr="009A5033" w:rsidRDefault="004C10D7" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:leftChars="50" w:left="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidTr="003659D1">
+      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w14:paraId="00C87E4D" w14:textId="77777777" w:rsidTr="003659D1">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10955" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="2865"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="00AA6265" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="7DBEAD4B" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00AA6265" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:leftChars="47" w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AA6265">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>入帳</w:t>
-[...9 lines deleted...]
-              <w:t>帳號（請勾選一項）</w:t>
+              <w:t>入帳帳號（請勾選一項）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10606" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="00D303A1" w:rsidP="00277761">
+          <w:p w14:paraId="170B049E" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="00D303A1" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D303A1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D0BE39A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02D65F9F" wp14:editId="751EF927">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>5793740</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>24765</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="659130" cy="659130"/>
                   <wp:effectExtent l="0" t="0" r="7620" b="7620"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="60" name="圖片 60"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2320,408 +2288,404 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="002B7A99" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50C1997C" wp14:editId="2E2A1306">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40493552" wp14:editId="538F67C6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4811395</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>221615</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="514350" cy="409575"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="53" name="文字方塊 53"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="514350" cy="409575"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                                <w:p w14:paraId="5F6A28B9" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                                   <w:pPr>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>分部</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                                <w:p w14:paraId="06A920F8" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                                   <w:pPr>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>分</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00003F15">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>行</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="50C1997C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="文字方塊 53" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378.85pt;margin-top:17.45pt;width:40.5pt;height:32.25pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANdlEtlQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6SZp0tKomyq0KkKq&#10;2ooU9dnx2s0K22NsJ7vhAkgcoDxzAA7AgdpzMPbupiHwUsTL7njm83h+vpnjk1orshLOl2By2t/r&#10;USIMh6I0dzn9cHP+6jUlPjBTMAVG5HQtPD2ZvHxxXNmxGMACVCEcQSfGjyub00UIdpxlni+EZn4P&#10;rDBolOA0C3h0d1nhWIXetcoGvd5BVoErrAMuvEftWWOkk+RfSsHDlZReBKJyirGF9HXpO4/fbHLM&#10;xneO2UXJ2zDYP0ShWWnw0Y2rMxYYWbryD1e65A48yLDHQWcgZclFygGz6fd2spktmBUpFyyOt5sy&#10;+f/nll+urh0pi5yO9ikxTGOPHu+/PPz49nj/8+H7V4JqrFFl/RihM4vgUL+BGnvd6T0qY+q1dDr+&#10;MSmCdqz2elNhUQfCUTnqD/dHaOFoGvaORoej6CV7umydD28FaBKFnDpsYKorW1340EA7SHzLwHmp&#10;VGqiMqTK6UF0/5sFnSsTNSLRoXUTE2oCT1JYKxExyrwXEsuR4o+KRERxqhxZMaQQ41yYkFJPfhEd&#10;URKDeM7FFv8U1XMuN3l0L4MJm8u6NOBS9jthFx+7kGWDx5pv5R3FUM/rxINNv+dQrLHdDpqh8Zaf&#10;l9iUC+bDNXM4JdhHnPxwhR+pAIsPrUTJAtznv+kjHsmLVkoqnLqc+k9L5gQl6p1BWh/1h8M4pukw&#10;HB0O8OC2LfNti1nqU8Cu9HHHWJ7EiA+qE6UDfYsLYhpfRRMzHN/OaejE09DsAlwwXEynCYSDaVm4&#10;MDPLo+vYpEi5m/qWOdvyMiChL6GbTzbeoWeDjTcNTJcBZJm4G+vcVLWtPw51Yn+7gOLW2D4n1NOa&#10;nPwCAAD//wMAUEsDBBQABgAIAAAAIQA51gsr4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/L&#10;TsMwEEX3SPyDNUjsqEMf5EEmVRWpQkKwaOmG3SR2k4jYDrHbBr6eYQXLmTm6c26+nkwvznr0nbMI&#10;97MIhLa1U51tEA5v27sEhA9kFfXOaoQv7WFdXF/llCl3sTt93odGcIj1GSG0IQyZlL5utSE/c4O2&#10;fDu60VDgcWykGunC4aaX8yh6kIY6yx9aGnTZ6vpjfzIIz+X2lXbV3CTfffn0ctwMn4f3FeLtzbR5&#10;BBH0FP5g+NVndSjYqXInq7zoEeJVHDOKsFimIBhIFgkvKoQ0XYIscvm/QfEDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEADXZRLZUCAABuBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAOdYLK+EAAAAJAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="40493552" id="文字方塊 53" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:378.85pt;margin-top:17.45pt;width:40.5pt;height:32.25pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0t0AqaQIAAEMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm7UTO2ksryM3katK&#10;URLVqXLGLMSrsgyFsXfdX9+B3bVdt5dUvcAw83jMJ9ObpjJsq3woweZ8eDbgTFkJRWlfc/7tefHh&#10;I2cBhS2EAatyvlOB38zev5vWbqLOYQ2mUJ4RiQ2T2uV8jegmWRbkWlUinIFTlowafCWQjv41K7yo&#10;ib0y2flgcJnV4AvnQaoQSHvXGvks8WutJD5qHRQyk3PyDdPq07qKazabismrF25dys4N8Q9eVKK0&#10;9Oie6k6gYBtf/kFVldJDAI1nEqoMtC6lSjFQNMPBSTTLtXAqxULJCW6fpvD/aOXDdumePMPmEzRU&#10;wJiQ2oVJIGWMp9G+ijt5yshOKdzt06YaZJKU4+HoYkwWSabR4Hp8NY4s2eGy8wE/K6hYFHLuqSop&#10;WWJ7H7CF9pD4loVFaUyqjLGszvllpP/NQuTGRo1KNe5oDo4nCXdGRYyxX5VmZZH8j4rUXerWeLYV&#10;1BdCSmUxhZ54CR1Rmpx4y8UOf/DqLZfbOPqXweL+clVa8Cn6E7eL773LusVTzo/ijiI2q4YCz/lF&#10;X9cVFDsqt4d2EoKTi5KKci8CPglPrU91pHHGR1q0AUo+dBJna/A//6aPeOpIsnJW0yjlPPzYCK84&#10;M18s9er1cDSKs5cOo/HVOR38sWV1bLGb6haoKkP6OJxMYsSj6UXtoXqhqZ/HV8kkrKS3c469eIvt&#10;gNOvIdV8nkA0bU7gvV06GaljkWLLPTcvwruuL5Ea+gH6oROTk/ZssfGmhfkGQZepd2Oe26x2+adJ&#10;Td3f/SrxKzg+J9Th75v9AgAA//8DAFBLAwQUAAYACAAAACEAOdYLK+EAAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhDH+RBJlUVqUJCsGjpht0kdpOI2A6x2wa+nmEFy5k5&#10;unNuvp5ML8569J2zCPezCIS2tVOdbRAOb9u7BIQPZBX1zmqEL+1hXVxf5ZQpd7E7fd6HRnCI9Rkh&#10;tCEMmZS+brUhP3ODtnw7utFQ4HFspBrpwuGml/MoepCGOssfWhp02er6Y38yCM/l9pV21dwk3335&#10;9HLcDJ+H9xXi7c20eQQR9BT+YPjVZ3Uo2KlyJ6u86BHiVRwzirBYpiAYSBYJLyqENF2CLHL5v0Hx&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPS3QCppAgAAQwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADnWCyvhAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAwwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                          <w:p w14:paraId="5F6A28B9" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>分部</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                          <w:p w14:paraId="06A920F8" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>分</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00003F15">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>行</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="002B7A99" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F289304" wp14:editId="729CBF04">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F8D00BB" wp14:editId="1F61CBB2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3746818</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>229235</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="514350" cy="409575"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="51" name="文字方塊 51"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="514350" cy="409575"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                                <w:p w14:paraId="5B4152A8" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                                   <w:pPr>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00003F15">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>農會</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                                <w:p w14:paraId="740CE2DA" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                                   <w:pPr>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00003F15">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>銀行</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="1F289304" id="文字方塊 51" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:295.05pt;margin-top:18.05pt;width:40.5pt;height:32.25pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYPMcolQIAAG4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6SYhaWnUTRVaFSFV&#10;bUWK+ux47WaF7TG2k91wgUocoDxzAA7AgdpzMPbupiHwUsTL7njm83h+vpmj41orshLOl2By2t/r&#10;USIMh6I0tzn9eH326g0lPjBTMAVG5HQtPD2evHxxVNmxGMACVCEcQSfGjyub00UIdpxlni+EZn4P&#10;rDBolOA0C3h0t1nhWIXetcoGvd5+VoErrAMuvEftaWOkk+RfSsHDpZReBKJyirGF9HXpO4/fbHLE&#10;xreO2UXJ2zDYP0ShWWnw0Y2rUxYYWbryD1e65A48yLDHQWcgZclFygGz6fd2spktmBUpFyyOt5sy&#10;+f/nll+srhwpi5yO+pQYprFHj/d3Dz++Pd7/fPj+laAaa1RZP0bozCI41G+hxl53eo/KmHotnY5/&#10;TIqgHau93lRY1IFwVI76w9cjtHA0DXuHo4NR9JI9XbbOh3cCNIlCTh02MNWVrc59aKAdJL5l4KxU&#10;KjVRGVLldD+6/82CzpWJGpHo0LqJCTWBJymslYgYZT4IieVI8UdFIqI4UY6sGFKIcS5MSKknv4iO&#10;KIlBPOdii3+K6jmXmzy6l8GEzWVdGnAp+52wi09dyLLBY8238o5iqOd14sGw6+scijW220EzNN7y&#10;sxKbcs58uGIOpwT7iJMfLvEjFWDxoZUoWYD78jd9xCN50UpJhVOXU/95yZygRL03SOvD/nAYxzQd&#10;hqODAR7ctmW+bTFLfQLYFWQuRpfEiA+qE6UDfYMLYhpfRRMzHN/OaejEk9DsAlwwXEynCYSDaVk4&#10;NzPLo+vYpEi56/qGOdvyMiChL6CbTzbeoWeDjTcNTJcBZJm4G+vcVLWtPw51Yn+7gOLW2D4n1NOa&#10;nPwCAAD//wMAUEsDBBQABgAIAAAAIQDWWyHA4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T8MwDIXvSPyHyEjcWNqhlVGaTlOlCQnBYWMXbmnjtRWJU5psK/x6zGmcbOt9eu+5WE3OihOOofek&#10;IJ0lIJAab3pqFezfN3dLECFqMtp6QgXfGGBVXl8VOjf+TFs87WIr2IRCrhV0MQ65lKHp0Okw8wMS&#10;awc/Oh35HFtpRn1mc2flPEky6XRPnNDpAasOm8/d0Sl4qTZvelvP3fLHVs+vh/Xwtf9YKHV7M62f&#10;QESc4gWGv/pcHUruVPsjmSCsgsVjkjKq4D7jyUD2kPJSM8m5IMtC/n+h/AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDYPMcolQIAAG4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDWWyHA4AAAAAoBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="3F8D00BB" id="文字方塊 51" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:295.05pt;margin-top:18.05pt;width:40.5pt;height:32.25pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKoj1taQIAAEMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm7VTO2ksryM3katK&#10;URLVqXLGLMSrsgyFsXfdX5+B3bVdt5dUvcAw83jMJ9PrpjJsq3woweZ8eDbgTFkJRWlfcv79afHh&#10;E2cBhS2EAatyvlOBX8/ev5vWbqLOYQ2mUJ4RiQ2T2uV8jegmWRbkWlUinIFTlowafCWQjv4lK7yo&#10;ib0y2flgcJHV4AvnQaoQSHvbGvks8WutJD5oHRQyk3PyDdPq07qKazabismLF25dys4N8Q9eVKK0&#10;9Oie6lagYBtf/kFVldJDAI1nEqoMtC6lSjFQNMPBSTTLtXAqxULJCW6fpvD/aOX9dukePcPmMzRU&#10;wJiQ2oVJIGWMp9G+ijt5yshOKdzt06YaZJKU4+Ho45gskkyjwdX4chxZssNl5wN+UVCxKOTcU1VS&#10;ssT2LmAL7SHxLQuL0phUGWNZnfOLSP+bhciNjRqVatzRHBxPEu6MihhjvynNyiL5HxWpu9SN8Wwr&#10;qC+ElMpiCj3xEjqiNDnxlosd/uDVWy63cfQvg8X95aq04FP0J24XP3qXdYunnB/FHUVsVg0FTmXp&#10;67qCYkfl9tBOQnByUVJR7kTAR+Gp9amONM74QIs2QMmHTuJsDf7X3/QRTx1JVs5qGqWch58b4RVn&#10;5qulXr0ajkZx9tJhNL48p4M/tqyOLXZT3QBVZUgfh5NJjHg0vag9VM809fP4KpmElfR2zrEXb7Ad&#10;cPo1pJrPE4imzQm8s0snI3UsUmy5p+ZZeNf1JVJD30M/dGJy0p4tNt60MN8g6DL1bsxzm9Uu/zSp&#10;qfu7XyV+BcfnhDr8fbNXAAAA//8DAFBLAwQUAAYACAAAACEA1lshwOAAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjaoZVRmk5TpQkJwWFjF25p47UViVOabCv8esxpnGzr&#10;fXrvuVhNzooTjqH3pCCdJSCQGm96ahXs3zd3SxAhajLaekIF3xhgVV5fFTo3/kxbPO1iK9iEQq4V&#10;dDEOuZSh6dDpMPMDEmsHPzod+RxbaUZ9ZnNn5TxJMul0T5zQ6QGrDpvP3dEpeKk2b3pbz93yx1bP&#10;r4f18LX/WCh1ezOtn0BEnOIFhr/6XB1K7lT7I5kgrILFY5IyquA+48lA9pDyUjPJuSDLQv5/ofwF&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASqI9bWkCAABDBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1lshwOAAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                          <w:p w14:paraId="5B4152A8" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00003F15">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>農會</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
+                          <w:p w14:paraId="740CE2DA" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00003F15" w:rsidRDefault="002B7A99" w:rsidP="00003F15">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00003F15">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>銀行</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="002B7A99" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□匯入申請人原來約定轉帳代繳農民退休儲金之帳戶</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="1CBCEA4E" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
@@ -2741,195 +2705,191 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="16758210" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006061A8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0258EFFF" wp14:editId="28FBC0B6">
+                    <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05D02344" wp14:editId="1CE592A4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5751830</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>132715</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="788670" cy="323850"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="217" name="文字方塊 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="788670" cy="323850"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="00E63671" w:rsidRDefault="00E5097A">
+                                <w:p w14:paraId="7D7D74DF" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00E63671" w:rsidRDefault="00E5097A">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:sz w:val="22"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>填寫範例</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="0258EFFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="文字方塊 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:452.9pt;margin-top:10.45pt;width:62.1pt;height:25.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+9OScJQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1FuEzEQ/UfiDpb/ySbbpElX2VSlpQip&#10;UKTCARyvN2the4ztZDdcAIkDlG8O0ANwoPYcjL1JiOAPsR+WZ8fzPO/N8/y804pshPMSTElHgyEl&#10;wnCopFmV9OOH6xczSnxgpmIKjCjpVnh6vnj+bN7aQuTQgKqEIwhifNHakjYh2CLLPG+EZn4AVhhM&#10;1uA0Cxi6VVY51iK6Vlk+HJ5mLbjKOuDCe/x71SfpIuHXteDhtq69CESVFHsLaXVpXcY1W8xZsXLM&#10;NpLv2mD/0IVm0uClB6grFhhZO/kXlJbcgYc6DDjoDOpacpE4IJvR8A82dw2zInFBcbw9yOT/Hyx/&#10;t3nviKxKmo+mlBimcUhP918fH74/3f98/PGN5FGj1voCj95ZPBy6l9DhrBNfb2+Af/LEwGXDzEpc&#10;OAdtI1iFPY5iZXZU2uP4CLJs30KFV7F1gATU1U5HAVESgug4q+1hPqILhOPP6Wx2OsUMx9RJfjKb&#10;pPllrNgXW+fDawGaxE1JHY4/gbPNjQ+xGVbsj8S7DFxLpZIFlCFtSc8m+SQVHGW0DOhQJXVJZ8P4&#10;9Z6JHF+ZKhUHJlW/xwuU2ZGOPHvGoVt2SePJXsslVFtUwUFvSHxAuGnAfaGkRTOW1H9eMycoUW8M&#10;Knk2Go+je1MwnkxzDNxxZnmcYYYjVEkDJf32MiTH95QvUPFaJjXiaPpOdi2jyZJIuwcRXXwcp1O/&#10;n+3iFwAAAP//AwBQSwMEFAAGAAgAAAAhALGxZQndAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNyo3UKBhGwqBOIKotBK3Nx4m0TE6yh2m/D3bE9wHM1o5k2xmnynjjTENjDC&#10;fGZAEVfBtVwjfH68XN2Dismys11gQvihCKvy/KywuQsjv9NxnWolJRxzi9Ck1Odax6ohb+Ms9MTi&#10;7cPgbRI51NoNdpRy3+mFMbfa25ZlobE9PTVUfa8PHmHzuv/a3pi3+tkv+zFMRrPPNOLlxfT4ACrR&#10;lP7CcMIXdCiFaRcO7KLqEDKzFPSEsDAZqFPAXBt5t0O4m2egy0L/v1D+AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAP705JwlAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALGxZQndAAAACgEAAA8AAAAAAAAAAAAAAAAAfwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="05D02344" id="文字方塊 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:452.9pt;margin-top:10.45pt;width:62.1pt;height:25.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmz0Sh/AEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5y4SZNaIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv7wWnabS9VfUD4nJ9D/ece1hfD0aTvfRBgWV0NplSIq2ARtkto79+3n9Y&#10;URIitw3XYCWjBxno9eb9u3XvKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH026LxvEd0&#10;o4tyOr0sevCN8yBkCHh6NybpJuO3rRTxe9sGGYlmFHuLefV5rdNabNa82nruOiWObfBXdGG4snjp&#10;CeqOR052Xv0HZZTwEKCNEwGmgLZVQmYOyGY2/YfNY8edzFxQnOBOMoW3gxXf9o/uhydx+AgDDjCT&#10;CO4BxO9ALNx23G7ljffQd5I3ePEsSVb0LlTH0iR1qEICqfuv0OCQ+S5CBhpab5IqyJMgOg7gcBJd&#10;DpEIPFyuVpdLzAhMXZQXq0UeSsGr52LnQ/wswZC0YdTjTDM43z+EmJrh1fMv6S4L90rrPFdtSc/o&#10;1aJc5IKzjFERbaeVYXQ1Td9ohMTxk21yceRKj3u8QNsj6cRzZByHeiCqYXSRapMGNTQHVMHD6DJ8&#10;FbjpwP+lpEeHMRr+7LiXlOgvFpW8ms3nyZI5mC+WJQb+PFOfZ7gVCMVopGTc3sZs45HyDSreqqzG&#10;SyfHltE5WaSjy5M1z+P818tb3DwBAAD//wMAUEsDBBQABgAIAAAAIQCxsWUJ3QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1CgYRsKgTiCqLQStzceJtExOsodpvw92xP&#10;cBzNaOZNsZp8p440xDYwwnxmQBFXwbVcI3x+vFzdg4rJsrNdYEL4oQir8vyssLkLI7/TcZ1qJSUc&#10;c4vQpNTnWseqIW/jLPTE4u3D4G0SOdTaDXaUct/phTG32tuWZaGxPT01VH2vDx5h87r/2t6Yt/rZ&#10;L/sxTEazzzTi5cX0+AAq0ZT+wnDCF3QohWkXDuyi6hAysxT0hLAwGahTwFwbebdDuJtnoMtC/79Q&#10;/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmz0Sh/AEAANMDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCxsWUJ3QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002B7A99" w:rsidRPr="00E63671" w:rsidRDefault="00E5097A">
+                          <w:p w14:paraId="7D7D74DF" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00E63671" w:rsidRDefault="00E5097A">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>填寫範例</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D1CCD00" wp14:editId="34F16366">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E375421" wp14:editId="1BA33275">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>151765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>48895</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5486400" cy="506730"/>
                       <wp:effectExtent l="8890" t="10795" r="10160" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Group 2171"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5486400" cy="506730"/>
                                 <a:chOff x="1739" y="9524"/>
@@ -2967,51 +2927,51 @@
                                   <wps:cNvSpPr>
                                     <a:spLocks noChangeArrowheads="1"/>
                                   </wps:cNvSpPr>
                                   <wps:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="3289" y="5827"/>
                                       <a:ext cx="850" cy="567"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                     <a:ln w="9525">
                                       <a:solidFill>
                                         <a:srgbClr val="800080"/>
                                       </a:solidFill>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a:ln>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                      <w:p w14:paraId="0D8B4A40" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
                                           <w:jc w:val="distribute"/>
                                           <w:rPr>
                                             <w:rFonts w:eastAsia="標楷體"/>
                                             <w:color w:val="800080"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="002E7161">
                                           <w:rPr>
                                             <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="800080"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>總代號</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="36000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                                 <wps:wsp>
@@ -3178,51 +3138,51 @@
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="4256" y="5835"/>
                                     <a:ext cx="1134" cy="567"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:ln w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="800080"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                    <w:p w14:paraId="6FE6459C" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r w:rsidRPr="002E7161">
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                         <w:t>分支代號</w:t>
                                       </w:r>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="36000" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
@@ -3466,82 +3426,82 @@
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="5295" y="9787"/>
                                     <a:ext cx="5269" cy="787"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:ln w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="800080"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                    <w:p w14:paraId="335FE733" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                         <w:rPr>
                                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="-20"/>
                                           <w:w w:val="95"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r w:rsidRPr="002E7161">
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                         <w:t>金融機構存款帳號</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="002E7161">
                                         <w:rPr>
                                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="-20"/>
                                           <w:w w:val="95"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                         <w:t>(分行別、科目、編號、檢查號碼)</w:t>
                                       </w:r>
                                     </w:p>
-                                    <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                    <w:p w14:paraId="01354B66" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                         <w:ind w:left="57" w:right="113"/>
                                         <w:jc w:val="distribute"/>
                                         <w:rPr>
                                           <w:color w:val="800080"/>
                                           <w:spacing w:val="-20"/>
                                           <w:w w:val="95"/>
                                         </w:rPr>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="36000" rIns="18000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
                                 <wps:cNvPr id="36" name="Line 2185"/>
                                 <wps:cNvCnPr/>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="5289" y="10181"/>
                                     <a:ext cx="5268" cy="0"/>
@@ -3765,51 +3725,51 @@
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="4924" y="9787"/>
                                     <a:ext cx="371" cy="788"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:ln w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="800080"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                    <w:p w14:paraId="5CAB396A" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:spacing w:line="240" w:lineRule="exact"/>
                                         <w:jc w:val="center"/>
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                       </w:pPr>
                                       <w:r w:rsidRPr="002E7161">
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                         <w:t>帳</w:t>
                                       </w:r>
                                       <w:r w:rsidRPr="002E7161">
                                         <w:rPr>
                                           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                           <w:color w:val="800080"/>
                                           <w:sz w:val="20"/>
                                         </w:rPr>
                                         <w:t xml:space="preserve">  </w:t>
@@ -4462,187 +4422,187 @@
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="5D1CCD00" id="Group 2171" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:11.95pt;margin-top:3.85pt;width:6in;height:39.9pt;z-index:251671552" coordorigin="1739,9524" coordsize="8640,798" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVuf/VmAgAAJl3AAAOAAAAZHJzL2Uyb0RvYy54bWzsXdtu20YQfS/QfyD4WMARrxIpRC4CX4IC&#10;aRs0bt9pipKIUiRL0pbTov/es1dRFJ36QrlVPHlwKO1yuTs7e+bM7Cz19vu7dWbcJlWdFvnMtN9Y&#10;ppHkcTFP8+XM/PXq8iQwjbqJ8nmUFXkyMz8ntfn96bffvN2U08QpVkU2TyoDjeT1dFPOzFXTlNPR&#10;qI5XyTqq3xRlkqNwUVTrqMHHajmaV9EGra+zkWNZ49GmqOZlVcRJXePbc1FonvL2F4skbn5eLOqk&#10;MbKZib41/G/F/16zv6PTt9F0WUXlKo1lN6In9GIdpTkeqps6j5rIuKnSvabWaVwVdbFo3sTFelQs&#10;Fmmc8DFgNLbVGc37qrgp+ViW082y1GKCaDtyenKz8U+3Hysjnc9MxzGNPFpjjvhjDcee2Ew8m3I5&#10;Ra33Vfmp/FiJMeLyQxH/XqN41C1nn5eisnG9+bGYo8Xopim4eO4W1Zo1gYEbd3wWPutZSO4aI8aX&#10;vheMPQuTFaPMt8YTV05TvMJcstvsiRuaBkpD3/HEFMarC3k7u1ncOwkDVjiKpuKxvKuya2Jc/IMe&#10;ohKEuycI59CC6BmREoczCXfHE021IFwnEILwA2fSFYRjW5hSLsSJ/yRBeHuCcA8tiJ4RKUEEvi2H&#10;M9ZjlQrRc1dLITr33asPQKB6u8jq5y2yT6uoTPjardnyUbrlK5H+AmiK8mWWsIXGlXhT8ppqldVi&#10;iRl5cbZCxeRdVRWbVRLN0TG+MKHOrRvYhxoL9F/XXI+sthJWq05IWEsqmpZV3bxPirXBLmZmhd7z&#10;BR3dfqgbschUFba+6yJL55dplvEP1fL6LKuM2wggfMn/SXXcqZblxoYvaZ+3vFNWt5sILMsKOCag&#10;gzvV1mkDa5Kl65nJKgFE0LVoyqR2kc/5dROlmbjGzVnOAUxIjuFAPW3uru84Ho6FqtfT62L+GXKt&#10;CmE8YOxwsSqqP01jA8MxM+s/bqIqMY3shxxzAxE2/MIdsw4Ylfr2Wl1EeYzbZ2ZjGuLyrBEW6aas&#10;0uUKrdtcAnnxDri5SLl8Wd9ET2SXoauix4dX2rFS2g9pzvWVw4lUv7P8YwXJPkL/GJ4BvMe2zfU4&#10;mu7pn5pcZS6Uaknty9CNL2lfXjDV49M9gFLBCEvd+aIe8WFgMTCFYwPi1v+v0AovgovAO/Gc8cWJ&#10;Z52fn7y7PPNOxpf2xD93z8/Ozu2/2Vhsb7pK5/MkZ11XTMT2HgZCkhMJDqG5iBbDaLd1bhLRRfU/&#10;7zRHEwYgYiqFqkGE/PsX1LWJ0rXLKkkY72P4qNcikLSDj6qLuuThiuhPYB97FVEaGifg9q4Fg/GN&#10;gEE2yQr6QPrmct6Xc0mhrqDii3UGKvndyLCMjSE1fVsBj2hVWBmOGCRrTLWB3rWq9LQBoqIroK9G&#10;bysw4rqSZTBMwl/fd7lM24+Dabq/ImSgRxmtBOaDiNzlcuS4ApiBmF55fGWWRc2YGpMDJHwlDBa/&#10;gYluW1tgvaot5uNKSR3VuI5uH8PsTpfKV6YBKn8toL6MGtY79hB2ySwKJL0CvYV82bfr4ja5Knh5&#10;06GgGOO2NMv3a8k54oaDleKCPURf8Afjy7aW6EXIrM2zDdzRYtGOmd6x5vcRgieD1oMtdWh7zFUQ&#10;1toDGuCDsNayRFhsWXJ0Vhuet/Dn2kjKmbO03MMhaeCDIhCSKuAmJCUkPRirIyRtcdJtSOelfCHE&#10;WwSq7jjwPNDUD6uDO/CeI9HWD1zuiG0dKNt2Qfd4yIc8eFPbulfvwSOCKrVWefChim7Ab3qsBw8F&#10;hJcmzL30IpQHv1VAcuH5ngY879fmwrtwuPaIp4jX9SPk0114z5cbAYglcY1uQaHAQXLhta8Px5Rc&#10;eHLhdzdYezcO+8OJRDxbxJMh2cED7y7iYftIymNpgyNp4CCaKGw6Ial5RS48ufDkwvMdy68hGOrq&#10;nI5WMDSQaR2tXXTsJ7czW1olDHAftL/u25bIyQAn7XpHxEk7+0/ESWFyiZMSJx0iGWQ3GCqz8Fhc&#10;lCfwyQwkFiAUnFKl+YlN7m4aH5xFlsQ3SJqft83XQ3AA7v7WTfe32XoBD6Ji91Sl+XkhsvsYJw0n&#10;gc74ulBZgt0bASX9aX4vQdRBF/ejwsFLpnX5TohO7AhLBeV8ZwyLxKLCUo5aVK8xr0uH6h8ZFbZZ&#10;RpnaLd7J7ZIlR5vfhVQQqb0yOhw8J7/LVzmptmUH3dXujLErzTSRwsOvNjzcl+EVHCTDyx/LDK8e&#10;VURohemhG6pkI5Vr2E7e+X+leKGvlOIlUq4oxYtTKCkGZuj/+3RTig+/eHy4L8VLUOWh48Njy8PD&#10;AJg9UCqzZQlKaautbOXUUliDwhpDhDVeZqtN53W1A8TaV9SnCwYIEI+RP0NQ2jrnQHtttNdGe21f&#10;zV4bO1PREwxtZxx2Th4MnyK7HzlWwVAXp9plLJSj+6uOheo56Y2FJtFvOOv6mFOuMix6tJFQry91&#10;EcdVsWUxuEMVWHgYOVT6tCOxAGIBxAK+HhbQl7sYHiR3cWJPKDZFJ7lBO1sbi3SS+0BvlaAw/0uH&#10;+b2+5MXwIMmLE7wY4j5WSjum3bdnUPYiAJfC/BTmP5owv6ezH1thfpECMrSDPwnZqdt+B5+glKCU&#10;3i805LvOiJW+OCtFwG7vcGL4hZTnpx/zDlxLvF+Ikk/4C3rpdCKYNzn45ODXOBsiXuJ21K9q83QC&#10;fpuVtpPwOxumz4DSMY773MNKKY+PWCmxUmKlfA/qSN966fWdLgkPcroktHxx0JtYKbFSdZ6NWCmx&#10;0q+FlfadLgn1SxWHTIkOPXYGtT9WSqyUWCmxUmKlR81K+06XiF+nGnrbKQzwqyr3QCltOxGUEpQS&#10;lB4zlPr6dEk7VqoPMgzJSplff29iKWEpYSlhKWHpgbC0/S43fo3ff+W/MyV/q5b9wGz7M67bv6h7&#10;+g8AAAD//wMAUEsDBBQABgAIAAAAIQD5tMxm3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5B&#10;S8NAFITvgv9heYI3u0lLTRqzKaWopyLYCtLba/Y1Cc3uhuw2Sf+9z5PeZphh5svXk2nFQL1vnFUQ&#10;zyIQZEunG1sp+Dq8PaUgfECrsXWWFNzIw7q4v8sx0260nzTsQyV4xPoMFdQhdJmUvqzJoJ+5jixn&#10;Z9cbDGz7SuoeRx43rZxH0bM02Fh+qLGjbU3lZX81Ct5HHDeL+HXYXc7b2/Gw/PjexaTU48O0eQER&#10;aAp/ZfjFZ3QomOnkrlZ70SqYL1bcVJAkIDhO04T9iUWyBFnk8j9/8QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDVuf/VmAgAAJl3AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQD5tMxm3QAAAAcBAAAPAAAAAAAAAAAAAAAAAPIKAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA/AsAAAAA&#10;">
+                    <v:group w14:anchorId="2E375421" id="Group 2171" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:11.95pt;margin-top:3.85pt;width:6in;height:39.9pt;z-index:251671552" coordorigin="1739,9524" coordsize="8640,798" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+y6YC0wcAAOZkAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVtv2zYUfh+w/yDoccBq3S9GnaJIm2JA&#10;txVrtndGlm1hsqhRSpzs1+/jTZZtuUtcO2gd5sGQLUoiDw+/850Llddv7peldZezpqDVxHZfObaV&#10;VxmdFtV8Yv95ffVzYltNS6opKWmVT+yHvLHfXPz4w+tVPc49uqDlNGcWblI141U9sRdtW49HoyZb&#10;5EvSvKJ1XuHkjLIlafGVzUdTRla4+7IceY4TjVaUTWtGs7xp8Os7edK+EPefzfKs/X02a/LWKic2&#10;+taKTyY+b/jn6OI1Gc8ZqRdFprpBDujFkhQVHtrd6h1piXXLip1bLYuM0YbO2lcZXY7obFZkuRgD&#10;RuM6W6P5wOhtLcYyH6/mdScmiHZLTgffNvvt7gOrP9efmOw9Dj/S7O8Gchmt6vm4f55/n8vG1s3q&#10;VzrFfJLbloqB38/Ykt8CQ7LuhXwfOvnm962V4ccwSKLAwTRkOBc6UeyrCcgWmCV+mRv7qW3hbBp6&#10;gZycbPFeXc4vltfGacJPjshYPlZ0VXWNT73qpzzEED4xq5hObM+3rYos0W0hWctzY4/fZ3ugfBqP&#10;JYiBEWlxeHG6OR4y7gThe4kURJh48bYgPNfxlBDj8CBBBDuC8E8tiIERaUEkoauGE3VjVQoxcFVP&#10;Ibau26sPwJZmvXyar1s+nxekzsWqbPjy0LoVapH+AdAh1bzMuX4JJV7VoqVeZY1cYlZFLxdomL9l&#10;jK4WOZmiY66Yzo0L+JcGC/R/19yArNYS1qtOSriTFBnXrGk/5HRp8YOJzdB7saDJ3cemlYtMN+Hr&#10;u6FlMb0qylJ8YfOby5JZdwTweiX+lDpuNCsrayWWdCjuvHGu6d8icRwnEZiADm40WxYt7ERZLCc2&#10;bwQQQdfImEvtfTUVxy0pSnmMi8tKAJiUHF/hzbi9v7kXMBBJVW/GN3T6ALkyKs0CzBgOFpT9a1sr&#10;mISJ3fxzS1huW+UvFeYGImzFgR/xDlhM/3qjD0iV4fKJ3dqWPLxspa25rVkxX+DurpBARd8CN2eF&#10;kC/vm+yJ6jJ0Vfb49EobaaX9WFRCXwWcKPW7rD4xgY6P1j+OZwDvyHWFHpPxjv7pydXmQquW0r4S&#10;3fiS9lWUq56Y7iMoFcyr0p2n6JGcK/QBVkcAy3NNVqwn64rlOadEHGA6ZQYUbQGM7mJ3hvf3cUgS&#10;wjAOz6RCai8RBqOHI9mtxBG+LDV2wJBOgSL8p/lUmd5r6MhsWYJl/TSyHGtlKVVZN8Ajeg0WlicH&#10;2b8HetdrMnAPWPquAfpqDd4FVrBr5Fh8UeMzDH0h0/7jgO37G0IG3SjJQoImLPl9pUaOI6ABONt1&#10;IFS7pg2nOlwOWCvXEvHFBVxO69YSLHVrOR/XWupoJvjP+jEcuLdZLrMtsNwbiZU1aXnv+EP4IYdk&#10;SHoBWgT58l+X9C6/puJ8u8XhMMb12bLabaXmSCAvP4sD/pDuQDwYP/a15NtZzI82AakbcA4qzUCA&#10;VYIv0gyoM9IUqDPfnTmAsyb5cR9hBCVTJuF4CJOEsD2DtsIgzDYUYd0YhDEII7HnVAiz9qGfi8/A&#10;wZVos+ExCc9+GG6O7jEFnkKhMPEF810zVtf1QQ9EoMK4THZnA168y4SQldJa7TKl2p0Ez36qywQF&#10;BKuXZlCxTu0yrRXQ+EyPiJUOR2V8kIkdRiMjDMMQc7jPFIQqdAnvV6hED0skkBifqXOuDKPBmjeM&#10;5rSMhq/wk4fQfDjmuwgjnPqjI0zCExjSWBiEsa9NVMZEZUTk/byjMn6XtexFZRKVuBxKLB3OYULX&#10;kVlHcJhtOmo4zFaA2HAYw2GQ1Twth9mMyuypa+CRCslBdF2DzM6csq4hWFdqwMkC5KzdnXBdp5GI&#10;aA7C/rrAI0hR18E5TBonXa7/va4P2b4QS2y4wOM5iN1gQj95zoR+6KXoxIawdHQg9CIgNQ9PKTl2&#10;onqJGf0uZvjE8JTLawl0Omcjq6/OfLeZfeQwN8NUyddk9kNdjeQ6brK92r0IaSOuiSZOdXicaii3&#10;n5wktx9GKrc/MJfwZflE+qlOM+syjX7a9ttK7qOvJrkvk+0muS8qcniFi0xhPdEanLkbOZTclxzs&#10;2IGqyAnwMADJAMSo7L6BGBMLr3tVRiYWflo/8nli4V1Gvx+p6sh5V4eI2t7+LoNeDIt381EVihEy&#10;pwZielWVJhhuguEvIBjOqy93i4awVwYRqGEac/yiod0Qlo7K+LGiN7EMfL3ooEw3J4M0PCd/YbvF&#10;UzZaqPjMdxuSCYZqUbBjYq/mHp7HiRIHDzMEvNtzYKyjsY4vwToOFaOkJylGid3Y+PhmjxDoWC/y&#10;b/YIYZvoeYcRg6FqlPQk1SgxtuLtYzEmU2E2CZltiILSnN02xKArZ+mFEWVKctjFP9xRilO+n2PY&#10;UTIQYyDGQMyZQgwCAjtV++kXarsOh5jEd+ROZ5MMFa9eMmX7iAobR+n8HaWuAq/PYvpVeEd7mUIS&#10;od53D4sx9RaGxRgWc6YsZqhqND1J1WjqhHJnkGExhsXoQm/DYs6fxQxVjabd60COWdKVBnzTwnAs&#10;xrAYw2IMizlTFjNUNSpf8HzscG+a4MWkeyDGhHsNxBiIOU+ICbuq0X4spitQPCaL4f7R3sIYgzEG&#10;YwzGPDvG9F+iII7xzzTEm4nVP/7g/62j/x3H/X9PcvEfAAAA//8DAFBLAwQUAAYACAAAACEA+bTM&#10;Zt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBSE74L/YXmCN7tJS00asymlqKci2ArS&#10;22v2NQnN7obsNkn/vc+T3maYYebL15NpxUC9b5xVEM8iEGRLpxtbKfg6vD2lIHxAq7F1lhTcyMO6&#10;uL/LMdNutJ807EMleMT6DBXUIXSZlL6syaCfuY4sZ2fXGwxs+0rqHkceN62cR9GzNNhYfqixo21N&#10;5WV/NQreRxw3i/h12F3O29vxsPz43sWk1OPDtHkBEWgKf2X4xWd0KJjp5K5We9EqmC9W3FSQJCA4&#10;TtOE/YlFsgRZ5PI/f/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAvsumAtMHAADmZAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+bTMZt0AAAAH&#10;AQAADwAAAAAAAAAAAAAAAAAtCgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcLAAAA&#10;AA==&#10;">
                       <v:group id="Group 2172" o:spid="_x0000_s1036" style="position:absolute;left:1739;top:9524;width:2790;height:798" coordorigin="3289,5827" coordsize="2102,575" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTg5bQxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbplUU6RpFZFc8yIJ1Ydnbo3m2xealNLGt/94sCB6HmfmGWW97U4mWGldaVhBPIxDE&#10;mdUl5wp+Ll+TFQjnkTVWlknBgxxsN8PBGhNtOz5Tm/pcBAi7BBUU3teJlC4ryKCb2po4eFfbGPRB&#10;NrnUDXYBbio5i6KlNFhyWCiwpn1B2S29GwWHDrvdPP5sT7fr/vF3WXz/nmJSajzqdx8gPPX+HX61&#10;j1rBbA7/X8IPkJsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANODltDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:group id="Group 2173" o:spid="_x0000_s1037" style="position:absolute;left:3289;top:5827;width:851;height:567" coordorigin="3289,5827" coordsize="851,567" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcag6kxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpXF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEXf0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moFozE8v4QfIBcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxqDqTEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                           <v:rect id="Rectangle 2174" o:spid="_x0000_s1038" style="position:absolute;left:3289;top:5827;width:850;height:567;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArfr60xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5G4VMUBNUBTDCpUSLlwIPABq3hJUuJ1ahtI/75GqtTjaGbeaJbr3rTiRs43lhVMxgkI&#10;4tLqhisFp+PuZQHCB2SNrWVS8EMe1qvB0xIzbe98oFsRKhEh7DNUUIfQZVL6siaDfmw74uidrTMY&#10;onSV1A7vEW5aOU2SmTTYcFyosaNtTeWluBoF8/Rr794W/vk13RSf31eTn0+bXKnRsP94BxGoD//h&#10;v3auFUxTeHyJP0CufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQArfr60xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple">
                             <v:textbox inset="0,1mm,0,0">
                               <w:txbxContent>
-                                <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                                <w:p w14:paraId="0D8B4A40" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="distribute"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="002E7161">
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>總代號</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:rect>
                           <v:line id="Line 2175" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3290,6111" to="4140,6111" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAxdNaZxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91U0tBImuokLBHsT655DjI/tMotm36e42xn76bkHwOMzMb5jpvDeN6Mj52rKCt2EC&#10;griwuuZSwfHw8ToG4QOyxsYyKbiRh/ls8DTFTNsr76jbh1JECPsMFVQhtJmUvqjIoB/aljh6J+sM&#10;hihdKbXDa4SbRo6SJJUGa44LFba0qqi47H+Mgp7qz5TOm3z79e667e9ynX/vcqVenvvFBESgPjzC&#10;9/ZaKxil8P8l/gA5+wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxdNaZxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple"/>
                           <v:shape id="Freeform 2176" o:spid="_x0000_s1040" style="position:absolute;left:3572;top:6111;width:1;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1Wae8xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33VSLSuoqKlj0UmgiSG+P7GsSkn0bs1uN/fVuQehxmJlvmOW6M7W4UutKywpexhEI&#10;4szqknMFp3Q/WoBwHlljbZkU3MnBetXvLTHW9safdE18LgKEXYwKCu+bWEqXFWTQjW1DHLxv2xr0&#10;Qba51C3eAtzUchJFM2mw5LBQYEO7grIq+TEKqvfz9Nx9pJf59lAlr/YrPW7uv0oNB93mDYSnzv+H&#10;n+2DVjCZw9+X8APk6gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1Wae8xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,290" o:connectangles="0,0"/>
                           </v:shape>
                           <v:shape id="Freeform 2177" o:spid="_x0000_s1041" style="position:absolute;left:3856;top:6111;width:1;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAExjPOwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLw1m6rYEt0EW6jYi9CkIN6G7DQJyc6m2VWjv757KHh8vO91NppOnGlwjWUFz1EMgri0&#10;uuFKwXfx8fQKwnlkjZ1lUnAlB1n6MFljou2Fv+ic+0qEEHYJKqi97xMpXVmTQRfZnjhwP3Yw6AMc&#10;KqkHvIRw08lZHC+lwYZDQ409vddUtvnJKGi3h/lh3Be/L2+7Nl/YY/G5ud6Umj6OmxUIT6O/i//d&#10;O61gFsaGL+EHyPQPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABMYzzsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,290" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
                         <v:rect id="Rectangle 2178" o:spid="_x0000_s1042" style="position:absolute;left:4256;top:5835;width:1134;height:567;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqM7SxxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BbsIw&#10;EETvlfgHa5F6qcABlQIBg6BVpVw4kPIBq3hJAvE62AbC3+NKlXoczcwbzXLdmUbcyPnasoLRMAFB&#10;XFhdc6ng8PM9mIHwAVljY5kUPMjDetV7WWKq7Z33dMtDKSKEfYoKqhDaVEpfVGTQD21LHL2jdQZD&#10;lK6U2uE9wk0jx0nyIQ3WHBcqbOmzouKcX42C6eS0c/OZf3ufbPOvy9Vkx8M2U+q1320WIAJ14T/8&#10;1860gvEcfr/EHyBXTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCqM7SxxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple">
                           <v:textbox inset="0,1mm,0,0">
                             <w:txbxContent>
-                              <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                              <w:p w14:paraId="6FE6459C" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="002E7161">
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>分支代號</w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                         <v:line id="Line 2179" o:spid="_x0000_s1043" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4257,6116" to="5391,6116" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUCH2rwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFtzppBWkRMdgC4V0IT4XWV4y1ySauZPOTGPar3cWBZeH815mg2lFT843lhW8TBMQxKXV&#10;DVcKTsfPyRsIH5A1tpZJwS95yFZPoyWm2t54T/0hVCKGsE9RQR1Cl0rpy5oM+qntiCN3ts5giNBV&#10;Uju8xXDTytckmUuDDceGGjv6qKm8Hn6MgoGarzldNsV2N3P99u89L773hVLj52G9ABFoCA/xvzvX&#10;CmZxffwSf4Bc3QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUCH2rwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple"/>
                         <v:shape id="Freeform 2180" o:spid="_x0000_s1044" style="position:absolute;left:4539;top:6119;width:1;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQJQyOxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKOWVqKraEHRS8GkIN4e2WcSkn2bZleN/fVuoeBxmJlvmPmyM7W4UutKywpGwwgE&#10;cWZ1ybmC73QzmIJwHlljbZkU3MnBcvHSm2Os7Y0PdE18LgKEXYwKCu+bWEqXFWTQDW1DHLyzbQ36&#10;INtc6hZvAW5qOY6id2mw5LBQYEOfBWVVcjEKqu1xcuy+0p+P9a5K3uwp3a/uv0r1X7vVDISnzj/D&#10;/+2dVjAZwd+X8APk4gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQJQyOxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,290" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2181" o:spid="_x0000_s1045" style="position:absolute;left:4823;top:6119;width:1;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDg95L5xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gre6qYqbUmzES0oehGaFKS3R/Y1Ccm+TbOrRn+9KxR6HGbmGyZZDKYVJ+pdbVnB8yQC&#10;QVxYXXOp4CtfP72BcB5ZY2uZFFzIwSIdPSQYa3vmTzplvhQBwi5GBZX3XSylKyoy6Ca2Iw7ej+0N&#10;+iD7UuoezwFuWjmNohdpsOawUGFHHxUVTXY0CprNYXYY9vnv62rbZHP7ne+Wl6tS48dh+Q7C0+D/&#10;w3/trVYwm8L9S/gBMr0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4PeS+cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,290" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2182" o:spid="_x0000_s1046" style="position:absolute;left:5109;top:6116;width:1;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPuzdixgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVNTaomuooJFLwWTgnh7ZF+TkOzbmN1q7K93CwWPw8x8w8yXvWnEhTpXWVbwMo5A&#10;EOdWV1wo+Mq2z+8gnEfW2FgmBTdysFwMnuaYaHvlA11SX4gAYZeggtL7NpHS5SUZdGPbEgfv23YG&#10;fZBdIXWH1wA3jZxE0Zs0WHFYKLGlTUl5nf4YBfXHMT72n9l5ut7V6as9ZfvV7Vep0bBfzUB46v0j&#10;/N/eaQVxDH9fwg+QizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj7s3YsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,290" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
                       <v:group id="Group 2183" o:spid="_x0000_s1047" style="position:absolute;left:4739;top:9531;width:5640;height:788" coordorigin="4924,9787" coordsize="5640,788" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZs5h5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva1p1RapRRFzxIIJ/QLw9mmdbbF5Kk23rt98sCHscZuY3zGLVmVI0VLvCsoJ4GIEg&#10;Tq0uOFNwvXx/zkA4j6yxtEwKXuRgtex9LDDRtuUTNWefiQBhl6CC3PsqkdKlORl0Q1sRB+9ha4M+&#10;yDqTusY2wE0pR1E0lQYLDgs5VrTJKX2ef4yCXYvtehxvm8PzsXndL1/H2yEmpQb9bj0H4anz/+F3&#10;e68VjCfw9yX8ALn8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANmzmHnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:rect id="Rectangle 2184" o:spid="_x0000_s1048" style="position:absolute;left:5295;top:9787;width:5269;height:787;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA47ZKHwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RagIx&#10;FETfBf8hXKFvmtXaVlajiFAQpWC3/YDL5rpZ3NwsSaqrX28EoY/DzJxhFqvONuJMPtSOFYxHGQji&#10;0umaKwW/P5/DGYgQkTU2jknBlQKslv3eAnPtLvxN5yJWIkE45KjAxNjmUobSkMUwci1x8o7OW4xJ&#10;+kpqj5cEt42cZNm7tFhzWjDY0sZQeSr+rIKitYW2Bz6Y287Er+t6f/LTD6VeBt16DiJSF//Dz/ZW&#10;K3h9g8eX9APk8g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA47ZKHwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple">
                           <v:textbox inset=".5mm,1mm,.5mm,0">
                             <w:txbxContent>
-                              <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                              <w:p w14:paraId="335FE733" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="-20"/>
                                     <w:w w:val="95"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="002E7161">
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>金融機構存款帳號</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="002E7161">
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="-20"/>
                                     <w:w w:val="95"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>(分行別、科目、編號、檢查號碼)</w:t>
                                 </w:r>
                               </w:p>
-                              <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                              <w:p w14:paraId="01354B66" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                   <w:ind w:left="57" w:right="113"/>
                                   <w:jc w:val="distribute"/>
                                   <w:rPr>
                                     <w:color w:val="800080"/>
                                     <w:spacing w:val="-20"/>
                                     <w:w w:val="95"/>
                                   </w:rPr>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                         <v:line id="Line 2185" o:spid="_x0000_s1049" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5289,10181" to="10557,10181" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0rUBExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heQVvummFIKmrtEJBD8X655DjI/uaRLNv091tTP30bkHwOMzMb5j5sjeN6Mj52rKC50kC&#10;griwuuZSwfHwMZ6B8AFZY2OZFPyRh+ViOJhjpu2Fd9TtQykihH2GCqoQ2kxKX1Rk0E9sSxy9b+sM&#10;hihdKbXDS4SbRr4kSSoN1hwXKmxpVVFx3v8aBT3Vm5ROn/n2a+q67fV9nf/scqVGT/3bK4hAfXiE&#10;7+21VjBN4f9L/AFycQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0rUBExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple"/>
                         <v:shape id="Freeform 2186" o:spid="_x0000_s1050" style="position:absolute;left:5672;top:10181;width:2;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwgDFhxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVMtKqmrqKDopdBEkN4e2dckJPs2ZleN/fVuQehxmJlvmPmyM7W4UutKywrehhEI&#10;4szqknMFx3T7OgPhPLLG2jIpuJOD5aL3MsdY2xt/0TXxuQgQdjEqKLxvYildVpBBN7QNcfB+bGvQ&#10;B9nmUrd4C3BTy1EUTaTBksNCgQ1tCsqq5GIUVLvT+NR9pufpel8l7/Y7Pazuv0oN+t3qA4Snzv+H&#10;n+29VjCewt+X8APk4gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwgDFhxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2187" o:spid="_x0000_s1051" style="position:absolute;left:6048;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBH6UTwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN50o5Yq0VW0YNFLwUQQb0N2TEKys2l2q7G/3j0IPT7e93LdmVrcqHWlZQXjUQSCOLO6&#10;5FzBKd0N5yCcR9ZYWyYFD3KwXvXelhhre+cj3RKfixDCLkYFhfdNLKXLCjLoRrYhDtzVtgZ9gG0u&#10;dYv3EG5qOYmiD2mw5NBQYEOfBWVV8msUVF/n6bn7Tn9m232VvNtLetg8/pQa9LvNAoSnzv+LX+69&#10;VjANY8OX8APk6gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBH6UTwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2188" o:spid="_x0000_s1052" style="position:absolute;left:6425;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDuUwCIxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gre6qZabJu6igqKXgSTgvT2yL4mIdm3Mbtq7K93hYLHYWa+YSazztTiTK0rLSt4HUQg&#10;iDOrS84VfKerlw8QziNrrC2Tgis5mE2fehOMtb3wns6Jz0WAsItRQeF9E0vpsoIMuoFtiIP3a1uD&#10;Psg2l7rFS4CbWg6jaCwNlhwWCmxoWVBWJSejoFofRodulx7fF5sqebM/6XZ+/VOq/9zNv0B46vwj&#10;/N/eaAWjT7h/CT9ATm8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7lMAiMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:rect id="Rectangle 2189" o:spid="_x0000_s1053" style="position:absolute;left:4924;top:9787;width:371;height:788;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBn8t1XvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxiClRFcRpcVLD6ZCrkN2TILZ2bC7auyv7xwKPT7e93o7ul7dKcTOs4HFPANFXHvb&#10;cWPg/P3x+g4qJmSLvWcy8KQI283kZY2F9Q8+0b1MjZIQjgUaaFMaCq1j3ZLDOPcDsXAXHxwmgaHR&#10;NuBDwl2v8yx70w47loYWB9q3VF/LmzMQqvxSlcMpCvmV94uf46H6XBozm467FahEY/oX/7mP1sBS&#10;1ssX+QF68wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBn8t1XvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" strokecolor="purple">
                           <v:textbox style="layout-flow:vertical-ideographic" inset="0,1mm,1mm,0">
                             <w:txbxContent>
-                              <w:p w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
+                              <w:p w14:paraId="5CAB396A" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="002E7161" w:rsidRDefault="002B7A99" w:rsidP="002E7161">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:spacing w:line="240" w:lineRule="exact"/>
                                   <w:jc w:val="center"/>
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                 </w:pPr>
                                 <w:r w:rsidRPr="002E7161">
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>帳</w:t>
                                 </w:r>
                                 <w:r w:rsidRPr="002E7161">
                                   <w:rPr>
                                     <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                     <w:color w:val="800080"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">  </w:t>
@@ -4674,109 +4634,109 @@
                         <v:shape id="Freeform 2194" o:spid="_x0000_s1058" style="position:absolute;left:8306;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA3GHnwxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUJvZmPrn5K6ii1Y7KXQpCC9PbLPJCT7Ns2uGvvpu4LgcZiZ3zDLdW8acaLOVZYVTKIY&#10;BHFudcWFgu9sO34G4TyyxsYyKbiQg/VqOFhiou2Zv+iU+kIECLsEFZTet4mULi/JoItsSxy8g+0M&#10;+iC7QuoOzwFuGvkYx3NpsOKwUGJLbyXldXo0Cur3/dO+/8x+F6+7Op3an+xjc/lT6mHUb15AeOr9&#10;PXxr77SC6QyuX8IPkKt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADcYefDHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2195" o:spid="_x0000_s1059" style="position:absolute;left:8683;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHyueHxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kYrWlI3QQst9iI0EaS3R/Y1Ccm+jdmtxv56VxB6HGbmG2aVDqYVJ+pdbVnBdBKB&#10;IC6srrlUsM/fn15AOI+ssbVMCi7kIE1GDyuMtT3zF50yX4oAYRejgsr7LpbSFRUZdBPbEQfvx/YG&#10;fZB9KXWP5wA3rZxF0UIarDksVNjRW0VFk/0aBc3H4fkw7PLjcrNtsrn9zj/Xlz+lHsfD+hWEp8H/&#10;h+/trVYwX8DtS/gBMrkCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx8rnh8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2196" o:spid="_x0000_s1060" style="position:absolute;left:9059;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCohkIcxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdVOVKqmrqGDRS8FEkN4e2dckJPs2ZleN/fVuoeBxmJlvmPmyM7W4UutKywrehhEI&#10;4szqknMFx3T7OgPhPLLG2jIpuJOD5aL3MsdY2xsf6Jr4XAQIuxgVFN43sZQuK8igG9qGOHg/tjXo&#10;g2xzqVu8Bbip5SiK3qXBksNCgQ1tCsqq5GIUVJ+n8an7Ss/T9a5KJvY73a/uv0oN+t3qA4Snzj/D&#10;/+2dVjCZwt+X8APk4gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCohkIcxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2197" o:spid="_x0000_s1061" style="position:absolute;left:9436;top:10181;width:1;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZGdZuwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfRmNq2hluhGbEHRS8GkIN6G7DQJyc6m2a1Gf717EHp8vO/FcjSdONHgGssKXqIYBHFp&#10;dcOVgu9iPXkH4Tyyxs4yKbiQg2X2+LDAVNsz7+mU+0qEEHYpKqi971MpXVmTQRfZnjhwP3Yw6AMc&#10;KqkHPIdw08nXOH6TBhsODTX29FlT2eZ/RkG7OUwP41fxO/vYtnlij8Vudbkq9fw0ruYgPI3+X3x3&#10;b7WCJIwNX8IPkNkNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2RnWbsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2198" o:spid="_x0000_s1062" style="position:absolute;left:9811;top:10181;width:2;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2VXP1xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvZmMralNXsQWLvRSaFKS3R/aZhGTfptlVY399VxA8DjPzDbNc96YRJ+pcZVnBJIpB&#10;EOdWV1wo+M624wUI55E1NpZJwYUcrFfDwRITbc/8RafUFyJA2CWooPS+TaR0eUkGXWRb4uAdbGfQ&#10;B9kVUnd4DnDTyMc4nkmDFYeFElt6Kymv06NRUL/vn/b9Z/Y7f93V6dT+ZB+by59SD6N+8wLCU+/v&#10;4Vt7pxVMn+H6JfwAufoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtlVz9cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                         <v:shape id="Freeform 2199" o:spid="_x0000_s1063" style="position:absolute;left:10188;top:10181;width:2;height:393;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCitky1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhN50U2u1RFdRoWIvgklBvA3ZaRKSnY3Zrcb++u5B8Ph434tVZ2pxpdaVlhW8jiIQxJnV&#10;JecKvtPP4QcI55E11pZJwZ0crJb93gJjbW98pGvicxFC2MWooPC+iaV0WUEG3cg2xIH7sa1BH2Cb&#10;S93iLYSbWo6jaCoNlhwaCmxoW1BWJb9GQbU7vZ26Q3qZbfZVMrHn9Gt9/1PqZdCt5yA8df4pfrj3&#10;WsF7WB++hB8gl/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAorZMtcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="purple">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,560" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="350B5D7B" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="100DFDF8" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="434" w:hangingChars="88" w:hanging="194"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>金融機構存簿之總代號、分支代號及帳號，請分別由左至右填寫完整，位數不足者，不須補零。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="03D4D51C" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7F1733" wp14:editId="45A9BC85">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ED37C62" wp14:editId="7257992F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2238375</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>71755</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1685925" cy="276225"/>
                       <wp:effectExtent l="10160" t="8255" r="8890" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="14" name="群組 60"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1685925" cy="276225"/>
                                 <a:chOff x="0" y="0"/>
@@ -5024,51 +4984,51 @@
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="30255677" id="群組 60" o:spid="_x0000_s1026" style="position:absolute;margin-left:176.25pt;margin-top:5.65pt;width:132.75pt;height:21.75pt;z-index:251672576;mso-width-relative:margin;mso-height-relative:margin" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByq8ebzAMAACAWAAAOAAAAZHJzL2Uyb0RvYy54bWzsWMuO2zYU3RfIPxDce/SwLMvCaIKBH4MA&#10;aRog6QfQEvVAJVIh5ZGnRXZZ9wNaoAWKdtF9iy6K5m/SQf+il6Ts2ONJW0wRAQY8Cw1pklf3cc4h&#10;xfPH66pE11TIgrMIO2c2RpTFPClYFuHPXy4GAUayISwhJWc0wjdU4scXjz45b+uQujznZUIFAiNM&#10;hm0d4bxp6tCyZJzTisgzXlMGgykXFWmgKzIrEaQF61VpubbtWy0XSS14TKWEX2dmEF9o+2lK4+az&#10;NJW0QWWEwbdGP4V+LtXTujgnYSZInRdx5wZ5gBcVKRi8dGtqRhqCVqI4MFUVseCSp81ZzCuLp2kR&#10;Ux0DROPYd6K5EnxV61iysM3qbZogtXfy9GCz8bPr5wIVCdTOw4iRCmp0+/bH21/fIF9np62zECZd&#10;ifpF/VyYEKH5lMdfSEiedXdc9TMzGS3bT3kCBsmq4To761RUygTEjda6CDfbItB1g2L40fGD0cQd&#10;YRTDmDv2XWjrKsU5lPJgWZzPNwvH3hBKrJZ5w8BRiywSmldqNzu3FDYAbPJ9PuX/y+eLnNRUl0mq&#10;VG3yCSF0+fz+53d//IB87ZJ6N0zaJFOaTCLGpzlhGb0Ugrc5JQn4ZELYW6A6EurwwNT+Q4ZIWAvZ&#10;XFFeIdWIsADu6KKR66eyMcncTFE1ZHxRlKWuTMlQG+HJCCqlRiQvi0QN6o7IltNSoGsCDAxs2w40&#10;rKAye9OqogEdKIvKTLI7ZqpMzFmi39KQojRtWFwyZRwwA751LcO3ryb2ZB7MA2/guf584Nmz2eBy&#10;MfUG/sIZj2bD2XQ6c14rPx0vzIskoUy5uuG+4/03LHQqZFi7Zf9eSHI38oX+6zC5M83ad0NDFqLa&#10;/NfRAXhN1Q1ylzy5AQQIbsQMxBcaORdfYtSCkEVYvloRQTEqnzBA0cTxPKV8uuONxi50xO7IcneE&#10;sBhMRThuBEamM22MXq5qUWQ5vMvRVWb8EmidFhoaykPjl5YETa++eOZvefbtL7e/ffPn1z/99ft3&#10;yHdVsjvyTJmRrnjNOunaEk6T9+VNDTK1xzezZJP5f+Wb6wbgx6GafUiQDuhWFkxpCAl7oRtsLB2r&#10;joxhW9V5MHGUkqmywgbQF0LH9yN02CtCPdhKTwj9+HvAUSIUTundWWVPQ71eEToeDuEMetLQj31K&#10;OUqETu5HqP426G2XnwQObOgnhJ4Qevi9p87V92mo36uGOu4wOG3zPXzqHaOIus79EB33C1EPLnhO&#10;Knp0J1F9hwbXkPpuorsyVfecu339bfX+YvfibwAAAP//AwBQSwMEFAAGAAgAAAAhAI9m1v3fAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdpDElxGxKKeqpCLaCeNtmp0lo&#10;djZkt0n67x1P9ji8jzffK9az7cSIg28dKYgXEQikypmWagVfh7enDIQPmozuHKGCK3pYl/d3hc6N&#10;m+gTx32oBZeQz7WCJoQ+l9JXDVrtF65H4uzkBqsDn0MtzaAnLredXEbRSlrdEn9odI/bBqvz/mIV&#10;vE962iTx67g7n7bXn0P68b2LUanHh3nzAiLgHP5h+NNndSjZ6eguZLzoFCTpMmWUgzgBwcAqznjc&#10;UUH6nIEsC3m7oPwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcqvHm8wDAAAgFgAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj2bW/d8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAAmBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADIHAAAAAA==&#10;">
                       <v:rect id="矩形 61" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjFZQnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFHqriQUfbI1SlrZ4E217H5Jxd3EzWZLo7v57Iwje5uN7zmozuFZcKMTGs4bpRIEgNt42&#10;XGn4+/1+W4KICdli65k0jBRhs35+WmFhfc97uhxSJXIIxwI11Cl1hZTR1OQwTnxHnLmjDw5ThqGS&#10;NmCfw10r35WaS4cN54YaOyprMqfD2Wnws4VZnse+XPwE9W93apyar1Lr15fh8wNEoiE9xHf31ub5&#10;M7j9kg+Q6ysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoxWUJ8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" strokecolor="purple"/>
                       <v:line id="直線接點 62" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/GBwkwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLyZTRVCSV2lLQj2IL56yHHITpO02dl0dxujv94VCt7m43vOfDmYVvTkfGNZwVOSgiAu&#10;rW64UvB5XE2eQfiArLG1TArO5GG5eBjNMdf2xHvqD6ESMYR9jgrqELpcSl/WZNAntiOO3Jd1BkOE&#10;rpLa4SmGm1ZO0zSTBhuODTV29F5T+XP4MwoGaj4y+t4U293M9dvL27r43RdKjR+H1xcQgYZwF/+7&#10;1zrOz+D2SzxALq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/xgcJMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 63" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQVLm/wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL01G1tQia5iCwV7KD4POQ7ZMYlmZ9PdbUz767sFwdt8fM+ZL3vTiI6cry0rGCUpCOLC&#10;6ppLBcfD+9MUhA/IGhvLpOCHPCwXg4c5ZtpeeUfdPpQihrDPUEEVQptJ6YuKDPrEtsSRO1lnMETo&#10;SqkdXmO4aeRzmo6lwZpjQ4UtvVVUXPbfRkFP9ceYzp/5Zvvius3v6zr/2uVKPQ771QxEoD7cxTf3&#10;Wsf5E/j/JR4gF38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkFS5v8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 64" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDhyy3NxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaOClNRVWqGgh2K1PeQ4ZKdJNDub7q4x7a/vHAreZnhv3vtmuR5cq3oKsfFsYDrJ&#10;QBGX3jZcGfj8eH14BBUTssXWMxn4oQjr1ehuibn1Vz5Qf0yVkhCOORqoU+pyrWNZk8M48R2xaF8+&#10;OEyyhkrbgFcJd62eZdlCO2xYGmrsaFNTeT5enIGBmt2CTm/F/n0e+v3vy7b4PhTG3I+H5ydQiYZ0&#10;M/9fb63gC6z8IgPo1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4cstzcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 65" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOh4hWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL01G1sQja5iCwV7KD4POQ7ZMYlmZ9PdbUz767sFwdt8fM+ZL3vTiI6cry0rGCUpCOLC&#10;6ppLBcfD+9MEhA/IGhvLpOCHPCwXg4c5ZtpeeUfdPpQihrDPUEEVQptJ6YuKDPrEtsSRO1lnMETo&#10;SqkdXmO4aeRzmo6lwZpjQ4UtvVVUXPbfRkFP9ceYzp/5Zvvius3v6zr/2uVKPQ771QxEoD7cxTf3&#10;Wsf5U/j/JR4gF38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjoeIVsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 66" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDR0et2wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hCbvZVAWRzihTGOhhOHWHHh/Ns61rXmqS1W5//XIQPH58v5fr3jSiI+drywomSQqCuLC6&#10;5lLB1/l9vADhA7LGxjIp+CUP69VwsMRM2zsfqTuFUsQQ9hkqqEJoMyl9UZFBn9iWOHIX6wyGCF0p&#10;tcN7DDeNnKbpXBqsOTZU2NK2ouL79GMU9FTv53T9yA+fM9cd/ja7/HbMlXoZ9W+vIAL14Sl+uHda&#10;wTSuj1/iD5CrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDR0et2wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 67" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+nU7txQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91Y0WRFI3QQuCPYjV9pDjI/uapGbfxt1tjP56tyD0OMzMN8wiH0wrenK+saxgMk5A&#10;EJdWN1wp+PpcP89B+ICssbVMCi7kIc8eHxaYanvmPfWHUIkIYZ+igjqELpXSlzUZ9GPbEUfv2zqD&#10;IUpXSe3wHOGmldMkmUmDDceFGjt6q6k8Hn6NgoGa9xn9bIvdx4vrd9fVpjjtC6WeRsPyFUSgIfyH&#10;7+2NVjCdwN+X+ANkdgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+nU7txQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BB20E9D" wp14:editId="18E75DC7">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="259C9B42" wp14:editId="03FCFE22">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4444365</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>71755</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1685925" cy="276225"/>
                       <wp:effectExtent l="6350" t="8255" r="12700" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Group 90"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1685925" cy="276225"/>
                                 <a:chOff x="0" y="0"/>
@@ -5306,445 +5266,412 @@
                 <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="40E2E0C8" id="Group 90" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.95pt;margin-top:5.65pt;width:132.75pt;height:21.75pt;z-index:251673600;mso-width-relative:margin;mso-height-relative:margin" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE77xWrwMAAO8UAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN2K4zYUvi/0HYTuM/6J4zhmPMuQn6Gw&#10;bQe2+wCKLduituRKznimZV+hD9BCC4Ve9L7Qi7KP0w77FnskOdnMTFqWhB0IZC48UiQdnfOd73yy&#10;df7itq7QDZWKCZ5g78zFiPJUZIwXCX79zWIQYaRawjNSCU4TfEcVfnHx+WfnXRNTX5SiyqhEYISr&#10;uGsSXLZtEzuOSktaE3UmGsphMBeyJi10ZeFkknRgva4c33VDpxMya6RIqVLw68wO4gtjP89p2n6d&#10;54q2qEow+NaapzTPpX46F+ckLiRpSpb2bpA9vKgJ47DpxtSMtAStJHtiqmapFErk7VkqakfkOUup&#10;iQGi8dxH0VxJsWpMLEXcFc0GJoD2EU57m02/urmWiGUJDjHipIYUmV3RxGDTNUUMU65k86q5ljZA&#10;aL4U6bcKoHMej+t+YSejZfelyMAeWbXCYHOby1qbgKjRrUnB3SYF9LZFKfzohdFo4o8wSmHMH4c+&#10;tE2O0hIS+WRZWs7XC8fBEBKslwXDyNOLHBLbLY2bvVuaGUA19QFNdRiar0rSUJMkpaHq0Ryv0bz/&#10;9Y9/3v6GQuOR3hrmrLFUFkjExbQkvKCXUoqupCQDl2wEDxbojoI07Ins/wBE4kaq9oqKGulGgiUU&#10;jskZuXmpWovleopOIRcLVlUmMRVHXYInI0iUHlGiYpkeNB1ZLKeVRDcEyi9yXTcyrILEPJhWsxZE&#10;oGK1neT2ZamRmPPM7NISVtk2LK64Ng6UAd/6li22HybuZB7No2AQ+OF8ELiz2eByMQ0G4cIbj2bD&#10;2XQ6895oP70gLlmWUa5dXRe+F3wcFXoJsiW7Kf0HIantyBfmr6fk1jTnoRuGsRDV+r+JDrhrs26J&#10;uxTZHTBACqtkoLzQKIX8HqMOVCzB6rsVkRSj6gsOLJp4QaBlz3SC0diHjtweWW6PEJ6CqQSnrcTI&#10;dqatFctVI1lRwl6eyTIXl1DVOTPU0B5av4wimOp6pjKD08WK1v3Pf97/9dO/P/7+7u9fUOhrrPva&#10;mfJr2fc+qnh8PwIpfKpM/yUuT2qnYlzrAYmfpXbgiOhL5MjKZSMhe1cBZNVUB4j5M9FtsptuwwPo&#10;FsAZd6Lbp1fnY6SbB5qzS96CA/g2Hg6DE99OfNv10up5u/lmXsH3PE4nkWbx6Tj91G+fR6lvcPLt&#10;0rfwAH3z/GF0OlCf4XPnKAk33E248SGEC+DG4qRwR3eimkshuFUzX9v9DaC+ttvumw+MD/eUF+8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDwcCT4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba4NA&#10;EIXvhf6HZQK9NatNlGhcQwhtT6HQpFB6m+hEJe6uuBs1/77TU3Mc3sd732SbSbdioN411igI5wEI&#10;MoUtG1Mp+Dq+Pa9AOI+mxNYaUnAjB5v88SHDtLSj+aTh4CvBJcalqKD2vkuldEVNGt3cdmQ4O9te&#10;o+ezr2TZ48jlupUvQRBLjY3hhRo72tVUXA5XreB9xHG7CF+H/eW8u/0co4/vfUhKPc2m7RqEp8n/&#10;w/Cnz+qQs9PJXk3pRKsgTpKEUQ7CBQgGkjhagjgpiJYrkHkm7z/IfwEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCE77xWrwMAAO8UAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCDwcCT4AAAAAkBAAAPAAAAAAAAAAAAAAAAAAkGAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFgcAAAAA&#10;">
                       <v:rect id="矩形 61" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFclI7wQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EJvjZRA4+BGCcWkpbeSv/sibW1Ta2UkJbbfvioEchxm5htmvR1dJ64UYutZw3ymQBAb&#10;b1uuNZyOHy8rEDEhW+w8k4aJImw3jw9rLK0feE/XQ6pFhnAsUUOTUl9KGU1DDuPM98TZ+/HBYcoy&#10;1NIGHDLcdXKh1FI6bDkvNNhT1ZD5PVycBv9amNVlGqriM6iz/VbT3OwqrZ+fxvc3EInGdA/f2l9W&#10;QwH/V/INkJs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIVyUjvBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="purple"/>
                       <v:line id="直線接點 62" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB328vuwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4P/B/CE3ZbUxVkdMayCUI9DKfbocdH89ZWm5eaxNrtr18OA48f3+9VPppODOR8a1nBLElBEFdW&#10;t1wr+PrcPj2D8AFZY2eZFPyQh3w9eVhhpu2NDzQcQy1iCPsMFTQh9JmUvmrIoE9sTxy5b+sMhghd&#10;LbXDWww3nZyn6VIabDk2NNjTpqHqfLwaBSO1uyWd3sv9x8IN+9+3orwcSqUep+PrC4hAY7iL/92F&#10;VhC3xivxBsj1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB328vuwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 63" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYl251xQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9mU1bEBtdpS0U9CD+aQ85PrLPJJp9m+5uY/TTu4LQ4zAzv2Gm8940oiPna8sKnpMU&#10;BHFhdc2lgp/vr+EYhA/IGhvLpOBMHuazh8EUM21PvKVuF0oRIewzVFCF0GZS+qIigz6xLXH09tYZ&#10;DFG6UmqHpwg3jXxJ05E0WHNcqLClz4qK4+7PKOipXo7osMrXm1fXrS8fi/x3myv19Ni/T0AE6sN/&#10;+N5eaAVvcLsSb4CcXQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAYl251xQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 64" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfvSHLxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaOClNRVWqGgh2K1PeQ4ZKdJNDub7q4x7a/vHAreZnhv3vtmuR5cq3oKsfFsYDrJ&#10;QBGX3jZcGfj8eH14BBUTssXWMxn4oQjr1ehuibn1Vz5Qf0yVkhCOORqoU+pyrWNZk8M48R2xaF8+&#10;OEyyhkrbgFcJd62eZdlCO2xYGmrsaFNTeT5enIGBmt2CTm/F/n0e+v3vy7b4PhTG3I+H5ydQiYZ0&#10;M/9fb63gC738IgPo1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH70hy8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 65" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBw8YRQwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLzpxgoiqatooaCH4vOQ45CdJmmzs+nuGlN/vSsI3ubje85s0ZlatOR8ZVnBaJiAIM6t&#10;rrhQcDp+DqYgfEDWWFsmBf/kYTF/6c0w1fbCe2oPoRAxhH2KCsoQmlRKn5dk0A9tQxy5b+sMhghd&#10;IbXDSww3tXxLkok0WHFsKLGhj5Ly38PZKOio2kzo5yvb7sau3V5X6+xvnynVf+2W7yACdeEpfrjX&#10;Os4fwf2XeICc3wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBw8YRQwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 66" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCAIxonwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRgUp0U1ohYI9iNX2kOOQHZNodjbd3cbYX98tFLzN433OOh9MK3pyvrGsYDZNQBCX&#10;VjdcKfj8eH18AuEDssbWMim4kYc8Gz2sMdX2ygfqj6ESMYR9igrqELpUSl/WZNBPbUccuZN1BkOE&#10;rpLa4TWGm1bOk2QpDTYcG2rsaFNTeTl+GwUDNW9LOu+K/fvC9fufl23xdSiUmoyH5xWIQEO4i//d&#10;Wx3nz+Hvl3iAzH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgCMaJ8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="purple"/>
                       <v:line id="直線接點 67" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDvb7+8wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6UUFK6iqtIOhBrLaHHIfsNEmbnY27a4z+erdQ8DaP9zmLVWdq0ZLzlWUFk3ECgji3&#10;uuJCwdfnZvQCwgdkjbVlUnAjD6tlv7fAVNsrH6k9hULEEPYpKihDaFIpfV6SQT+2DXHkvq0zGCJ0&#10;hdQOrzHc1HKaJHNpsOLYUGJD65Ly39PFKOio2s3pZ58dPmauPdzft9n5mCk1HHRvryACdeEp/ndv&#10;dZw/g79f4gFy+QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDvb7+8wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="purple"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>□匯入申請人在郵局之帳戶：</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>局號</w:t>
-[...9 lines deleted...]
-              <w:t>：                          帳號：</w:t>
+              <w:t>局號：                          帳號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="170047A0" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:spacing w:afterLines="10" w:after="36" w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="100" w:left="434" w:hangingChars="88" w:hanging="194"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>郵局儲金簿局號或帳號不足七位者，請在左邊補零。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w14:paraId="363DE69E" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="768"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="26A1F3CA" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10606" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="2E125F7B" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="Vrinda" w:eastAsia="標楷體" w:hAnsi="Vrinda" w:cs="Vrinda"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>..........</w:t>
             </w:r>
-            <w:r w:rsidRPr="00437597">
+            <w:r w:rsidRPr="006E01D9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:fitText w:val="7480" w:id="-2006292736"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
-            <w:r w:rsidRPr="00437597">
+            <w:r w:rsidRPr="006E01D9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:fitText w:val="7480" w:id="-2006292736"/>
               </w:rPr>
               <w:t>為正確、迅速匯入申請人帳戶，</w:t>
             </w:r>
-            <w:r w:rsidRPr="00437597">
+            <w:r w:rsidRPr="006E01D9">
               <w:rPr>
                 <w:rFonts w:ascii="Vrinda" w:eastAsia="標楷體" w:hAnsi="Vrinda" w:cs="Vrinda" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:fitText w:val="7480" w:id="-2006292736"/>
               </w:rPr>
               <w:t>請浮貼</w:t>
             </w:r>
-            <w:r w:rsidRPr="00437597">
+            <w:r w:rsidRPr="006E01D9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="6"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:fitText w:val="7480" w:id="-2006292736"/>
               </w:rPr>
               <w:t>金融機構或郵局存簿封面影本</w:t>
             </w:r>
-            <w:r w:rsidRPr="00437597">
+            <w:r w:rsidRPr="006E01D9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="18"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
                 <w:fitText w:val="7480" w:id="-2006292736"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="Vrinda" w:eastAsia="標楷體" w:hAnsi="Vrinda" w:cs="Vrinda"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>...........</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10955" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="11E5C186" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:before="10" w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidTr="002906D3">
+      <w:tr w:rsidR="002B7A99" w:rsidRPr="009A5033" w14:paraId="0C9B2BFC" w14:textId="77777777" w:rsidTr="002906D3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="7FC50EAD" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="800000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10606" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009F4F48" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="45D1121C" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009F4F48" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:beforeLines="10" w:before="36"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F4F48">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>※因債務問題致帳戶有遭扣押之虞，可申請開立專戶，僅供存入勞保局給付款項且不會被扣押或強制執行。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="006860C8" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="00B0A167" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="006860C8" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□請勞保局郵寄「開立</w:t>
-[...17 lines deleted...]
-              <w:t>」，申請人再至指定之金融機構開立專戶。</w:t>
+              <w:t>□請勞保局郵寄「開立專戶函」，申請人再至指定之金融機構開立專戶。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="00FF3892" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="132CAF1B" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="00FF3892" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="58267E"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□檢附申請人已於郵局或</w:t>
             </w:r>
             <w:r w:rsidR="0036516C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>土地</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>銀行開立之勞保</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>職保</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>國保</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>就保</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
@@ -5769,159 +5696,159 @@
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>老農津貼專戶</w:t>
             </w:r>
             <w:r w:rsidRPr="006860C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>存簿封面影本。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10955" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
+          <w:p w14:paraId="34466B9D" w14:textId="77777777" w:rsidR="002B7A99" w:rsidRPr="009A5033" w:rsidRDefault="002B7A99" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:before="10" w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="00770D13" w:rsidRPr="009A5033" w14:paraId="090CFEC7" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="0031027C" w:rsidP="00277761">
+          <w:p w14:paraId="37F31862" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="0031027C" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="150" w:after="540" w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="24" w:rightChars="10" w:right="24" w:firstLineChars="200" w:firstLine="420"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="588969D7" wp14:editId="2AAE4D6D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BAE18F3" wp14:editId="00FFD768">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2465070</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>463550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="474980" cy="434340"/>
                       <wp:effectExtent l="0" t="0" r="20320" b="22860"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Rectangle 98"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="474980" cy="434340"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="800080"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00AC4833" w:rsidRDefault="00AC4833" w:rsidP="00AC4833">
+                                <w:p w14:paraId="6B812ECB" w14:textId="77777777" w:rsidR="00AC4833" w:rsidRDefault="00AC4833" w:rsidP="00AC4833">
                                   <w:pPr>
                                     <w:spacing w:before="400"/>
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">      </w:t>
                                   </w:r>
                                   <w:r w:rsidR="00077B63">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
@@ -5929,55 +5856,55 @@
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">     </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="588969D7" id="Rectangle 98" o:spid="_x0000_s1064" style="position:absolute;left:0;text-align:left;margin-left:194.1pt;margin-top:36.5pt;width:37.4pt;height:34.2pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj24nOjAIAACIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5HZLQ0ELUUFUEpknd&#10;Vq3bDzC2Q6w5tmcbApv233d2CC3ryzQNpOQc352/7+47394dWon23DqhVYmzcYoRV1QzobYl/vpl&#10;PZph5DxRjEiteImP3OG7xds3t50p+EQ3WjJuESRRruhMiRvvTZEkjja8JW6sDVewWWvbEg9Lu02Y&#10;JR1kb2UySdPrpNOWGaspdw6+Vv0mXsT8dc2p/1TXjnskSwzYfHza+NyEZ7K4JcXWEtMIeoJB/gFF&#10;S4SCQ8+pKuIJ2lnxKlUrqNVO135MdZvouhaURw7AJkv/YPPUEMMjFyiOM+cyuf+Xln7cP1okWIlz&#10;jBRpoUWfoWhEbSVH81moT2dcAW5P5tEGhs48aPrNIaWXDbjxe2t113DCAFUW/JOLgLBwEIo23QfN&#10;ID3ZeR1LdahtGxJCEdAhduR47gg/eEThY36Tz2fQNwpb+RX8Y8cSUgzBxjr/jusWBaPEFrDH5GT/&#10;4HwAQ4rBJZyl9FpIGZsuFepKPJ9OppCegPSsYjHUaSlYcIts7XazlBbtCQholqYpoOnTXriFMyri&#10;mt7PHV2lfa+tVngQuBRtH56eJBcKtlIsIvFEyN4GtFKFY4E/4D9ZvZB+ztP5araa5aN8cr0a5WlV&#10;je7Xy3x0vc5uptVVtVxW2a/AIMuLRjDGVSAxiDrL/040p/Hq5XiW9QVZ97Im6/h7XZPkEkbsBLAa&#10;3pFdVEoQRy8yf9gcohSzWKSgnI1mR9CO1f3gwkUDRqPtD4w6GNoSu+87YjlG8r0C/YUJHww7GJvB&#10;IIpCaIk9Rr259P1NsDNWbBvInEUBKH0PGq1F1M8zipOyYRAjidOlESb95Tp6PV9ti98AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/65V53wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCQuaEu3VaMqTSc0iRNc2IBxTBvTVGucqsnW7u3xTnCz5U+/v7/YTK4TZxxC60nBYp6AQKq9aalR&#10;8LF/mWUgQtRkdOcJFVwwwKa8vSl0bvxI73jexUZwCIVcK7Ax9rmUobbodJj7HolvP35wOvI6NNIM&#10;euRw18llkqyl0y3xB6t73Fqsj7uTU5BYenjrtwnF7+YS7fFQjZ9fr0rd303PTyAiTvEPhqs+q0PJ&#10;TpU/kQmiU7DKsiWjCh5X3ImBdH0dKibTRQqyLOT/CuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACPbic6MAgAAIgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAP/rlXnfAAAACgEAAA8AAAAAAAAAAAAAAAAA5gQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADyBQAAAAA=&#10;" filled="f" strokecolor="purple">
+                    <v:rect w14:anchorId="1BAE18F3" id="Rectangle 98" o:spid="_x0000_s1064" style="position:absolute;left:0;text-align:left;margin-left:194.1pt;margin-top:36.5pt;width:37.4pt;height:34.2pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChauUtGgIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/s0lLF7pR09WqZRHS&#10;siAtfIBjO4mF4zFjt2n5esZO2+XyhlAka+zMHJ85c7y6PQyW7TUGA67ms6uSM+0kKOO6mn/9cv9q&#10;yVmIwilhwemaH3Xgt+uXL1ajr/QcerBKIyMQF6rR17yP0VdFEWSvBxGuwGtHP1vAQUTaYlcoFCOh&#10;D7aYl+WbYgRUHkHqEOh0O/3k64zftlrGT20bdGS25sQt5hXz2qS1WK9E1aHwvZEnGuIfWAzCOLr0&#10;ArUVUbAdmr+gBiMRArTxSsJQQNsaqXMP1M2s/KObp154nXshcYK/yBT+H6x83D/5z5ioB/8A8ltg&#10;Dja9cJ2+Q4Sx10LRdbMkVDH6UF0K0iZQKWvGj6BotGIXIWtwaHFIgNQdO2Spjxep9SEySYeLt4ub&#10;JQ1E0q/Fa/ryKApRnYs9hvhew8BSUHOkSWZwsX8IMZER1Tkl3eXg3libp2kdG2t+cz2/JnhBnkKn&#10;cmkAa1RKy91i12wssr0gZyzLsiQ2E+xvaemOrQj9lBeOYQtxMs1gIjnXmmEqL09eSoK9cyozicLY&#10;KSa21p0UTKIlf4YqHpoDM4rkzcXpqAF1JE0RJqfSy6KgB/zB2UgurXn4vhOoObMfHM0lWfoc4Dlo&#10;zoFwkkprHjmbwk2crL/zaLqekGdZGAd3NLvWZF2fWZz4kvOy3KdXkqz96z5nPb/l9U8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/65V53wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCQuaEu3VaMqTSc0iRNc2IBxTBvTVGucqsnW7u3xTnCz5U+/v7/YTK4TZxxC60nBYp6AQKq9aalR&#10;8LF/mWUgQtRkdOcJFVwwwKa8vSl0bvxI73jexUZwCIVcK7Ax9rmUobbodJj7HolvP35wOvI6NNIM&#10;euRw18llkqyl0y3xB6t73Fqsj7uTU5BYenjrtwnF7+YS7fFQjZ9fr0rd303PTyAiTvEPhqs+q0PJ&#10;TpU/kQmiU7DKsiWjCh5X3ImBdH0dKibTRQqyLOT/CuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAKFq5S0aAgAAEwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAP/rlXnfAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" strokecolor="purple">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00AC4833" w:rsidRDefault="00AC4833" w:rsidP="00AC4833">
+                          <w:p w14:paraId="6B812ECB" w14:textId="77777777" w:rsidR="00AC4833" w:rsidRDefault="00AC4833" w:rsidP="00AC4833">
                             <w:pPr>
                               <w:spacing w:before="400"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                             <w:r w:rsidR="00077B63">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -5985,246 +5912,226 @@
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35D3046E" wp14:editId="7B5DCCDE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71F75BF0" wp14:editId="398EF801">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6351270</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>471170</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="474980" cy="441960"/>
                       <wp:effectExtent l="0" t="0" r="20320" b="15240"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Rectangle 107"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="474980" cy="441960"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="800080"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="000013F1" w:rsidRDefault="000013F1" w:rsidP="000013F1">
+                                <w:p w14:paraId="04450426" w14:textId="77777777" w:rsidR="000013F1" w:rsidRDefault="000013F1" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:before="400"/>
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">           </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="35D3046E" id="Rectangle 107" o:spid="_x0000_s1065" style="position:absolute;left:0;text-align:left;margin-left:500.1pt;margin-top:37.1pt;width:37.4pt;height:34.8pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+uJMnjQIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T21nbppYcaoqTqZJ&#10;3Vat2w8ggGM0DAxInKzaf9+B47RZX6ZpeSCHuTu+7+475reHVqI9t05oVeLsKsWIK6qZUNsSf/u6&#10;Hk0xcp4oRqRWvMRH7vDt4u2beWcKPtaNloxbBEmUKzpT4sZ7UySJow1vibvShis4rLVtiYet3SbM&#10;kg6ytzIZp+kk6bRlxmrKnYOvVX+IFzF/XXPqP9e14x7JEgM2H1cb101Yk8WcFFtLTCPoCQb5BxQt&#10;EQouPaeqiCdoZ8WrVK2gVjtd+yuq20TXtaA8cgA2WfoHm8eGGB65QHGcOZfJ/b+09NP+wSLBSnyN&#10;kSIttOgLFI2oreQoS29CgTrjCvB7NA82UHTmXtPvDim9bMCP31mru4YTBrCy4J9cBISNg1C06T5q&#10;BvnJzutYq0Nt25AQqoAOsSXHc0v4wSMKH/ObfDaFxlE4yvNsNoktS0gxBBvr/HuuWxSMElsAH5OT&#10;/b3zAQwpBpdwl9JrIWXsulSoK/HsegzMKQHtWcViqNNSsOAW2drtZikt2hNQ0DRNU0DTp71wC3dU&#10;xDW9nzu6SvteXK3woHAp2j48PWkuFGylWETiiZC9DWilCtcCf8B/snolPc3S2Wq6muajfDxZjfK0&#10;qkZ362U+mqyzm+vqXbVcVtmvwCDLi0YwxlUgMag6y/9ONaf56vV41vUFWfeyJuv4e12T5BJG7ASw&#10;Gv4ju6iUII5eZP6wOUQtZlFHQTkbzY6gHav7yYWXBoxG258YdTC1JXY/dsRyjOQHBfoLIz4YdjA2&#10;g0EUhdASe4x6c+n7p2BnrNg2kDmLAlD6DjRai6ifZxQnZcMkRhKnVyOM+st99Hp+2xa/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAmT73wOAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VIXBC1KS2t0jgVqsQJLpTyc3TibRw1Xkex26Rvz/YEp93Rjma/ydejb8UJ+9gE0vAwUSCQqmAb&#10;qjXsPl7ulyBiMmRNGwg1nDHCuri+yk1mw0DveNqmWnAIxcxocCl1mZSxcuhNnIQOiW/70HuTWPa1&#10;tL0ZONy3cqrUk/SmIf7gTIcbh9Vhe/QalKO7t26jKP3U5+QO3+Xw+fWq9e3N+LwCkXBMf2a44DM6&#10;FMxUhiPZKFrWSqkpezUsZjwvDrWYc72St9njEmSRy/8lil8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA/riTJ40CAAAjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAmT73wOAAAAAMAQAADwAAAAAAAAAAAAAAAADnBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAPQFAAAAAA==&#10;" filled="f" strokecolor="purple">
+                    <v:rect w14:anchorId="71F75BF0" id="Rectangle 107" o:spid="_x0000_s1065" style="position:absolute;left:0;text-align:left;margin-left:500.1pt;margin-top:37.1pt;width:37.4pt;height:34.8pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4kTBwGgIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ai7Dax4qxWSbeq&#10;tO1W2vYDMMY2KmboQGKnX98BJ9le3qq+oAFmDmfOHDZ3Y2/YUaHXYEs+n+WcKSuh1rYt+dcvD29W&#10;nPkgbC0MWFXyk/L8bvv61WZwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXpsgHsRaAttlmNYiD0&#10;3mSLPL/NBsDaIUjlPZ3up0u+TfhNo2R4ahqvAjMlJ24hrZjWKq7ZdiOKFoXrtDzTEP/Aohfa0qNX&#10;qL0Igh1Q/wXVa4ngoQkzCX0GTaOlSj1QN/P8j26eO+FU6oXE8e4qk/9/sPLT8dl9xkjdu0eQ3zyz&#10;sOuEbdU9IgydEjU9N49CZYPzxbUgbjyVsmr4CDWNVhwCJA3GBvsISN2xMUl9ukqtxsAkHS7fLtcr&#10;Goikq+Vyvr5No8hEcSl26MN7BT2LQcmRJpnAxfHRh0hGFJeU+JaFB21MmqaxbCj5+mZxQ/CCPIW2&#10;TqUejK5jWuoW22pnkB0FOWOV5zmxmWB/S4tv7IXvpjx/8nsIk2l6Hci5RvdTeX72UhTsna0TkyC0&#10;mWJia+xZwSha9KcvwliNTNckb9I3HlVQn0hThMmp9LMo6AB/cDaQS0vuvx8EKs7MB0tziZa+BHgJ&#10;qksgrKTSkgfOpnAXJusfHOq2I+R5EsbCPc2u0UnXFxZnvuS8JPf5l0Rr/7pPWS9/efsTAAD//wMA&#10;UEsDBBQABgAIAAAAIQCZPvfA4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyD&#10;tUhcELUpLa3SOBWqxAkulPJzdOJtHDVeR7HbpG/P9gSn3dGOZr/J16NvxQn72ATS8DBRIJCqYBuq&#10;New+Xu6XIGIyZE0bCDWcMcK6uL7KTWbDQO942qZacAjFzGhwKXWZlLFy6E2chA6Jb/vQe5NY9rW0&#10;vRk43LdyqtST9KYh/uBMhxuH1WF79BqUo7u3bqMo/dTn5A7f5fD59ar17c34vAKRcEx/ZrjgMzoU&#10;zFSGI9koWtZKqSl7NSxmPC8OtZhzvZK32eMSZJHL/yWKXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQB4kTBwGgIAABMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCZPvfA4AAAAAwBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" strokecolor="purple">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="000013F1" w:rsidRDefault="000013F1" w:rsidP="000013F1">
+                          <w:p w14:paraId="04450426" w14:textId="77777777" w:rsidR="000013F1" w:rsidRDefault="000013F1" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:before="400"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">           </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00770D13" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>本人已知悉</w:t>
             </w:r>
             <w:r w:rsidR="00BE150A" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>因提繳時差尚未提繳入退休儲金專戶之金額，以已</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BE150A" w:rsidRPr="009A5033">
+              <w:t>因提繳時差尚未提繳入退休儲金專戶之金額，以已提繳論。屆期未繳入退休</w:t>
+            </w:r>
+            <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>提繳論</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BE150A" w:rsidRPr="009A5033">
+              <w:t>儲金專戶者，應由</w:t>
+            </w:r>
+            <w:r w:rsidR="005736B4" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>。屆期未繳入退休</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
+              <w:t>請領之農民退休儲金金額中沖還。</w:t>
+            </w:r>
+            <w:r w:rsidR="00342534" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t>儲金專戶者，應由</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>申請案一經核付後不得撤回。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005736B4" w:rsidRPr="009A5033" w:rsidRDefault="005736B4" w:rsidP="00277761">
+          <w:p w14:paraId="03FB41C8" w14:textId="77777777" w:rsidR="005736B4" w:rsidRPr="009A5033" w:rsidRDefault="005736B4" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="10" w:left="24"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>＊</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>申請人簽</w:t>
             </w:r>
             <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>名或蓋</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>章：</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
@@ -6282,118 +6189,100 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>名或蓋</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>章：</w:t>
             </w:r>
             <w:r w:rsidR="00892DC0" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">               </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005736B4" w:rsidRPr="009A5033" w:rsidRDefault="00077B63" w:rsidP="00277761">
+          <w:p w14:paraId="59174D1A" w14:textId="77777777" w:rsidR="005736B4" w:rsidRPr="009A5033" w:rsidRDefault="00077B63" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="20" w:after="72" w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00467A6B" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00745861" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="005736B4" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(中文</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">)  </w:t>
+              <w:t xml:space="preserve">(中文正楷親簽)  </w:t>
             </w:r>
             <w:r w:rsidR="005736B4" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
             <w:r w:rsidR="005664FC" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>（申請人如</w:t>
             </w:r>
@@ -6411,311 +6300,319 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>副署</w:t>
             </w:r>
             <w:r w:rsidR="005736B4" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>簽章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10955" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="6DF5C82B" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:before="10" w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="00B25DC9" w:rsidRPr="009A5033" w14:paraId="2C9D59A0" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="593" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="009C1AFE" w:rsidP="00277761">
+          <w:p w14:paraId="5296D429" w14:textId="1499BA88" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="009C1AFE" w:rsidP="00E25679">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0041140E">
+            <w:r w:rsidRPr="005F2FB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>投　保　單　位　證　明　欄</w:t>
+              <w:t>單　位</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0041140E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="800080"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　證　明　欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10606" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C1AFE" w:rsidRPr="009C1AFE" w:rsidRDefault="00CC2D23" w:rsidP="00E17FD3">
+          <w:p w14:paraId="7F5607C0" w14:textId="77777777" w:rsidR="009C1AFE" w:rsidRPr="009C1AFE" w:rsidRDefault="00CC2D23" w:rsidP="00E17FD3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="140" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB7375">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79085AC2" wp14:editId="508EB65E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CCD2072" wp14:editId="24628657">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5078730</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>182245</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1479550" cy="1341120"/>
                       <wp:effectExtent l="0" t="0" r="25400" b="11430"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rectangle 2071"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1479550" cy="1341120"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="800080"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                                <w:p w14:paraId="784135CC" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                       <w:color w:val="800000"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                                <w:p w14:paraId="78B9C18D" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                       <w:color w:val="800000"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                                <w:p w14:paraId="0943348A" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                       <w:color w:val="800000"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                                <w:p w14:paraId="72433E6A" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                                <w:p w14:paraId="18BE4FC3" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="CC3399"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00467A6B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>（單位圖記）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="79085AC2" id="Rectangle 2071" o:spid="_x0000_s1066" style="position:absolute;left:0;text-align:left;margin-left:399.9pt;margin-top:14.35pt;width:116.5pt;height:105.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkFig8nAIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3cTZdNtGm65WTYuQ&#10;Flix8AGu7TQWjh1st2lB/Dtjpy0tXBCiB9fOjGfem3nj+4d9q9BOWCeNLjG5STESmhku9abEnz+t&#10;RlOMnKeaU2W0KPFBOPwwf/3qvu8KkZnGKC4sgiDaFX1X4sb7rkgSxxrRUndjOqHBWBvbUg9Hu0m4&#10;pT1Eb1WSpeld0hvLO2uYcA6+VoMRz2P8uhbMf6hrJzxSJQZsPq42ruuwJvN7Wmws7RrJjjDoP6Bo&#10;qdSQ9Byqop6irZV/hGols8aZ2t8w0yamriUTkQOwIelvbF4a2onIBYrjunOZ3P8Ly97vni2SvMS3&#10;GGnaQos+QtGo3iiBsnRCQoX6zhXg+NI928DRdU+GfXFIm0UDjuLRWtM3gnLAFf2Tqwvh4OAqWvfv&#10;DIcEdOtNLNa+tm0ICGVA+9iTw7knYu8Rg48kn8zGY2gdAxu5zQnJYtcSWpyud9b5N8K0KGxKbAF/&#10;DE93T84DfHA9uYRs2qykUrHxSqO+xLNxNob4FORnNY9XnVGSB7fI127WC2XRjoKIpmmaTk8IrtxC&#10;joq6ZvBzB1cZP+irlR5ErmQ7XE+PsgslW2oekXgq1bAHtEqHtFABwH/cDWL6Pktny+lymo/y7G45&#10;ytOqGj2uFvnobkUm4+q2Wiwq8iMwIHnRSM6FDiROwib53wnnOGKDJM/SviLrLmuyir/AFcBfuCXX&#10;MKIZWJ3+I7uolSCPQWZ+v95HOZLspLy14QdQjzXD8MJjA5vG2G8Y9TC4JXZft9QKjNRbDQqckTwP&#10;kx4P+XgCckH20rK+tFDNIFSJPUbDduGH12HbWblpIBOJgtDmEVRby6inoOgBFVAJBxjOSOr4kITp&#10;vzxHr1/P3fwnAAAA//8DAFBLAwQUAAYACAAAACEAulBK9d8AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KjdVKJNGqdCSN0hVAoSXU7iIQmN7RA7beDrma5geR+6cybfTLYT&#10;JxpC652G+UyBIFd507paw9vr9m4FIkR0BjvvSMM3BdgU11c5Zsaf3Qud9rEWPOJChhqaGPtMylA1&#10;ZDHMfE+Osw8/WIwsh1qaAc88bjuZKHUvLbaOLzTY02ND1XE/Wg349PU5/zkqtR3L+jDRzu/en73W&#10;tzfTwxpEpCn+leGCz+hQMFPpR2eC6DQs05TRo4ZktQRxKahFwk7JziJNQRa5/P9D8QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCkFig8nAIAADYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC6UEr13wAAAAsBAAAPAAAAAAAAAAAAAAAAAPYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" filled="f" strokecolor="purple">
+                    <v:rect w14:anchorId="3CCD2072" id="Rectangle 2071" o:spid="_x0000_s1066" style="position:absolute;left:0;text-align:left;margin-left:399.9pt;margin-top:14.35pt;width:116.5pt;height:105.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZdDt+JgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvbJLSsm3UdLVqWYS0&#10;LEgLH+A4TmPheMzYbVq+nrHTdgvcEBfL9njevHnzvLw79IbtFXoNtuLFTc6ZshIabbcV//b14c2c&#10;Mx+EbYQBqyp+VJ7frV6/Wg6uVBPowDQKGYFYXw6u4l0IrswyLzvVC38DTlkKtoC9CHTEbdagGAi9&#10;N9kkz99lA2DjEKTynm43Y5CvEn7bKhk+t61XgZmKE7eQVkxrHddstRTlFoXrtDzREP/AohfaUtEL&#10;1EYEwXao/4LqtUTw0IYbCX0GbaulSj1QN0X+RzfPnXAq9ULieHeRyf8/WPm0f3ZfMFL37hHkd88s&#10;rDtht+oeEYZOiYbKFVGobHC+vCTEg6dUVg+foKHRil2ApMGhxT4CUnfskKQ+XqRWh8AkXRbT28Vs&#10;RhORFCveTotikoaRifKc7tCHDwp6FjcVR5plghf7Rx8iHVGen8RqFh60MWmexrKh4ovZZEb4glyF&#10;tkmpHoxu4rPUL27rtUG2F+SNeZ7n8zOD357FGhvhu/GdP/oNhNE2vQ7kXaP7MT0/uSlK9t42iUkQ&#10;2ox7YmvsScMoW3SoL8OhPjDdkASTiBmvamiOpCrC6FX6W7TpAH9yNpBPK+5/7AQqzsxHS5NZFNNp&#10;NHY6TGe3JCPD60h9HRFWElTFA2fjdh3Gz7BzqLcdVSqSUBbuaZqtTjq/sDrxJy8m+U//Jpr9+pxe&#10;vfzu1S8AAAD//wMAUEsDBBQABgAIAAAAIQC6UEr13wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUjsqN1Uok0ap0JI3SFUChJdTuIhCY3tEDtt4OuZrmB5H7pzJt9MthMnGkLr&#10;nYb5TIEgV3nTulrD2+v2bgUiRHQGO+9IwzcF2BTXVzlmxp/dC532sRY84kKGGpoY+0zKUDVkMcx8&#10;T46zDz9YjCyHWpoBzzxuO5kodS8tto4vNNjTY0PVcT9aDfj09Tn/OSq1Hcv6MNHO796fvda3N9PD&#10;GkSkKf6V4YLP6FAwU+lHZ4LoNCzTlNGjhmS1BHEpqEXCTsnOIk1BFrn8/0PxCwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFl0O34mAgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALpQSvXfAAAACwEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" filled="f" strokecolor="purple">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                          <w:p w14:paraId="784135CC" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                 <w:color w:val="800000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                          <w:p w14:paraId="78B9C18D" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                 <w:color w:val="800000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                          <w:p w14:paraId="0943348A" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                 <w:color w:val="800000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                          <w:p w14:paraId="72433E6A" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
+                          <w:p w14:paraId="18BE4FC3" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="001F27E7">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="CC3399"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00467A6B">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>（單位圖記）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="009C1AFE" w:rsidRPr="00DB7375">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -6783,323 +6680,350 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>農民退休儲金</w:t>
             </w:r>
             <w:r w:rsidR="00E17FD3" w:rsidRPr="00DB7375">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>紀錄</w:t>
             </w:r>
             <w:r w:rsidR="009C1AFE" w:rsidRPr="008133A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="007809BA" w:rsidP="00277761">
+          <w:p w14:paraId="22744F4E" w14:textId="5951B943" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="007809BA" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="100" w:before="360" w:line="300" w:lineRule="exact"/>
               <w:ind w:leftChars="30" w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A5033">
+            <w:r w:rsidRPr="005F2FB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DF71196" wp14:editId="5A6A6E60">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72C871AC" wp14:editId="0EBDCAEC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4325620</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>160020</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="476250" cy="419100"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Rectangle 108"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="476250" cy="419100"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="800080"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                                <w:p w14:paraId="12DB23ED" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="005A559D" w:rsidRPr="00467A6B" w:rsidRDefault="005A559D" w:rsidP="005A559D">
+                                <w:p w14:paraId="7BFDF769" w14:textId="77777777" w:rsidR="005A559D" w:rsidRPr="00467A6B" w:rsidRDefault="005A559D" w:rsidP="005A559D">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00467A6B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t>（印章）</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="005972D7" w:rsidRDefault="005972D7" w:rsidP="000013F1">
+                                <w:p w14:paraId="59097FD0" w14:textId="77777777" w:rsidR="005972D7" w:rsidRDefault="005972D7" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                                <w:p w14:paraId="5C793463" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00467A6B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t>（印章）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0DF71196" id="Rectangle 108" o:spid="_x0000_s1067" style="position:absolute;left:0;text-align:left;margin-left:340.6pt;margin-top:12.6pt;width:37.5pt;height:33pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2MgBukQIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4T22nTppYdaoqTqZJ&#10;3Vat2w8ggGM0DB6QOFm1/74D4rTZXqZpeSCHuTu+7+47bu8OrUR7bqzQqsTZVYoRV1QzobYl/vpl&#10;PZphZB1RjEiteImP3OK7xds3t31X8LFutGTcIEiibNF3JW6c64oksbThLbFXuuMKDmttWuJga7YJ&#10;M6SH7K1Mxmk6TXptWGc05dbC1yoe4kXIX9ecuk91bblDssSAzYXVhHXj12RxS4qtIV0j6AkG+QcU&#10;LREKLj2nqogjaGfEH6laQY22unZXVLeJrmtBeeAAbLL0NzZPDel44ALFsd25TPb/paUf948GCVbi&#10;MUaKtNCiz1A0oraSoyyd+QL1nS3A76l7NJ6i7R40/WaR0ssG/Pi9MbpvOGEAK/P+yUWA31gIRZv+&#10;g2aQn+ycDrU61Kb1CaEK6BBacjy3hB8covAxv5mOJ9A4Ckd5Ns/S0LKEFENwZ6x7x3WLvFFiA+BD&#10;crJ/sM6DIcXg4u9Sei2kDF2XCvUlnk/GE0hPQHtGsRBqtRTMuwW2ZrtZSoP2BBQ0S9N0NiC4cPN3&#10;VMQ20c8ebaVdFFcrHChcijaGRwKk8AVbKRaQOCJktAGtVP5a4A/4T1ZU0vM8na9mq1k+ysfT1ShP&#10;q2p0v17mo+k6u5lU19VyWWU/PYMsLxrBGFeexKDqLP871ZzmK+rxrOsLsvZ1TdbhF/oO2ngpXXIJ&#10;I3QCWA3/gV1QihdHFJk7bA5Bi9n1oLuNZkfQjtFxcuGlAaPR5gdGPUxtie33HTEcI/legf78iA+G&#10;GYzNYBBFIbTEDqNoLl18CnadEdsGMmdBAErfg0ZrEfTj9RtRnJQNkxhInF4NP+qv98Hr5W1b/AIA&#10;AP//AwBQSwMEFAAGAAgAAAAhAN7fRQfeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQ&#10;hO9IvIO1SFwQtRupoYQ4FarECS60/B2deImjxusodpv07VlOcNpdzWj2m3Iz+16ccIxdIA3LhQKB&#10;1ATbUavhbf90uwYRkyFr+kCo4YwRNtXlRWkKGyZ6xdMutYJDKBZGg0tpKKSMjUNv4iIMSKx9h9Gb&#10;xOfYSjuaicN9LzOlculNR/zBmQG3DpvD7ug1KEc3L8NWUfpqz8kdPuvp/eNZ6+ur+fEBRMI5/Znh&#10;F5/RoWKmOhzJRtFryNfLjK0ashVPNtytcl5qDfcsyKqU/xtUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQC2MgBukQIAACMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDe30UH3gAAAAkBAAAPAAAAAAAAAAAAAAAAAOsEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAA9gUAAAAA&#10;" filled="f" strokecolor="purple">
+                    <v:rect w14:anchorId="72C871AC" id="Rectangle 108" o:spid="_x0000_s1067" style="position:absolute;left:0;text-align:left;margin-left:340.6pt;margin-top:12.6pt;width:37.5pt;height:33pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXU84BGwIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtrJmi414hRFsg4D&#10;ugvQ7QMYWY6FyaJGKXGyrx8lJ+kub8NeBEoijw4PjxZ3h96KvaZg0NVyclVKoZ3CxrhtLb9+eXg1&#10;lyJEcA1YdLqWRx3k3fLli8XgKz3FDm2jSTCIC9Xga9nF6KuiCKrTPYQr9NrxZYvUQ+QtbYuGYGD0&#10;3hbTsrwpBqTGEyodAp+ux0u5zPhtq1X81LZBR2FrydxiXimvm7QWywVUWwLfGXWiAf/Aogfj+NEL&#10;1BoiiB2Zv6B6owgDtvFKYV9g2xqlcw/czaT8o5unDrzOvbA4wV9kCv8PVn3cP/nPlKgH/4jqWxAO&#10;Vx24rb4nwqHT0PBzkyRUMfhQXQrSJnCp2AwfsOHRwi5i1uDQUp8AuTtxyFIfL1LrQxSKD6/f3Exn&#10;PBDFV9eT20mZR1FAdS72FOI7jb1IQS2JJ5nBYf8YYiID1TklveXwwVibp2mdGGp5O5vOGB7YU+Sa&#10;XBrQmial5W5pu1lZEntgZ8zLspyfGfyWlt5YQ+jGvHAMa4yjaXoT2bnW9GP52ABUSbC3rslMIhg7&#10;xszWupOCSbTkz1DFw+YgTMPyvk6Y6WiDzZE1JRydyj+Lgw7phxQDu7SW4fsOSEth3zueS7L0OaBz&#10;sDkH4BSX1jJKMYarOFp/58lsO0aeZGEc3vPsWpN1fWZx4svOy3Kffkmy9q/7nPX8l5c/AQAA//8D&#10;AFBLAwQUAAYACAAAACEA3t9FB94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#10;g7VIXBC1G6mhhDgVqsQJLrT8HZ14iaPG6yh2m/TtWU5w2l3NaPabcjP7XpxwjF0gDcuFAoHUBNtR&#10;q+Ft/3S7BhGTIWv6QKjhjBE21eVFaQobJnrF0y61gkMoFkaDS2kopIyNQ2/iIgxIrH2H0ZvE59hK&#10;O5qJw30vM6Vy6U1H/MGZAbcOm8Pu6DUoRzcvw1ZR+mrPyR0+6+n941nr66v58QFEwjn9meEXn9Gh&#10;YqY6HMlG0WvI18uMrRqyFU823K1yXmoN9yzIqpT/G1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFdTzgEbAgAAEwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN7fRQfeAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" strokecolor="purple">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                          <w:p w14:paraId="12DB23ED" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="005A559D" w:rsidRPr="00467A6B" w:rsidRDefault="005A559D" w:rsidP="005A559D">
+                          <w:p w14:paraId="7BFDF769" w14:textId="77777777" w:rsidR="005A559D" w:rsidRPr="00467A6B" w:rsidRDefault="005A559D" w:rsidP="005A559D">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00467A6B">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
-                              <w:t>（</w:t>
-[...7 lines deleted...]
-                              <w:t>印章）</w:t>
+                              <w:t>（印章）</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005972D7" w:rsidRDefault="005972D7" w:rsidP="000013F1">
+                          <w:p w14:paraId="59097FD0" w14:textId="77777777" w:rsidR="005972D7" w:rsidRDefault="005972D7" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                          <w:p w14:paraId="5C793463" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00467A6B">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>（印章）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
+            <w:r w:rsidR="001D55EF" w:rsidRPr="005F2FB4">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>農保保險證號：</w:t>
+              <w:t>單位</w:t>
+            </w:r>
+            <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="800080"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>證號：</w:t>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　</w:t>
+              <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D23">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00DA7011">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="800080"/>
+                <w:sz w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00096CB5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="800080"/>
+                <w:sz w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B37B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="800080"/>
+                <w:sz w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
+          <w:p w14:paraId="6313353B" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="30" w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -7136,187 +7060,187 @@
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F815B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C128FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="005B41E5" w:rsidP="00277761">
+          <w:p w14:paraId="72EE06BA" w14:textId="063C5EFA" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="005B41E5" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="30" w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40192C45" wp14:editId="20C43347">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221E87E4" wp14:editId="08500C99">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4338320</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>20320</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="457200" cy="419100"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Rectangle 109"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="457200" cy="419100"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="800080"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                                <w:p w14:paraId="77A47F3F" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                       <w:color w:val="800080"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                                <w:p w14:paraId="7CB29E0D" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00467A6B">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="CC3399"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t>（印章）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="40192C45" id="Rectangle 109" o:spid="_x0000_s1068" style="position:absolute;left:0;text-align:left;margin-left:341.6pt;margin-top:1.6pt;width:36pt;height:33pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAOEvFdjAIAACMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvbZKS7rbRpquqaRHS&#10;AisWPsC1ncbCsYPtNi2If2dsN90tXBCiB3fszDzPm3nju/tjK9GBGyu0KnE2TjHiimom1K7EXz5v&#10;RjOMrCOKEakVL/GJW3y/eP3qru8KPtGNlowbBCDKFn1X4sa5rkgSSxveEjvWHVfwsdamJQ62Zpcw&#10;Q3pAb2UySdObpNeGdUZTbi2cVvEjXgT8uubUfaxryx2SJYbcXFhNWLd+TRZ3pNgZ0jWCntMg/5BF&#10;S4SCSy9QFXEE7Y34A6oV1Girazemuk10XQvKAwdgk6W/sXlqSMcDFyiO7S5lsv8Pln44PBokGPQO&#10;I0VaaNEnKBpRO8lRls59gfrOFuD31D0aT9F2D5p+tUjpVQN+fGmM7htOGKSVef/kKsBvLISibf9e&#10;M8Ane6dDrY61aT0gVAEdQ0tOl5bwo0MUDvPpLbQZIwqf8myege1vIMUQ3Bnr3nLdIm+U2EDyAZwc&#10;HqyLroOLv0vpjZASzkkhFepLPJ9OpgBPQHtGsRBqtRTMuwW2ZrddSYMOBBQ0S9N0NmRw5ebvqIht&#10;op892Uq7KK5WOFC4FG0MjwRI4Qu2Vixk4oiQ0QZiUvlrgT/kf7aikn7M0/l6tp7lo3xysx7laVWN&#10;lptVPrrZZLfT6k21WlXZT88gy4tGMMaVJzGoOsv/TjXn+Yp6vOj6iqx9WZNN+J278sItuU4jNA1Y&#10;Df+BXVCKF0cUmTtuj1GLucfzytlqdgLtGB0nF14aMBptvmPUw9SW2H7bE8Mxku8U6M+P+GCYwdgO&#10;BlEUQkvsMIrmysWnYN8ZsWsAOQsCUHoJGq1F0M9zFmdlwyQGEudXw4/6y33wen7bFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCiUGqT3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEhc0JZQtDFK0wlN4gQXBgyOaWOaao1TNdna/Xu8E5xs6z09f69YT74TRxxiG0jD7VyBQKqDbanR&#10;8PH+PFuBiMmQNV0g1HDCCOvy8qIwuQ0jveFxmxrBIRRzo8Gl1OdSxtqhN3EeeiTWfsLgTeJzaKQd&#10;zMjhvpOZUkvpTUv8wZkeNw7r/fbgNShHN6/9RlH6bk7J7b+q8XP3ovX11fT0CCLhlP7McMZndCiZ&#10;qQoHslF0Gparu4ytGs6D9fvFgpeKhYcMZFnI/wXKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAOEvFdjAIAACMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCiUGqT3QAAAAgBAAAPAAAAAAAAAAAAAAAAAOYEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" filled="f" strokecolor="purple">
+                    <v:rect w14:anchorId="221E87E4" id="Rectangle 109" o:spid="_x0000_s1068" style="position:absolute;left:0;text-align:left;margin-left:341.6pt;margin-top:1.6pt;width:36pt;height:33pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxSsf6GAIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgOkq014hRFsg4D&#10;ugvQ7QNkWbaFyaJGKXGyrx8lx+kub8NeBIoiD8nDo83daTDsqNBrsBUvFjlnykpotO0q/vXLw6sb&#10;znwQthEGrKr4WXl+t335YjO6Ui2hB9MoZARifTm6ivchuDLLvOzVIPwCnLL02AIOItAVu6xBMRL6&#10;YLJlnr/ORsDGIUjlPXn30yPfJvy2VTJ8aluvAjMVp95COjGddTyz7UaUHQrXa3lpQ/xDF4PQlope&#10;ofYiCHZA/RfUoCWChzYsJAwZtK2WKs1A0xT5H9M89cKpNAuR492VJv//YOXH45P7jLF17x5BfvPM&#10;wq4XtlP3iDD2SjRUrohEZaPz5TUhXjylsnr8AA2tVhwCJA5OLQ4RkKZjp0T1+Uq1OgUmyblav6H1&#10;cSbpaVXcFmTHCqKckx368E7BwKJRcaRNJnBxfPRhCp1DYi0LD9qYtE1j2Vjx2/VyTfCCNIW2Sake&#10;jG5iWJoWu3pnkB0FKeMmz/ObuYPfwmKNvfD9FOfPfg9hEs2gAynX6GFKnwYQZSTsrW1SJ0FoM9k0&#10;mLEXBiNpUZ++DKf6xHRD9K4iZnTV0JyJU4RJqfSzyOgBf3A2kkor7r8fBCrOzHtLe4mSng2cjXo2&#10;hJWUWvHA2WTuwiT9g0Pd9YRcJGIs3NPuWp14fe7i0i8pL23m8kuitH+9p6jnv7z9CQAA//8DAFBL&#10;AwQUAAYACAAAACEAolBqk90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;XNCWULQxStMJTeIEFwYMjmljmmqNUzXZ2v17vBOcbOs9PX+vWE++E0ccYhtIw+1cgUCqg22p0fDx&#10;/jxbgYjJkDVdINRwwgjr8vKiMLkNI73hcZsawSEUc6PBpdTnUsbaoTdxHnok1n7C4E3ic2ikHczI&#10;4b6TmVJL6U1L/MGZHjcO6/324DUoRzev/UZR+m5Oye2/qvFz96L19dX09Agi4ZT+zHDGZ3QomakK&#10;B7JRdBqWq7uMrRrOg/X7xYKXioWHDGRZyP8Fyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAsUrH+hgCAAATBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAolBqk90AAAAIAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" strokecolor="purple">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                          <w:p w14:paraId="77A47F3F" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                 <w:color w:val="800080"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
+                          <w:p w14:paraId="7CB29E0D" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="00467A6B" w:rsidRDefault="00B25DC9" w:rsidP="000013F1">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00467A6B">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="CC3399"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>（印章）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
@@ -7350,61 +7274,61 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B25DC9" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
-            <w:r w:rsidR="00CC2D23">
+            <w:r w:rsidR="00DA7011">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
+          <w:p w14:paraId="3084F5CC" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="30" w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
               </w:rPr>
@@ -7441,51 +7365,51 @@
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F815B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C128FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
+          <w:p w14:paraId="77D6600F" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="30" w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">電話：（　　</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
@@ -7509,184 +7433,184 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00CC2D23">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10955" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
+          <w:p w14:paraId="76300E31" w14:textId="77777777" w:rsidR="00B25DC9" w:rsidRPr="009A5033" w:rsidRDefault="00B25DC9" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:before="10" w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidTr="00277761">
+      <w:tr w:rsidR="00770D13" w:rsidRPr="009A5033" w14:paraId="7BB9878E" w14:textId="77777777" w:rsidTr="00277761">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="800080"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="800080"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="2B84114A" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>＊附註：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="04980646" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="396" w:hangingChars="180" w:hanging="396"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>一、申請人通訊住址，請詳填實際可收到核定函之地址。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="57355C5B" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="418" w:hangingChars="190" w:hanging="418"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>二、</w:t>
             </w:r>
             <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>農民退休儲金</w:t>
             </w:r>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>由勞保局匯入申請人本人帳戶收領，請務必正確填寫申請人之完整帳號。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="3525005A" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="396" w:hangingChars="180" w:hanging="396"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>三、</w:t>
             </w:r>
@@ -7702,51 +7626,51 @@
               <w:t>如有疑義，請電洽勞動部勞工保險局農民保險組</w:t>
             </w:r>
             <w:r w:rsidR="00700A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>農民退休儲金科</w:t>
             </w:r>
             <w:r w:rsidR="002C6436" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（02）23961266轉3866詢問。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00770D13" w:rsidRPr="002C6436" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="678B48BF" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="002C6436" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="396" w:hangingChars="180" w:hanging="396"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
@@ -7764,127 +7688,127 @@
             <w:r w:rsidR="002C6436" w:rsidRPr="009A5033">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>郵寄或送件地址：100232臺北市中正區羅斯福路1段4號「勞動部勞工保險局」收。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10955" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="800080"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
+          <w:p w14:paraId="6572AF3C" w14:textId="77777777" w:rsidR="00770D13" w:rsidRPr="009A5033" w:rsidRDefault="00770D13" w:rsidP="00277761">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11554" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000020DE" w:rsidRPr="009A5033" w:rsidTr="004D34F2">
+      <w:tr w:rsidR="000020DE" w:rsidRPr="009A5033" w14:paraId="256C9D3D" w14:textId="77777777" w:rsidTr="004D34F2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="15302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="142" w:tblpY="-205"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="11199" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="11199"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidTr="00E901C7">
+            <w:tr w:rsidR="00563AE0" w:rsidRPr="009A5033" w14:paraId="3A59FAE1" w14:textId="77777777" w:rsidTr="00E901C7">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="10603"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="11199" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00BB112B" w:rsidP="005411B8">
+                <w:p w14:paraId="17924EF8" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00BB112B" w:rsidP="005411B8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:beforeLines="100" w:before="360" w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
@@ -7893,51 +7817,51 @@
                     <w:t>一</w:t>
                   </w:r>
                   <w:r w:rsidR="00253127" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
                   <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>請領條件</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0092017E" w:rsidRPr="009A5033" w:rsidRDefault="00BE22CB" w:rsidP="00B45E2C">
+                <w:p w14:paraId="62EC47A6" w14:textId="77777777" w:rsidR="0092017E" w:rsidRPr="009A5033" w:rsidRDefault="00BE22CB" w:rsidP="00B45E2C">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1092"/>
                     </w:tabs>
                     <w:spacing w:afterLines="50" w:after="180" w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="300" w:left="720" w:rightChars="50" w:right="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>有提繳農民退休儲金之</w:t>
                   </w:r>
                   <w:r w:rsidR="00437411" w:rsidRPr="009A5033">
@@ -7997,199 +7921,146 @@
                   <w:r w:rsidR="00437411" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>農民退休儲金</w:t>
                   </w:r>
                   <w:r w:rsidR="00BB112B" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
                   <w:r w:rsidR="00A27320" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>年齡以戶籍之記載為</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>年齡以戶籍之記載為準，自出生之日起實足計算（例：45年1月1日出生</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>者</w:t>
+                  </w:r>
                   <w:r w:rsidR="00A27320" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>準</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>至110年1月1日</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
                   <w:r w:rsidR="00A27320" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>，自出生之日起實足計算（例：45年1月1日出生</w:t>
-[...55 lines deleted...]
-                    <w:t>。</w:t>
+                    <w:t>滿65歲）。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="1D85970E" w14:textId="77777777" w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1092"/>
                     </w:tabs>
                     <w:spacing w:beforeLines="50" w:before="180" w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>二、請領時</w:t>
-[...13 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>二、請領時應備書件</w:t>
+                  </w:r>
                 </w:p>
-                <w:p w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="2900AF35" w14:textId="77777777" w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1092"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="840" w:rightChars="50" w:right="120" w:hangingChars="300" w:hanging="720"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（一）農民退休儲金申請書及收據。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="1A4E43CC" w14:textId="77777777" w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1092"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="840" w:rightChars="50" w:right="120" w:hangingChars="300" w:hanging="720"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（二）申請人如係受監護宣告者，應由</w:t>
                   </w:r>
                   <w:r w:rsidR="00CA4CB4" w:rsidRPr="009A5033">
@@ -8288,114 +8159,105 @@
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>之現住址戶口名簿影本</w:t>
                   </w:r>
                   <w:r w:rsidR="00536EC7" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（須有詳細記事）</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="478B9DC9" w14:textId="331AD91C" w:rsidR="00910A3C" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1092"/>
                       <w:tab w:val="left" w:pos="11592"/>
                     </w:tabs>
                     <w:spacing w:afterLines="50" w:after="180" w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="840" w:rightChars="50" w:right="120" w:hangingChars="300" w:hanging="720"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（三）未於國內設有戶籍者，應檢附</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00035DE1">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>農民退休儲金條例施行細則第</w:t>
                   </w:r>
-                  <w:r w:rsidR="00536EC7" w:rsidRPr="00035DE1">
+                  <w:r w:rsidR="006E01D9">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>2</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="007E28AC" w:rsidRPr="00035DE1">
+                    <w:t>33</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>5</w:t>
-[...7 lines deleted...]
-                    </w:rPr>
                     <w:t>條所列單位驗證之身分或居住相關證明文件。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="5230F618" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="360" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
@@ -8403,246 +8265,166 @@
                     <w:t>三</w:t>
                   </w:r>
                   <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>、計算標準</w:t>
                   </w:r>
                   <w:r w:rsidR="0092017E" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>與核發方式</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00437411" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
+                <w:p w14:paraId="3B5DDAE6" w14:textId="77777777" w:rsidR="00437411" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（一）</w:t>
                   </w:r>
                   <w:r w:rsidR="00437411" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>農民退休儲金之領取及計算方式為退休儲金專戶本金及累積收益，依據年金生命表，以</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidR="00437411" w:rsidRPr="009A5033">
+                    <w:t>農民退休儲金之領取及計算方式為退休儲金專戶本金及累積收益，依據年金生命表，以平均餘</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009D7682" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>平均餘</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="009D7682" w:rsidRPr="009A5033">
+                    <w:t>命及利率等基礎計算所得之金額，按月定期發給。</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00582049" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>命及</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidR="009D7682" w:rsidRPr="009A5033">
+                    <w:t>年金生命表、平均餘命、利率及金額，由勞保局擬訂，報請主管機關核定後主動公開之，嗣後至少每3年檢討一次。核定後之內容對已受領月退休</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>利率等基礎計算所得之金額，按月定期發給。</w:t>
+                    <w:t>儲</w:t>
                   </w:r>
                   <w:r w:rsidR="00582049" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>年金生命表、</w:t>
-[...57 lines deleted...]
-                    <w:t>變動，惟須依調整後之利率，重新核算發給之金額。</w:t>
+                    <w:t>金之案件，其年金生命表與平均餘命不再變動，惟須依調整後之利率，重新核算發給之金額。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
+                <w:p w14:paraId="1AA37DC7" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（二）</w:t>
                   </w:r>
                   <w:r w:rsidR="00C26031" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>農民請領農民退休儲金時之</w:t>
                   </w:r>
                   <w:r w:rsidR="002C5994" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>累積收益金額，除已</w:t>
-[...19 lines deleted...]
-                    <w:t>之收益外，尚未分配期間之收益，以申請當月勞動部勞動基金運用局公告最近月份之收益率，計算至申請當月止。</w:t>
+                    <w:t>累積收益金額，除已分配入專戶之收益外，尚未分配期間之收益，以申請當月勞動部勞動基金運用局公告最近月份之收益率，計算至申請當月止。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002C5994" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
+                <w:p w14:paraId="0D1CF511" w14:textId="77777777" w:rsidR="002C5994" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="833" w:rightChars="50" w:right="120" w:hangingChars="297" w:hanging="713"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（三）</w:t>
                   </w:r>
                   <w:r w:rsidR="00012197" w:rsidRPr="009A5033">
                     <w:rPr>
@@ -8782,74 +8564,54 @@
                   <w:r w:rsidR="002C5994" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>土地銀行股份有限公司、彰化</w:t>
                   </w:r>
                   <w:r w:rsidR="00003F15" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>商業</w:t>
                   </w:r>
                   <w:r w:rsidR="002C5994" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>銀行股份有限公司等6家行庫每月第1個</w:t>
-[...19 lines deleted...]
-                    <w:t>2年期小額定期存款之固定利率，計算之平均年利率。</w:t>
+                    <w:t>銀行股份有限公司等6家行庫每月第1個營業日牌告2年期小額定期存款之固定利率，計算之平均年利率。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="002C5994" w:rsidP="00F9780D">
+                <w:p w14:paraId="2AF24260" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="002C5994" w:rsidP="00F9780D">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120" w:firstLineChars="300" w:firstLine="720"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>勞動部勞動基金運用局應</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009A5033">
@@ -8867,51 +8629,51 @@
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>前項平均年利率，作為</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>當月之最低保證收益率</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00DF6931" w:rsidRPr="009A5033" w:rsidRDefault="0092017E" w:rsidP="005411B8">
+                <w:p w14:paraId="2AE9355E" w14:textId="77777777" w:rsidR="00DF6931" w:rsidRPr="009A5033" w:rsidRDefault="0092017E" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="893" w:rightChars="50" w:right="120" w:hangingChars="322" w:hanging="773"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（四）請領手續完備，經審查應</w:t>
                   </w:r>
                   <w:r w:rsidR="00012197" w:rsidRPr="009A5033">
@@ -8956,124 +8718,104 @@
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>收到申請書</w:t>
                   </w:r>
                   <w:r w:rsidR="00037FF0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>次月底前發給</w:t>
                   </w:r>
                   <w:r w:rsidR="00DF6931" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="003C1482" w:rsidRPr="009A5033" w:rsidRDefault="00DF6931" w:rsidP="005411B8">
+                <w:p w14:paraId="4FB11E7B" w14:textId="77777777" w:rsidR="003C1482" w:rsidRPr="009A5033" w:rsidRDefault="00DF6931" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:afterLines="50" w:after="180" w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（五）</w:t>
                   </w:r>
                   <w:r w:rsidR="00905976" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>已領取農民退休儲金</w:t>
                   </w:r>
                   <w:r w:rsidR="00007640" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>，於未屆平均</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidR="00007640" w:rsidRPr="009A5033">
+                    <w:t>，於未屆平均餘命前死亡者</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00905976" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>餘命前</w:t>
-[...17 lines deleted...]
-                    </w:rPr>
                     <w:t>，停止發給。其退休儲金專戶賸餘金額，由其遺屬或指定請領人領回。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
+                <w:p w14:paraId="58EB2B86" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00910A3C" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120" w:rightChars="50" w:right="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
@@ -9081,51 +8823,51 @@
                     <w:t>四</w:t>
                   </w:r>
                   <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>、</w:t>
                   </w:r>
                   <w:r w:rsidR="00B13991" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t>其他</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="001C59C0" w:rsidRPr="009A5033" w:rsidRDefault="009D0F21" w:rsidP="005411B8">
+                <w:p w14:paraId="50F1A186" w14:textId="77777777" w:rsidR="001C59C0" w:rsidRPr="009A5033" w:rsidRDefault="009D0F21" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>（一</w:t>
                   </w:r>
@@ -9143,288 +8885,277 @@
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>如</w:t>
                   </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>因債務問題</w:t>
                   </w:r>
                   <w:r w:rsidR="00E86474" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>致</w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>入帳</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>入帳可能</w:t>
+                  </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>遭扣押</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
+                    <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>可能</w:t>
+                    <w:t>等原因</w:t>
                   </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>遭扣押</w:t>
+                    <w:t>，</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00E86474" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>無法提供一般金融機構帳戶者，</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>可</w:t>
                   </w:r>
                   <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>等原因</w:t>
+                    <w:t>依</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000240D4" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>農民退休儲金條例第20條</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>規定</w:t>
                   </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>，</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00E86474" w:rsidRPr="009A5033">
+                    <w:t>向</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>無法提供一般金融機構帳戶者，</w:t>
+                    <w:t>勞保</w:t>
                   </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>可</w:t>
+                    <w:t>局申請</w:t>
                   </w:r>
                   <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>依</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="000240D4" w:rsidRPr="009A5033">
+                    <w:t>於金融機構</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>開立專戶</w:t>
+                  </w:r>
+                  <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>農民退休儲金條例第20條</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
+                    <w:t>，專供存入農民退休儲金之用，該專戶內之存款</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>不得作為抵銷、扣押、供擔保或強制執行之標的</w:t>
+                  </w:r>
+                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>規定</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    <w:t>。</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0053174C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>向</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
+                    <w:t>另</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DC318D" w:rsidRPr="00DC318D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>勞保</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    <w:t>申請人已於郵局或土地銀行開立之勞保/職保/國保/就保/勞退/老農津貼專戶</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0053174C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>局申請</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00976528" w:rsidRPr="009A5033">
+                    <w:t>者，</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009D1616">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>於金融機構</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    <w:t>亦得提供該專戶</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DC318D" w:rsidRPr="00DC318D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>開立專戶</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
+                    <w:t>存簿封面影本</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009D1616">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>，專供存入農民退休儲金之用，該專戶內之存款</w:t>
-[...3 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                    <w:t>，供存入</w:t>
+                  </w:r>
+                  <w:r w:rsidR="009D1616" w:rsidRPr="009D1616">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>不得作為抵銷、扣押、供擔保或強制執行之標的</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
+                    <w:t>農民退休儲金之用</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00DC318D" w:rsidRPr="00DC318D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>。</w:t>
                   </w:r>
-                  <w:r w:rsidR="0053174C">
-[...70 lines deleted...]
-                  </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="001C59C0" w:rsidP="005411B8">
+                <w:p w14:paraId="60CE7675" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="001C59C0" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="a5"/>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1004"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                     </w:rPr>
                     <w:t>（二）</w:t>
                   </w:r>
                   <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
@@ -9447,186 +9178,135 @@
                   <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>後如</w:t>
                   </w:r>
                   <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
                     <w:t>經勞保局</w:t>
                   </w:r>
                   <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>審查有不符合提繳農民退休儲金資格條件之</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
+                    <w:t>審查有不符合提繳農民退休儲金資格條件之期間，勞保局應</w:t>
+                  </w:r>
+                  <w:r w:rsidR="006158A9" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>期間，</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidR="000200E2" w:rsidRPr="009A5033">
+                    <w:t>結算主管機關已提繳金額</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>勞保局應</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="006158A9" w:rsidRPr="009A5033">
+                    <w:t>，</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D51A30" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>結算主管機關已提繳金額</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00563AE0" w:rsidRPr="009A5033">
+                    <w:t>按每月得領取金額之</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C8778E" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>，</w:t>
+                    <w:t>三</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F20785" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>分之</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00C8778E" w:rsidRPr="009A5033">
+                    <w:rPr>
+                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:bCs/>
+                      <w:color w:val="800080"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>一</w:t>
                   </w:r>
                   <w:r w:rsidR="00D51A30" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>按每月得領取金額之</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00C8778E" w:rsidRPr="009A5033">
+                    <w:t>，自退休儲金專戶辦理扣還</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D22D82" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>三</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidR="00F20785" w:rsidRPr="009A5033">
+                    <w:t>至</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D51A30" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:szCs w:val="24"/>
                     </w:rPr>
-                    <w:t>分之</w:t>
-[...66 lines deleted...]
-                    <w:t>不足者，勞保局應以書面命農民限期返還；屆期未返還者，移送行政執行。</w:t>
+                    <w:t>足額清償為止。未能扣還或扣還不足者，勞保局應以書面命農民限期返還；屆期未返還者，移送行政執行。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
+                <w:p w14:paraId="6BA34C1B" w14:textId="77777777" w:rsidR="00563AE0" w:rsidRPr="009A5033" w:rsidRDefault="00563AE0" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="HTML"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
                     <w:t>（</w:t>
                   </w:r>
                   <w:r w:rsidR="001C59C0" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
@@ -9802,146 +9482,126 @@
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
                     <w:t>公告</w:t>
                   </w:r>
                   <w:r w:rsidR="001B4FEA" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
                     <w:t>辦</w:t>
                   </w:r>
                   <w:r w:rsidR="00AB6650" w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
                     <w:t>理計算。</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002318EF" w:rsidRPr="009A5033" w:rsidRDefault="002318EF" w:rsidP="005411B8">
+                <w:p w14:paraId="72AB8D55" w14:textId="77777777" w:rsidR="002318EF" w:rsidRPr="009A5033" w:rsidRDefault="002318EF" w:rsidP="005411B8">
                   <w:pPr>
                     <w:pStyle w:val="HTML"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="816" w:rightChars="50" w:right="120" w:hangingChars="290" w:hanging="696"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009A5033">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                       <w:bCs/>
                       <w:color w:val="800080"/>
                       <w:kern w:val="2"/>
                     </w:rPr>
-                    <w:t>（四）國內通訊地址填寫國外地址者，如在國內仍有戶籍，</w:t>
-[...19 lines deleted...]
-                    <w:t>戶籍地址寄發通知。</w:t>
+                    <w:t>（四）國內通訊地址填寫國外地址者，如在國內仍有戶籍，均以國內戶籍地址寄發通知。</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00E0255F" w:rsidRPr="009A5033" w:rsidRDefault="00E0255F" w:rsidP="003C1482">
+          <w:p w14:paraId="28FA4D1A" w14:textId="77777777" w:rsidR="00E0255F" w:rsidRPr="009A5033" w:rsidRDefault="00E0255F" w:rsidP="003C1482">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="189" w:left="1239" w:hangingChars="327" w:hanging="785"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="800080"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00884BC5" w:rsidRPr="009A5033" w:rsidRDefault="00884BC5" w:rsidP="00C8778E"/>
+    <w:p w14:paraId="52D8E8E1" w14:textId="77777777" w:rsidR="00884BC5" w:rsidRPr="009A5033" w:rsidRDefault="00884BC5" w:rsidP="00C8778E"/>
     <w:sectPr w:rsidR="00884BC5" w:rsidRPr="009A5033" w:rsidSect="00684CBC">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="227" w:bottom="567" w:left="227" w:header="227" w:footer="0" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00437597" w:rsidRDefault="00437597">
+    <w:p w14:paraId="7AAF4737" w14:textId="77777777" w:rsidR="00AC66DA" w:rsidRDefault="00AC66DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00437597" w:rsidRDefault="00437597">
+    <w:p w14:paraId="4B8F22CA" w14:textId="77777777" w:rsidR="00AC66DA" w:rsidRDefault="00AC66DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -9988,168 +9648,168 @@
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00437597" w:rsidRDefault="00437597">
+    <w:p w14:paraId="7D3E0FA9" w14:textId="77777777" w:rsidR="00AC66DA" w:rsidRDefault="00AC66DA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00437597" w:rsidRDefault="00437597">
+    <w:p w14:paraId="018D5D8E" w14:textId="77777777" w:rsidR="00AC66DA" w:rsidRDefault="00AC66DA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00C8778E" w:rsidRDefault="00C8778E" w:rsidP="00C8778E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5836E416" w14:textId="77777777" w:rsidR="00C8778E" w:rsidRDefault="00C8778E" w:rsidP="00C8778E">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00430F64">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:bCs/>
         <w:color w:val="800080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>請領</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:bCs/>
         <w:color w:val="800080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>農民退休儲金</w:t>
     </w:r>
     <w:r w:rsidRPr="00430F64">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:bCs/>
         <w:color w:val="800080"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>說明</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C1D44BB" w14:textId="77777777" w:rsidR="003A427E" w:rsidRDefault="003A427E" w:rsidP="003A427E">
     <w:pPr>
       <w:pStyle w:val="aa"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
         <w:color w:val="800080"/>
         <w:spacing w:val="24"/>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
       <w:t>農民退休儲金</w:t>
     </w:r>
     <w:r w:rsidRPr="0097722D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
         <w:color w:val="800080"/>
         <w:spacing w:val="24"/>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
       <w:t>申請書</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
         <w:color w:val="800080"/>
         <w:spacing w:val="24"/>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
       <w:t>及</w:t>
     </w:r>
     <w:r w:rsidRPr="0097722D">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
         <w:color w:val="800080"/>
         <w:spacing w:val="24"/>
         <w:sz w:val="52"/>
         <w:szCs w:val="52"/>
       </w:rPr>
       <w:t>收據</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EF782C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D834E16C"/>
     <w:lvl w:ilvl="0" w:tplc="0C72F4E0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12375,168 +12035,167 @@
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBC29FC"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="DBD868C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1238"/>
         </w:tabs>
         <w:ind w:left="1238" w:hanging="444"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1211841998">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1242063546">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2141992395">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1954286117">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="842663927">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1700350094">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="666589200">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="30422080">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1457797734">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="282926515">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="629164361">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="104350637">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="185409583">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="259414940">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1058286843">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1742754048">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1172649705">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1860503175">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="305821263">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="2125809341">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1236083521">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="468792265">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="702439610">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1864324789">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="827862558">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="939680595">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="153575746">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2044861807">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="652216705">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2061705670">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="237984804">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1286280028">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="4097" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12547,120 +12206,126 @@
     <w:rsid w:val="00000B15"/>
     <w:rsid w:val="000013F1"/>
     <w:rsid w:val="000020DE"/>
     <w:rsid w:val="000020F8"/>
     <w:rsid w:val="00002C27"/>
     <w:rsid w:val="00003525"/>
     <w:rsid w:val="00003F15"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="000056AE"/>
     <w:rsid w:val="0000620F"/>
     <w:rsid w:val="00007640"/>
     <w:rsid w:val="00012197"/>
     <w:rsid w:val="0001555A"/>
     <w:rsid w:val="000170A6"/>
     <w:rsid w:val="000200E2"/>
     <w:rsid w:val="00022E39"/>
     <w:rsid w:val="000240D4"/>
     <w:rsid w:val="0003313E"/>
     <w:rsid w:val="00035DE1"/>
     <w:rsid w:val="00037FF0"/>
     <w:rsid w:val="00040C67"/>
     <w:rsid w:val="0004243F"/>
     <w:rsid w:val="0004291B"/>
     <w:rsid w:val="000459F0"/>
     <w:rsid w:val="00046B3A"/>
+    <w:rsid w:val="000527BC"/>
     <w:rsid w:val="00065C01"/>
     <w:rsid w:val="000748AB"/>
     <w:rsid w:val="00077B63"/>
     <w:rsid w:val="00081B2C"/>
     <w:rsid w:val="00082497"/>
     <w:rsid w:val="00083851"/>
     <w:rsid w:val="000868B9"/>
     <w:rsid w:val="00087E2D"/>
     <w:rsid w:val="00092608"/>
+    <w:rsid w:val="00096CB5"/>
     <w:rsid w:val="000A01DF"/>
     <w:rsid w:val="000B2AD6"/>
+    <w:rsid w:val="000B394B"/>
     <w:rsid w:val="000B40CA"/>
     <w:rsid w:val="000C16F3"/>
     <w:rsid w:val="000C677D"/>
     <w:rsid w:val="000D0A42"/>
     <w:rsid w:val="000D2C97"/>
     <w:rsid w:val="000D3DAC"/>
     <w:rsid w:val="000D40C9"/>
     <w:rsid w:val="000E32A0"/>
     <w:rsid w:val="000E34F9"/>
     <w:rsid w:val="000F0394"/>
+    <w:rsid w:val="000F5908"/>
     <w:rsid w:val="000F5B29"/>
     <w:rsid w:val="00100011"/>
     <w:rsid w:val="001023C3"/>
     <w:rsid w:val="001030E7"/>
     <w:rsid w:val="00104CBA"/>
     <w:rsid w:val="0011313F"/>
     <w:rsid w:val="001200A5"/>
     <w:rsid w:val="00120CD2"/>
     <w:rsid w:val="00125F4D"/>
     <w:rsid w:val="00126E09"/>
     <w:rsid w:val="00127376"/>
     <w:rsid w:val="00134DAF"/>
+    <w:rsid w:val="00135638"/>
     <w:rsid w:val="00143856"/>
     <w:rsid w:val="00143859"/>
     <w:rsid w:val="0014526B"/>
     <w:rsid w:val="00153644"/>
     <w:rsid w:val="00154A84"/>
     <w:rsid w:val="00154EE5"/>
     <w:rsid w:val="0015597B"/>
     <w:rsid w:val="001565A1"/>
     <w:rsid w:val="001626AB"/>
     <w:rsid w:val="00165A4E"/>
     <w:rsid w:val="001744B7"/>
     <w:rsid w:val="0017523B"/>
     <w:rsid w:val="00175ACE"/>
     <w:rsid w:val="00175B0B"/>
     <w:rsid w:val="00176E3E"/>
     <w:rsid w:val="001775A4"/>
     <w:rsid w:val="00184AB5"/>
     <w:rsid w:val="00185108"/>
     <w:rsid w:val="00191C9A"/>
     <w:rsid w:val="0019287B"/>
     <w:rsid w:val="0019343B"/>
     <w:rsid w:val="00194A2C"/>
     <w:rsid w:val="00194E2D"/>
     <w:rsid w:val="001A3C99"/>
     <w:rsid w:val="001B25F7"/>
     <w:rsid w:val="001B4FEA"/>
     <w:rsid w:val="001B59A3"/>
     <w:rsid w:val="001B61AD"/>
     <w:rsid w:val="001B6E0C"/>
     <w:rsid w:val="001B7172"/>
     <w:rsid w:val="001C2155"/>
     <w:rsid w:val="001C2A5C"/>
     <w:rsid w:val="001C59C0"/>
     <w:rsid w:val="001C6A5B"/>
     <w:rsid w:val="001D114C"/>
     <w:rsid w:val="001D2663"/>
     <w:rsid w:val="001D3690"/>
+    <w:rsid w:val="001D55EF"/>
     <w:rsid w:val="001D5806"/>
     <w:rsid w:val="001D5DB6"/>
     <w:rsid w:val="001E04A9"/>
     <w:rsid w:val="001E0DFE"/>
     <w:rsid w:val="001E1908"/>
     <w:rsid w:val="001F0676"/>
     <w:rsid w:val="001F27E7"/>
     <w:rsid w:val="001F2E93"/>
     <w:rsid w:val="001F3379"/>
     <w:rsid w:val="001F4FEB"/>
     <w:rsid w:val="001F64AF"/>
     <w:rsid w:val="002007FE"/>
     <w:rsid w:val="00201972"/>
     <w:rsid w:val="00203CDE"/>
     <w:rsid w:val="00204750"/>
     <w:rsid w:val="00210485"/>
     <w:rsid w:val="00210E84"/>
     <w:rsid w:val="002130D5"/>
     <w:rsid w:val="0021734D"/>
     <w:rsid w:val="00220A0D"/>
     <w:rsid w:val="00230AA0"/>
     <w:rsid w:val="00230BBD"/>
     <w:rsid w:val="0023155E"/>
     <w:rsid w:val="002318EF"/>
     <w:rsid w:val="00231940"/>
@@ -12729,50 +12394,51 @@
     <w:rsid w:val="00332687"/>
     <w:rsid w:val="00340890"/>
     <w:rsid w:val="00341D48"/>
     <w:rsid w:val="00342534"/>
     <w:rsid w:val="00344BE9"/>
     <w:rsid w:val="003451F3"/>
     <w:rsid w:val="0035110E"/>
     <w:rsid w:val="00351D74"/>
     <w:rsid w:val="00360B4F"/>
     <w:rsid w:val="00361238"/>
     <w:rsid w:val="003614C8"/>
     <w:rsid w:val="00361961"/>
     <w:rsid w:val="00361D53"/>
     <w:rsid w:val="003623F3"/>
     <w:rsid w:val="00362973"/>
     <w:rsid w:val="00364ACF"/>
     <w:rsid w:val="0036516C"/>
     <w:rsid w:val="003655F8"/>
     <w:rsid w:val="003659D1"/>
     <w:rsid w:val="003660AD"/>
     <w:rsid w:val="00366BF9"/>
     <w:rsid w:val="00370064"/>
     <w:rsid w:val="00375ACB"/>
     <w:rsid w:val="00382955"/>
     <w:rsid w:val="00385907"/>
+    <w:rsid w:val="003861CC"/>
     <w:rsid w:val="00391EEA"/>
     <w:rsid w:val="00395644"/>
     <w:rsid w:val="00395E2D"/>
     <w:rsid w:val="003965FD"/>
     <w:rsid w:val="00396F5B"/>
     <w:rsid w:val="003A07C0"/>
     <w:rsid w:val="003A1931"/>
     <w:rsid w:val="003A427E"/>
     <w:rsid w:val="003B42A7"/>
     <w:rsid w:val="003B42F2"/>
     <w:rsid w:val="003B70C7"/>
     <w:rsid w:val="003B74F3"/>
     <w:rsid w:val="003C1482"/>
     <w:rsid w:val="003C4D3A"/>
     <w:rsid w:val="003C5AE3"/>
     <w:rsid w:val="003C6650"/>
     <w:rsid w:val="003E2326"/>
     <w:rsid w:val="003E2966"/>
     <w:rsid w:val="003E606A"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F427F"/>
     <w:rsid w:val="003F705A"/>
     <w:rsid w:val="003F7822"/>
     <w:rsid w:val="00402546"/>
     <w:rsid w:val="0041140E"/>
@@ -12816,292 +12482,303 @@
     <w:rsid w:val="004A3182"/>
     <w:rsid w:val="004A4AA5"/>
     <w:rsid w:val="004A7BB4"/>
     <w:rsid w:val="004A7CCF"/>
     <w:rsid w:val="004B1181"/>
     <w:rsid w:val="004B1809"/>
     <w:rsid w:val="004B2DDA"/>
     <w:rsid w:val="004B5161"/>
     <w:rsid w:val="004B6C25"/>
     <w:rsid w:val="004C10D7"/>
     <w:rsid w:val="004C3491"/>
     <w:rsid w:val="004D3232"/>
     <w:rsid w:val="004D34F2"/>
     <w:rsid w:val="004D3DC2"/>
     <w:rsid w:val="004D4875"/>
     <w:rsid w:val="004D6C2C"/>
     <w:rsid w:val="004E105E"/>
     <w:rsid w:val="004E1844"/>
     <w:rsid w:val="004E1A71"/>
     <w:rsid w:val="004E34C7"/>
     <w:rsid w:val="004E7329"/>
     <w:rsid w:val="004F1629"/>
     <w:rsid w:val="00507606"/>
     <w:rsid w:val="00507911"/>
     <w:rsid w:val="00510F95"/>
+    <w:rsid w:val="0051119D"/>
     <w:rsid w:val="00511222"/>
     <w:rsid w:val="00514418"/>
     <w:rsid w:val="0051571A"/>
     <w:rsid w:val="00520194"/>
     <w:rsid w:val="0052086A"/>
     <w:rsid w:val="00521519"/>
     <w:rsid w:val="00522B2B"/>
     <w:rsid w:val="00522F7E"/>
     <w:rsid w:val="005271BE"/>
     <w:rsid w:val="00527F97"/>
     <w:rsid w:val="005302BA"/>
     <w:rsid w:val="00530383"/>
     <w:rsid w:val="0053174C"/>
     <w:rsid w:val="00532FBE"/>
     <w:rsid w:val="005330CF"/>
     <w:rsid w:val="005331E8"/>
     <w:rsid w:val="005341D5"/>
     <w:rsid w:val="0053451C"/>
     <w:rsid w:val="00535892"/>
     <w:rsid w:val="00535BD0"/>
     <w:rsid w:val="00536EC7"/>
     <w:rsid w:val="00537DE3"/>
     <w:rsid w:val="005408DB"/>
     <w:rsid w:val="005411B8"/>
+    <w:rsid w:val="00546246"/>
     <w:rsid w:val="005505CE"/>
     <w:rsid w:val="0055492D"/>
     <w:rsid w:val="00562988"/>
     <w:rsid w:val="00563AE0"/>
     <w:rsid w:val="00563D0B"/>
     <w:rsid w:val="00564E0C"/>
     <w:rsid w:val="005657FE"/>
     <w:rsid w:val="00565F68"/>
     <w:rsid w:val="005664FC"/>
     <w:rsid w:val="005703E2"/>
     <w:rsid w:val="005707B2"/>
     <w:rsid w:val="005736B4"/>
     <w:rsid w:val="005738B1"/>
     <w:rsid w:val="00575FD3"/>
     <w:rsid w:val="00577D09"/>
     <w:rsid w:val="005808F3"/>
     <w:rsid w:val="00582049"/>
     <w:rsid w:val="005826D6"/>
     <w:rsid w:val="00590446"/>
     <w:rsid w:val="0059456B"/>
     <w:rsid w:val="005972D7"/>
     <w:rsid w:val="005A0901"/>
     <w:rsid w:val="005A2636"/>
     <w:rsid w:val="005A422B"/>
     <w:rsid w:val="005A4F75"/>
     <w:rsid w:val="005A559D"/>
     <w:rsid w:val="005B265F"/>
     <w:rsid w:val="005B41E5"/>
     <w:rsid w:val="005B6AD0"/>
     <w:rsid w:val="005B7133"/>
     <w:rsid w:val="005C53FE"/>
     <w:rsid w:val="005C60FE"/>
     <w:rsid w:val="005C69E8"/>
     <w:rsid w:val="005D19F9"/>
     <w:rsid w:val="005D443D"/>
     <w:rsid w:val="005D6CA5"/>
     <w:rsid w:val="005D7BD9"/>
     <w:rsid w:val="005E202D"/>
     <w:rsid w:val="005E2362"/>
     <w:rsid w:val="005F0010"/>
     <w:rsid w:val="005F20B2"/>
+    <w:rsid w:val="005F2FB4"/>
     <w:rsid w:val="005F6049"/>
     <w:rsid w:val="005F6EEF"/>
     <w:rsid w:val="00600246"/>
     <w:rsid w:val="00601F90"/>
     <w:rsid w:val="006061A8"/>
     <w:rsid w:val="0061125A"/>
     <w:rsid w:val="006158A9"/>
     <w:rsid w:val="00616AF9"/>
     <w:rsid w:val="006200AF"/>
     <w:rsid w:val="0062034F"/>
     <w:rsid w:val="006213E4"/>
     <w:rsid w:val="00625F42"/>
     <w:rsid w:val="0062757E"/>
     <w:rsid w:val="0063203E"/>
     <w:rsid w:val="0063398C"/>
     <w:rsid w:val="006367F6"/>
     <w:rsid w:val="006407D3"/>
     <w:rsid w:val="00642D0F"/>
     <w:rsid w:val="006525F8"/>
     <w:rsid w:val="00654658"/>
     <w:rsid w:val="006565D2"/>
     <w:rsid w:val="006570C3"/>
     <w:rsid w:val="00662E60"/>
     <w:rsid w:val="006643F9"/>
     <w:rsid w:val="006748E1"/>
     <w:rsid w:val="00680C40"/>
     <w:rsid w:val="00680DEF"/>
     <w:rsid w:val="00681021"/>
     <w:rsid w:val="006811A7"/>
     <w:rsid w:val="006827CC"/>
     <w:rsid w:val="00683532"/>
     <w:rsid w:val="0068442E"/>
     <w:rsid w:val="00684CBC"/>
     <w:rsid w:val="006860C8"/>
     <w:rsid w:val="006864BF"/>
     <w:rsid w:val="006908D1"/>
     <w:rsid w:val="00691A5D"/>
     <w:rsid w:val="006928D3"/>
+    <w:rsid w:val="006947A0"/>
     <w:rsid w:val="006A24F6"/>
     <w:rsid w:val="006A622D"/>
+    <w:rsid w:val="006B37B5"/>
+    <w:rsid w:val="006C45F8"/>
     <w:rsid w:val="006D11B7"/>
     <w:rsid w:val="006D249C"/>
     <w:rsid w:val="006D7870"/>
+    <w:rsid w:val="006E01D9"/>
     <w:rsid w:val="006E095F"/>
     <w:rsid w:val="006E1739"/>
     <w:rsid w:val="006E2C46"/>
     <w:rsid w:val="006E7CC0"/>
     <w:rsid w:val="006F2032"/>
     <w:rsid w:val="006F4CED"/>
     <w:rsid w:val="006F7561"/>
     <w:rsid w:val="006F7B92"/>
     <w:rsid w:val="00700A1C"/>
     <w:rsid w:val="0070265B"/>
     <w:rsid w:val="00712579"/>
     <w:rsid w:val="00714D3E"/>
     <w:rsid w:val="00716ED4"/>
     <w:rsid w:val="00717631"/>
     <w:rsid w:val="0072099C"/>
     <w:rsid w:val="007211E2"/>
     <w:rsid w:val="00721A98"/>
     <w:rsid w:val="00724055"/>
     <w:rsid w:val="007241E1"/>
     <w:rsid w:val="00724602"/>
     <w:rsid w:val="00726643"/>
     <w:rsid w:val="00732B10"/>
     <w:rsid w:val="0073419F"/>
     <w:rsid w:val="00735906"/>
     <w:rsid w:val="007410BD"/>
     <w:rsid w:val="00742900"/>
     <w:rsid w:val="00745861"/>
     <w:rsid w:val="007476C6"/>
     <w:rsid w:val="00747D99"/>
     <w:rsid w:val="00750023"/>
     <w:rsid w:val="00751E3A"/>
     <w:rsid w:val="00754069"/>
     <w:rsid w:val="00765D8A"/>
     <w:rsid w:val="007672CF"/>
     <w:rsid w:val="00767509"/>
     <w:rsid w:val="00770D13"/>
     <w:rsid w:val="00772D3C"/>
     <w:rsid w:val="007735FB"/>
     <w:rsid w:val="00774268"/>
     <w:rsid w:val="007771E8"/>
     <w:rsid w:val="007809BA"/>
     <w:rsid w:val="00780B95"/>
     <w:rsid w:val="007812D7"/>
     <w:rsid w:val="007831B6"/>
     <w:rsid w:val="00783696"/>
     <w:rsid w:val="007870DE"/>
     <w:rsid w:val="0078739A"/>
     <w:rsid w:val="00790EA6"/>
     <w:rsid w:val="007A0458"/>
+    <w:rsid w:val="007A315D"/>
     <w:rsid w:val="007A3752"/>
     <w:rsid w:val="007B088B"/>
     <w:rsid w:val="007B0B1C"/>
     <w:rsid w:val="007B19FD"/>
     <w:rsid w:val="007B1AA2"/>
     <w:rsid w:val="007B57D7"/>
     <w:rsid w:val="007B7750"/>
     <w:rsid w:val="007C0FAD"/>
     <w:rsid w:val="007C16C8"/>
     <w:rsid w:val="007C37F1"/>
     <w:rsid w:val="007C5119"/>
     <w:rsid w:val="007C5EFE"/>
     <w:rsid w:val="007C6472"/>
     <w:rsid w:val="007D1436"/>
     <w:rsid w:val="007D275B"/>
     <w:rsid w:val="007D2C71"/>
     <w:rsid w:val="007D3152"/>
     <w:rsid w:val="007D3705"/>
     <w:rsid w:val="007E0EAB"/>
     <w:rsid w:val="007E180A"/>
     <w:rsid w:val="007E28AC"/>
+    <w:rsid w:val="007E3255"/>
     <w:rsid w:val="007E7344"/>
     <w:rsid w:val="007F0FA8"/>
     <w:rsid w:val="007F44FE"/>
     <w:rsid w:val="007F77F1"/>
     <w:rsid w:val="00800009"/>
     <w:rsid w:val="0080363F"/>
     <w:rsid w:val="00804428"/>
     <w:rsid w:val="008055B7"/>
     <w:rsid w:val="008061CE"/>
     <w:rsid w:val="008114F2"/>
     <w:rsid w:val="008133A5"/>
     <w:rsid w:val="008144B9"/>
     <w:rsid w:val="0082114D"/>
     <w:rsid w:val="00824F85"/>
     <w:rsid w:val="00830B2A"/>
     <w:rsid w:val="0083239A"/>
     <w:rsid w:val="0083526D"/>
     <w:rsid w:val="00837A32"/>
     <w:rsid w:val="00846A3A"/>
     <w:rsid w:val="00854A25"/>
     <w:rsid w:val="00856E95"/>
     <w:rsid w:val="008627D3"/>
     <w:rsid w:val="00862CCB"/>
     <w:rsid w:val="0086475D"/>
     <w:rsid w:val="00865224"/>
     <w:rsid w:val="00865C6C"/>
     <w:rsid w:val="00871EEC"/>
     <w:rsid w:val="00872524"/>
     <w:rsid w:val="00877E88"/>
+    <w:rsid w:val="00882F54"/>
     <w:rsid w:val="00884BC5"/>
     <w:rsid w:val="00891A8A"/>
     <w:rsid w:val="00891DF5"/>
     <w:rsid w:val="00892DC0"/>
     <w:rsid w:val="008964A0"/>
     <w:rsid w:val="00897710"/>
     <w:rsid w:val="00897FC9"/>
     <w:rsid w:val="008A08FA"/>
     <w:rsid w:val="008A4D44"/>
     <w:rsid w:val="008B1A13"/>
     <w:rsid w:val="008B33E8"/>
     <w:rsid w:val="008B7BF9"/>
     <w:rsid w:val="008C23C9"/>
     <w:rsid w:val="008C7A6F"/>
     <w:rsid w:val="008D010D"/>
     <w:rsid w:val="008D2296"/>
     <w:rsid w:val="008D2C6D"/>
     <w:rsid w:val="008D3DBE"/>
     <w:rsid w:val="008D4656"/>
     <w:rsid w:val="008D720C"/>
     <w:rsid w:val="008E0EAF"/>
     <w:rsid w:val="008E0EF5"/>
     <w:rsid w:val="008E2B66"/>
     <w:rsid w:val="008E4C47"/>
     <w:rsid w:val="008F22BD"/>
     <w:rsid w:val="008F4D18"/>
     <w:rsid w:val="00903CA0"/>
     <w:rsid w:val="009049C4"/>
     <w:rsid w:val="00905976"/>
     <w:rsid w:val="00910A3C"/>
     <w:rsid w:val="00910F67"/>
     <w:rsid w:val="00913158"/>
     <w:rsid w:val="00914A68"/>
     <w:rsid w:val="009160D0"/>
     <w:rsid w:val="0092017E"/>
+    <w:rsid w:val="00922AAC"/>
     <w:rsid w:val="00926CE6"/>
     <w:rsid w:val="0093740B"/>
     <w:rsid w:val="00940CCF"/>
     <w:rsid w:val="00942327"/>
     <w:rsid w:val="00942381"/>
     <w:rsid w:val="00942CE0"/>
     <w:rsid w:val="009434B8"/>
     <w:rsid w:val="00953483"/>
     <w:rsid w:val="00953496"/>
     <w:rsid w:val="009538AD"/>
     <w:rsid w:val="00954A77"/>
     <w:rsid w:val="00960389"/>
     <w:rsid w:val="009607B2"/>
     <w:rsid w:val="0096451C"/>
     <w:rsid w:val="0096561A"/>
     <w:rsid w:val="00965FD3"/>
     <w:rsid w:val="009750C4"/>
     <w:rsid w:val="0097554B"/>
     <w:rsid w:val="00976528"/>
     <w:rsid w:val="0097722D"/>
     <w:rsid w:val="00991ED8"/>
     <w:rsid w:val="00991F93"/>
     <w:rsid w:val="00996C6E"/>
     <w:rsid w:val="009A0A14"/>
     <w:rsid w:val="009A1555"/>
@@ -13119,91 +12796,95 @@
     <w:rsid w:val="009C7A47"/>
     <w:rsid w:val="009D0F21"/>
     <w:rsid w:val="009D1616"/>
     <w:rsid w:val="009D6B69"/>
     <w:rsid w:val="009D7682"/>
     <w:rsid w:val="009E04C3"/>
     <w:rsid w:val="009E15B2"/>
     <w:rsid w:val="009E7509"/>
     <w:rsid w:val="009F1139"/>
     <w:rsid w:val="009F1F98"/>
     <w:rsid w:val="009F28D6"/>
     <w:rsid w:val="009F2D21"/>
     <w:rsid w:val="009F4F48"/>
     <w:rsid w:val="009F7539"/>
     <w:rsid w:val="00A01168"/>
     <w:rsid w:val="00A020A0"/>
     <w:rsid w:val="00A04D84"/>
     <w:rsid w:val="00A063DF"/>
     <w:rsid w:val="00A06B58"/>
     <w:rsid w:val="00A13B0D"/>
     <w:rsid w:val="00A14005"/>
     <w:rsid w:val="00A15C57"/>
     <w:rsid w:val="00A21145"/>
     <w:rsid w:val="00A223F9"/>
     <w:rsid w:val="00A241B1"/>
+    <w:rsid w:val="00A259A2"/>
     <w:rsid w:val="00A260FE"/>
     <w:rsid w:val="00A2706F"/>
     <w:rsid w:val="00A27320"/>
     <w:rsid w:val="00A273A0"/>
     <w:rsid w:val="00A27DCD"/>
     <w:rsid w:val="00A332CC"/>
     <w:rsid w:val="00A346C6"/>
+    <w:rsid w:val="00A34A67"/>
     <w:rsid w:val="00A35531"/>
     <w:rsid w:val="00A36FC1"/>
     <w:rsid w:val="00A37D32"/>
     <w:rsid w:val="00A415FC"/>
     <w:rsid w:val="00A422B9"/>
     <w:rsid w:val="00A50C24"/>
     <w:rsid w:val="00A50EC8"/>
     <w:rsid w:val="00A56A72"/>
     <w:rsid w:val="00A573F9"/>
     <w:rsid w:val="00A60527"/>
     <w:rsid w:val="00A70A53"/>
     <w:rsid w:val="00A73F87"/>
     <w:rsid w:val="00A74C6E"/>
     <w:rsid w:val="00A75941"/>
     <w:rsid w:val="00A77180"/>
     <w:rsid w:val="00A852FE"/>
     <w:rsid w:val="00A8619D"/>
     <w:rsid w:val="00A9084E"/>
+    <w:rsid w:val="00A908C1"/>
     <w:rsid w:val="00A942CB"/>
     <w:rsid w:val="00A9520B"/>
     <w:rsid w:val="00A956DC"/>
     <w:rsid w:val="00A97738"/>
     <w:rsid w:val="00AA04F4"/>
     <w:rsid w:val="00AA28AE"/>
     <w:rsid w:val="00AA6265"/>
     <w:rsid w:val="00AB0BF2"/>
     <w:rsid w:val="00AB1D3F"/>
     <w:rsid w:val="00AB2B21"/>
     <w:rsid w:val="00AB6534"/>
     <w:rsid w:val="00AB6650"/>
     <w:rsid w:val="00AB7166"/>
     <w:rsid w:val="00AC0F6E"/>
     <w:rsid w:val="00AC4833"/>
     <w:rsid w:val="00AC5E7E"/>
+    <w:rsid w:val="00AC66DA"/>
     <w:rsid w:val="00AD0067"/>
     <w:rsid w:val="00AD0785"/>
     <w:rsid w:val="00AD34A0"/>
     <w:rsid w:val="00AD37AB"/>
     <w:rsid w:val="00AD4D29"/>
     <w:rsid w:val="00AD5F3E"/>
     <w:rsid w:val="00AE191D"/>
     <w:rsid w:val="00AE2BDA"/>
     <w:rsid w:val="00AE795D"/>
     <w:rsid w:val="00AF077C"/>
     <w:rsid w:val="00AF0C6E"/>
     <w:rsid w:val="00AF2419"/>
     <w:rsid w:val="00AF3BE1"/>
     <w:rsid w:val="00AF3DCF"/>
     <w:rsid w:val="00AF43AB"/>
     <w:rsid w:val="00AF6511"/>
     <w:rsid w:val="00AF7228"/>
     <w:rsid w:val="00B038D3"/>
     <w:rsid w:val="00B03B2C"/>
     <w:rsid w:val="00B10EA8"/>
     <w:rsid w:val="00B1186E"/>
     <w:rsid w:val="00B13991"/>
     <w:rsid w:val="00B14B43"/>
     <w:rsid w:val="00B24B10"/>
     <w:rsid w:val="00B24CBD"/>
@@ -13284,50 +12965,51 @@
     <w:rsid w:val="00C653C4"/>
     <w:rsid w:val="00C65988"/>
     <w:rsid w:val="00C71604"/>
     <w:rsid w:val="00C7178F"/>
     <w:rsid w:val="00C71C98"/>
     <w:rsid w:val="00C74F32"/>
     <w:rsid w:val="00C75D53"/>
     <w:rsid w:val="00C77F52"/>
     <w:rsid w:val="00C80152"/>
     <w:rsid w:val="00C80317"/>
     <w:rsid w:val="00C85B04"/>
     <w:rsid w:val="00C8778E"/>
     <w:rsid w:val="00C87F92"/>
     <w:rsid w:val="00C9602D"/>
     <w:rsid w:val="00CA1CDB"/>
     <w:rsid w:val="00CA2445"/>
     <w:rsid w:val="00CA4CB4"/>
     <w:rsid w:val="00CA52E1"/>
     <w:rsid w:val="00CA6E76"/>
     <w:rsid w:val="00CA6E79"/>
     <w:rsid w:val="00CB1C03"/>
     <w:rsid w:val="00CB1C93"/>
     <w:rsid w:val="00CB6DAD"/>
     <w:rsid w:val="00CC07BB"/>
     <w:rsid w:val="00CC2D23"/>
+    <w:rsid w:val="00CC3A83"/>
     <w:rsid w:val="00CC68DC"/>
     <w:rsid w:val="00CC7851"/>
     <w:rsid w:val="00CC7E15"/>
     <w:rsid w:val="00CD34D8"/>
     <w:rsid w:val="00CD447C"/>
     <w:rsid w:val="00CD5D65"/>
     <w:rsid w:val="00CD7794"/>
     <w:rsid w:val="00CE081B"/>
     <w:rsid w:val="00CE17C6"/>
     <w:rsid w:val="00CE544D"/>
     <w:rsid w:val="00CE56F5"/>
     <w:rsid w:val="00CF40A2"/>
     <w:rsid w:val="00CF75EC"/>
     <w:rsid w:val="00D00245"/>
     <w:rsid w:val="00D0335D"/>
     <w:rsid w:val="00D137FE"/>
     <w:rsid w:val="00D1608D"/>
     <w:rsid w:val="00D20A88"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D22D82"/>
     <w:rsid w:val="00D24F09"/>
     <w:rsid w:val="00D26C8D"/>
     <w:rsid w:val="00D2787D"/>
     <w:rsid w:val="00D303A1"/>
     <w:rsid w:val="00D3159F"/>
@@ -13336,89 +13018,92 @@
     <w:rsid w:val="00D43488"/>
     <w:rsid w:val="00D45802"/>
     <w:rsid w:val="00D458E6"/>
     <w:rsid w:val="00D5107B"/>
     <w:rsid w:val="00D51A30"/>
     <w:rsid w:val="00D550D6"/>
     <w:rsid w:val="00D552DD"/>
     <w:rsid w:val="00D5616D"/>
     <w:rsid w:val="00D57F41"/>
     <w:rsid w:val="00D601C0"/>
     <w:rsid w:val="00D644DC"/>
     <w:rsid w:val="00D64A44"/>
     <w:rsid w:val="00D67D24"/>
     <w:rsid w:val="00D705DC"/>
     <w:rsid w:val="00D72688"/>
     <w:rsid w:val="00D81363"/>
     <w:rsid w:val="00D81A9F"/>
     <w:rsid w:val="00D81EFC"/>
     <w:rsid w:val="00D824FD"/>
     <w:rsid w:val="00D8512E"/>
     <w:rsid w:val="00D86DC6"/>
     <w:rsid w:val="00D93786"/>
     <w:rsid w:val="00D93E38"/>
     <w:rsid w:val="00DA0519"/>
     <w:rsid w:val="00DA2EAD"/>
+    <w:rsid w:val="00DA7011"/>
     <w:rsid w:val="00DB098A"/>
     <w:rsid w:val="00DB2296"/>
     <w:rsid w:val="00DB5545"/>
     <w:rsid w:val="00DB7252"/>
     <w:rsid w:val="00DB7375"/>
     <w:rsid w:val="00DB761A"/>
     <w:rsid w:val="00DC0BA4"/>
     <w:rsid w:val="00DC0D0D"/>
     <w:rsid w:val="00DC318D"/>
     <w:rsid w:val="00DC6687"/>
     <w:rsid w:val="00DC76BB"/>
     <w:rsid w:val="00DD4F18"/>
     <w:rsid w:val="00DE536C"/>
     <w:rsid w:val="00DF4CE8"/>
     <w:rsid w:val="00DF54A0"/>
     <w:rsid w:val="00DF6931"/>
     <w:rsid w:val="00E0255F"/>
     <w:rsid w:val="00E119B7"/>
     <w:rsid w:val="00E17FD3"/>
     <w:rsid w:val="00E20D10"/>
+    <w:rsid w:val="00E25679"/>
     <w:rsid w:val="00E260E0"/>
     <w:rsid w:val="00E36096"/>
     <w:rsid w:val="00E36D8E"/>
     <w:rsid w:val="00E37FA1"/>
     <w:rsid w:val="00E404B6"/>
     <w:rsid w:val="00E443C3"/>
     <w:rsid w:val="00E46307"/>
     <w:rsid w:val="00E5097A"/>
     <w:rsid w:val="00E552E4"/>
     <w:rsid w:val="00E6160B"/>
     <w:rsid w:val="00E63671"/>
     <w:rsid w:val="00E64D2D"/>
     <w:rsid w:val="00E662C3"/>
     <w:rsid w:val="00E711C3"/>
     <w:rsid w:val="00E74FA8"/>
     <w:rsid w:val="00E767DE"/>
     <w:rsid w:val="00E76A17"/>
     <w:rsid w:val="00E80F16"/>
     <w:rsid w:val="00E82045"/>
+    <w:rsid w:val="00E85ED9"/>
     <w:rsid w:val="00E86474"/>
     <w:rsid w:val="00E901C7"/>
     <w:rsid w:val="00E926D7"/>
     <w:rsid w:val="00E95188"/>
     <w:rsid w:val="00EA708E"/>
     <w:rsid w:val="00EA784E"/>
     <w:rsid w:val="00EB3A3E"/>
     <w:rsid w:val="00EB47DE"/>
     <w:rsid w:val="00EB59F3"/>
     <w:rsid w:val="00EC13EE"/>
     <w:rsid w:val="00EC23EC"/>
     <w:rsid w:val="00EC2891"/>
     <w:rsid w:val="00EC394E"/>
     <w:rsid w:val="00EC530F"/>
     <w:rsid w:val="00EC6274"/>
     <w:rsid w:val="00EC627E"/>
     <w:rsid w:val="00EC63D4"/>
     <w:rsid w:val="00EC6F16"/>
     <w:rsid w:val="00EC7425"/>
     <w:rsid w:val="00ED0156"/>
     <w:rsid w:val="00EE1349"/>
     <w:rsid w:val="00EE20E0"/>
     <w:rsid w:val="00EE2265"/>
     <w:rsid w:val="00EE25D2"/>
     <w:rsid w:val="00EE280C"/>
@@ -13430,50 +13115,51 @@
     <w:rsid w:val="00EF067A"/>
     <w:rsid w:val="00EF1DF4"/>
     <w:rsid w:val="00EF5181"/>
     <w:rsid w:val="00EF7913"/>
     <w:rsid w:val="00F03C1E"/>
     <w:rsid w:val="00F076C6"/>
     <w:rsid w:val="00F1440E"/>
     <w:rsid w:val="00F14F90"/>
     <w:rsid w:val="00F15436"/>
     <w:rsid w:val="00F20447"/>
     <w:rsid w:val="00F20785"/>
     <w:rsid w:val="00F209F3"/>
     <w:rsid w:val="00F21C06"/>
     <w:rsid w:val="00F22BD9"/>
     <w:rsid w:val="00F22E99"/>
     <w:rsid w:val="00F24A74"/>
     <w:rsid w:val="00F30668"/>
     <w:rsid w:val="00F3262C"/>
     <w:rsid w:val="00F3297C"/>
     <w:rsid w:val="00F401EB"/>
     <w:rsid w:val="00F4100B"/>
     <w:rsid w:val="00F45A41"/>
     <w:rsid w:val="00F46A57"/>
     <w:rsid w:val="00F500C0"/>
     <w:rsid w:val="00F5253C"/>
+    <w:rsid w:val="00F54F1C"/>
     <w:rsid w:val="00F56513"/>
     <w:rsid w:val="00F61046"/>
     <w:rsid w:val="00F619A7"/>
     <w:rsid w:val="00F62BDA"/>
     <w:rsid w:val="00F6416F"/>
     <w:rsid w:val="00F67511"/>
     <w:rsid w:val="00F71EFB"/>
     <w:rsid w:val="00F76850"/>
     <w:rsid w:val="00F7767E"/>
     <w:rsid w:val="00F815B3"/>
     <w:rsid w:val="00F83357"/>
     <w:rsid w:val="00F91AA8"/>
     <w:rsid w:val="00F929D1"/>
     <w:rsid w:val="00F972A5"/>
     <w:rsid w:val="00F9780D"/>
     <w:rsid w:val="00FA3DFD"/>
     <w:rsid w:val="00FA4823"/>
     <w:rsid w:val="00FA72A2"/>
     <w:rsid w:val="00FB151F"/>
     <w:rsid w:val="00FB24CE"/>
     <w:rsid w:val="00FC0678"/>
     <w:rsid w:val="00FC0842"/>
     <w:rsid w:val="00FC1423"/>
     <w:rsid w:val="00FC1BEC"/>
     <w:rsid w:val="00FD31C1"/>
@@ -13482,77 +13168,78 @@
     <w:rsid w:val="00FE5B7E"/>
     <w:rsid w:val="00FE74C2"/>
     <w:rsid w:val="00FE78E1"/>
     <w:rsid w:val="00FF14D9"/>
     <w:rsid w:val="00FF3892"/>
     <w:rsid w:val="00FF4237"/>
     <w:rsid w:val="00FF717F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="4097" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5DEDA450"/>
   <w15:docId w15:val="{D7001CC0-A779-4D09-BF80-710FC4AFC8BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13877,50 +13564,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a0">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005A559D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a2">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -14230,51 +13918,51 @@
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af1">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B83B92"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1110472398">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="687946151">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -14601,60 +14289,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66BE6B13-C874-4CCA-96FB-B62522998B14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>371</Words>
-  <Characters>2119</Characters>
+  <Words>2036</Words>
+  <Characters>456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>3</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2486</CharactersWithSpaces>
+  <CharactersWithSpaces>2488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2-9-2 請領續提退休金（本表格適用已領取勞工退休金後繼續工作，申請繼續工作提繳退休金者）</dc:title>
   <dc:subject>勞工退休金申請書及收據(空白)-續提(99年9月新版)</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords>行政院勞工委員會勞工保險局全球資訊網,勞工退休金,空白書表及範例,2.勞工退休金專用申報表,2-9退休金申請書及收據,2-9-2 請領續提退休金（本表格適用已領取勞工退休金後繼續工作，申請繼續工作提繳退休金者）</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>543</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>