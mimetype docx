--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -1,612 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00962576" w:rsidRPr="0024060F" w:rsidRDefault="00C32E69" w:rsidP="00E2096A">
+    <w:p w14:paraId="4644BF7A" w14:textId="0A12B57A" w:rsidR="00962576" w:rsidRPr="0024060F" w:rsidRDefault="006D3B99" w:rsidP="00E2096A">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本人</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="00BB5D92">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>身分證號：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>□□□□□□□□□□</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，出生日期：</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51941">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51941">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51941">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>同意由</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2060" w:rsidRPr="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2060">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>農</w:t>
+      </w:r>
+      <w:r w:rsidR="00987549" w:rsidRPr="00E31063">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20F3" w:rsidRPr="00E31063">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>漁</w:t>
+      </w:r>
+      <w:r w:rsidR="00987549" w:rsidRPr="00E31063">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="009B20F3" w:rsidRPr="00E31063">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>代為</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5D92">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>透過勞保局建置之</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD17F1" w:rsidRPr="00BD17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>資訊</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD17F1" w:rsidRPr="00BD17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>系統線上服務</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD17F1" w:rsidRPr="00BD17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>平</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD17F1" w:rsidRPr="00BD17F1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請農民退休儲金，且確定選擇以下所勾選之申請項目</w:t>
+      </w:r>
+      <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567273A0" w14:textId="0129EB22" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="00FB0759" w:rsidP="002372C5">
+      <w:pPr>
+        <w:spacing w:beforeLines="150" w:before="540" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00373412">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AB14226">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AAEFC31" wp14:editId="46AF32DE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>4750435</wp:posOffset>
+              <wp:posOffset>4712335</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>1249680</wp:posOffset>
+              <wp:posOffset>151130</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="723900" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="8" name="圖片 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="723900" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="006D3B99" w:rsidRPr="0024060F">
-[...41 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="006D3B99" w:rsidRPr="0024060F">
-[...5 lines deleted...]
-        <w:t>（</w:t>
+      <w:r w:rsidR="006D799C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>＊</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="006D3B99" w:rsidRPr="0024060F">
-[...223 lines deleted...]
-      </w:r>
       <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:t>申請項目：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="00D04B01" w:rsidP="002372C5">
+    <w:p w14:paraId="7FCAA5D3" w14:textId="56EAA4FB" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="00FB0759" w:rsidP="002372C5">
       <w:pPr>
-        <w:spacing w:beforeLines="150" w:before="540" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:afterLines="50" w:after="180" w:line="600" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006138DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02A622F9" wp14:editId="3A985ED5">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F217E66" wp14:editId="3C0ED53A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4692015</wp:posOffset>
+                  <wp:posOffset>5385359</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>495300</wp:posOffset>
+                  <wp:posOffset>23055</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="850900" cy="292100"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="1451" y="0"/>
                     <wp:lineTo x="1451" y="19722"/>
                     <wp:lineTo x="19827" y="19722"/>
                     <wp:lineTo x="19827" y="0"/>
                     <wp:lineTo x="1451" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="217" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="850900" cy="292100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D04B01" w:rsidRPr="006138DB" w:rsidRDefault="00D04B01" w:rsidP="00D04B01">
+                          <w:p w14:paraId="06543DF3" w14:textId="77777777" w:rsidR="00D04B01" w:rsidRPr="006138DB" w:rsidRDefault="00D04B01" w:rsidP="00D04B01">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006138DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>填寫範例</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="02A622F9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7F217E66" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:369.45pt;margin-top:39pt;width:67pt;height:23pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSQpykHgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyf4ooc0qm6q0FCGV&#10;H6lwAMfrzVrYHmM72Q0XQOIA5ZkDcAAO1J6DsTdNI3hD7MNq7Jn5Zr5vxouzQSuyFc5LMDUtJjkl&#10;wnBopFnX9OOHq2enlPjATMMUGFHTnfD0bPn0yaK3lSihA9UIRxDE+Kq3Ne1CsFWWed4JzfwErDDo&#10;bMFpFvDo1lnjWI/oWmVlnj/PenCNdcCF93h7OTrpMuG3reDhXdt6EYiqKfYW0t+l/yr+s+WCVWvH&#10;bCf5vg32D11oJg0WPUBdssDIxsm/oLTkDjy0YcJBZ9C2kovEAdkU+R9sbjpmReKC4nh7kMn/P1j+&#10;dvveEdnUtCxOKDFM45Dub7/e/fx+f/vr7sc3UkaNeusrDL2xGByGFzDgrBNfb6+Bf/LEwEXHzFqc&#10;Owd9J1iDPRYxMztKHXF8BFn1b6DBUmwTIAENrdNRQJSEIDrOaneYjxgC4Xh5OsvnOXo4usp5WaAd&#10;K7DqIdk6H14J0CQaNXU4/gTOttc+jKEPIbGWgSupFN6zShnS13Q+K2cp4cijZcANVVJj/Tx+485E&#10;ji9Nk5IDk2q0sRdl9qQjz5FxGFYDBkYlVtDskL6DcRPx5aDRgftCSY9bWFP/ecOcoES9NijhvJhO&#10;49qmw3R2UuLBHXtWxx5mOELVNFAymhchrfrI9RylbmWS4bGTfa+4XUnI/UuI63t8TlGP73X5GwAA&#10;//8DAFBLAwQUAAYACAAAACEAy5DGxt0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF&#10;70h8h8hI3FhCGawrTScE4gpi/JG4eY3XVjRO1WRr+faYE9xsv5+e3ys3s+/VkcbYBbZwuTCgiOvg&#10;Om4svL0+XuSgYkJ22AcmC98UYVOdnpRYuDDxCx23qVFiwrFAC21KQ6F1rFvyGBdhIBZtH0aPSdax&#10;0W7EScx9rzNjbrTHjuVDiwPdt1R/bQ/ewvvT/vNjaZ6bB389TGE2mv1aW3t+Nt/dgko0pz8YfuNL&#10;dKgk0y4c2EXVW1hd5WtBZcilkwD5KpPDTshsaUBXpf5fofoBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA0kKcpB4CAAD3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAy5DGxt0AAAAKAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:424.05pt;margin-top:1.8pt;width:67pt;height:23pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSQpykHgIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyf4ooc0qm6q0FCGV&#10;H6lwAMfrzVrYHmM72Q0XQOIA5ZkDcAAO1J6DsTdNI3hD7MNq7Jn5Zr5vxouzQSuyFc5LMDUtJjkl&#10;wnBopFnX9OOHq2enlPjATMMUGFHTnfD0bPn0yaK3lSihA9UIRxDE+Kq3Ne1CsFWWed4JzfwErDDo&#10;bMFpFvDo1lnjWI/oWmVlnj/PenCNdcCF93h7OTrpMuG3reDhXdt6EYiqKfYW0t+l/yr+s+WCVWvH&#10;bCf5vg32D11oJg0WPUBdssDIxsm/oLTkDjy0YcJBZ9C2kovEAdkU+R9sbjpmReKC4nh7kMn/P1j+&#10;dvveEdnUtCxOKDFM45Dub7/e/fx+f/vr7sc3UkaNeusrDL2xGByGFzDgrBNfb6+Bf/LEwEXHzFqc&#10;Owd9J1iDPRYxMztKHXF8BFn1b6DBUmwTIAENrdNRQJSEIDrOaneYjxgC4Xh5OsvnOXo4usp5WaAd&#10;K7DqIdk6H14J0CQaNXU4/gTOttc+jKEPIbGWgSupFN6zShnS13Q+K2cp4cijZcANVVJj/Tx+485E&#10;ji9Nk5IDk2q0sRdl9qQjz5FxGFYDBkYlVtDskL6DcRPx5aDRgftCSY9bWFP/ecOcoES9NijhvJhO&#10;49qmw3R2UuLBHXtWxx5mOELVNFAymhchrfrI9RylbmWS4bGTfa+4XUnI/UuI63t8TlGP73X5GwAA&#10;//8DAFBLAwQUAAYACAAAACEAEkuFA9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KjdEqIkZFMhEFcQ5Ufi5ibbJCJeR7HbhLdnOcFxNKOZb8rt4gZ1oin0nhHWKwOKuPZN&#10;zy3C2+vjVQYqRMuNHTwTwjcF2FbnZ6UtGj/zC512sVVSwqGwCF2MY6F1qDtyNqz8SCzewU/ORpFT&#10;q5vJzlLuBr0xJtXO9iwLnR3pvqP6a3d0CO9Ph8+PxDy3D+5mnP1iNLtcI15eLHe3oCIt8S8Mv/iC&#10;DpUw7f2Rm6AGhCzJ1hJFuE5BiZ9nG9F7hCRPQVel/n+g+gEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDSQpykHgIAAPcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQASS4UD3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00D04B01" w:rsidRPr="006138DB" w:rsidRDefault="00D04B01" w:rsidP="00D04B01">
+                    <w:p w14:paraId="06543DF3" w14:textId="77777777" w:rsidR="00D04B01" w:rsidRPr="006138DB" w:rsidRDefault="00D04B01" w:rsidP="00D04B01">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006138DB">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>填寫範例</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>申請項目：</w:t>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:r w:rsidR="000A50A2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年滿65歲請</w:t>
+      </w:r>
+      <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>領農民退休儲金</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="002372C5">
+    <w:p w14:paraId="1C4894A7" w14:textId="42F1F256" w:rsidR="006D799C" w:rsidRPr="00514EB2" w:rsidRDefault="009D33FF" w:rsidP="00FB0759">
       <w:pPr>
-        <w:spacing w:afterLines="50" w:after="180" w:line="600" w:lineRule="exact"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:left="420" w:rightChars="-118" w:right="-283" w:hangingChars="150" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">□ </w:t>
       </w:r>
-      <w:r w:rsidR="000A50A2">
-[...33 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00687A27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>未滿65歲，且</w:t>
       </w:r>
       <w:r w:rsidR="006D799C" w:rsidRPr="006D799C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>因符合下列事由</w:t>
       </w:r>
       <w:r w:rsidR="00687A27" w:rsidRPr="00687A27">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（請擇</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -662,202 +706,212 @@
       <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，並自行決定請領年限為</w:t>
       </w:r>
       <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
-[...22 lines deleted...]
-      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>以年為單位，並</w:t>
+      </w:r>
+      <w:r w:rsidR="00687A27">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僅限填</w:t>
+      </w:r>
+      <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>整數；經核付後，不得再為變更</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D51AEF" w:rsidRPr="0088047C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D51AEF" w:rsidRPr="00D51AEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
+    <w:p w14:paraId="277B8E08" w14:textId="5D468F84" w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="180" w:left="712" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□已領取農民健康保險條例所定身心障礙給付，經保險人認定不能繼續從事農業工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
+    <w:p w14:paraId="4A0487B2" w14:textId="02428054" w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="180" w:left="712" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□已領取勞工保險條例</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>所定失能</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年金給付或失能等級三等以上之一次失能給付。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00D51AEF">
+    <w:p w14:paraId="2AD699BF" w14:textId="1AE35A2D" w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00D51AEF">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="180" w:left="712" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□已領取國民年金法所定身心障礙年金給付或身心障礙基本保證年金給付。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
+    <w:p w14:paraId="05D50550" w14:textId="114FC33B" w:rsidR="009D33FF" w:rsidRPr="00BB5D92" w:rsidRDefault="006D799C" w:rsidP="00BB5D92">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="180" w:left="712" w:hangingChars="100" w:hanging="280"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□非屬前三款之被保險人，符合前三款所定身心障礙或失能狀態。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00514EB2" w:rsidRDefault="00514EB2" w:rsidP="00D51AEF">
+    <w:p w14:paraId="58398821" w14:textId="0F3F07A1" w:rsidR="00514EB2" w:rsidRDefault="00514EB2" w:rsidP="00D51AEF">
       <w:pPr>
         <w:ind w:leftChars="180" w:left="672" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="00514EB2" w:rsidP="00CA7C38">
+    <w:p w14:paraId="3228516D" w14:textId="7BDA1299" w:rsidR="006D799C" w:rsidRPr="00BB5D92" w:rsidRDefault="00514EB2" w:rsidP="00E67909">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -887,51 +941,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。屆期未繳入退休儲金專戶，應由請領之農民退休儲金金額</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中沖還</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D799C" w:rsidRDefault="00514EB2" w:rsidP="00CA7C38">
+    <w:p w14:paraId="4FC88A9A" w14:textId="066C11CC" w:rsidR="006D799C" w:rsidRDefault="00514EB2" w:rsidP="00E67909">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -949,196 +1003,246 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>逕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>向衛生福利部中央健康</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>保險</w:t>
+        <w:t>保險署</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006D799C" w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>署或其他有關機關團體調閱相關資料。</w:t>
+        <w:t>或其他有關機關團體調閱相關資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0044330B" w:rsidRPr="00BB5D92" w:rsidRDefault="0044330B" w:rsidP="00CA7C38">
+    <w:p w14:paraId="7F3A17BD" w14:textId="15458BE9" w:rsidR="00E67909" w:rsidRPr="00E67909" w:rsidRDefault="00E67909" w:rsidP="00E67909">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:rightChars="50" w:right="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E67909">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>※3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E31063">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本人已知悉領取上開所列身心障礙或失能給付，農民退休儲金將予以停繳。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7A2523" w14:textId="49E74CAA" w:rsidR="0044330B" w:rsidRPr="00987549" w:rsidRDefault="0044330B" w:rsidP="00E67909">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="560" w:hangingChars="200" w:hanging="560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB5D92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00E67909">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="00E67909" w:rsidRPr="00E67909">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E67909">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00E67909">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61E24">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>線上申辦</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F61E24">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>資料與</w:t>
       </w:r>
-      <w:r w:rsidR="003A428A">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="003A428A" w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F61E24">
-[...15 lines deleted...]
-        <w:t>為準。</w:t>
+      <w:r w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>同意書所載不符時，以同意書為</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>準</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00987549">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="000A1ED5">
+    <w:p w14:paraId="77EF9ED5" w14:textId="3CE676F0" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="000A1ED5">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="00EE2549" w:rsidP="000A1ED5">
+    <w:p w14:paraId="3EAD3988" w14:textId="54788D05" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="00EE2549" w:rsidP="000A1ED5">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="396D2EE2" wp14:editId="2CAC70B7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33461701" wp14:editId="22ED57D5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2282190</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>340848</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="416560" cy="379730"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="矩形 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="416560" cy="379730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1161,70 +1265,70 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="4814F346" id="矩形 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:179.7pt;margin-top:26.85pt;width:32.8pt;height:29.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNbylzrQIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r47TpFmDOkXQosOA&#10;oi3WDj2rslQbkERNUuJkPzNgt33EPmfYb4ySHKfrih2G5aCIJvlIPpE8Od1oRdbC+RZMRcuDESXC&#10;cKhb81jRj3cXb95S4gMzNVNgREW3wtPTxetXJ52dizE0oGrhCIIYP+9sRZsQ7LwoPG+EZv4ArDCo&#10;lOA0Cyi6x6J2rEN0rYrxaHRUdOBq64AL7/HreVbSRcKXUvBwLaUXgaiKYm4hnS6dD/EsFids/uiY&#10;bVrep8H+IQvNWoNBB6hzFhhZufYPKN1yBx5kOOCgC5Cy5SLVgNWUo2fV3DbMilQLkuPtQJP/f7D8&#10;an3jSFvj21FimMYn+vnl24/vX0kZuemsn6PJrb1xveTxGgvdSKfjP5ZANonP7cCn2ATC8eOkPJoe&#10;IescVYez49lh4rvYO1vnwzsBmsRLRR0+V2KRrS99wIBoujOJsQxctEqlJ1OGdAhazqbJwYNq66iM&#10;Zql5xJlyZM3w2cMmlYJYv1lF4HPmm2zktz4KsWY0VAb/Yu252nQLWyUiujIfhETGsL5xjh17dR+O&#10;cS5MKLOqYbXIAaYj/PXwQ4J9MASMyBLzH7B7gJexc5a9fXQVqdUH59HfEsvOg0eKDCYMzro14F4C&#10;UFhVHznb70jK1ESWHqDeYj85yIPmLb9okedL5sMNczhZ2A24LcI1HlIBPiH0N0oacJ9f+h7tseFR&#10;S0mHk1pR/2nFnKBEvTc4CsflZBJHOwmT6WyMgnuqeXiqMSt9BtgV2O6YXbpG+6B2V+lA3+NSWcao&#10;qGKGY+yK8uB2wlnIGwTXEhfLZTLDcbYsXJpbyyN4ZDV22N3mnjnb93fAwbiC3VSz+bM2z7bR08By&#10;FUC2aQb2vPZ84ypIjdOvrbhrnsrJar9cF78AAAD//wMAUEsDBBQABgAIAAAAIQDhVnEp4AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21EnTQAlxKhQRwQKEaHMANx6S0NiO&#10;bLc1t2dYwXI0T/+/X26intgJnR+tEZAuEmBoOqtG0wtod83NGpgP0ig5WYMCvtHDprq8KGWh7Nl8&#10;4GkbekYhxhdSwBDCXHDuuwG19As7o6Hfp3VaBjpdz5WTZwrXE18myS3XcjTUMMgZ6wG7w/aoBcS8&#10;qWN4zV6aNn1+qg9vrft6T4S4voqPD8ACxvAHw68+qUNFTnt7NMqzSUCW368IFZBnd8AIWC1zGrcn&#10;Ms1y4FXJ/0+ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNbylzrQIAAKQFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhVnEp4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAAcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                 <v:stroke dashstyle="3 1"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E6CE36F" wp14:editId="625E1A0D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="064F5163" wp14:editId="2BF1EFA0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5382407</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>345440</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="416560" cy="379730"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="20320"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="矩形 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="416560" cy="379730"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
@@ -1247,136 +1351,136 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="515F0F9E" id="矩形 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:423.8pt;margin-top:27.2pt;width:32.8pt;height:29.9pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2qatNsAIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1uEzEQviPxDpbvdLNpfmjUTRW1KkKq&#10;2ogW9ex67e5KXo+xnWzCyyBx4yF4HMRrMLZ3N6VUHBA5OPbON994Ps/M6dmuUWQrrKtBFzQ/GlEi&#10;NIey1o8F/Xh3+eYtJc4zXTIFWhR0Lxw9W75+ddqahRhDBaoUliCJdovWFLTy3iyyzPFKNMwdgREa&#10;jRJswzwe7WNWWtYie6Oy8Wg0y1qwpbHAhXP49SIZ6TLySym4v5HSCU9UQfFuPq42rg9hzZanbPFo&#10;malq3l2D/cMtGlZrDDpQXTDPyMbWf1A1NbfgQPojDk0GUtZcxBwwm3z0LJvbihkRc0FxnBlkcv+P&#10;ll9v15bUZUFnlGjW4BP9/PLtx/evZBa0aY1bIOTWrG13crgNie6kbcI/pkB2Uc/9oKfYecLx4ySf&#10;TWeoOkfT8fxkfhz1zg7Oxjr/TkBDwqagFp8rqsi2V85jQIT2kBBLw2WtVHwypUmLpPl8Gh0cqLoM&#10;xgCLxSPOlSVbhs/ud3lIBbl+QwXiC+aqBHJ7Fw4dUGnEh9xTtnHn90oEdqU/CImKYX7jFDvU6iEc&#10;41xonydTxUqRAkxH+Ovv0XvEW0XCwCzx/gN3R9AjE0nPndLp8MFVxFIfnEd/u1hyHjxiZNB+cG5q&#10;DfYlAoVZdZETvhcpSRNUeoByj/VkITWaM/yyRp2vmPNrZrGzsBpwWvgbXKQCfELodpRUYD+/9D3g&#10;seDRSkmLnVpQ92nDrKBEvdfYCif5ZBJaOx4m0/kYD/ap5eGpRW+ac8CqyHEuGR63Ae9Vv5UWmnsc&#10;KqsQFU1Mc4xdUO5tfzj3aYLgWOJitYowbGfD/JW+NTyQB1VDhd3t7pk1XX17bIxr6LuaLZ6VecIG&#10;Tw2rjQdZxx446NrpjaMgFk43tsKseXqOqMNwXf4CAAD//wMAUEsDBBQABgAIAAAAIQCbPLxM4AAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiR21EmalhLiVCgiggUIUXIANzZJ&#10;aDyObLc1t2dYwXL0n/5/U26jmdhJOz9aFJAuEmAaO6tG7AW0H83NBpgPEpWcLGoB39rDtrq8KGWh&#10;7Bnf9WkXekYl6AspYAhhLjj33aCN9As7a6Ts0zojA52u58rJM5WbiWdJsuZGjkgLg5x1PejusDsa&#10;AXHV1DG8LJ+bNn16rA+vrft6S4S4vooP98CCjuEPhl99UoeKnPb2iMqzScAmv10TKmCV58AIuEuX&#10;GbA9kWmeAa9K/v+F6gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2qatNsAIAAKQFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCbPLxM4AAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAAoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFwYAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                 <v:stroke dashstyle="3 1"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞動部勞工保險局</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00514EB2" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
+    <w:p w14:paraId="1684DC78" w14:textId="77777777" w:rsidR="00514EB2" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180" w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70854743" wp14:editId="440BD7A4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B828A7D" wp14:editId="5A07D48B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2632075</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>223667</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3064510" cy="281305"/>
                 <wp:effectExtent l="0" t="0" r="0" b="4445"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="文字方塊 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3064510" cy="281305"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00514EB2" w:rsidRPr="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
+                          <w:p w14:paraId="713A3A44" w14:textId="77777777" w:rsidR="00514EB2" w:rsidRPr="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>（</w:t>
                             </w:r>
                             <w:r w:rsidR="00514EB2" w:rsidRPr="00EE2549">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>請</w:t>
                             </w:r>
@@ -1397,54 +1501,54 @@
                               <w:t>人如為受監護宣告，應由其監護人副署簽章）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70854743" id="文字方塊 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:207.25pt;margin-top:17.6pt;width:241.3pt;height:22.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqv4xvlwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6W7SpJSomyq0KkKq&#10;2ooU9dnx2s0K22NsJ7vhAkgcoDxzAA7AgdpzMPbuplHhpYiX3bHnm/H8fDNHx41WZC2cr8AUdLCX&#10;UyIMh7IytwX9eH326pASH5gpmQIjCroRnh5PX744qu1EDGEJqhSOoBPjJ7Ut6DIEO8kyz5dCM78H&#10;VhhUSnCaBTy626x0rEbvWmXDPD/IanCldcCF93h72irpNPmXUvBwKaUXgaiCYmwhfV36LuI3mx6x&#10;ya1jdlnxLgz2D1FoVhl8dOvqlAVGVq76w5WuuAMPMuxx0BlIWXGRcsBsBvmTbOZLZkXKBYvj7bZM&#10;/v+55RfrK0eqsqAjSgzT2KKHu6/3P78/3P26//GNjGKFausnCJxbhIbmLTTY6f7e42VMvJFOxz+m&#10;RFCPtd5s6yuaQDhe7ucHo/EAVRx1w8PBfj6ObrJHa+t8eCdAkygU1GH/UlnZ+tyHFtpD4mMGziql&#10;Ug+VIXVBD/bHeTLYatC5MhErEhs6NzGjNvIkhY0SEaPMByGxGimBeJF4KE6UI2uGDGKcCxNS7skv&#10;oiNKYhDPMezwj1E9x7jNo38ZTNga68qAS9k/Cbv81IcsWzzWfCfvKIZm0SQabBu7gHKD/XbQzoy3&#10;/KzCppwzH66YwyHBPuLgh0v8SAVYfOgkSpbgvvztPuKRu6ilpMahK6j/vGJOUKLeG2T1m8FoFKc0&#10;HUbj10M8uF3NYldjVvoEsCsDXDGWJzHig+pF6UDf4H6YxVdRxQzHtwsaevEktKsA9wsXs1kC4Vxa&#10;Fs7N3PLoOjYpUu66uWHOdrwMyOgL6MeTTZ7Qs8VGSwOzVQBZJe7GOrdV7eqPM53Y3+2fuDR2zwn1&#10;uCWnvwEAAP//AwBQSwMEFAAGAAgAAAAhAHvN/ZLiAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Pg0AURfcm/ofJa+LODmCxFHk0DUljYnTR2o27gXkF0vlAZtqiv95xpcuXe3LvecV60opdaHS9&#10;NQjxPAJGprGyNy3C4X17nwFzXhgplDWE8EUO1uXtTSFyaa9mR5e9b1koMS4XCJ33Q865azrSws3t&#10;QCZkRztq4cM5tlyO4hrKteJJFD1yLXoTFjoxUNVRc9qfNcJLtX0TuzrR2beqnl+Pm+Hz8JEi3s2m&#10;zRMwT5P/g+FXP6hDGZxqezbSMYWwiBdpQBEe0gRYALLVMgZWIyxXKfCy4P8/KH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAar+Mb5cCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAe839kuIAAAAJAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7B828A7D" id="文字方塊 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:207.25pt;margin-top:17.6pt;width:241.3pt;height:22.15pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqv4xvlwIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6W7SpJSomyq0KkKq&#10;2ooU9dnx2s0K22NsJ7vhAkgcoDxzAA7AgdpzMPbuplHhpYiX3bHnm/H8fDNHx41WZC2cr8AUdLCX&#10;UyIMh7IytwX9eH326pASH5gpmQIjCroRnh5PX744qu1EDGEJqhSOoBPjJ7Ut6DIEO8kyz5dCM78H&#10;VhhUSnCaBTy626x0rEbvWmXDPD/IanCldcCF93h72irpNPmXUvBwKaUXgaiCYmwhfV36LuI3mx6x&#10;ya1jdlnxLgz2D1FoVhl8dOvqlAVGVq76w5WuuAMPMuxx0BlIWXGRcsBsBvmTbOZLZkXKBYvj7bZM&#10;/v+55RfrK0eqsqAjSgzT2KKHu6/3P78/3P26//GNjGKFausnCJxbhIbmLTTY6f7e42VMvJFOxz+m&#10;RFCPtd5s6yuaQDhe7ucHo/EAVRx1w8PBfj6ObrJHa+t8eCdAkygU1GH/UlnZ+tyHFtpD4mMGziql&#10;Ug+VIXVBD/bHeTLYatC5MhErEhs6NzGjNvIkhY0SEaPMByGxGimBeJF4KE6UI2uGDGKcCxNS7skv&#10;oiNKYhDPMezwj1E9x7jNo38ZTNga68qAS9k/Cbv81IcsWzzWfCfvKIZm0SQabBu7gHKD/XbQzoy3&#10;/KzCppwzH66YwyHBPuLgh0v8SAVYfOgkSpbgvvztPuKRu6ilpMahK6j/vGJOUKLeG2T1m8FoFKc0&#10;HUbj10M8uF3NYldjVvoEsCsDXDGWJzHig+pF6UDf4H6YxVdRxQzHtwsaevEktKsA9wsXs1kC4Vxa&#10;Fs7N3PLoOjYpUu66uWHOdrwMyOgL6MeTTZ7Qs8VGSwOzVQBZJe7GOrdV7eqPM53Y3+2fuDR2zwn1&#10;uCWnvwEAAP//AwBQSwMEFAAGAAgAAAAhAHvN/ZLiAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Pg0AURfcm/ofJa+LODmCxFHk0DUljYnTR2o27gXkF0vlAZtqiv95xpcuXe3LvecV60opdaHS9&#10;NQjxPAJGprGyNy3C4X17nwFzXhgplDWE8EUO1uXtTSFyaa9mR5e9b1koMS4XCJ33Q865azrSws3t&#10;QCZkRztq4cM5tlyO4hrKteJJFD1yLXoTFjoxUNVRc9qfNcJLtX0TuzrR2beqnl+Pm+Hz8JEi3s2m&#10;zRMwT5P/g+FXP6hDGZxqezbSMYWwiBdpQBEe0gRYALLVMgZWIyxXKfCy4P8/KH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAar+Mb5cCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAe839kuIAAAAJAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00514EB2" w:rsidRPr="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
+                    <w:p w14:paraId="713A3A44" w14:textId="77777777" w:rsidR="00514EB2" w:rsidRPr="00EE2549" w:rsidRDefault="00EE2549" w:rsidP="00EE2549">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（</w:t>
                       </w:r>
                       <w:r w:rsidR="00514EB2" w:rsidRPr="00EE2549">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>請</w:t>
                       </w:r>
@@ -1460,140 +1564,140 @@
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>人如為受監護宣告，應由其監護人副署簽章）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13C6F16D" wp14:editId="5228A3EF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7971D181" wp14:editId="1E7F291E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-127000</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>217023</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1283335" cy="298450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="文字方塊 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1283335" cy="298450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006E2537" w:rsidRPr="00EE2549" w:rsidRDefault="006E2537" w:rsidP="00EE2549">
+                          <w:p w14:paraId="0D624EBD" w14:textId="77777777" w:rsidR="006E2537" w:rsidRPr="00EE2549" w:rsidRDefault="006E2537" w:rsidP="00EE2549">
                             <w:pPr>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00EE2549">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>（本人正楷親簽）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="13C6F16D" id="文字方塊 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10pt;margin-top:17.1pt;width:101.05pt;height:23.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqd2wflAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1uEzEU3iNxB8t7OvktadRJFVoVIVVt&#10;RYu6djx2M8L2M7aTmXABJA5Q1hyAA3Cg9hw8e2bSUNgUsZl5fu97/z+HR7VWZC2cL8HktL/Xo0QY&#10;DkVpbnP64fr01YQSH5gpmAIjcroRnh7NXr44rOxUDGAJqhCOoBHjp5XN6TIEO80yz5dCM78HVhgU&#10;SnCaBXy626xwrELrWmWDXm8/q8AV1gEX3iP3pBHSWbIvpeDhQkovAlE5xdhC+rr0XcRvNjtk01vH&#10;7LLkbRjsH6LQrDTodGvqhAVGVq78w5QuuQMPMuxx0BlIWXKRcsBs+r0n2VwtmRUpFyyOt9sy+f9n&#10;lp+vLx0pi5yOKTFMY4se7r7c//j2cPfz/vtXMo4VqqyfIvDKIjTUb6DGTnd8j8yYeC2djn9MiaAc&#10;a73Z1lfUgfCoNJgMh0N0xFE2OJiMxqkB2aO2dT68FaBJJHLqsH+prGx95gNGgtAOEp0ZOC2VSj1U&#10;hlQ53R+iyd8kqKFM5Ig0Da2ZmFETeaLCRomIUea9kFiNlEBkpDkUx8qRNcMJYpwLE1LuyS6iI0pi&#10;EM9RbPGPUT1Hucmj8wwmbJV1acCl7J+EXXzsQpYNHgu5k3ckQ72o0xgMusYuoNhgvx00O+MtPy2x&#10;KWfMh0vmcEmwxbj44QI/UgEWH1qKkiW4z3/jRzzOLkopqXDpcuo/rZgTlKh3Bqf6oD8axS1Nj9H4&#10;9QAfbley2JWYlT4G7EofT4zliYz4oDpSOtA3eB/m0SuKmOHoO6ehI49DcwrwvnAxnycQ7qVl4cxc&#10;WR5NxybFkbuub5iz7VwGnOhz6NaTTZ+MZ4ONmgbmqwCyTLMb69xUta0/7nQa6fb+xKOx+06oxys5&#10;+wUAAP//AwBQSwMEFAAGAAgAAAAhAIEO4b3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wzAMQO9I/IfISNy2tOFDVak7TZUmJASHjV24uU3WVjROabKt8OvJTnC0/PT8XKxmO4iTmXzvGCFd&#10;JiAMN0733CLs3zeLDIQPxJoGxwbh23hYlddXBeXanXlrTrvQiihhnxNCF8KYS+mbzljySzcajruD&#10;myyFOE6t1BOdo9wOUiXJo7TUc7zQ0WiqzjSfu6NFeKk2b7Stlc1+hur59bAev/YfD4i3N/P6CUQw&#10;c/iD4ZIf06GMTbU7svZiQFhEfUQR7u4ViAuQqRREjZClCmRZyP8flL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAandsH5QCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgQ7hvd8AAAAJAQAADwAAAAAAAAAAAAAAAADuBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7971D181" id="文字方塊 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-10pt;margin-top:17.1pt;width:101.05pt;height:23.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqd2wflAIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1uEzEU3iNxB8t7OvktadRJFVoVIVVt&#10;RYu6djx2M8L2M7aTmXABJA5Q1hyAA3Cg9hw8e2bSUNgUsZl5fu97/z+HR7VWZC2cL8HktL/Xo0QY&#10;DkVpbnP64fr01YQSH5gpmAIjcroRnh7NXr44rOxUDGAJqhCOoBHjp5XN6TIEO80yz5dCM78HVhgU&#10;SnCaBXy626xwrELrWmWDXm8/q8AV1gEX3iP3pBHSWbIvpeDhQkovAlE5xdhC+rr0XcRvNjtk01vH&#10;7LLkbRjsH6LQrDTodGvqhAVGVq78w5QuuQMPMuxx0BlIWXKRcsBs+r0n2VwtmRUpFyyOt9sy+f9n&#10;lp+vLx0pi5yOKTFMY4se7r7c//j2cPfz/vtXMo4VqqyfIvDKIjTUb6DGTnd8j8yYeC2djn9MiaAc&#10;a73Z1lfUgfCoNJgMh0N0xFE2OJiMxqkB2aO2dT68FaBJJHLqsH+prGx95gNGgtAOEp0ZOC2VSj1U&#10;hlQ53R+iyd8kqKFM5Ig0Da2ZmFETeaLCRomIUea9kFiNlEBkpDkUx8qRNcMJYpwLE1LuyS6iI0pi&#10;EM9RbPGPUT1Hucmj8wwmbJV1acCl7J+EXXzsQpYNHgu5k3ckQ72o0xgMusYuoNhgvx00O+MtPy2x&#10;KWfMh0vmcEmwxbj44QI/UgEWH1qKkiW4z3/jRzzOLkopqXDpcuo/rZgTlKh3Bqf6oD8axS1Nj9H4&#10;9QAfbley2JWYlT4G7EofT4zliYz4oDpSOtA3eB/m0SuKmOHoO6ehI49DcwrwvnAxnycQ7qVl4cxc&#10;WR5NxybFkbuub5iz7VwGnOhz6NaTTZ+MZ4ONmgbmqwCyTLMb69xUta0/7nQa6fb+xKOx+06oxys5&#10;+wUAAP//AwBQSwMEFAAGAAgAAAAhAIEO4b3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01P&#10;wzAMQO9I/IfISNy2tOFDVak7TZUmJASHjV24uU3WVjROabKt8OvJTnC0/PT8XKxmO4iTmXzvGCFd&#10;JiAMN0733CLs3zeLDIQPxJoGxwbh23hYlddXBeXanXlrTrvQiihhnxNCF8KYS+mbzljySzcajruD&#10;myyFOE6t1BOdo9wOUiXJo7TUc7zQ0WiqzjSfu6NFeKk2b7Stlc1+hur59bAev/YfD4i3N/P6CUQw&#10;c/iD4ZIf06GMTbU7svZiQFhEfUQR7u4ViAuQqRREjZClCmRZyP8flL8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAandsH5QCAABtBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgQ7hvd8AAAAJAQAADwAAAAAAAAAAAAAAAADuBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="006E2537" w:rsidRPr="00EE2549" w:rsidRDefault="006E2537" w:rsidP="00EE2549">
+                    <w:p w14:paraId="0D624EBD" w14:textId="77777777" w:rsidR="006E2537" w:rsidRPr="00EE2549" w:rsidRDefault="006E2537" w:rsidP="00EE2549">
                       <w:pPr>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00EE2549">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（本人正楷親簽）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009D33FF" w:rsidRPr="0024060F">
         <w:rPr>
@@ -1660,51 +1764,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51941" w:rsidRDefault="00B51941" w:rsidP="0017566A">
+    <w:p w14:paraId="020A94B4" w14:textId="77777777" w:rsidR="00B51941" w:rsidRDefault="00B51941" w:rsidP="0017566A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>地址：</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
@@ -1807,51 +1911,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51941">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1ED5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B51941" w:rsidRPr="00B51941" w:rsidRDefault="00B51941" w:rsidP="0017566A">
+    <w:p w14:paraId="6AF77E34" w14:textId="77777777" w:rsidR="00B51941" w:rsidRPr="00B51941" w:rsidRDefault="00B51941" w:rsidP="0017566A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51941">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>市內電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51941">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
@@ -1860,51 +1964,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>行動電話：</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51941">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="0017566A">
+    <w:p w14:paraId="33B16F4E" w14:textId="77777777" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="0017566A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">簽署日期：中華民國　</w:t>
       </w:r>
       <w:r w:rsidR="006D550F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1934,85 +2038,83 @@
       </w:r>
       <w:r w:rsidR="006D550F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">　月　</w:t>
       </w:r>
       <w:r w:rsidR="006D550F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="00B51941">
+    <w:p w14:paraId="3907C8CC" w14:textId="6A682A9D" w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidRDefault="009D33FF" w:rsidP="00B51941">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D779641" wp14:editId="3FCBF070">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F592311" wp14:editId="3BDFBD53">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4020967</wp:posOffset>
+                  <wp:posOffset>4382770</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>226060</wp:posOffset>
+                  <wp:posOffset>216535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1550670" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="直線接點 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1550670" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:prstDash val="lgDash"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
@@ -2020,68 +2122,68 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6B53E70D" id="直線接點 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="316.6pt,17.8pt" to="438.7pt,17.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpiP4J1QEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tuFDEQ3SNxB8t7xj2JElBrerLICDYI&#10;RgkcwHGXpy38k22mey7BAUDKjhsgZcF9EnELyu6ZDkoQQohNtT/vvapXrl6cDUaTLYSonG3ofFZR&#10;Ala4VtlNQ9+/e/nsBSUxcdty7Sw0dAeRni2fPln0voYj1zndQiAoYmPd+4Z2KfmasSg6MDzOnAeL&#10;l9IFwxNuw4a1gfeobjQ7qqpT1rvQ+uAExIinq/GSLou+lCDSWykjJKIbirWlEkOJVzmy5YLXm8B9&#10;p8S+DP4PVRiuLCadpFY8cfIxqEdSRongopNpJpxhTkoloHhAN/PqgZvLjnsoXrA50U9tiv9PVrzZ&#10;rgNRbUOPKbHc4BPdffl2d/P59tPXH9+vyXHuUO9jjcBzuw77XfTrkO0OMpj8RSNkKF3dTV2FIRGB&#10;h/OTk+r0OTZfHO7YPdGHmF6BMyQvGqqVzYZ5zbevY8JkCD1A8rG2OeaTFY8d2XJ8Vr3J61wngjOA&#10;5XrHCssq7TSM5AuQ6DXXVJKUKYNzHUah9sN8UkFkpkil9USq/kzaYzMNyuT9LXFCl4zOpololHXh&#10;d1nTcChVjviD69Frtn3l2l15r9IOHJ/Sn/2o5/n8dV/o9z/k8icAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMb1y94AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHWalLQKcSoe&#10;qsoCIdFWsHXjIY6Ix5HtpOHvMWIBy5k5unNuuZ5Mx0Z0vrUkYD5LgCHVVrXUCDjsN9crYD5IUrKz&#10;hAK+0MO6Oj8rZaHsiV5x3IWGxRDyhRSgQ+gLzn2t0Ug/sz1SvH1YZ2SIo2u4cvIUw03H0yTJuZEt&#10;xQ9a9vigsf7cDUbA1dPb4/3cbPXWutRs3p8HuxhfhLi8mO5ugQWcwh8MP/pRHarodLQDKc86AXmW&#10;pREVkN3kwCKwWi4XwI6/C16V/H+D6hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpiP4J&#10;1QEAANgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDM&#10;b1y94AAAAAkBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="black [3040]">
+              <v:line w14:anchorId="75FC0662" id="直線接點 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="345.1pt,17.05pt" to="467.2pt,17.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpiP4J1QEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tuFDEQ3SNxB8t7xj2JElBrerLICDYI&#10;RgkcwHGXpy38k22mey7BAUDKjhsgZcF9EnELyu6ZDkoQQohNtT/vvapXrl6cDUaTLYSonG3ofFZR&#10;Ala4VtlNQ9+/e/nsBSUxcdty7Sw0dAeRni2fPln0voYj1zndQiAoYmPd+4Z2KfmasSg6MDzOnAeL&#10;l9IFwxNuw4a1gfeobjQ7qqpT1rvQ+uAExIinq/GSLou+lCDSWykjJKIbirWlEkOJVzmy5YLXm8B9&#10;p8S+DP4PVRiuLCadpFY8cfIxqEdSRongopNpJpxhTkoloHhAN/PqgZvLjnsoXrA50U9tiv9PVrzZ&#10;rgNRbUOPKbHc4BPdffl2d/P59tPXH9+vyXHuUO9jjcBzuw77XfTrkO0OMpj8RSNkKF3dTV2FIRGB&#10;h/OTk+r0OTZfHO7YPdGHmF6BMyQvGqqVzYZ5zbevY8JkCD1A8rG2OeaTFY8d2XJ8Vr3J61wngjOA&#10;5XrHCssq7TSM5AuQ6DXXVJKUKYNzHUah9sN8UkFkpkil9USq/kzaYzMNyuT9LXFCl4zOpololHXh&#10;d1nTcChVjviD69Frtn3l2l15r9IOHJ/Sn/2o5/n8dV/o9z/k8icAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDg9GOv4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SP0HayqxQdRJGlU0xKl4&#10;qCoLVKkFwdaNhzgiHke2k4a/x4gFLGfm6M655WYyHRvR+daSgHSRAEOqrWqpEfD6sr2+AeaDJCU7&#10;SyjgCz1sqtlFKQtlz3TA8RgaFkPIF1KADqEvOPe1RiP9wvZI8fZhnZEhjq7hyslzDDcdz5JkxY1s&#10;KX7QsscHjfXncTACrp7eHu9Ts9M76zKzfX8ebD7uhbicT3e3wAJO4Q+GH/2oDlV0OtmBlGedgNU6&#10;ySIqYJmnwCKwXuY5sNPvglcl/9+g+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpiP4J&#10;1QEAANgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDg&#10;9GOv4AAAAAkBAAAPAAAAAAAAAAAAAAAAAC8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;" strokecolor="black [3040]">
                 <v:stroke dashstyle="longDash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD3D4B4" wp14:editId="1293B2F8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C924E32" wp14:editId="03CE901C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>27305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>220345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1550670" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="直線接點 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1550670" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -2093,374 +2195,544 @@
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:line w14:anchorId="54F8E7DB" id="直線接點 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.15pt,17.35pt" to="124.25pt,17.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCzqPK1AEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tuFDEQ3SNxB8v7jHtGSkCt6ckiI7JB&#10;MOJzAMddnrbwT7aZ7rkEBwCJHTdAYsF9iHKLlN0znShBCCE21f6896peuXp5PhhNdhCicrah81lF&#10;CVjhWmW3DX3/7sXJc0pi4rbl2llo6B4iPV89fbLsfQ0L1zndQiAoYmPd+4Z2KfmasSg6MDzOnAeL&#10;l9IFwxNuw5a1gfeobjRbVNUZ611ofXACYsTT9XhJV0VfShDptZQREtENxdpSiaHEqxzZasnrbeC+&#10;U+JQBv+HKgxXFpNOUmueOPkY1CMpo0Rw0ck0E84wJ6USUDygm3n1wM3bjnsoXrA50U9tiv9PVrza&#10;bQJRbUMXlFhu8Imuv3y//vH516dvNz+/kkXuUO9jjcALuwmHXfSbkO0OMpj8RSNkKF3dT12FIRGB&#10;h/PT0+rsGTZfHO/YHdGHmC7BGZIXDdXKZsO85ruXMWEyhB4h+VjbHPPJmseO7Dg+q97mda4TwRnA&#10;cr1jhWWV9hpG8huQ6DXXVJKUKYMLHUah9sN8UkFkpkil9USq/kw6YDMNyuT9LXFCl4zOpololHXh&#10;d1nTcCxVjvij69Frtn3l2n15r9IOHJ/Sn8Oo5/m8vy/0ux9ydQsAAP//AwBQSwMEFAAGAAgAAAAh&#10;ALNGZAXdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjl1LwzAUhu+F/YdwBt7Ilq7rdNSmww/G&#10;vJCBm+ht1hybYnNSkrSr/96IF3r5fvC+T7EZTcsGdL6xJGAxT4AhVVY1VAt4PW5na2A+SFKytYQC&#10;vtDDppxcFDJX9kwvOBxCzeII+VwK0CF0Oee+0mikn9sOKWYf1hkZonQ1V06e47hpeZok19zIhuKD&#10;lh0+aKw+D70RcPX09ni/MDu9sy412/fn3mbDXojL6Xh3CyzgGP7K8IMf0aGMTCfbk/KsFZAtY1HA&#10;MrsBFuM0W6+AnX4NXhb8P3/5DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAILOo8rUAQAA&#10;2AMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALNGZAXd&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;" strokecolor="black [3040]">
                 <v:stroke dashstyle="longDash"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">浮 貼 存 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>摺</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 封 面 影 本</w:t>
       </w:r>
+      <w:r w:rsidR="00A953D3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidSect="00E2096A">
-      <w:headerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="009D33FF" w:rsidRPr="0024060F" w:rsidSect="009B20F3">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1531" w:bottom="1440" w:left="1531" w:header="680" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1133" w:bottom="1440" w:left="1134" w:header="680" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C03841" w:rsidRDefault="00C03841" w:rsidP="006D3B99">
+    <w:p w14:paraId="27DDCB4A" w14:textId="77777777" w:rsidR="00164E56" w:rsidRDefault="00164E56" w:rsidP="006D3B99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C03841" w:rsidRDefault="00C03841" w:rsidP="006D3B99">
+    <w:p w14:paraId="7D9B8A9F" w14:textId="77777777" w:rsidR="00164E56" w:rsidRDefault="00164E56" w:rsidP="006D3B99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00C03841" w:rsidRDefault="00C03841" w:rsidP="006D3B99">
+    <w:p w14:paraId="024D7015" w14:textId="77777777" w:rsidR="00164E56" w:rsidRDefault="00164E56" w:rsidP="006D3B99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00C03841" w:rsidRDefault="00C03841" w:rsidP="006D3B99">
+    <w:p w14:paraId="5665ACE2" w14:textId="77777777" w:rsidR="00164E56" w:rsidRDefault="00164E56" w:rsidP="006D3B99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006D3B99" w:rsidRPr="00193606" w:rsidRDefault="002372C5" w:rsidP="00B51941">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A23E2CD" w14:textId="6F169A86" w:rsidR="006D3B99" w:rsidRPr="00193606" w:rsidRDefault="002372C5" w:rsidP="00B51941">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001D2060">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:sz w:val="44"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t>農民退休儲金網路申辦同意書</w:t>
     </w:r>
     <w:r w:rsidR="00687A27" w:rsidRPr="00193606">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:spacing w:val="-20"/>
         <w:sz w:val="27"/>
         <w:szCs w:val="27"/>
       </w:rPr>
       <w:t>（農民委託</w:t>
     </w:r>
     <w:r w:rsidR="001D2060" w:rsidRPr="00193606">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:b/>
         <w:spacing w:val="-20"/>
         <w:sz w:val="27"/>
         <w:szCs w:val="27"/>
       </w:rPr>
-      <w:t>農會申辦時使用）</w:t>
+      <w:t>農</w:t>
+    </w:r>
+    <w:r w:rsidR="00987549" w:rsidRPr="00E31063">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:val="-20"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+      <w:t>、</w:t>
+    </w:r>
+    <w:r w:rsidR="009B20F3" w:rsidRPr="00E31063">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:spacing w:val="-20"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+      <w:t>漁會</w:t>
+    </w:r>
+    <w:r w:rsidR="001D2060" w:rsidRPr="00E31063">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:b/>
+        <w:spacing w:val="-20"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+      <w:t>申</w:t>
+    </w:r>
+    <w:r w:rsidR="001D2060" w:rsidRPr="00193606">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:b/>
+        <w:spacing w:val="-20"/>
+        <w:sz w:val="27"/>
+        <w:szCs w:val="27"/>
+      </w:rPr>
+      <w:t>辦時使用）</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77CD43F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6186A940"/>
+    <w:lvl w:ilvl="0" w:tplc="0F1AAA22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="450"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2460" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3900" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D3B99"/>
     <w:rsid w:val="000A1ED5"/>
     <w:rsid w:val="000A50A2"/>
     <w:rsid w:val="000E1171"/>
     <w:rsid w:val="001548C2"/>
     <w:rsid w:val="00157E00"/>
+    <w:rsid w:val="00164E56"/>
     <w:rsid w:val="0017566A"/>
     <w:rsid w:val="00193606"/>
     <w:rsid w:val="001D2060"/>
     <w:rsid w:val="002372C5"/>
     <w:rsid w:val="0024060F"/>
     <w:rsid w:val="00261A76"/>
     <w:rsid w:val="002A6CED"/>
     <w:rsid w:val="00303FC8"/>
+    <w:rsid w:val="00321691"/>
     <w:rsid w:val="00342D84"/>
     <w:rsid w:val="00373412"/>
     <w:rsid w:val="003A428A"/>
     <w:rsid w:val="00420A06"/>
+    <w:rsid w:val="00434145"/>
+    <w:rsid w:val="00436A8D"/>
     <w:rsid w:val="0044330B"/>
+    <w:rsid w:val="004D7D79"/>
     <w:rsid w:val="00514EB2"/>
     <w:rsid w:val="00590906"/>
     <w:rsid w:val="0059473A"/>
+    <w:rsid w:val="005A5C8F"/>
     <w:rsid w:val="00687A27"/>
     <w:rsid w:val="006B352A"/>
     <w:rsid w:val="006C3A3E"/>
     <w:rsid w:val="006D3B99"/>
     <w:rsid w:val="006D550F"/>
     <w:rsid w:val="006D799C"/>
     <w:rsid w:val="006E2537"/>
+    <w:rsid w:val="00766209"/>
     <w:rsid w:val="007B0923"/>
     <w:rsid w:val="007D7571"/>
     <w:rsid w:val="007E09FD"/>
     <w:rsid w:val="00822338"/>
     <w:rsid w:val="00823ED1"/>
     <w:rsid w:val="00825115"/>
+    <w:rsid w:val="00872D16"/>
     <w:rsid w:val="0088047C"/>
     <w:rsid w:val="008928EB"/>
+    <w:rsid w:val="008D762B"/>
+    <w:rsid w:val="00922AAC"/>
     <w:rsid w:val="0093000A"/>
     <w:rsid w:val="00962576"/>
+    <w:rsid w:val="00970E4A"/>
     <w:rsid w:val="009738A7"/>
+    <w:rsid w:val="00987549"/>
+    <w:rsid w:val="009B20F3"/>
     <w:rsid w:val="009D33FF"/>
+    <w:rsid w:val="009F7A08"/>
     <w:rsid w:val="00A16FF7"/>
+    <w:rsid w:val="00A953D3"/>
     <w:rsid w:val="00B02A99"/>
     <w:rsid w:val="00B51941"/>
+    <w:rsid w:val="00B84139"/>
     <w:rsid w:val="00BB5D92"/>
     <w:rsid w:val="00BD17F1"/>
     <w:rsid w:val="00BD3C5A"/>
     <w:rsid w:val="00C020E3"/>
     <w:rsid w:val="00C03841"/>
     <w:rsid w:val="00C2068B"/>
+    <w:rsid w:val="00C2329D"/>
     <w:rsid w:val="00C32E69"/>
     <w:rsid w:val="00C82FE7"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00CA3207"/>
     <w:rsid w:val="00CA7C38"/>
     <w:rsid w:val="00CC4ABB"/>
     <w:rsid w:val="00CD0FD5"/>
     <w:rsid w:val="00D04B01"/>
+    <w:rsid w:val="00D06364"/>
     <w:rsid w:val="00D51AEF"/>
     <w:rsid w:val="00DA00AC"/>
+    <w:rsid w:val="00DF4774"/>
+    <w:rsid w:val="00E03426"/>
     <w:rsid w:val="00E2096A"/>
+    <w:rsid w:val="00E31063"/>
     <w:rsid w:val="00E40271"/>
+    <w:rsid w:val="00E67909"/>
     <w:rsid w:val="00E9571C"/>
     <w:rsid w:val="00EC1A92"/>
     <w:rsid w:val="00EE2549"/>
     <w:rsid w:val="00EE3CEC"/>
     <w:rsid w:val="00F15245"/>
     <w:rsid w:val="00F23612"/>
     <w:rsid w:val="00F61E24"/>
+    <w:rsid w:val="00FB0759"/>
     <w:rsid w:val="00FE45EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7D0542FE"/>
+  <w14:docId w14:val="79DDBA37"/>
   <w15:docId w15:val="{C3F279AE-99CC-4243-A8DB-110C2C1FFFF1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2792,50 +3064,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -2918,59 +3191,59 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D3B99"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="註解方塊文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006D3B99"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3235,51 +3508,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A5F95B-66EA-47C9-9F90-F59BF56BBDE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>584</Characters>
+  <Words>108</Words>
+  <Characters>621</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>685</CharactersWithSpaces>
+  <CharactersWithSpaces>728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a18000</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>