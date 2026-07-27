--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -3,243 +3,286 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpX="194" w:tblpY="-251"/>
         <w:tblW w:w="22124" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="237"/>
         <w:gridCol w:w="518"/>
         <w:gridCol w:w="21"/>
         <w:gridCol w:w="2033"/>
         <w:gridCol w:w="617"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="2662"/>
         <w:gridCol w:w="558"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="377"/>
         <w:gridCol w:w="15"/>
         <w:gridCol w:w="345"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="29"/>
         <w:gridCol w:w="12"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="19"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="356"/>
         <w:gridCol w:w="400"/>
         <w:gridCol w:w="395"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="396"/>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="11067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005755C2" w:rsidRPr="007353F1" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="005755C2" w:rsidRPr="007353F1" w14:paraId="244EA0C9" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:trHeight w:val="889"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005755C2" w:rsidRPr="00B60BC0" w:rsidRDefault="005755C2" w:rsidP="00341D3B">
+          <w:p w14:paraId="206F35D1" w14:textId="3A1986AF" w:rsidR="005755C2" w:rsidRPr="00B60BC0" w:rsidRDefault="005755C2" w:rsidP="008C2B5A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8565"/>
               </w:tabs>
               <w:spacing w:before="480" w:line="360" w:lineRule="exact"/>
+              <w:ind w:right="400"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="800000"/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00341D3B">
+            <w:r w:rsidRPr="008C2B5A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
-                <w:sz w:val="44"/>
-                <w:szCs w:val="52"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>農民退休儲金</w:t>
             </w:r>
-            <w:r w:rsidRPr="00341D3B">
+            <w:r w:rsidRPr="008C2B5A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
-                <w:sz w:val="44"/>
-                <w:szCs w:val="52"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
                 <w:u w:color="FF0000"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="FF0000"/>
               </w:rPr>
               <w:t>遺屬或指定請領人</w:t>
             </w:r>
-            <w:r w:rsidRPr="00341D3B">
+            <w:r w:rsidRPr="008C2B5A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
-                <w:sz w:val="44"/>
-                <w:szCs w:val="52"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>網路申辦同意書</w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00894266" w:rsidRPr="00341D3B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00341D3B" w:rsidRPr="00341D3B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>遺屬或指定請領人委託</w:t>
             </w:r>
             <w:r w:rsidR="00894266" w:rsidRPr="00341D3B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>農會申辦時使用）</w:t>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidR="00B35E51" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="008C2B5A" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>漁會</w:t>
+            </w:r>
+            <w:r w:rsidR="00894266" w:rsidRPr="00341D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>申辦時使用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11067" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005755C2" w:rsidRPr="007353F1" w:rsidRDefault="005755C2" w:rsidP="009B03BA">
+          <w:p w14:paraId="657067E5" w14:textId="77777777" w:rsidR="005755C2" w:rsidRPr="007353F1" w:rsidRDefault="005755C2" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="800000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005755C2" w:rsidRPr="0075468F" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="005755C2" w:rsidRPr="0075468F" w14:paraId="60ABC4A6" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00894266" w:rsidRPr="00831226" w:rsidRDefault="00894266" w:rsidP="00341D3B">
+          <w:p w14:paraId="44BE0C67" w14:textId="6963C6CA" w:rsidR="005755C2" w:rsidRPr="00831226" w:rsidRDefault="00894266" w:rsidP="0076680C">
             <w:pPr>
               <w:spacing w:line="460" w:lineRule="exact"/>
               <w:ind w:firstLineChars="200" w:firstLine="560"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請人同意由</w:t>
             </w:r>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
@@ -264,210 +307,244 @@
             </w:r>
             <w:r w:rsidR="00880523">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>農會代為透過勞保局建置之</w:t>
+              <w:t>農</w:t>
+            </w:r>
+            <w:r w:rsidR="00B35E51" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="00225EAB" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>漁</w:t>
+            </w:r>
+            <w:r w:rsidR="00B35E51" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00225EAB" w:rsidRPr="0073195F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00831226">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>代為透過勞保局建置之</w:t>
             </w:r>
             <w:r w:rsidR="00880523" w:rsidRPr="00880523">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>資訊</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00880523" w:rsidRPr="00880523">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>系統線上服務</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00880523" w:rsidRPr="00880523">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>平</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00880523" w:rsidRPr="00880523">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">申辦　　 　</w:t>
+              <w:t>申辦</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>君之農民退休儲金，並依農民退休儲金條例第18條規定，嗣後其他符合請領規定之遺屬或遺囑指定請領人主張請</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>領本筆</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00831226">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>農民退休儲金時，申請人願負責分配或返還之。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005755C2" w:rsidRPr="0075468F" w:rsidRDefault="005755C2" w:rsidP="009B03BA">
+          <w:p w14:paraId="49EE93E0" w14:textId="77777777" w:rsidR="005755C2" w:rsidRPr="0075468F" w:rsidRDefault="005755C2" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="600" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A84DBCE" wp14:editId="65F1505D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A69300C" wp14:editId="306533B9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3806825</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>120015</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3390900" cy="328930"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="117" name="文字方塊 117"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3390900" cy="328930"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:noFill/>
                               </a:ln>
                               <a:effectLst/>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="005755C2" w:rsidRPr="00553AEC" w:rsidRDefault="005755C2" w:rsidP="001B23B3">
+                                <w:p w14:paraId="324BF913" w14:textId="77777777" w:rsidR="005755C2" w:rsidRPr="00553AEC" w:rsidRDefault="005755C2" w:rsidP="001B23B3">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="28"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00553AEC">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                       <w:noProof/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="21"/>
                                     </w:rPr>
                                     <w:t>（欄位如不敷填寫，請依此格式另紙</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00E945A0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                       <w:noProof/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="21"/>
                                     </w:rPr>
                                     <w:t>填具浮貼並簽</w:t>
@@ -503,58 +580,58 @@
                                     <w:t>）</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="4A84DBCE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="7A69300C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
                     <v:shape id="文字方塊 117" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:299.75pt;margin-top:9.45pt;width:267pt;height:25.9pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK5pOblQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbf6W6S/iXqpgqtipCq&#10;tqJFfXa8drPC9hjbyW64ABIHKM8cgANwoPYcjL27aVR4KeLFHs98M57/o+NGK7ISzldgCjrYySkR&#10;hkNZmbuCfrw5e3NIiQ/MlEyBEQVdC0+Pp69fHdV2IoawAFUKR9CI8ZPaFnQRgp1kmecLoZnfASsM&#10;CiU4zQI+3V1WOlajda2yYZ7vZzW40jrgwnvknrZCOk32pRQ8XErpRSCqoOhbSKdL5zye2fSITe4c&#10;s4uKd26wf/BCs8rgpxtTpywwsnTVH6Z0xR14kGGHg85AyoqLFANGM8ifRXO9YFakWDA53m7S5P+f&#10;WX6xunKkKrF2gwNKDNNYpMf7rw8/vz/e/3r48Y1EPmaptn6C4GuL8NC8hQY1er5HZgy+kU7HG8Mi&#10;KMd8rzc5Fk0gHJmj0Tgf5yjiKBsND8ejVITsSds6H94J0CQSBXVYw5Ratjr3AT1BaA+Jnxk4q5RK&#10;dVSG1AXdH+3lSWEjQQ1lIlakjujMxIhazxMV1kpEjDIfhMSMpAAiI/WiOFGOrBh2EeNcmJBiT3YR&#10;HVESnXiJYod/8uolym0c/c9gwkZZVwZciv6Z2+Wn3mXZ4jGRW3FHMjTzpqv0HMo1FtpBOzDe8rMK&#10;q3HOfLhiDicEC4hTHy7xkAow69BRlCzAffkbP+KxcVFKSY0TV1D/ecmcoES9N9jS48HubhzR9Njd&#10;Oxjiw21L5tsSs9QngOUY4H6xPJERH1RPSgf6FpfDLP6KImY4/l3Q0JMnod0DuFy4mM0SCIfSsnBu&#10;ri2PpmN1Yq/dNLfM2a4hA7byBfSzySbP+rLFRk0Ds2UAWaWmjQlus9olHgc69XK3fOLG2H4n1NOK&#10;nP4GAAD//wMAUEsDBBQABgAIAAAAIQAxSuNM4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwDIbvSLxDZCRuLN2msrY0naZKExKCw8Yu3NzGayuapDTZVnh6vBMc7f/T78/5ejK9ONPoO2cV&#10;zGcRCLK1051tFBzetw8JCB/QauydJQXf5GFd3N7kmGl3sTs670MjuMT6DBW0IQyZlL5uyaCfuYEs&#10;Z0c3Ggw8jo3UI1643PRyEUWP0mBn+UKLA5Ut1Z/7k1HwUm7fcFctTPLTl8+vx83wdfiIlbq/mzZP&#10;IAJN4Q+Gqz6rQ8FOlTtZ7UWvIE7TmFEOkhTEFZgvl7ypFKyiFcgil/9fKH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAyuaTm5UCAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAMUrjTOEAAAAKAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="005755C2" w:rsidRPr="00553AEC" w:rsidRDefault="005755C2" w:rsidP="001B23B3">
+                          <w:p w14:paraId="324BF913" w14:textId="77777777" w:rsidR="005755C2" w:rsidRPr="00553AEC" w:rsidRDefault="005755C2" w:rsidP="001B23B3">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00553AEC">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="21"/>
                               </w:rPr>
                               <w:t>（欄位如不敷填寫，請依此格式另紙</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00E945A0">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="21"/>
                               </w:rPr>
                               <w:t>填具浮貼並簽</w:t>
@@ -614,70 +691,70 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>農民及各申請人基本資料與</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>入帳</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>方式如下：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B03BA" w:rsidRPr="00A3130D" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="009B03BA" w:rsidRPr="00A3130D" w14:paraId="7F33BD2A" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00E3094E" w:rsidP="009B03BA">
+          <w:p w14:paraId="38A41110" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00E3094E" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>農</w:t>
             </w:r>
             <w:r w:rsidR="00A3130D" w:rsidRPr="00BB0498">
               <w:rPr>
@@ -688,51 +765,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民</w:t>
             </w:r>
             <w:r w:rsidR="00417CA0" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="092F56DA" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓</w:t>
             </w:r>
             <w:r w:rsidR="00A3130D" w:rsidRPr="00BB0498">
               <w:rPr>
@@ -746,130 +823,130 @@
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2572" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="782399F8" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A3130D" w:rsidRPr="00BB0498" w:rsidRDefault="00A3130D" w:rsidP="009B03BA">
+          <w:p w14:paraId="08D6C8D1" w14:textId="77777777" w:rsidR="00A3130D" w:rsidRPr="00BB0498" w:rsidRDefault="00A3130D" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00A3130D" w:rsidP="009B03BA">
+          <w:p w14:paraId="32E2A802" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00A3130D" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00614076" w:rsidP="009B03BA">
+          <w:p w14:paraId="3C542367" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00614076" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國   　</w:t>
             </w:r>
             <w:r w:rsidR="00405B98" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
@@ -933,359 +1010,359 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A3130D" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="02DEF59F" w14:textId="77777777" w:rsidR="00A3130D" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="3E818803" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="0A4BBE3A" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="16CD671A" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="60F9147B" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="4E9389D3" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="0D1B4703" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="6A7FEC05" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="488E62EB" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="1975A8D1" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="51DA0C6D" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
+          <w:p w14:paraId="351B9BC6" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00417CA0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00585491" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="00585491" w14:paraId="60F2C110" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11057" w:type="dxa"/>
             <w:gridSpan w:val="28"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00E3094E" w:rsidP="009B03BA">
+          <w:p w14:paraId="7EECE3F9" w14:textId="77777777" w:rsidR="00417CA0" w:rsidRPr="00BB0498" w:rsidRDefault="00E3094E" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>農　　　民　　　死　　　亡　　　日　　　期</w:t>
             </w:r>
             <w:r w:rsidR="00417CA0" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
@@ -1307,684 +1384,684 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">           年          </w:t>
             </w:r>
             <w:r w:rsidR="002A79BD" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00417CA0" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>月          日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761704" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="00761704" w14:paraId="2A3B09E0" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="5BE57B85" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="0DC08F10" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="2F3D01F3" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="52809667" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（1）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="2A16C011" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="45D30D10" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="626" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="4CA90431" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00D976B3" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="0B129C6D" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00D976B3" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="6407C628" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國   　  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>年 　  月　  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="1949CE17" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="3F740EDD" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="626B0B33" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="3F999857" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="02762244" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="090D4A52" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="5DE8E76F" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="4B036E46" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="5DAA3FA1" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="6757F946" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="3502E0F3" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="4A7CA10B" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00996380" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="00996380" w14:paraId="691BDF0F" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00996380" w:rsidRPr="00BB0498" w:rsidRDefault="00996380" w:rsidP="009B03BA">
+          <w:p w14:paraId="35F698EA" w14:textId="77777777" w:rsidR="00996380" w:rsidRPr="00BB0498" w:rsidRDefault="00996380" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10491" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00996380" w:rsidRPr="00BB0498" w:rsidRDefault="00996380" w:rsidP="009B03BA">
+          <w:p w14:paraId="505507DF" w14:textId="77777777" w:rsidR="00996380" w:rsidRPr="00BB0498" w:rsidRDefault="00996380" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>與農民關係：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -2080,92 +2157,92 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.□兄弟姊妹</w:t>
             </w:r>
             <w:r w:rsidR="004A379B" w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.□遺囑指定請領人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761704" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="00761704" w14:paraId="0DAB50EC" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="6D49359D" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7417" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="2C9AA8D8" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>通訊住址：</w:t>
             </w:r>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -2189,2900 +2266,2900 @@
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="1652" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w:rsidTr="00996380">
+            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w14:paraId="3484CD51" w14:textId="77777777" w:rsidTr="00996380">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="444C3405" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="3A747D95" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="220287D6" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="5621D3E3" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BB0498">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="6ACA9FAD" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="7A5CA57B" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="4F4566C7" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="65C55AEA" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6701"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="801" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="5F3DAF94" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="5C85A22C" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00761704" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="00761704" w14:paraId="2A5B3E2C" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="004C2689" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7417" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="046EFD1C" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="801" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="30F0DC83" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2273" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="23485E6D" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="351"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2580" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="003B2580" w14:paraId="1E049765" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="096CF385" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="33C6E2C3" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="6FF61FD3" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="502FE710" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（2）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="58C0275A" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="5EB2A007" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="05B221CF" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="1DC7BFF1" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="131B4DCE" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國   　  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>年 　  月　  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="198495BB" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="0E70DBC3" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="1AAB7D7E" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="3FFA0059" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="74EC2B4C" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="23460211" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="4FC9F89A" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="12530F27" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="17791187" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="1AA23107" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="5B3F89DF" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="2F990FEC" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="40603490" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="3130BC2F" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10491" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="35B01D48" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>與農民關係：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.□配偶 2.□子女 3.□父母4.□祖父母5.□孫子女6.□兄弟姊妹7.□遺囑指定請領人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="43443D41" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="45CD573F" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7417" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="7198EB0B" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>通訊住址： □同戶籍地址　　□現住址另填於下</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="1652" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w:rsidTr="00996380">
+            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w14:paraId="04D6FA68" w14:textId="77777777" w:rsidTr="00996380">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="127DF910" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="05C89C3B" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="7C1E267F" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="2BB7D6A4" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BB0498">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="46B218D6" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="396F999E" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="09650E01" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="46512A8B" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="32D9EA44" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="6CFD0F63" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="7805C326" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="2BEEBCDB" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7417" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="00CFFA06" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="828" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="45B77133" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2246" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="297E9423" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="351"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B2580" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="003B2580" w14:paraId="03C9D9AD" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="101C911A" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="32F75582" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="55982581" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="48E3B86E" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（3）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="63272362" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓    名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="6F85551E" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="617" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="691F5D07" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="7340BC91" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2671" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="158EFD84" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國   　  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>年 　  月　  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="29A067BA" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
+          <w:p w14:paraId="09B81BF2" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="00D976B3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>證號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="7714D06D" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="748CEAAB" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="5D1392BD" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="52F136CC" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="0AD01DA8" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="6D0E7EEF" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="60288CE9" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="0EB2AAAD" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="774A7521" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
+          <w:p w14:paraId="7E7C5B5C" w14:textId="77777777" w:rsidR="003B2580" w:rsidRPr="00BB0498" w:rsidRDefault="003B2580" w:rsidP="009B03BA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="42AE4374" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="71B0820F" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10491" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="1B7A6CD7" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>與農民關係：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.□配偶 2.□子女 3.□父母4.□祖父母5.□孫子女6.□兄弟姊妹7.□遺囑指定請領人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="5520A1C0" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="325EA0B1" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7410" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="73478130" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>通訊住址： □同戶籍地址　　□現住址另填於下</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
               <w:tblW w:w="1652" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
               <w:gridCol w:w="236"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w:rsidTr="00996380">
+            <w:tr w:rsidR="00761704" w:rsidRPr="00BB0498" w14:paraId="10474B2E" w14:textId="77777777" w:rsidTr="00996380">
               <w:trPr>
                 <w:trHeight w:hRule="exact" w:val="227"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="1933F4F1" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="7948879B" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="6E873F24" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:bottom w:val="nil"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="558E2F67" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00BB0498">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="4ABD6ED7" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="60520193" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="236" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+                <w:p w14:paraId="45134B94" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-14"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="1A1BD218" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="3857A6E7" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>市內電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="15AAD100" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（　　）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A379B" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="004A379B" w14:paraId="7E208F5B" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="5FEA17CB" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7410" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="329FA6CE" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="873" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="333300"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
+          <w:p w14:paraId="31CF016E" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="0093261A" w:rsidRDefault="004A379B" w:rsidP="0093261A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093261A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="333300"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="333300"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
+          <w:p w14:paraId="6D76B592" w14:textId="77777777" w:rsidR="004A379B" w:rsidRPr="00BB0498" w:rsidRDefault="004A379B" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="351"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006127D" w:rsidRPr="0006127D" w:rsidTr="007F3BE5">
+      <w:tr w:rsidR="0006127D" w:rsidRPr="0006127D" w14:paraId="743D0F5E" w14:textId="77777777" w:rsidTr="007F3BE5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="11067" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="3674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="422896DC" w14:textId="77777777" w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>入</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="2A30590E" w14:textId="77777777" w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帳</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C27DF0" w:rsidRPr="00761704" w:rsidRDefault="00C27DF0" w:rsidP="009B03BA">
+          <w:p w14:paraId="1BD52D7A" w14:textId="77777777" w:rsidR="00C27DF0" w:rsidRPr="00761704" w:rsidRDefault="00C27DF0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>方</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00C27DF0" w:rsidP="009B03BA">
+          <w:p w14:paraId="5C3E6E6C" w14:textId="77777777" w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00C27DF0" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>式</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="621EFB8D" w14:textId="77777777" w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>︵</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="59A533A7" w14:textId="77777777" w:rsidR="007F0611" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="31BB68EF" w14:textId="77777777" w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>勾</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="7DB55570" w14:textId="77777777" w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>選</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="309BA7DE" w14:textId="77777777" w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>一</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="5E83C4FD" w14:textId="77777777" w:rsidR="00756DB6" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0006127D" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
+          <w:p w14:paraId="002919D9" w14:textId="77777777" w:rsidR="0006127D" w:rsidRPr="00761704" w:rsidRDefault="00CA2879" w:rsidP="009B03BA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00761704">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>︶</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10491" w:type="dxa"/>
             <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0006127D" w:rsidRPr="00BB0498" w:rsidRDefault="0006127D" w:rsidP="009B03BA">
+          <w:p w14:paraId="43D13794" w14:textId="77777777" w:rsidR="0006127D" w:rsidRPr="00BB0498" w:rsidRDefault="0006127D" w:rsidP="009B03BA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.□請將</w:t>
             </w:r>
             <w:r w:rsidR="00984F5A" w:rsidRPr="00BB0498">
@@ -5109,51 +5186,51 @@
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>君帳戶。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0006127D" w:rsidRPr="00BB0498" w:rsidRDefault="0006127D" w:rsidP="009B03BA">
+          <w:p w14:paraId="4C4E06E0" w14:textId="77777777" w:rsidR="0006127D" w:rsidRPr="00BB0498" w:rsidRDefault="0006127D" w:rsidP="009B03BA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="50" w:after="180" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0498">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.□請將</w:t>
             </w:r>
             <w:r w:rsidR="00984F5A" w:rsidRPr="00BB0498">
@@ -5182,84 +5259,84 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（存簿封面影本依序黏貼於背面）</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="a7"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:jc w:val="center"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1701"/>
               <w:gridCol w:w="2844"/>
               <w:gridCol w:w="5713"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00761704" w:rsidRPr="00761704" w:rsidTr="00EB5583">
+            <w:tr w:rsidR="00761704" w:rsidRPr="00761704" w14:paraId="6AFCE734" w14:textId="77777777" w:rsidTr="00EB5583">
               <w:trPr>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="000D133A" w:rsidP="007F3BE5">
+                <w:p w14:paraId="686AACFE" w14:textId="77777777" w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="000D133A" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75A4FA84" wp14:editId="552B8806">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="357E0152" wp14:editId="3E057AB6">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>952500</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>130175</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="681355" cy="548640"/>
                             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                             <wp:wrapNone/>
                             <wp:docPr id="116" name="Text Box 2915"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                                 <wps:wsp>
                                   <wps:cNvSpPr txBox="1">
                                     <a:spLocks noChangeArrowheads="1"/>
                                   </wps:cNvSpPr>
                                   <wps:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="681355" cy="548640"/>
                                     </a:xfrm>
@@ -5270,271 +5347,271 @@
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                       <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                         <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                           <a:solidFill>
                                             <a:srgbClr val="000000"/>
                                           </a:solidFill>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a14:hiddenLine>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
+                                      <w:p w14:paraId="1F52EACE" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:proofErr w:type="gramStart"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>局號</w:t>
                                         </w:r>
                                         <w:proofErr w:type="gramEnd"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>：</w:t>
                                         </w:r>
                                       </w:p>
-                                      <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
+                                      <w:p w14:paraId="4B06B05F" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>帳號：</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:spAutoFit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shape w14:anchorId="75A4FA84" id="Text Box 2915" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:75pt;margin-top:10.25pt;width:53.65pt;height:43.2pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKgobaugIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrgUWEBho2RZqkrp&#10;RUr6AV4wi1Wwqe1dSKv+e8dmb0leqrZ+sGzP+MztzFzfTH2H9lQqJniO/SsPI8orUTO+zfHXx9JJ&#10;MFKa8Jp0gtMcP1GFb5Zv31yPQ0YD0YquphIBCFfZOOS41XrIXFdVLe2JuhID5SBshOyJhqvcurUk&#10;I6D3nRt4XuyOQtaDFBVVCl6LWYiXFr9paKU/N42iGnU5Bt+03aXdN2Z3l9ck20oytKw6uEH+woue&#10;MA5GT1AF0QTtJHsF1bNKCiUafVWJ3hVNwypqY4BofO9FNA8tGaiNBZKjhlOa1P+DrT7tv0jEaqid&#10;H2PESQ9FeqSTRndiQkHqRyZF46Ay0HwYQFdPIAF1G64a7kX1TSEuVi3hW3orpRhbSmpw0Tc/3Yuv&#10;M44yIJvxo6jBEtlpYYGmRvYmf5ARBOhQqqdTeYw3FTzGif8uijCqQBSFSRza8rkkO34epNLvqeiR&#10;OeRYQvUtONnfK22cIdlRxdjiomRdZxnQ8WcPoDi/gGn4amTGCVvQn6mXrpN1EjphEK+d0CsK57Zc&#10;hU5c+ouoeFesVoX/y9j1w6xldU25MXMklx/+WfEONJ9pcaKXEh2rDZxxScntZtVJtCdA7tIum3KQ&#10;nNXc527YJEAsL0Lyg9C7C1KnjJOFE5Zh5KQLL3E8P71LYy9Mw6J8HtI94/TfQ0JjjtMoiGYunZ1+&#10;EZtn1+vYSNYzDeOjY32Ok5MSyQwD17y2pdWEdfP5IhXG/XMqoNzHQlu+GorOZNXTZpq749gGG1E/&#10;AYGlAIIBS2H0waEV8gdGI4yRHKvvOyIpRt0HDk2Q+iHQFGl7CaNFABd5KdlcSgivACrHGqP5uNLz&#10;rNoNkm1bsHRsu1tonJJZUpsOm706tBuMChvbYayZWXR5t1rn4bv8DQAA//8DAFBLAwQUAAYACAAA&#10;ACEA+0LxTN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdoBSaxqkq&#10;fiQOXFrCfRsvcURsR7HbpG/PcoLjaEYz35Tb2fXiTGPsgtewXCgQ5JtgOt9qqD9e7x5BxITeYB88&#10;abhQhG11fVViYcLk93Q+pFZwiY8FarApDYWUsbHkMC7CQJ69rzA6TCzHVpoRJy53vcyUWkmHnecF&#10;iwM9WWq+DyenISWzW17qFxffPuf358mqJsda69ubebcBkWhOf2H4xWd0qJjpGE7eRNGzzhV/SRoy&#10;lYPgQJY/3IM4sqNWa5BVKf9fqH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyoKG2roC&#10;AADEBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+0Lx&#10;TN0AAAAKAQAADwAAAAAAAAAAAAAAAAAUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB4GAAAAAA==&#10;" filled="f" stroked="f">
+                          <v:shape w14:anchorId="357E0152" id="Text Box 2915" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:75pt;margin-top:10.25pt;width:53.65pt;height:43.2pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdbZpP9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSlKd2o6WrZVRHS&#10;siDt8gGO4yQWiceM3Sbl6xk7bSnwhnixPBefOXNmvLkd+44dFDoNpuDpbM6ZMhIqbZqCf33ZvVlz&#10;5rwwlejAqIIfleO329evNoPN1QJa6CqFjECMywdb8NZ7myeJk63qhZuBVYaCNWAvPJnYJBWKgdD7&#10;LlnM56tkAKwsglTOkfdhCvJtxK9rJf3nunbKs67gxM3HE+NZhjPZbkTeoLCtlica4h9Y9EIbKnqB&#10;ehBesD3qv6B6LREc1H4moU+grrVUsQfqJp3/0c1zK6yKvZA4zl5kcv8PVj4dviDTFc0uXXFmRE9D&#10;elGjZ+9hZIubNAsSDdbllPlsKdePFKH02K6zjyC/OWbgvhWmUXeIMLRKVEQxDS+Tq6cTjgsg5fAJ&#10;Kqok9h4i0FhjH/QjRRih06iOl/EENpKcq3X6Nss4kxTKluvVMo4vEfn5sUXnPyjoWbgUHGn6EVwc&#10;Hp0PZER+Tgm1DOx018UN6MxvDkoMnkg+8J2Y+7EcJ6nOmpRQHakbhGmv6B/QpQX8wdlAO1Vw930v&#10;UHHWfTSkyE26JM7MR2OZvVuQgdeR8joijCSognvOpuu9nxZ3b1E3LVU6z+COVNzp2GGQe2J1ok97&#10;Exs/7XhYzGs7Zv36idufAAAA//8DAFBLAwQUAAYACAAAACEA+0LxTN0AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjdoBSaxqkqfiQOXFrCfRsvcURsR7HbpG/PcoLjaEYz&#10;35Tb2fXiTGPsgtewXCgQ5JtgOt9qqD9e7x5BxITeYB88abhQhG11fVViYcLk93Q+pFZwiY8FarAp&#10;DYWUsbHkMC7CQJ69rzA6TCzHVpoRJy53vcyUWkmHnecFiwM9WWq+DyenISWzW17qFxffPuf358mq&#10;Jsda69ubebcBkWhOf2H4xWd0qJjpGE7eRNGzzhV/SRoylYPgQJY/3IM4sqNWa5BVKf9fqH4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHW2aT/cBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+0LxTN0AAAAKAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
                             <v:textbox style="mso-fit-shape-to-text:t">
                               <w:txbxContent>
-                                <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
+                                <w:p w14:paraId="1F52EACE" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>局號</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>：</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
+                                <w:p w14:paraId="4B06B05F" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>帳號：</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="007F31CC" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>申請人姓名</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2844" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="007F31CC" w:rsidP="007F3BE5">
+                <w:p w14:paraId="5F7B8282" w14:textId="77777777" w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="007F31CC" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>匯入郵局存簿帳戶</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5713" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="007F31CC" w:rsidP="007F3BE5">
+                <w:p w14:paraId="204AA732" w14:textId="77777777" w:rsidR="007F31CC" w:rsidRPr="00761704" w:rsidRDefault="007F31CC" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>匯入金融機構存簿帳戶</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00761704" w:rsidRPr="00761704" w:rsidTr="00EB5583">
+            <w:tr w:rsidR="00761704" w:rsidRPr="00761704" w14:paraId="727D7DD7" w14:textId="77777777" w:rsidTr="00EB5583">
               <w:trPr>
                 <w:trHeight w:val="705"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="000D133A" w:rsidP="007F3BE5">
+                <w:p w14:paraId="033E9F05" w14:textId="77777777" w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="000D133A" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="020E2194" wp14:editId="732AE49C">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646976" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73415C60" wp14:editId="2D81BAEC">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>941705</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>530225</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="614680" cy="546735"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:wrapNone/>
                             <wp:docPr id="115" name="Text Box 2916"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                                 <wps:wsp>
                                   <wps:cNvSpPr txBox="1">
                                     <a:spLocks noChangeArrowheads="1"/>
                                   </wps:cNvSpPr>
                                   <wps:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="614680" cy="546735"/>
                                     </a:xfrm>
@@ -5545,206 +5622,206 @@
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                       <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                         <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                           <a:solidFill>
                                             <a:srgbClr val="000000"/>
                                           </a:solidFill>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a14:hiddenLine>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
+                                      <w:p w14:paraId="232FF7C7" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:proofErr w:type="gramStart"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>局號</w:t>
                                         </w:r>
                                         <w:proofErr w:type="gramEnd"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>：</w:t>
                                         </w:r>
                                       </w:p>
-                                      <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
+                                      <w:p w14:paraId="0241650A" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>帳號：</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shape w14:anchorId="020E2194" id="Text Box 2916" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.15pt;margin-top:41.75pt;width:48.4pt;height:43.05pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANZsN3ugIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLDQmopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZvvNz99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofTmGGlDRU07KViOH5nG14u3b67GIWORbGVXM4UAROhsHHLcGjNkvq+rlvVUX8iBCTA2UvXUwFZt&#10;/FrREdD7zo+CIPFHqepByYppDafFZMQLh980rDKfmkYzg7ocQ27G/ZX7r+3fX1zRbKPo0PLqkAb9&#10;iyx6ygUEPUEV1FC0VfwVVM8rJbVszEUle182Da+Y4wBswuAFm/uWDsxxgeLo4VQm/f9gq4+7zwrx&#10;GnoXxhgJ2kOTHtjeoFu5R1EaJrZE46Az8LwfwNfswQLujq4e7mT1VSMhly0VG3ajlBxbRmtIMbQ3&#10;/bOrE462IOvxg6whEt0a6YD2jept/aAiCNChVY+n9thsKjhMQpLMwVKBKSbJ7DJ2EWh2vDwobd4x&#10;2SO7yLGC7jtwurvTxiZDs6OLjSVkybvOKaATzw7AcTqB0HDV2mwSrqE/0iBdzVdz4pEoWXkkKArv&#10;plwSLynDWVxcFstlEf60cUOStbyumbBhjuIKyZ817yDzSRYneWnZ8drC2ZS02qyXnUI7CuIu3Xco&#10;yJmb/zwNVwTg8oJSGJHgNkq9MpnPPFKS2EtnwdwLwvQ2TQKSkqJ8TumOC/bvlNCY4zSO4klLv+UW&#10;uO81N5r13MD46Hif4/nJiWZWgStRu9YayrtpfVYKm/5TKaDdx0Y7vVqJTmI1+/XevY7IRrdaXsv6&#10;EQSsJAgMtAijDxatVN8xGmGM5Fh/21LFMOreC3gEaUiInTtuQ+JZBBt1blmfW6ioACrHBqNpuTTT&#10;rNoOim9aiDQ9OyFv4OE03In6KavDc4NR4bgdxpqdRed75/U0fBe/AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAoUkU2d4AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdNonSEKdC&#10;IK4gClTqzY23SUS8jmK3CX/PcoLjaJ5m35bb2fXigmPoPGlYLhQIpNrbjhoNH+/PdzmIEA1Z03tC&#10;Dd8YYFtdX5WmsH6iN7zsYiN4hEJhNLQxDoWUoW7RmbDwAxJ3Jz86EzmOjbSjmXjc9XKlVCad6Ygv&#10;tGbAxxbrr93Zafh8OR32iXptnlw6TH5WktxGan17Mz/cg4g4xz8YfvVZHSp2Ovoz2SB6zkm+ZlRD&#10;vk5BMLBK0iWIIzfZJgNZlfL/C9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA1mw3e6&#10;AgAAxAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKFJ&#10;FNneAAAACgEAAA8AAAAAAAAAAAAAAAAAFAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAAfBgAAAAA=&#10;" filled="f" stroked="f">
+                          <v:shape w14:anchorId="73415C60" id="Text Box 2916" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.15pt;margin-top:41.75pt;width:48.4pt;height:43.05pt;z-index:251646976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBut3cy+AEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOkrQ14hRdiw4D&#10;ugvQ7gMYWY6F2aJGKbGzrx8lJ1m2vQ17EcSLDg8PqdXt0LVir8kbtKXMJ1MptFVYGbst5deXxzfX&#10;UvgAtoIWrS7lQXt5u379atW7Qs+wwbbSJBjE+qJ3pWxCcEWWedXoDvwEnbYcrJE6CGzSNqsIekbv&#10;2mw2nS6zHqlyhEp7z96HMSjXCb+utQqf69rrINpSMreQTkrnJp7ZegXFlsA1Rh1pwD+w6MBYLnqG&#10;eoAAYkfmL6jOKEKPdZgo7DKsa6N06oG7yad/dPPcgNOpFxbHu7NM/v/Bqk/7LyRMxbPLF1JY6HhI&#10;L3oI4h0OYnaTL6NEvfMFZz47zg0DRzg9tevdE6pvXli8b8Bu9R0R9o2Giinm8WV28XTE8RFk03/E&#10;iivBLmACGmrqon6siGB0HtXhPJ7IRrFzmc+X1xxRHFrMl1dvF6kCFKfHjnx4r7ET8VJK4ukncNg/&#10;+RDJQHFKibUsPpq2TRvQ2t8cnBg9iXzkOzIPw2ZIUs1OmmywOnA3hONe8T/gS4P0Q4qed6qU/vsO&#10;SEvRfrCsyE0+n8clTMZ8cTVjgy4jm8sIWMVQpQxSjNf7MC7uzpHZNlxpnIHFO1axNqnDKPfI6kif&#10;9yY1ftzxuJiXdsr69RPXPwEAAP//AwBQSwMEFAAGAAgAAAAhAKFJFNneAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3TaJ0hCnQiCuIApU6s2Nt0lEvI5itwl/z3KC42ie&#10;Zt+W29n14oJj6DxpWC4UCKTa244aDR/vz3c5iBANWdN7Qg3fGGBbXV+VprB+oje87GIjeIRCYTS0&#10;MQ6FlKFu0Zmw8AMSdyc/OhM5jo20o5l43PVypVQmnemIL7RmwMcW66/d2Wn4fDkd9ol6bZ5cOkx+&#10;VpLcRmp9ezM/3IOIOMc/GH71WR0qdjr6M9kges5JvmZUQ75OQTCwStIliCM32SYDWZXy/wvVDwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBut3cy+AEAANEDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQChSRTZ3gAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
                             <v:textbox>
                               <w:txbxContent>
-                                <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
+                                <w:p w14:paraId="232FF7C7" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>局號</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>：</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
+                                <w:p w14:paraId="0241650A" w14:textId="77777777" w:rsidR="007B744E" w:rsidRPr="00894266" w:rsidRDefault="007B744E" w:rsidP="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>帳號：</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2844" w:type="dxa"/>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidR="007A2345" w:rsidRPr="00761704" w:rsidRDefault="007A2345" w:rsidP="007F3BE5">
+                <w:p w14:paraId="1467304D" w14:textId="77777777" w:rsidR="007A2345" w:rsidRPr="00761704" w:rsidRDefault="007A2345" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:kinsoku w:val="0"/>
                     <w:overflowPunct w:val="0"/>
                     <w:autoSpaceDE w:val="0"/>
                     <w:autoSpaceDN w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:beforeLines="20" w:before="72" w:line="340" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r w:rsidR="000D133A" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F911734" wp14:editId="0C341144">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64ECC6E0" wp14:editId="6A9662BA">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="107" name="Group 2907"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="108" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -5955,99 +6032,99 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="0A54DC87" id="Group 2907" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDe1fjnyQMAACIWAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zYYvh/QdyB47+hgxZaFKEXgQzCg&#10;2wq0fQBaog6oRGokHTkb+gp7gA3YgAG96H2BXhR7nLXoW/QnKatO4m5DhhgwYF/IpEj++g/f91Hi&#10;2eN1XaErKmTJWYy9ExcjyhKeliyP8Yvni0GIkVSEpaTijMb4mkr8+PzRN2dtE1GfF7xKqUBghMmo&#10;bWJcKNVEjiOTgtZEnvCGMhjMuKiJgq7InVSQFqzXleO77shpuUgbwRMqJdyd2UF8buxnGU3UD1km&#10;qUJVjME3Za7CXJf66pyfkSgXpCnKpHOD3MOLmpQMHtqbmhFF0EqUd0zVZSK45Jk6SXjt8CwrE2pi&#10;gGg891Y0l4KvGhNLHrV506cJUnsrT/c2m3x/9VSgMoXauWOMGKmhSOa5yJ/AHchP2+QRTLsUzbPm&#10;qbBBQvMJT15KGHZuj+t+biejZfsdT8EiWSlu8rPORK1NQORobcpw3ZeBrhVK4KbnB2MvgGolMOaF&#10;fhh2dUoKKOadZUkx3ywcB8NuWTAMPe28QyL7SONm55aOCeAmv2RU/r+MPitIQ02hpE5Vn1EAv83o&#10;xz/e/P3Xn2ho82kmbZIpbSYR49OCsJxeCMHbgpIUfLIhaGfBql2gOxLqcM/U/kOGSNQIqS4pr5Fu&#10;xFgAe0zRyNUTqWwyN1N0DRlflFUF90lUMdTqwo1d16yQvCpTPaoHDZnptBLoigAN1XpTmRuz6lKB&#10;ElRlHePQ1T/LTZ2JOUvNUxQpK9uGslZM2wbMgG9dyzLu54k7mYfzMBgE/mg+CNzZbHCxmAaD0cIb&#10;n86Gs+l05r3SbnpBVJRpSpn2dMN+L/hvWOh0yPK25/+NkKTIl33YC/PrMLk1zbnphoEsRLX5N9EB&#10;eG3VLXKXPL0GBAhu5QzkFxoFFz9h1IKUxVj+uCKCYlR9ywBFEy/QbFKmE5yOfeiI7ZHl9ghhCZiK&#10;caIERrYzVVYxV40o8wKe5ZkiM34BtM5KAw3tofXLSIKh1954Nul59tvbj+9+/fDL60/vf0fBFtum&#10;zEpXsmaddPWEM+R9ft2ATN3gm12yyfy/8s33wxFGd9Xsa4J0h25VybSGkGgvdIOtpWPVgTGsV517&#10;E0crmS4rbAD7QqgHKOh2gm2Enu4VocF45B8R+vB7wGEi1NuJ0NFeEToeDoMjQo8I3fk27YF47dDQ&#10;7hvFvCI//C4/CbWUH3f5h36PPkwNHe5EaLhXDfX8YXjc5vfwqXeYEIX9dYeITvYL0SA8hU+2o4oe&#10;mIqaMzQ4iDRnE92hqT7p3O6bb6svR7vnnwEAAP//AwBQSwMEFAAGAAgAAAAhADCXx6PcAAAABAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F/odlCt7qJtpKmmYjIm1PUqgK0tuYHZNgdjZk&#10;1yT++669tJeBx3u89022HE0jeupcbVlBPI1AEBdW11wq2O/eHxMQziNrbCyTgis5WOb3dxmm2g78&#10;Rf3WlyKUsEtRQeV9m0rpiooMuqltiYN3sp1BH2RXSt3hEMpNI2dRtJAGaw4LFba0rqg4by9GwceA&#10;w2oev/Wb82l9/d49fx42MSk1eRhXryA8jf4vDDf8gA55YDraC2snGgXhEf97b97L4gnEUcEsSUDm&#10;mfwPn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3tX458kDAAAiFgAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMJfHo9wAAAAEAQAADwAAAAAA&#10;AAAAAAAAAAAjBgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACwHAAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7v3duxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgUvpd3Ug0jabRFLJQcRrHrwNs2O2djsbMiObfz3zkHwNsN789436+0YO3OmIbeJHSwX&#10;BRjiOvmWGwdvr/v5HZgsyB67xOTghzJsN5OrNZY+XfiFzgdpjIZwLtFBEOlLa3MdKGJepJ5Ytc80&#10;RBRdh8b6AS8aHjt7UxS3NmLL2hCwp4dA9enwHR18VKM0X8tHeTrh7H1WhWP9vDs6dz0d71dghEb5&#10;N/9dV17xC6XVZ3QCu/kFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO793bsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAeu+0sxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhF5K3WjRmpiNiKXQi4jRg70N2WkSzM6G7Nak/74rFLzN431OuhlMI27Uudqygtk0AkFc&#10;WF1zqeB8+nhZgXAeWWNjmRT8koNNNh6lmGjb85FuuS9FCGGXoILK+zaR0hUVGXRT2xIH7tt2Bn2A&#10;XSl1h30IN42cR9FSGqw5NFTY0q6i4pr/GAXv52Wfx+Xi7Xn2uh9iPswvX3uj1NNk2K5BeBr8Q/zv&#10;/tRhfhTD/Zlwgcz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB677SzEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKWNJsxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZQq9FN3EUv9EVyktBS9SGj3obciOSWh2NmS3Jn575yD0NsN7895vVpvBNepCXag9G0jH&#10;CSjiwtuaSwOH/ddoDipEZIuNZzJwpQCb9ePDCjPre/6hSx5LJSEcMjRQxdhmWoeiIodh7Fti0c6+&#10;cxhl7UptO+wl3DV6kiRT7bBmaaiwpY+Kit/8zxn4PEz7fFG+zV7S192w4O/J8bRzxjw/De9LUJGG&#10;+G++X2+t4KeCL8/IBHp9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAApY0mzHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlFHf3xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLwUs4nFV5pVSkXoRaSpB70N2TEJzc6G7GrSf98VCt7m43tOthlMI27UudqygiSKQRAX&#10;VtdcKjh+7yZLEM4ja2wsk4JfcrBZP40yTLXt+YtuuS9FCGGXooLK+zaV0hUVGXSRbYkDd7GdQR9g&#10;V0rdYR/CTSOncTyXBmsODRW29FFR8ZNfjYLtcd7nq3K2eEle98OKD9PTeW+UGj8P728gPA3+If53&#10;f+owP0ng/ky4QK7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGUUd/fEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVxumAxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL2UuklKbY3ZiCiCF5GmHuptyI5JMDsbsluT/nu3UOhtHu9zstVoWnGj3jWWFcSzCARx&#10;aXXDlYLT5+75HYTzyBpby6Tghxys8slDhqm2A3/QrfCVCCHsUlRQe9+lUrqyJoNuZjviwF1sb9AH&#10;2FdS9ziEcNPKJIrm0mDDoaHGjjY1ldfi2yjYnuZDsahe357il8O44GPydT4YpR6n43oJwtPo/8V/&#10;7r0O8+MEfp8JF8j8DgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJXG6YDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6ikwbxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFLyIbqI01tRVRBF6ETF6sLchO01Cs7Mhu5r477sFobd5vM9ZrntTizu1rrKsIJ5EIIhz&#10;qysuFFzO+/E7COeRNdaWScGDHKxXg5clptp2fKJ75gsRQtilqKD0vkmldHlJBt3ENsSB+7atQR9g&#10;W0jdYhfCTS2nUZRIgxWHhhIb2paU/2Q3o2B3SbpsUbzNR/Hs0C/4OL1+HYxSw9d+8wHCU+//xU/3&#10;pw7z4xn8PRMukKtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPqKTBvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1Y9RvxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXgR3USt1ugqRRF6EWn0YG9DdkxCs7Mhu5r4792C0Ns83ucs152pxI0aV1pWEA8jEMSZ&#10;1SXnCk7H3eADhPPIGivLpOBODtar15clJtq2/E231OcihLBLUEHhfZ1I6bKCDLqhrYkDd7GNQR9g&#10;k0vdYBvCTSVHUTSVBksODQXWtCko+02vRsH2NG3Tef4+68fjfTfnw+j8szdK9d66zwUIT53/Fz/d&#10;XzrMjyfw90y4QK4eAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHVj1G/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="007A2345" w:rsidP="007F3BE5">
+                <w:p w14:paraId="55B4B744" w14:textId="77777777" w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="007A2345" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="50" w:left="120"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <w:t xml:space="preserve">    </w:t>
                   </w:r>
                   <w:r w:rsidR="000D133A" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44871C58" wp14:editId="0E57301E">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2656743B" wp14:editId="5DB5BC2C">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="99" name="Group 2891"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="100" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -6246,94 +6323,94 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="4643BD07" id="Group 2891" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkqEzKsQMAAPUUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN2K4zYUvi/0HYTuM44dJ3HMeJYhP0Nh&#10;2w5s9wEUW7ZFbcmVlHGmZV+hD9BCC4Ve9L7Qi7KP0y77FnskOZnMTPrDhB0IJBeOjo98dH6+78jW&#10;+Yt1XaEbKhUTPMH+WR8jylORMV4k+PVXi16EkdKEZ6QSnCb4lir84uLTT87bJqaBKEWVUYnACFdx&#10;2yS41LqJPU+lJa2JOhMN5aDMhayJBlEWXiZJC9brygv6/ZHXCpk1UqRUKbg7c0p8Ye3nOU31l3mu&#10;qEZVgsE3ba/SXpfm6l2ck7iQpClZ2rlBnuBFTRiHRbemZkQTtJLskamapVIokeuzVNSeyHOWUhsD&#10;ROP3H0RzJcWqsbEUcVs02zRBah/k6clm0y9uriViWYInE4w4qaFGdlkURBPfpKdtihhmXcnmVXMt&#10;XYwwfCnSrxWovYd6IxduMlq2n4sMLJKVFjY961zWxgQEjta2CrfbKtC1Rinc9INw7IdQrBR0fhRE&#10;UVemtIRaPnosLeebB8fhoHssHETWeY/EbknrZueWiQnQpu4Sqg5L6KuSNNTWSZlUdQn1++CMy+i7&#10;n3/76+0vaODyaSdtkqlcJhEX05Lwgl5KKdqSkgx8ciEYZ8Gqe8AICurwxNT+S4ZI3Eilr6iokRkk&#10;WAJ5bNHIzUulTanvppgacrFgVWUJVHHUmsKNIWSjUqJimdFawXCZTiuJbgiwUK83lbk3q2YaGkHF&#10;6gRHffNz1DSZmPPMrqIJq9wYPKm4sQ2YAd+6kSPcd5P+ZB7No7AXBqN5L+zPZr3LxTTsjRb+eDgb&#10;zKbTmf/GuOmHccmyjHLj6Yb8fvj/sNC1IUfbLf3vhaRksdyGvbA/ExQ4vzPNu++GVUNUm38bHYDX&#10;Vd0hdymyW0CAFK6bQfeFQSnktxi10MkSrL5ZEUkxqj7jgKKJHxo2aSuEw3EAgtzVLHc1hKdgKsGp&#10;lhg5Yapdw1w1khUlrOXbInNxCbTOmYWG8dD5BZ4bAej1bDzztzz78fd3f/zw9/e/vv/zJxTusG3K&#10;ryWkfpPH/2RPEEQjjB73pn9qL3fM6MhTMW46AomfhTywT3QcOTK+bHvIk2lgCPXceAv24m14AN7C&#10;8QiMnvD2sfvzceJtsBdvowPwNh4MwhPePv77wHHiDaDRvbfu7qfjA/A2iXzYOk/97dTf9n0nDffi&#10;LToAb34wiE4b6jN88Bxng4N3+z0NbnII4MJoCAcopw53ZB3OngvB2Zr93u7OAc3h3a5svzDuTisv&#10;PgAAAP//AwBQSwMEFAAGAAgAAAAhADCXx6PcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0Fr&#10;wkAQhe+F/odlCt7qJtpKmmYjIm1PUqgK0tuYHZNgdjZk1yT++669tJeBx3u89022HE0jeupcbVlB&#10;PI1AEBdW11wq2O/eHxMQziNrbCyTgis5WOb3dxmm2g78Rf3WlyKUsEtRQeV9m0rpiooMuqltiYN3&#10;sp1BH2RXSt3hEMpNI2dRtJAGaw4LFba0rqg4by9GwceAw2oev/Wb82l9/d49fx42MSk1eRhXryA8&#10;jf4vDDf8gA55YDraC2snGgXhEf97b97L4gnEUcEsSUDmmfwPn/8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5KhMyrEDAAD1FAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAMJfHo9wAAAAEAQAADwAAAAAAAAAAAAAAAAALBgAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABQHAAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFyXtoxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMgUvpd3Ug0jabRFLJQcRrHrwNs2O2djsbMiObfz3zkHwNsN789436+0YO3OmIbeJHSwX&#10;BRjiOvmWGwdvr/v5HZgsyB67xOTghzJsN5OrNZY+XfiFzgdpjIZwLtFBEOlLa3MdKGJepJ5Ytc80&#10;RBRdh8b6AS8aHjt7UxS3NmLL2hCwp4dA9enwHR18VKM0X8tHeTrh7H1WhWP9vDs6dz0d71dghEb5&#10;N/9dV17xC8XXZ3QCu/kFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxcl7aMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgzeEqxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhF5Ks4lFqzGriKXQi4jRg70N2WkSzM6G7Nak/74rFLzN431OthlMI27UudqygiSKQRAX&#10;VtdcKjifPl4WIJxH1thYJgW/5GCzHo8yTLXt+Ui33JcihLBLUUHlfZtK6YqKDLrItsSB+7adQR9g&#10;V0rdYR/CTSOncTyXBmsODRW2tKuouOY/RsH7ed7ny3L29py87oclH6aXr71R6mkybFcgPA3+If53&#10;f+owP07g/ky4QK7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAODN4SrEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQH39dxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHqRZmPEVNOsUloKXkSaerC3ITtNQrOzIbs18d+7guBtHu9z8s1oWnGi3jWWFcyiGARx&#10;aXXDlYLD9+fzEoTzyBpby6TgTA4264dJjpm2A3/RqfCVCCHsMlRQe99lUrqyJoMush1x4H5tb9AH&#10;2FdS9ziEcNPKJI5TabDh0FBjR+81lX/Fv1HwcUiHYlUtXqaz+W5c8T45/uyMUk+P49srCE+jv4tv&#10;7q0O8+MErs+EC+T6AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABAff13EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/U9rGwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwwl5EU5X1UY0iuyx4EbF60NvQjG2xmZQma7v/3iwI3ubje85q05pSPKh2hWUFo2EEgji1&#10;uuBMwfn0M5iDcB5ZY2mZFPyRg82621lhrG3DR3okPhMhhF2MCnLvq1hKl+Zk0A1tRRy4m60N+gDr&#10;TOoamxBuSjmOoqk0WHBoyLGir5zSe/JrFHyfp02yyD5n/dFk3y74ML5c90apj167XYLw1Pq3+OXe&#10;6TA/msD/M+ECuX4CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAf1PaxsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwukKyxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHqRutHa1KRZRRShF5GmHuptyE6TYHY2ZLcm/fduQfA2j/c52WowjbhQ52rLCqaTCARx&#10;YXXNpYLj1+55AcJ5ZI2NZVLwRw5Wy4dRhqm2PX/SJfelCCHsUlRQed+mUrqiIoNuYlviwP3YzqAP&#10;sCul7rAP4aaRsyiKpcGaQ0OFLW0qKs75r1GwPcZ9npSvb+Ppy35I+DD7Pu2NUk+Pw/odhKfB38U3&#10;94cO86M5/D8TLpDLKwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDwukKyxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf9ucpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgpdlTVXUtRpFFMGLLFs97N6GZmyLzaQ00dZ/b4QFb/N4n7Nct6YUd6pdYVnBcBCBIE6t&#10;LjhTcD7tP79AOI+ssbRMCh7kYL3qdpYYa9vwD90Tn4kQwi5GBbn3VSylS3My6Aa2Ig7cxdYGfYB1&#10;JnWNTQg3pRxF0VQaLDg05FjRNqf0mtyMgt152iTzbDL7GI6P7Zy/R79/R6NUv9duFiA8tf4t/ncf&#10;dJgfTeD1TLhArp4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn/bnKcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvJHlexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlhF5K3Wgx1ZiNiKXQi4jRg70N2WkSzM6G7Nak/74rFLzN431OuhlMI27Uudqygtk0AkFc&#10;WF1zqeB8+nhZgnAeWWNjmRT8koNNNh6lmGjb85FuuS9FCGGXoILK+zaR0hUVGXRT2xIH7tt2Bn2A&#10;XSl1h30IN42cR1EsDdYcGipsaVdRcc1/jIL3c9znq3Lx9jx73Q8rPswvX3uj1NNk2K5BeBr8Q/zv&#10;/tRhfhTD/Zlwgcz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAG8keV7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5713" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="004B3F8C" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="10E78C84" w14:textId="77777777" w:rsidR="004B3F8C" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41DDA1B3" wp14:editId="6E912FB5">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2000BB6E" wp14:editId="57231D76">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>2404110</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>36195</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="621030" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
                             <wp:wrapNone/>
                             <wp:docPr id="213" name="群組 213"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr/>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="621030" cy="182880"/>
                                       <a:chOff x="0" y="-10"/>
                                       <a:chExt cx="622300" cy="183525"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wpg:grpSp>
@@ -6547,81 +6624,81 @@
                                           <a:tailEnd/>
                                         </a:ln>
                                         <a:extLst>
                                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                               <a:noFill/>
                                             </a14:hiddenFill>
                                           </a:ext>
                                         </a:extLst>
                                       </wps:spPr>
                                       <wps:bodyPr/>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="20EBE08F" id="群組 213" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.3pt;margin-top:2.85pt;width:48.9pt;height:14.4pt;z-index:251654144;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="6223,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+T5NXwgQAAJYUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN1u60QQvkfiHVa+T2M7juNYTY+qJK2Q&#10;DnDEgQfY2OvYwt41623dgrjjmgcACSQEF9yDuEDwNlDxFsz+eOM26c8JpQKpuXC89s7uzOw3M9/4&#10;8MVFVaJzwpuC0ZnjHbgOIjRhaUHXM+ejD08GkYMagWmKS0bJzLkkjfPi6O23Dts6Jj7LWZkSjmAR&#10;2sRtPXNyIep4OGySnFS4OWA1ofAyY7zCAoZ8PUw5bmH1qhz6rhsOW8bTmrOENA08XeiXzpFaP8tI&#10;It7PsoYIVM4c0E2oK1fXlbwOjw5xvOa4zovEqIH30KLCBYVN7VILLDA648XWUlWRcNawTBwkrBqy&#10;LCsSomwAazz3hjWnnJ3VypZ13K5r6yZw7Q0/7b1s8t75K46KdOb43shBFFdwSFe/f3/18xdIPgH/&#10;tPU6hmmnvH5dv+LmwVqPpMkXGa/kPxiDLpRnL61nyYVACTwMfc8dgf8TeOVFfhQZzyc5HM9GauDZ&#10;50sr6Y9cKzka+2Op07Dbdii1s8rYgdXaGhdsGRfsYdxoHIzdqYPADKtrZ6MfTiZTr7Ox0xTH1kaQ&#10;CKc+KNKXTvLO0t3yt1oK8dJsINH8M0i8znFNFNIaedbWa2Prta9/uvrlqz+//OGvX78BYKhDaGs1&#10;eU4NKpq4AYDsgMROw/tuiyBLSGio07cW47jmjTglrELyZuaUBZVK4hifv2yEhkE3RT4uKWoBX/4E&#10;ACPHDSuL9KQoSzWQKYXMS47OMSQDceEZIPVmwdYlBXRJy7Qt6k5clkSv/wHJIFgA0J7e4PqaOEkI&#10;Fd26JYXZUiwDDayg0ewuQTNfihKVwt5E2EqonRkVVrgqKOO71N64ItPzOw9ou6ULViy9VKesXAPA&#10;kwH2JAgMb0FgqKP3oQgMXB9CU2Wf0VjDF7xrcowXBtEzBPvYfYZgLwlOboHg5I0g6IVuFEI+7Sf/&#10;DoC9+qax+ZwDdc78j+fADfvQhEMRkW3uAdVNEytF6JA/nUTb3EOaquRfsuTjRha368SrtwOU51X7&#10;LkuBquEzwVROfwgLC0LIdABBzcI2edAyFMBhV4Ulb+mYSTiNjJQ/CX1TNvWGGw/Iyv9ENQEImCGq&#10;3/74x2/fIUNTVS2QHFW6sqmVHxFl8xzTNTnmnLU5wSkwJV2hpbLAdbSAHMiKv59j73DQFonh0JOo&#10;E7uFxFAmGQuc/yPwGRxXhYD+qiyqmRO58idPD8fSEUuaqnuBi1LfG/qjCiMQLDlRZijVx3w2dafL&#10;aBkFg8APl4PAXSwGxyfzYBCeeJPxYrSYzxfe59IwL4jzIk0JlXZ0PZUXPIygmu5Od0O2q+pRNDhZ&#10;vl5ZGneifgaSvWnD62qojgFs6f6VdYrLbGie5jiIM90kQlMLNznjnzqohQZx5jSfnGFOHFS+QwFE&#10;Uy8IIF6EGgTjiQ8D3n+z6r/BNIGlZk4iuIP0YC50H3pW82Kdw16aU1J2DDGdFYrfSlhqvQwne0Lq&#10;JQ0yYdYn/6Zt2kW87g0eH379FHOj/m1ll63gua8DeNzggfbbxMj/LF6sG/YOA11/FMN/qrQuCfoO&#10;vN3Rat6LtyAcacZl0t4z3v6d/PzIeNuQCsOC4OOXytzmQ538utYfq1mbz4lHfwMAAP//AwBQSwME&#10;FAAGAAgAAAAhABs359jfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvd&#10;xOajxGxKKeqpCLaCeNsm0yQ0Oxuy2yT9944nexyel/d9Jl/PphMjDq61pCBcBCCQSlu1VCv4Orw9&#10;rUA4r6nSnSVUcEUH6+L+LtdZZSf6xHHva8El5DKtoPG+z6R0ZYNGu4XtkZid7GC053OoZTXoictN&#10;J5+DIJFGt8QLje5x22B53l+MgvdJT5tl+Druzqft9ecQf3zvQlTq8WHevIDwOPv/MPzpszoU7HS0&#10;F6qc6BQs01XCUQVxCoJ5lCYRiCODKAZZ5PL2geIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA/k+TV8IEAACWFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAGzfn2N8AAAAIAQAADwAAAAAAAAAAAAAAAAAcBwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACgIAAAAAA==&#10;">
                             <v:group id="群組 214" o:spid="_x0000_s1027" style="position:absolute;left:3545;width:2678;height:1835" coordorigin="-106924,-10" coordsize="267791,183525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqA2v+xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpXF6lGEdkVDyKoC+Lt0TzbYvNSmmxb/70RBI/DzHzDzJedKUVDtSssK4iHEQji&#10;1OqCMwV/p9/BFITzyBpLy6TgTg6Wi4/eHBNtWz5Qc/SZCBB2CSrIva8SKV2ak0E3tBVx8K62NuiD&#10;rDOpa2wD3JRyFEXf0mDBYSHHitY5pbfjv1GwabFdfcU/ze52Xd8vp8n+vItJqf5nt5qB8NT5d/jV&#10;3moFo3gMzzPhCMjFAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGoDa/7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                               <v:line id="直線接點 215" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-106924,-10" to="160864,-10" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDBChCIxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepG6SotaYjUhLoRcRo4f29sg+k2D2bchuTfrvuwWhx2FmvmGy7WhacaPeNZYVxPMI&#10;BHFpdcOVgvPp/ekFhPPIGlvLpOCHHGzzyUOGqbYDH+lW+EoECLsUFdTed6mUrqzJoJvbjjh4F9sb&#10;9EH2ldQ9DgFuWplE0VIabDgs1NjRa03ltfg2Ct7Oy6FYV4vVLH7ej2s+JJ9fe6PU43TcbUB4Gv1/&#10;+N7+0AqSeAF/Z8IRkPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMEKEIjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 216" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-4021,183515" to="160867,183515" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAx2I7/xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim4SadToKqWl4EWkqQe9PbLPJJh9G7JbE/+9Wyj0OMzMN8x6O5hG3KhztWUF8TQC&#10;QVxYXXOp4Pj9OVmAcB5ZY2OZFNzJwXYzelpjpm3PX3TLfSkChF2GCirv20xKV1Rk0E1tSxy8i+0M&#10;+iC7UuoO+wA3jUyiKJUGaw4LFbb0XlFxzX+Mgo9j2ufL8nX+Es/2w5IPyem8N0o9j4e3FQhPg/8P&#10;/7V3WkESp/B7JhwBuXkAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMdiO/8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 217" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="160865,-10" to="160865,183505" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBelCtkxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvxWySotaYVcRS6EVKo4f29si+JsHs25DdmvTfd4WCx2FmvmHy3WhacaXeNZYVJFEM&#10;gri0uuFKwfn0On8G4TyyxtYyKfglB7vtdJJjpu3AH3QtfCUChF2GCmrvu0xKV9Zk0EW2Iw7et+0N&#10;+iD7SuoehwA3rUzjeCkNNhwWauzoUFN5KX6MgpfzcijW1WL1mDwdxzW/p59fR6PUw2zcb0B4Gv09&#10;/N9+0wrSZAW3M+EIyO0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF6UK2THAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                             <v:group id="Group 2978" o:spid="_x0000_s1031" style="position:absolute;width:4616;height:1835" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrTmH7wQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wuw0rYMi1SgiKrMQwQeIu0tzbYvNTWliW/9+shBcHs57sepMKRqqXWFZQTyKQBCnVhec&#10;KbhedsMZCOeRNZaWScGbHKyW/d4CE21bPlFz9pkIIewSVJB7XyVSujQng25kK+LAPWxt0AdYZ1LX&#10;2IZwU8pxFE2lwYJDQ44VbXJKn+eXUbBvsV3/xtvm8Hxs3vfL5Hg7xKTUz6Bbz0F46vxX/HH/aQXj&#10;OKwNZ8IRkMt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOtOYfvBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                               <v:rect id="矩形 3" o:spid="_x0000_s1032" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKDyVUxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvgv9heYKX0m7Sg2jabSmKkoMI1vbQ22v2NZs2+zZkn238964g9DjMzDfMfDn4Vp2pj01gA/kk&#10;A0VcBdtwbWDz9Tp+BBUF2WIbmAz8UITl4vZmjoUNF/6k81pqlSAcCzTgRLpC61g58hgnoSNO3iH0&#10;HiXJvta2x0uC+1ZPs+xBe2w4LTjs6NlRdVp/ewO7cpD6mL/J+wlH21Hp9tXHy96Y+7thNQMlNMg1&#10;/N8urYFp/gR/Z9IR0ItfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAoPJVTHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 4" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAfEXmtwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0PzD+EO+BGNLXiqxplcBDciFhd6O7SXNsyzU1pMrb+vVkIszyc92rTmUo8qHGlZQWjYQSCOLO6&#10;5FzB5bwbzEE4j6yxskwKnuRgs/78WGGibcsneqQ+FyGEXYIKCu/rREqXFWTQDW1NHLi7bQz6AJtc&#10;6gbbEG4qGUfRVBosOTQUWNO2oOw3/TMKfi7TNl3kk1l/ND50Cz7G19vBKNX76r6XIDx1/l/8du+1&#10;gjgO88OZcATk+gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfEXmtwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 5" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwXdw2xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDeJ+C91ldJS6EXE6MHeHtnXJDT7NmRXE799VxA8DjPzG2a97U0trtS6yrKCeBKB&#10;IM6trrhQcDp+jZcgnEfWWFsmBTdysN28DNaYatvxga6ZL0SAsEtRQel9k0rp8pIMuoltiIP3a1uD&#10;Psi2kLrFLsBNLZMomkuDFYeFEhv6KCn/yy5Gwedp3mWrYrYYxdNdv+J9cv7ZGaWGr/37GwhPvX+G&#10;H+1vrSBJYrifCUdAbv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAcF3cNsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52E0313B" wp14:editId="7DCD95A6">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="792E220A" wp14:editId="79DCC23B">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>3468370</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5252085</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="12065" t="6350" r="9525" b="10160"/>
                             <wp:wrapNone/>
                             <wp:docPr id="197" name="群組 197"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -6756,75 +6833,75 @@
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="3448A485" id="群組 197" o:spid="_x0000_s1026" style="position:absolute;margin-left:273.1pt;margin-top:413.55pt;width:49.3pt;height:14.45pt;z-index:251653120" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH/zX9lAMAAIEOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91u5DQUvkfiHSzfTxOnmelM1HRVzU+F&#10;tCyVFh7AkziJRWIH29NMQdxxvQ/ASouE4IJ7VnuB4G2g4i04tjPptF0EdNGqK+1cZPx7cs53vvPZ&#10;OX60bWp0wZTmUqSYHIQYMZHJnIsyxZ99uhpNMdKGipzWUrAUXzKNH518+MFx1yYskpWsc6YQGBE6&#10;6doUV8a0SRDorGIN1QeyZQImC6kaaqCryiBXtAPrTR1EYTgJOqnyVsmMaQ2jCz+JT5z9omCZ+aQo&#10;NDOoTjH4ZtxTuefaPoOTY5qUirYVz3o36D28aCgX8NLB1IIaijaK3zHV8ExJLQtzkMkmkEXBM+Zi&#10;gGhIeCuaMyU3rYulTLqyHWACaG/hdG+z2ZOLc4V4DrmbHWEkaANJuvrth6uX3yA7Avh0bZnAsjPV&#10;Pm3PlQ8Smo9l9rmG6eD2vO2XfjFadx/LHCzSjZEOn22hGmsCIkdbl4bLIQ1sa1AGg5NoQggkK4Mp&#10;Mj0ck7FPU1ZBLu/syqrl3r7rXXZPQBP/Qudk75SNCMimr/HUb4bn04q2zKVJW6AGPIH6PZ7f/fT7&#10;r9+jyKPpFu2g1B5HJOS8oqJkp0rJrmI0B5+IC8E6C1b9BtvRkIX7A/s3ANGkVdqcMdkg20ixgtJx&#10;GaMXj7XxWO6W2AQKueJ1DeM0qQXqwNvoKAzdDi1rnttZO+kqmc1rhS4o1KDZErem3jTADD9GQvvz&#10;OYZxm2S31g1BCgcTLqE3rDfcgHzUvEnxdM+KBXApcuedobz2bTBVC+sTEA1i6lu+TL+ahbPldDmN&#10;R3E0WY7icLEYna7m8WiyIkfjxeFiPl+Qr63rJE4qnudM2Ah3kkHif0ehXrx8sQ+icSMkrcr1ANfK&#10;/Xoq7y0LbrrhgIGodv8uOuC8J4sn/Frml0AcJb0GgmZDo5LqS4w60L8U6y82VDGM6o8EkG9G4tgK&#10;puvE46MIOmp/Zr0/Q0UGplKcGYWR78yNl9lNq3hZwbt84oU8BS0ouKOU9dD7BZ7bDlTlWyvP2VCe&#10;z3++evXtH89+/POXF2iyV6Rzca6AQzsc/7HoDslhhNFdQdvTsj6VOxncVVRfdDUXVkho8qCLDk6l&#10;vrbesTobNOve5WN18O3yFC45r+VpfzS7s+G/8jSezID873n6UM+Dd5On5LU8nb6BnpJxFL/nqb3F&#10;Psx7y//MU3dJh+8cd4vpv8nsh9R+3+nv9ZfjyV8AAAD//wMAUEsDBBQABgAIAAAAIQDOrTFJ4QAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BaoNAEIbvhb7DMoXemlWrNljXEELbUyg0KYTcNjpR&#10;iTsr7kbN23d6ao8z8/HP9+er2XRixMG1lhSEiwAEUmmrlmoF3/v3pyUI5zVVurOECm7oYFXc3+U6&#10;q+xEXzjufC04hFymFTTe95mUrmzQaLewPRLfznYw2vM41LIa9MThppNREKTS6Jb4Q6N73DRYXnZX&#10;o+Bj0tP6OXwbt5fz5nbcJ5+HbYhKPT7M61cQHmf/B8OvPqtDwU4ne6XKiU5BEqcRowqW0UsIgok0&#10;jrnMiTdJGoAscvm/Q/EDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAB/81/ZQDAACBDgAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzq0xSeEAAAAL&#10;AQAADwAAAAAAAAAAAAAAAADuBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPwGAAAA&#10;AA==&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDTteLpxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI8xT8NA&#10;DIV3pP6HkyuxVPRSBgSh1wq1AmVASBQY2NycyYXmfFHOtOHf4wGpm633/N7n5XqMnTnSkNvEDhbz&#10;AgxxnXzLjYP3t8erWzBZkD12icnBL2VYryYXSyx9OvErHXfSGA3hXKKDINKX1uY6UMQ8Tz2xal9p&#10;iCi6Do31A540PHb2uihubMSWtSFgT5tA9WH3Ex18VqM034sneT7g7GNWhX39st07dzkdH+7BCI1y&#10;Nv9fV17x75RWn9EJ7OoPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA07Xi6cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2sXirwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXgpulGpmtRVRBG8iBg96G3IjklodjZkVxP/vVso9DaP9znzZWcq8aDGlZYVDAcRCOLM&#10;6pJzBefTtj8D4TyyxsoyKXiSg+Xi/W2OibYtH+mR+lyEEHYJKii8rxMpXVaQQTewNXHgbrYx6ANs&#10;cqkbbEO4qeQoiibSYMmhocCa1gVlP+ndKNicJ20a51/Tz+F438V8GF2ue6NU76NbfYPw1Pl/8Z97&#10;p8P8OIbfZ8IFcvECAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9rF4q8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUpCXNxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGEvi6Yq659qFFGEvYhYPejt0TzbYvNSmqyt336zsOBxmJnfMMt1a0rxpNoVlhUMBxEI&#10;4tTqgjMFl/O+PwPhPLLG0jIpeJGD9arbWWKsbcMneiY+EwHCLkYFufdVLKVLczLoBrYiDt7d1gZ9&#10;kHUmdY1NgJtSjqJoIg0WHBZyrGibU/pIfoyC3WXSJPPsa/o5HB/aOR9H19vBKPXRazcLEJ5a/w7/&#10;t7+1gkCEvzPhCMjVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUpCXNxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA76IBWxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDeJ+C91ldJS6EXE6MHeHtnXJDT7NmRXE799VxA8DjPzG2a97U0trtS6yrKCeBKB&#10;IM6trrhQcDp+jZcgnEfWWFsmBTdysN28DNaYatvxga6ZL0SAsEtRQel9k0rp8pIMuoltiIP3a1uD&#10;Psi2kLrFLsBNLZMomkuDFYeFEhv6KCn/yy5Gwedp3mWrYrYYxdNdv+J9cv7ZGaWGr/37GwhPvX+G&#10;H+1vrSCJYrifCUdAbv4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAO+iAVsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="004A379B" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52F2ECC0" wp14:editId="4C716DDF">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25144127" wp14:editId="1514486B">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>6184265</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5207000</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="0" t="0" r="21590" b="26035"/>
                             <wp:wrapNone/>
                             <wp:docPr id="119" name="群組 119"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -6961,51 +7038,51 @@
                                       </a:lnRef>
                                       <a:fillRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:fillRef>
                                       <a:effectRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:effectRef>
                                       <a:fontRef idx="minor">
                                         <a:schemeClr val="tx1"/>
                                       </a:fontRef>
                                     </wps:style>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="11675172" id="群組 119" o:spid="_x0000_s1026" style="position:absolute;margin-left:486.95pt;margin-top:410pt;width:49.3pt;height:14.45pt;z-index:251651072" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgme4lpAMAAFcOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91u5DQUvkfiHSzf00wyP22jTldVl1ZI&#10;1W5FF+216ziTCMc2tqeZcr3XPABIICG44B7EBYK3gYq34Bw7yZTOsHSLVBDauYgSnx/7fOc73yQH&#10;T1aNJFfCulqrOU13RpQIxXVRq8WcfvTi5L09SpxnqmBSKzGn18LRJ4fvvnPQmlxkutKyEJZAEuXy&#10;1sxp5b3Jk8TxSjTM7WgjFBhLbRvm4dEuksKyFrI3MslGo1nSalsYq7lwDlafRiM9DPnLUnD/vCyd&#10;8ETOKZzNh6sN10u8JocHLF9YZqqad8dgDzhFw2oFmw6pnjLPyNLWG6mamlvtdOl3uG4SXZY1F6EG&#10;qCYd3anm1OqlCbUs8nZhBpgA2js4PTgtf3Z1bkldQO/SfUoUa6BJN798c/PDK4IrgE9rFjm4nVpz&#10;Yc5tLBJuzzT/2IE5uWvH58XaeVXaBoOgVrIKwF8PwIuVJxwWZ9ksTaE9HEzp3niaTmNjeAXd24ji&#10;1fuvjUtYHjcNRxuO0hqgmFuj6P4ZihcVMyI0xyE8PYoZlNGh+NV3v/78NckihsEJAQyIutx1WD4c&#10;nqFMlhvr/KnQDcGbObVA+8BGdnXmPPZo7YKtUPqklhLWWS4VaQHzbHc0ChFOy7pAKxqdXVweS0uu&#10;GEzPGH7gFLPdcoPcUgUa9EUh0M5fSxE3+FCUQDDochZ3wNEWQ1rGuVA+jaaKFSLuNh3Br9+sjwiF&#10;SAUJMXMJpxxydwl6z5ikzx3P3PljqAjKMAR3pb8ueIgIO2vlh+CmVtpuq0xCVd3O0b8HKUKDKF3q&#10;4hqIY3XUJWf4SQ0dPGPOnzMLQgRkAnH1z+FSSg2d0t0dJZW2n25bR39gNlgpaUHY5tR9smRWUCI/&#10;UMD5/XQyQSUMD5PpLhLW3rZc3raoZXOsofspyLjh4Rb9vexvS6ubl6DBR7grmJjisPeccm/7h2Mf&#10;BRdUnIujo+AG6meYP1MXhmNyRBW5+2L1klnT0diDPDzT/Zyx/A6boy9GKn209LqsA9XXuHZ4w8yj&#10;iD3K8ANM3fB/8f3Nj5//9tm3v//0JZkhD/AEoBPH6u8kYJyOs9kuJZsyCfD+WSH/WgJkrVCcNkBD&#10;lcDlx5z7e8zm9qG+x1w+9lD71T2HGie/I92jsS/byr7dN2LfZLa/D8r7ln0gZjgo4U108+/q3/lL&#10;+U+zb7yVfXtvxL50mk3esg9flv437Asv4fD1El7eui8t/Dy6/Ry0cv09ePgHAAAA//8DAFBLAwQU&#10;AAYACAAAACEA88FJA+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6CQBCG7036Dptp0ltd&#10;0FqBshhj2p6MSbWJ8TbCCER2lrAr4Nt3PbXHmfny/9+ky1E3oqfO1oYVhJMABHFuippLBT/7z5cI&#10;hHXIBTaGScGNLCyzx4cUk8IM/E39zpXCh7BNUEHlXJtIafOKNNqJaYn97Ww6jc6PXSmLDgcfrhs5&#10;DYI3qbFm31BhS+uK8svuqhV8DTisZuFHv7mc17fjfr49bEJS6vlpXL2DcDS6Pxju+l4dMu90Mlcu&#10;rGgUxItZ7FEFke8BcSeCxXQO4uRXr1EMMkvl/yeyXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBgme4lpAMAAFcOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDzwUkD4gAAAAwBAAAPAAAAAAAAAAAAAAAAAP4FAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADQcAAAAA&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyb+CCxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvhX6HZQre6qYBi42uUsSC+OdQFdHbmB2T0OxsyK4av33nUOhthvfmvd+Mp52r1Y3aUHk28NZP&#10;QBHn3lZcGNjvvl6HoEJEtlh7JgMPCjCdPD+NMbP+zt9028ZCSQiHDA2UMTaZ1iEvyWHo+4ZYtItv&#10;HUZZ20LbFu8S7mqdJsm7dlixNJTY0Kyk/Gd7dQbSwSGZbx6nlT12i/l6fV7Sx2xpTO+l+xyBitTF&#10;f/Pf9cIKfir48oxMoCe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADJv4ILHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkKNS7wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG810UIrq1FEsXjx0FVhj8Nm9qGbybKJuv57Uyj0Nh/fcxar3jbiTp2vHWuYjBUI4tyZ&#10;mksNp+PufQbCB2SDjWPS8CQPq+XgbYGJcQ/+oXsaShFD2CeooQqhTaT0eUUW/di1xJErXGcxRNiV&#10;0nT4iOG2kVOlPqXFmmNDhS1tKsqv6c1q2J2/649bpig7pOX+q8gu6lpstR4N+/UcRKA+/Iv/3HsT&#10;508n8PtMvEAuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkKNS7wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCU+krMwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81cQutrEYRxeLFQ7cV9jhsZh+6mSybqOu/N4VCb/PxPWe5HmwrbtT7xrGG2VSBIC6c&#10;abjS8PO9f52D8AHZYOuYNDzIw3o1elliatydv+iWhUrEEPYpaqhD6FIpfVGTRT91HXHkStdbDBH2&#10;lTQ93mO4bWWi1Lu02HBsqLGjbU3FJbtaDfvTZ/N2zRXlx6w6fJT5WV3KndaT8bBZgAg0hH/xn/tg&#10;4vwkgd9n4gVy9QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCU+krMwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD7tu9XwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X/A9hBG81UaGV1ShisXjx0FVhj8Nm9qGbybKJuv57Uyj0Nh/fc5br3jbiTp2vHWuYjBUI4tyZ&#10;mksNp+PufQ7CB2SDjWPS8CQP69XgbYmJcQ/+oXsaShFD2CeooQqhTaT0eUUW/di1xJErXGcxRNiV&#10;0nT4iOG2kVOlPqTFmmNDhS1tK8qv6c1q2J2/69ktU5Qd0nL/WWQXdS2+tB4N+80CRKA+/Iv/3HsT&#10;509n8PtMvECuXgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7tu9XwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="008C3BD7" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　</w:t>
                   </w:r>
                   <w:r w:rsidR="00324B91" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -7026,51 +7103,51 @@
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>銀行</w:t>
                   </w:r>
                   <w:r w:rsidR="008C3BD7" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　總代號：</w:t>
                   </w:r>
                   <w:r w:rsidR="000D133A" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3690E1F9" wp14:editId="6F39DEC0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="462ADCC7" wp14:editId="7564A910">
                             <wp:extent cx="461645" cy="183515"/>
                             <wp:effectExtent l="9525" t="9525" r="14605" b="6985"/>
                             <wp:docPr id="95" name="Group 2978"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="461645" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="6985" cy="2762"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="96" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -7149,74 +7226,74 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:srgbClr val="333300"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="45C157AF" id="Group 2978" o:spid="_x0000_s1026" style="width:36.35pt;height:14.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIDyXLYwMAADALAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt2K3DYUvi/0HYTuZ/0zHs+MWe+yzM8S&#10;SJOFbR5AY8u2qC05kma925JXyAO0kEAgF7kv5CLkcZIlb5EjyTP7M1CWabtQqC9sHR/p6JzvnO9I&#10;h8eXTY0uqFRM8BQHBz5GlGciZ7xM8Yufl4MJRkoTnpNacJriK6rw8dGPPxx2bUJDUYk6pxKBEa6S&#10;rk1xpXWbeJ7KKtoQdSBaykFZCNkQDaIsvVySDqw3tRf6fux1QuatFBlVCv7OnRIfWftFQTP9vCgU&#10;1ahOMfim7Vva98q8vaNDkpSStBXLejfIHl40hHHYdGtqTjRBa8l2TDUsk0KJQh9kovFEUbCM2hgg&#10;msC/F82pFOvWxlImXdluYQJo7+G0t9ns2cWZRCxP8XSEEScN5Mhui8LpeGLg6doygVmnsj1vz6SL&#10;EYZPRfaLArV3X2/k0k1Gq+4nkYNFstbCwnNZyMaYgMDRpc3C1TYL9FKjDH5GcRBH4EwGqmAyHAUj&#10;l6WsglTurMqqRb8unk76VeE4Ds0ajyRuQ+tk75SJCGpN3cCp/h6c5xVpqc2SMkBt4Iw3cF6//fDl&#10;8zs0dGDaORsklYMRcTGrCC/piZSiqyjJwaXARmB8BaNugREUJGE/XP8CH5K0UulTKhpkBimWQByb&#10;MHLxVGkH5WaKyR8XS1bX8J8kNUcdeBuOfd+uUKJmudEapZLlalZLdEGAf0N4YJKzdmdawzR0gZo1&#10;KZ745jGTSGKQWPDcjjVhtRtDVmtu1FAw4Fw/cmz7bepPF5PFJBpEYbwYRP58PjhZzqJBvAzGo/lw&#10;PpvNg1fGzyBKKpbnlBtXN8wPooeVQt+DHGe33L8T0p3Il/bZjdy764atWIhq87XRQe26rLvCXYn8&#10;CipACtfKoPXCoBLyV4w6aGMpVi/XRFKM6iccqmgaRJHpe1aIRuMQBHlbs7qtITwDUynOtMTICTPt&#10;uuW6laysYK/AZpmLE+B0wWxtGA+dX7YfWHY9Fs3GW5r98ef1x9+/vn7/7dMbFBmse+7M+JnspQeR&#10;J4QHo92+BMiZlrTTXHbIUzNu+gFJHoc8cEj0HPmP8WXbRPamAaTV0gO6+WPVG9xn3Cl5fbve7BG1&#10;Z71F8RDOrf/r7V/vz/9wvdlLBVzLbLfur5Dm3ndbtvV5c9E9+g4AAP//AwBQSwMEFAAGAAgAAAAh&#10;AP+JJELcAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+JbJc2qWs5hND2&#10;FAr5gdLbxtrYJtbKWIrtvH3VXprLwjDDzLfZcjSN6KlztWUF8SwCQVxYXXOp4LB/ny5AOI+ssbFM&#10;Cq7kYJnfTTJMtR14S/3OlyKUsEtRQeV9m0rpiooMupltiYN3sp1BH2RXSt3hEMpNI5MoepYGaw4L&#10;Fba0rqg47y5GwceAw+oxfus359P6+r1/+vzaxKTUw/24egXhafT/YfjFD+iQB6ajvbB2olEQHvF/&#10;N3jzZA7iqCBZvIDMM3nLnv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASA8ly2MDAAAw&#10;CwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/4kkQtwA&#10;AAADAQAADwAAAAAAAAAAAAAAAAC9BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMYG&#10;AAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASafKCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpgortmsUERfE1YO6LOvt2TzbYvNSmqj1328EweMwM98wk1ljSnGj2hWWFQz6EQji&#10;1OqCMwU/h6/eGITzyBpLy6TgQQ5m03Zrgom2d97Rbe8zESDsElSQe18lUro0J4Oubyvi4J1tbdAH&#10;WWdS13gPcFPKYRSNpMGCw0KOFS1ySi/7q1Ew/PiNltvH8Vv/NavlZnNaU7xYK9XtNPNPEJ4a/w6/&#10;2iutIB7B80v4AXL6DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABJp8oLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBebi3vxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8Aq91cQWqq5GEYvixUNXhT0+Nm//6OZl2URdv30jFDwOM/MbZrbobSOu1PnasYbhQIEg&#10;zp2pudRw2K8/xiB8QDbYOCYNd/KwmL++zDAx7sa/dE1DKSKEfYIaqhDaREqfV2TRD1xLHL3CdRZD&#10;lF0pTYe3CLeN/FTqW1qsOS5U2NKqovycXqyG9XFTf10yRdkuLbejIjupc/Gj9ftbv5yCCNSHZ/i/&#10;vTUaJiN4fIk/QM7/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF5uLe/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAv8bmdwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DFbqrMyrYNjpKUVLcdNHYQpaXzM1DM3dCZqLx7zsLweXhvNfb0bbiQr1vHGuYTRUI4sKZ&#10;hisNv8f09R2ED8gGW8ek4UYetpvnpzUmxl35hy5ZqEQMYZ+ghjqELpHSFzVZ9FPXEUeudL3FEGFf&#10;SdPjNYbbVs6VWkqLDceGGjva1VScs8FqSP++msWQK8q/s+rwVuYndS73Wr9Mxs8ViEBjeIjv7oPR&#10;8BHHxi/xB8jNPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAv8bmdwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="004A379B" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  分支代號：</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="004B3F8C" w:rsidRPr="00761704" w:rsidRDefault="008C3BD7" w:rsidP="007F3BE5">
+                <w:p w14:paraId="1E064B25" w14:textId="77777777" w:rsidR="004B3F8C" w:rsidRPr="00761704" w:rsidRDefault="008C3BD7" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:line="380" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　</w:t>
                   </w:r>
                   <w:r w:rsidR="004B3F8C" w:rsidRPr="00761704">
                     <w:rPr>
@@ -7227,51 +7304,51 @@
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>分行</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　帳號： </w:t>
                   </w:r>
                   <w:r w:rsidR="000D133A" w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A236F07" wp14:editId="5C671C02">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31B6C4CC" wp14:editId="4BA894DC">
                             <wp:extent cx="2216785" cy="193040"/>
                             <wp:effectExtent l="0" t="0" r="12065" b="16510"/>
                             <wp:docPr id="80" name="Group 3021"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2216785" cy="193040"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="41719" cy="1828"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="81" name="直線接點 4"/>
                                     <wps:cNvCnPr/>
                                     <wps:spPr bwMode="auto">
                                       <a:xfrm>
@@ -7680,129 +7757,129 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="4638CF9C" id="Group 3021" o:spid="_x0000_s1026" style="width:174.55pt;height:15.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="41719,1828" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtyD8mRAQAAP8lAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt2O4zQUvkfiHazcd/LbNommsxr1Z4S0&#10;wEgLD+Amzo9I7GCnkw5oX4EHAAkkJC64R+IC8Tiw4i04dtLudGqxMJFGWuFepP49OT7+fOzvxJcv&#10;9nWF7ggXJaMLy71wLERowtKS5gvr8882k9BCosU0xRWjZGHdE2G9uPrwg8uuiYnHClalhCMQQkXc&#10;NQuraNsmtm2RFKTG4oI1hEJlxniNW8jy3E457kB6Xdme48zsjvG04SwhQkDpqq+0rpT8LCNJ+2mW&#10;CdKiamGBbq16cvXcyqd9dYnjnOOmKJNBDfwELWpcUnjpUdQKtxjteHkmqi4TzgTL2ouE1TbLsjIh&#10;agwwGtd5NJobznaNGksed3lzNBOY9pGdniw2+eTulqMyXVghmIfiGuZIvRb5judK83RNHkOrG968&#10;am55P0ZIvmTJFwKq7cf1Mp/3jdG2+5ilIBHvWqbMs894LUXAwNFezcL9cRbIvkUJFHqeO5uHUwsl&#10;UOdGvhMM05QUMJdn3ZJiPXQM3LkbDd1CL5TK2zjuX6nUHNSSYwK0ibcGFeMM+qrADVHzJKSpDgZ1&#10;DwZ9890vb3799s9vfvrrt+9R0BtVtVzSW65MLGIBxn2nvULfhfV0bjKYOmWsx6PGccNFe0NYjWRi&#10;YVUllYriGN+9FG1voEMTWUzZpqwqKMdxRVEH9vfmjqN6CFaVqayVlWp9kmXF0R2GldXuFVTA2iet&#10;AL40VcIKgtP1kG5xWfVpaF9RKQ6mHtQZUv26+TpyonW4DoNJ4M3Wk8BZrSbXm2UwmW3c+XTlr5bL&#10;lftaauYGcVGmKaFSucMadoN/N6WDN+lX33EVH81gn0pXgAJlD/9KaYBWP309rrYsvVezqsoBZc8F&#10;N08Lt+kIuHkzxzdwM3DTejdARr9dnHi32Ri4RWEAbt+4N+PeNLtpoMXbfATepn40N3Az7k3r3sAR&#10;adybOlTK/R6Oef/18OYG/hSOhMa9GfemcW8zLd6iEe7NDyPPbKeGLejJKex8g3/74ec/fv8R+Q+Q&#10;diD6omf5iLJlgWlOrjlnnaRywJd7wje4wr7DgQe9k8YCXT33gv/E3s94LIfAzvPx2LpsIUhVlbWM&#10;ksiftBWO3zNSe0LNBc+3R/q+UT85qFMG/2T2izjrI20QGYREwfhXFuogyrawxJc7zImFqo8ooChy&#10;A4juoFZlguncgwx/WLN9WINpAqIWVtJyC/WZZdsH83YNL/MC3uUqWFB2DSGnrFQhDonLnpXDAGXm&#10;GUk5hGs0x4gxMSAXzhHaBQSFJgj0fw8CQfxTg7cxQSDgBx4cTs4dtsGbCTpGAAIN3sZEgXwvjEzU&#10;0RxbtcfWSP9NZQwt95y5Y2i5wZseb/qPKmNoueeHc7OfGrzp8ab/qjKGL/jT+dTwBYM3Pd70X1XG&#10;4A0uDJgw93t4SUHdkIFbRioINNyIkteYHuZV/OTtva2rvwEAAP//AwBQSwMEFAAGAAgAAAAhAIMB&#10;EKXbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxFbRmE0pRT0VwVYQ&#10;b9PsNAnNzobsNkn/vaMXvQxveMN73+TLybVqoD40ng2kswQUceltw5WBj93LzQOoEJEttp7JwJkC&#10;LIvLixwz60d+p2EbKyUhHDI0UMfYZVqHsiaHYeY7YvEOvncYZe0rbXscJdy1+jZJ7rXDhqWhxo7W&#10;NZXH7ckZeB1xXM3T52FzPKzPX7u7t89NSsZcX02rJ1CRpvh3DD/4gg6FMO39iW1QrQF5JP5O8eaL&#10;xxTUXkSyAF3k+j988Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCtyD8mRAQAAP8lAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDARCl2wAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAJ4GAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApgcAAAAA&#10;">
                             <v:line id="直線接點 4" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8318,0" to="8318,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqnzRgxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9FN1EaRqjq5SWQi8ipjno7ZF9JsHs25Ddmvjvu4WCx2FmvmHW29G04kq9aywriGcR&#10;COLS6oYrBcX35zQF4TyyxtYyKbiRg+3mYbLGTNuBD3TNfSUChF2GCmrvu0xKV9Zk0M1sRxy8s+0N&#10;+iD7SuoehwA3rZxHUSINNhwWauzovabykv8YBR9FMuTL6uX1OV7sxiXv58fTzij19Di+rUB4Gv09&#10;/N/+0grSGP6+hB8gN78AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6p80YMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2603,0" to="2603,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaTaoXxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed2YYhpTVykVwYuIaQ729si+JqHZtyG7Nem/dwWhx2FmvmFWm9G04kK9aywrmM8i&#10;EMSl1Q1XCorP3TQF4TyyxtYyKfgjB5v148MKM20HPtEl95UIEHYZKqi97zIpXVmTQTezHXHwvm1v&#10;0AfZV1L3OAS4aWUcRYk02HBYqLGjj5rKn/zXKNgWyZAvq8XrZP5yGJd8jM9fB6PU89P4/gbC0+j/&#10;w/f2XitIY7h9CT9Arq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGk2qF8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="29845,0" to="29845,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1AQ+MxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8AQvi6Yq/qtGWVyEvYhYPejt0TzbYvNSmqyt334jLHgcZuY3zGrTmlI8qHaFZQXDQQSC&#10;OLW64EzB+bTrz0E4j6yxtEwKnuRgs/7orDDWtuEjPRKfiQBhF6OC3PsqltKlORl0A1sRB+9ma4M+&#10;yDqTusYmwE0pR1E0lQYLDgs5VrTNKb0nv0bB93naJItsMvscjvftgg+jy3VvlOp1268lCE+tf4f/&#10;2z9awXwMry/hB8j1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1AQ+MxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5397,0" to="5397,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD66Jf4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gQvRTdq65/UVUQRepFi9KC3R/Y1CWbfhuxq4rd3C0KPw8z8hlmsWlOKO9WusKxgOIhA&#10;EKdWF5wpOB13/RkI55E1lpZJwYMcrJadtwXG2jZ8oHviMxEg7GJUkHtfxVK6NCeDbmAr4uD92tqg&#10;D7LOpK6xCXBTylEUTaTBgsNCjhVtckqvyc0o2J4mTTLPPqfvw/G+nfPP6HzZG6V63Xb9BcJT6//D&#10;r/a3VjD7gL8v4QfI5RMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD66Jf4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14351,0" to="14351,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVpDJjxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lGajEqtpVimK0ItIUw96e2Rfk9Ds25Bdk/jv3UKhx2FmvmGyzWga0VPnassKplEM&#10;griwuuZSwelr/7IE4TyyxsYyKbiRg8368SHDVNuBP6nPfSkChF2KCirv21RKV1Rk0EW2JQ7et+0M&#10;+iC7UuoOhwA3jZzF8UIarDksVNjStqLiJ78aBbvTYshXZfL6PJ0fxhUfZ+fLwSg1eRrf30B4Gv1/&#10;+K/9oRUsE/j9En6AXN8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlaQyY8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="38925,0" to="38925,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBldqwUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvohstRk1dRRTBi5RGD/b2yL4modm3Ibua9N+7gtDjMDPfMKtNZypxp8aVlhVMxhEI&#10;4szqknMFl/NhtADhPLLGyjIp+CMHm3XvbYWJti1/0T31uQgQdgkqKLyvEyldVpBBN7Y1cfB+bGPQ&#10;B9nkUjfYBrip5DSKYmmw5LBQYE27grLf9GYU7C9xmy7z2Xw4eT91S/6cXr9PRqlBv9t+gPDU+f/w&#10;q33UChYxPL+EHyDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBldqwUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:rect id="矩形 3" o:spid="_x0000_s1033" style="position:absolute;width:41719;height:1828;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjrBtmxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8gQvxW7qwYa02yKWSg5SsOqht9fsMxubfRuyzzb+e7cg9DjMzDfMYjX4Vp2oj01gA9NJ&#10;Boq4Crbh2sDH++Y+BxUF2WIbmAz8UoTV8ma0wMKGM7/RaSe1ShCOBRpwIl2hdawceYyT0BEn7yv0&#10;HiXJvta2x3OC+1Y/ZNmj9thwWnDY0bOj6rj78Qb25SD19/RFXo84/hyX7lBt1wdj7m6HpzkooUGu&#10;4f92aQ3kM7h8ST9AL/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA46wbZsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11430,0" to="11430,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7pZ39wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hDrgRTXXwVY0iyoAbEasL3V2aa1umuSlNtPXvzUKY5eG8l+vWlOJJtSssKxgOIhDEqdUF&#10;Zwou59/+DITzyBpLy6TgRQ7Wq87XEmNtGz7RM/GZCCHsYlSQe1/FUro0J4NuYCviwN1tbdAHWGdS&#10;19iEcFPKURRNpMGCQ0OOFW1zSv+Sh1Gwu0yaZJ6Np73hz6Gd83F0vR2MUt3vdrMA4an1/+KPe68V&#10;zMLY8CX8ALl6AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHulnf3BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="17526,0" to="17526,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAU6ThmxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvohstWhNdRRTBi5SmHuztkX1Ngtm3Ibua9N+7gtDjMDPfMKtNZypxp8aVlhVMxhEI&#10;4szqknMF5+/DaAHCeWSNlWVS8EcONuve2woTbVv+onvqcxEg7BJUUHhfJ1K6rCCDbmxr4uD92sag&#10;D7LJpW6wDXBTyWkUzaXBksNCgTXtCsqu6c0o2J/nbRrns4/h5P3Uxfw5vfycjFKDfrddgvDU+f/w&#10;q33UChYxPL+EHyDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAU6ThmxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="32893,0" to="32893,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAACgcmwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwl4WTXVZtdUosrLgRZatHvQ2NGNbbCalibb+e3MQPD7e93LdmUrcqXGlZQXjUQSCOLO6&#10;5FzB8fA7nINwHlljZZkUPMjBetXvLTHRtuV/uqc+FyGEXYIKCu/rREqXFWTQjWxNHLiLbQz6AJtc&#10;6gbbEG4qOYmiqTRYcmgosKafgrJrejMKtsdpm8b59+xz/LXvYv6bnM57o9THoNssQHjq/Fv8cu+0&#10;gjisD1/CD5CrJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAACgcmwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="20701,0" to="20701,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvRqK9xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iG6i+Cepq5SK0IuI0YO9PbKvSWj2bchuTfz2XUHwOMzMb5jVpje1uFLrKssK4nEE&#10;gji3uuJCwfm0Gy1BOI+ssbZMCm7kYLN+Gaww1bbjI10zX4gAYZeigtL7JpXS5SUZdGPbEAfvx7YG&#10;fZBtIXWLXYCbWk6iaC4NVhwWSmzos6T8N/szCrbneZclxWwxjKf7PuHD5PK9N0q9vfYf7yA89f4Z&#10;frS/tIIkhvuX8APk+h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvRqK9xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="23876,0" to="23876,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCflDzKxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDdG/JPUVUpLoRcRowd7e2Rfk9Ds25BdTfz2XUHwOMzMb5j1tje1uFLrKssKppMI&#10;BHFudcWFgtPxa7wC4TyyxtoyKbiRg+3mZbDGVNuOD3TNfCEChF2KCkrvm1RKl5dk0E1sQxy8X9sa&#10;9EG2hdQtdgFuahlH0UIarDgslNjQR0n5X3YxCj5Piy5LivlyNJ3t+oT38flnZ5QavvbvbyA89f4Z&#10;frS/tYIkhvuX8APk5h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCflDzKxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="35750,0" to="35750,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDw2JlRxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8iG5UGk3qKkURehExetDbI/uahGbfhuxq4r/vFoQeh5n5hlmue1OLO7WusqxgMo5A&#10;EOdWV1woOJ92owUI55E11pZJwYMcrFevL0tMte34SPfMFyJA2KWooPS+SaV0eUkG3dg2xMH7tq1B&#10;H2RbSN1iF+CmltMoiqXBisNCiQ1tSsp/sptRsD3HXZYU7/PhZLbvEz5ML9e9UWrw1n9+gPDU+//w&#10;s/2lFSQz+PsSfoBc/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDw2JlRxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="27051,0" to="27051,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/MQElxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeitloW21iVilKwYuURg/29sg+k9Ds25BdTfrvu0LB4zAz3zDZejCNuFLnassKplEM&#10;griwuuZSwfHwMXkD4TyyxsYyKfglB+vVwyjDVNuev+ia+1IECLsUFVTet6mUrqjIoItsSxy8s+0M&#10;+iC7UuoO+wA3jZzF8VwarDksVNjSpqLiJ78YBdvjvM+T8nXxNH3eDwl/zk7fe6PU+HF4X4LwNPh7&#10;+L+90wqSF7h9CT9Arv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfzEBJcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00894266" w:rsidRPr="00761704" w:rsidTr="00EB5583">
+            <w:tr w:rsidR="00894266" w:rsidRPr="00761704" w14:paraId="0B065B6A" w14:textId="77777777" w:rsidTr="00EB5583">
               <w:trPr>
                 <w:trHeight w:val="510"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="5351922C" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2844" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="7B617F91" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:beforeLines="10" w:before="36" w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="220" w:left="528"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AAA68F7" wp14:editId="7689CFAD">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D639218" wp14:editId="0FE851DA">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="71" name="Group 2917"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="72" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -8001,92 +8078,92 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="53590E37" id="Group 2917" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCqI/ruQMAAO4UAAAOAAAAZHJzL2Uyb0RvYy54bWzsWMtu4zYU3RfoPxDcO3pYtmQhyiDwIygw&#10;bQNM5wNoiXqgEqmSdOS0mF/oB7RABxigi+4LdFHM58wE/YtekrLHSdxX3AkQwF7IpC55eR/nXIo8&#10;fbZuanRFhaw4S7B34mJEWcqzihUJfvnVYhBhJBVhGak5owm+phI/O/v0k9OujanPS15nVCBQwmTc&#10;tQkulWpjx5FpSRsiT3hLGQhzLhqioCsKJxOkA+1N7fiuO3Y6LrJW8JRKCW9nVojPjP48p6n6Ms8l&#10;VahOMNimzFOY51I/nbNTEheCtGWV9maQB1jRkIrBoltVM6IIWonqnqqmSgWXPFcnKW8cnudVSo0P&#10;4I3n3vHmQvBVa3wp4q5ot2GC0N6J04PVpl9cXQpUZQkOPYwYaSBHZlnkT7xQh6drixhGXYj2RXsp&#10;rI/QfM7TryWInbty3S/sYLTsPucZaCQrxU141rlotApwHK1NFq63WaBrhVJ46flB6AWQrBRkXuRH&#10;UZ+mtIRc3puWlvPNxDAY9tOCYeRp4x0S2yWNmb1Z2idAm/wQUHlYQF+UpKUmT1KHahNQfxPQm9e/&#10;vHv7Bg1tOM2YTSylDSRifFoSVtBzIXhXUpKBSdYDbSsotRN0R0IaHhjZvwkQiVsh1QXlDdKNBAvg&#10;jskZuXoulY3lZohOIeOLqq7hPYlrhjqdt9B1zQzJ6yrTUi00VKbTWqArAiRU601ibo1qKgV1oK6a&#10;BEeu/llm6kjMWWZWUaSqbRuyWjOtGyADtvUty7fvJu5kHs2jYBD44/kgcGezwfliGgzGCy8czYaz&#10;6XTmvdJmekFcVllGmbZ0w30v+HdQ6KuQZe2W/bdckqJYbt1emF8PyZ1hzm0zDGLBq82/8Q6wa7Nu&#10;gbvk2TUgQHBbzKD4QqPk4luMOihkCZbfrIigGNWfMUDRxAs0mZTpBKPQh47YlSx3JYSloCrBqRIY&#10;2c5U2Xq5akVVlLCWZ5LM+DmwOq8MNLSF1i5TEQy7Hotmwy3Nfvz15rcf3n//8x+//4SCHbJN2aUA&#10;CG3C+I/k8f1ojNH9yvRXxeUed+qK6XpA4kfhDuwSPUWeGF22JeTBLNBlSacVivljwS3YC7fRAXAL&#10;wjFsFUe4fezq/CThNtoLt/EBcAuHQ8DwEW5HuO35ZoV9zx4CbnY30/4gYD5E/+tmOok82DePcDvC&#10;bQ/cwr1wiw6obp4/jI676SOcdZ7kbgq3UXvK2+QQvAXRaHKsbx//bP0/481cCMGlmjlp9xeA+tZu&#10;t28OFx+uKc/+BAAA//8DAFBLAwQUAAYACAAAACEAMJfHo9wAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBCF74X+h2UK3uom2kqaZiMibU9SqArS25gdk2B2NmTXJP77rr20l4HHe7z3TbYc&#10;TSN66lxtWUE8jUAQF1bXXCrY794fExDOI2tsLJOCKzlY5vd3GabaDvxF/daXIpSwS1FB5X2bSumK&#10;igy6qW2Jg3eynUEfZFdK3eEQyk0jZ1G0kAZrDgsVtrSuqDhvL0bBx4DDah6/9ZvzaX393j1/HjYx&#10;KTV5GFevIDyN/i8MN/yADnlgOtoLaycaBeER/3tv3sviCcRRwSxJQOaZ/A+f/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBCqI/ruQMAAO4UAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAwl8ej3AAAAAQBAAAPAAAAAAAAAAAAAAAAABMGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHAcAAAAA&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGDsjZxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6Ed3ooZXoKkVpyaEU6p+Dt2f2mU3Nvg3ZV02/fbdQ8DjMzG+Y+bL3jbpQF+vABsaj&#10;DBRxGWzNlYHd9nU4BRUF2WITmAz8UITl4v5ujrkNV/6ky0YqlSAcczTgRNpc61g68hhHoSVO3il0&#10;HiXJrtK2w2uC+0ZPsuxJe6w5LThsaeWoPG++vYFD0Uv1NX6T9zMO9oPCHcuP9dGYx4f+ZQZKqJdb&#10;+L9dWAPPE/j7kn6AXvwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxg7I2cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBA1H+rxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8AQvi6Yq/qtGWVyEvYhYPejt0TzbYvNSmqyt334jLHgcZuY3zGrTmlI8qHaFZQXDQQSC&#10;OLW64EzB+bTrz0E4j6yxtEwKnuRgs/7orDDWtuEjPRKfiQBhF6OC3PsqltKlORl0A1sRB+9ma4M+&#10;yDqTusYmwE0pR1E0lQYLDgs5VrTNKb0nv0bB93naJItsMvscjvftgg+jy3VvlOp1268lCE+tf4f/&#10;2z9awWwMry/hB8j1HwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBA1H+rxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPPeffxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLPRamyiq5SWgheRRg/29sg+k9Ds25DdmvTfdwXB4zAz3zCrzWAacaHO1ZYVTKIY&#10;BHFhdc2lguPh8/kVhPPIGhvLpOCPHGzWD6MVZtr2/EWX3JciQNhlqKDyvs2kdEVFBl1kW+LgnW1n&#10;0AfZlVJ32Ae4aeQ0jhNpsOawUGFL7xUVP/mvUfBxTPo8LeeL8eRlN6S8n56+d0app8fhbQnC0+Dv&#10;4Vt7qxUsZnD9En6AXP8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzz3n38YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCgcUJExgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8lLpRiZrUVYoi9CLSNId6e2Rfk9Ds25Bdk/jv3UKhx2FmvmE2u9E0oqfO1ZYVzKYR&#10;COLC6ppLBfnn8WUNwnlkjY1lUnAjB7vt48MGU20H/qA+86UIEHYpKqi8b1MpXVGRQTe1LXHwvm1n&#10;0AfZlVJ3OAS4aeQ8ipbSYM1hocKW9hUVP9nVKDjkyyFLynj1PFucxoTP86/LySg1eRrfXkF4Gv1/&#10;+K/9rhWsYvj9En6A3N4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoHFCRMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQo9wzxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvohstRk1dRRTBi5RGD/b2yL4modm3Ibua9N+7gtDjMDPfMKtNZypxp8aVlhVMxhEI&#10;4szqknMFl/NhtADhPLLGyjIp+CMHm3XvbYWJti1/0T31uQgQdgkqKLyvEyldVpBBN7Y1cfB+bGPQ&#10;B9nkUjfYBrip5DSKYmmw5LBQYE27grLf9GYU7C9xmy7z2Xw4eT91S/6cXr9PRqlBv9t+gPDU+f/w&#10;q33UCuYxPL+EHyDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQo9wzxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/73moxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8SLPRYqJpViktBS8iph7s7ZF9TUKzb0N2Nem/dwWhx2FmvmHyzWhacaHeNZYVzKIY&#10;BHFpdcOVguPX5/MShPPIGlvLpOCPHGzWjw85ZtoOfKBL4SsRIOwyVFB732VSurImgy6yHXHwfmxv&#10;0AfZV1L3OAS4aeU8jhNpsOGwUGNH7zWVv8XZKPg4JkOxqhbpdPayG1e8n5++d0apydP49grC0+j/&#10;w/f2VitIU7h9CT9Arq8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP+95qMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOcO3awQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4ghvRVAdf1SiiDMxGxOpCd5fm2habm9JE2/n7yWLA5eG819vWlOJNtSssKxiPIhDEqdUF&#10;Zwqul+/hAoTzyBpLy6TglxxsN93OGmNtGz7TO/GZCCHsYlSQe1/FUro0J4NuZCviwD1sbdAHWGdS&#10;19iEcFPKSRTNpMGCQ0OOFe1zSp/Jyyg4XGdNssym88H469gu+TS53Y9GqX6v3a1AeGr9R/zv/tEK&#10;5mFs+BJ+gNz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE5w7drBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="6667D8DB" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:line="400" w:lineRule="exact"/>
                     <w:ind w:leftChars="220" w:left="528"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="21"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FF11B1B" wp14:editId="7FA9AD00">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E98D556" wp14:editId="283D267A">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="63" name="Group 2925"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="64" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -8285,94 +8362,94 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="514B8556" id="Group 2925" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxcNa/twMAAO4UAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNuK4zYYvi/0HYTuM44dJ3bMeJYhh6Gw&#10;bQe2fQDFlg/UllxJGWda+gp9gBZaKPSi94VelH2c3WHfor8kO5uZSU8TdiCQXDiSJf36D9/32fL5&#10;i01doRsqZMlZjN2zIUaUJTwtWR7jL79YDkKMpCIsJRVnNMa3VOIXFx9/dN42EfV4wauUCgRGmIza&#10;JsaFUk3kODIpaE3kGW8og8GMi5oo6IrcSQVpwXpdOd5wOHFaLtJG8IRKCXfndhBfGPtZRhP1eZZJ&#10;qlAVY/BNmasw15W+OhfnJMoFaYoy6dwgT/CiJiWDTbem5kQRtBblI1N1mQgueabOEl47PMvKhJoY&#10;IBp3+CCaK8HXjYklj9q82aYJUvsgT082m3x2cy1QmcZ4MsKIkRpqZLZF3tQb6/S0TR7BrCvRvGqu&#10;hY0Rmi958pWEYefhuO7ndjJatZ/yFCySteImPZtM1NoEBI42pgq32yrQjUIJ3HQ9P3B9KFYCY27o&#10;hWFXpqSAWj5alhSLfmHgj7pl/ih0tfMOieyWxs3OLR0ToE2+T6g8LKGvCtJQUyepU9Un1O8Tevfz&#10;b29e/4JGNp1mTp9LaROJGJ8VhOX0UgjeFpSk4JKNQPsKRu0C3ZFQhidm9h8SRKJGSHVFeY10I8YC&#10;uGNqRm5eSmVz2U/RJWR8WVYV3CdRxVCr6xYMh2aF5FWZ6lE9aKhMZ5VANwRIqDZ9Ye7NqksFOlCV&#10;dYzDof5ZZupMLFhqdlGkrGwbqloxbRsgA751Lcu3b6fD6SJchP7A9yaLgT+czweXy5k/mCzdYDwf&#10;zWezufuddtP1o6JMU8q0pz33Xf+/QaFTIcvaLfvvhSRFvtqGvTS/DpI705z7bhjEQlT9v4kOsGur&#10;boG74uktIEBwK2YgvtAouPgGoxaELMby6zURFKPqEwYomrq+JpMyHX8ceNARuyOr3RHCEjAV40QJ&#10;jGxnpqxerhtR5gXs5ZoiM34JrM5KAw3tofXLKIJh13PRbLyl2Y+/3/3xw9vvf33350/I3yHbjF0L&#10;gFCfxn8lj+eFE4weK9Pficsj7lQl03pAomfhDjwlOoocGV22EvJkFmhZ0mUFMX8uuAEy7GPybhdu&#10;3aPSSPX/hZsfTLwT3D68Oh8l3IK9cJscoG7BaARvJid1+9AvA0cJNziu7VG34AC4TUMXnpsnuJ3g&#10;tueINN0Lt/AAuLneKDw9TZ/hrHOM8haAEu2Rt+khePPDMaD4pG9Hpm/mgxB8VDMn7e4DoP5qt9s3&#10;h4v3nykv/gIAAP//AwBQSwMEFAAGAAgAAAAhADCXx6PcAAAABAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwkAQhe+F/odlCt7qJtpKmmYjIm1PUqgK0tuYHZNgdjZk1yT++669tJeBx3u89022HE0j&#10;eupcbVlBPI1AEBdW11wq2O/eHxMQziNrbCyTgis5WOb3dxmm2g78Rf3WlyKUsEtRQeV9m0rpiooM&#10;uqltiYN3sp1BH2RXSt3hEMpNI2dRtJAGaw4LFba0rqg4by9GwceAw2oev/Wb82l9/d49fx42MSk1&#10;eRhXryA8jf4vDDf8gA55YDraC2snGgXhEf97b97L4gnEUcEsSUDmmfwPn/8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAcXDWv7cDAADuFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAMJfHo9wAAAAEAQAADwAAAAAAAAAAAAAAAAARBgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABoHAAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjcmPrxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW8iG6UIhJdpbS05FAK9c/B2zP7zKZm34bsq6bfvlsoeBxm5jfMct37Rl2oi3VgA5Nx&#10;Boq4DLbmysBu+zqag4qCbLEJTAZ+KMJ6dX+3xNyGK3/SZSOVShCOORpwIm2udSwdeYzj0BIn7xQ6&#10;j5JkV2nb4TXBfaOnWTbTHmtOCw5benZUnjff3sCh6KX6mrzJ+xmH+2HhjuXHy9GYwUP/tAAl1Mst&#10;/N8urIHZI/x9ST9Ar34BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAo3Jj68YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAlqNSZxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIX0Y2KsaauIhahFymNOdjbI/uaBLNvQ3Zr0n/fLQgeh5n5htnue1OLO7WusqxgPotA&#10;EOdWV1woyC6n6QsI55E11pZJwS852O+Ggy0m2nb8SffUFyJA2CWooPS+SaR0eUkG3cw2xMH7tq1B&#10;H2RbSN1iF+CmlosoiqXBisNCiQ0dS8pv6Y9R8JbFXbopVuvJfHnuN/yxuH6djVLjUX94BeGp98/w&#10;o/2uFcQr+P8SfoDc/QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAlqNSZxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVekruxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvRTcqjRpdpVQELyJNPejtkX0mwezbkF1N/PduodDjMDPfMKtNZyrxoMaVlhWMRxEI&#10;4szqknMFp5/dcA7CeWSNlWVS8CQHm3XvbYWJti1/0yP1uQgQdgkqKLyvEyldVpBBN7I1cfCutjHo&#10;g2xyqRtsA9xUchJFsTRYclgosKavgrJbejcKtqe4TRf5x+x9PD10Cz5OzpeDUWrQ7z6XIDx1/j/8&#10;195rBXEMv1/CD5DrFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDVekruxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6Nu91xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvohstRk1dRRTBi5RGD/b2yL4modm3Ibua9N+7gtDjMDPfMKtNZypxp8aVlhVMxhEI&#10;4szqknMFl/NhtADhPLLGyjIp+CMHm3XvbYWJti1/0T31uQgQdgkqKLyvEyldVpBBN7Y1cfB+bGPQ&#10;B9nkUjfYBrip5DSKYmmw5LBQYE27grLf9GYU7C9xmy7z2Xw4eT91S/6cXr9PRqlBv9t+gPDU+f/w&#10;q33UCuI5PL+EHyDXDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6Nu91xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDLqXsHwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXiRuknEWKOrFIvQSxCjh/Y2ZMckNDsbstsk/ffdQ6HHx/veHSbTioF611hWEC8iEMSl&#10;1Q1XCm7X0/MLCOeRNbaWScEPOTjsHx92mGk78oWGwlcihLDLUEHtfZdJ6cqaDLqF7YgDd7e9QR9g&#10;X0nd4xjCTSuTKEqlwYZDQ40dHWsqv4pvo+Dtlo7Fplqt5/EynzZ8Tj4+c6PU7Gl63YLwNPl/8Z/7&#10;XStIw9jwJfwAuf8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAy6l7B8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCk5d6cxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN2omJrUVUpF6EXE6EFvj+wzCc2+Ddmtif++Kwgeh5n5hlmselOLK7WusqxgPIpA&#10;EOdWV1woOB4273MQziNrrC2Tghs5WC1fBgtMte14T9fMFyJA2KWooPS+SaV0eUkG3cg2xMG72Nag&#10;D7ItpG6xC3BTy0kUxdJgxWGhxIa+S8p/sz+jYH2MuywpZh/D8XTbJ7ybnM5bo9Tba//1CcJT75/h&#10;R/tHK4gTuH8JP0Au/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCk5d6cxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwBuHcwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4ghvRVAdf1SiiDMxGxOpCd5fm2habm9JE2/n7yWLA5eG819vWlOJNtSssKxiPIhDEqdUF&#10;Zwqul+/hAoTzyBpLy6TglxxsN93OGmNtGz7TO/GZCCHsYlSQe1/FUro0J4NuZCviwD1sbdAHWGdS&#10;19iEcFPKSRTNpMGCQ0OOFe1zSp/Jyyg4XGdNssym88H469gu+TS53Y9GqX6v3a1AeGr9R/zv/tEK&#10;5mF9+BJ+gNz8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALAG4dzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5713" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="38F73B13" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B5EE32B" wp14:editId="723DC05C">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CF9CED1" wp14:editId="2680001E">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>2404110</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>36195</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="621030" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
                             <wp:wrapNone/>
                             <wp:docPr id="222" name="群組 222"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr/>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="621030" cy="182880"/>
                                       <a:chOff x="0" y="-10"/>
                                       <a:chExt cx="622300" cy="183525"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wpg:grpSp>
@@ -8586,81 +8663,81 @@
                                           <a:tailEnd/>
                                         </a:ln>
                                         <a:extLst>
                                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                               <a:noFill/>
                                             </a14:hiddenFill>
                                           </a:ext>
                                         </a:extLst>
                                       </wps:spPr>
                                       <wps:bodyPr/>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="348CA281" id="群組 222" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.3pt;margin-top:2.85pt;width:48.9pt;height:14.4pt;z-index:251657216;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="6223,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQUcfJxgQAAJYUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWN2O6zQQvkfiHazcd5ukaZpG2z1a9WeF&#10;dIAjDjyAmzhNRGIH27vZBXHHNQ9wjgQSggvuQVwgeBtY8RaM7cRtT9vdPcuyAml7kcaJx54ZfzPz&#10;TY6fXVYluiBcFIxOHO/IdRChCUsLupo4n3y86EUOEhLTFJeMkolzRYTz7OTdd46bOiY+y1mZEo5g&#10;ESripp44uZR13O+LJCcVFkesJhReZoxXWMKQr/opxw2sXpV933XDfsN4WnOWECHg6cy8dE70+llG&#10;EvlhlgkiUTlxQDepr1xfl+raPznG8YrjOi+SVg18Dy0qXFDY1C41wxKjc17sLFUVCWeCZfIoYVWf&#10;ZVmREG0DWOO5b1hzxtl5rW1Zxc2qtm4C177hp3svm3xw8YKjIp04vu87iOIKDun69++vf/4KqSfg&#10;n6ZexTDtjNcv6xe8fbAyI2XyZcYr9Q/GoEvt2SvrWXIpUQIPQ99zB+D/BF55kR9FreeTHI5nLdXz&#10;7PO5lfQHrpUcDP2h0qnfbdtX2lll7MBqbY0b7Bg3uIdxg2EwdMcOAjOsrp2Nfjgajb3Oxk5THFsb&#10;QSIc+8G2dJJ3lu6XP2gpxItYQ0L8M0i8zHFNNNKEOmvrNVC2hcTrn65/efXn1z/89es3AIzA+E5P&#10;ntIWFSIWAJA9kNhr+KbbIsgSChr69K3FOK65kGeEVUjdTJyyoEpJHOOL50IaGHRT1OOSogbw5Y8A&#10;MGosWFmki6Is9UClFDItObrAkAzkpdcCaWMWbF1SQFdTd7boO3lVErP+RySDYAFAe2aD7TVxkhAq&#10;u3VLCrOVWAYaWMFWs5sE2/lKlOgU9jbCVkLvzKi0wlVBGd+n9toVmZnfecDYrVywZOmVPmXtGgCe&#10;CrBHQeDwAAJ1GlA6AFzvgMDA9SE0dfYZDD0tDN5tc4wXBtETBDex+wTBjSQYHoBg+FZJ0AvdKAQ0&#10;7ysdG/XNYPMpB5qc+R/PgWv2YQiHJiK73GPUAUgTOuSPR9Eu91CmavnnLPlUqOK2Tbw2doDyvGze&#10;ZylQNXwumc7pd2FhQQiZDiBoWNg6D1qGAjjsqrDiLR0zCcdRK+WPQs0JLT7XHlCV/5FqArCFlpV8&#10;++Mfv32HWiana4HiqMqVotZ+RJRNc0xX5JRz1uQEp8CUTIVui4cRUAPFXu7n2BsctENiOPQk+sQO&#10;kBjKFGOB838APoPjqpDQX5VFNXEiV/0U8HCsHDGnqb6XuCjNfUt/dGEEgqUmqhKp+5gvxu54Hs2j&#10;oBf44bwXuLNZ73QxDXrhwhsNZ4PZdDrzvlSGeUGcF2lKqLKj66m84G4Ete3uTDdku6oNigYny1dL&#10;S+MW+rePyW2poTsGsKX719ZpLmMoqzp+w3EQZ6ZJhKYWbnLGP3dQAw3ixBGfnWNOHFS+RwFEYy8I&#10;IF6kHgTDkQ8DvvlmufkG0wSWmjiJ5A4yg6k0feh5zYtVDnsZTknZKcR0Vmh+u9ar5WSPSb2gz9lD&#10;/m+g/rcGD3SU0GSuU0xHwNr6t5NddoLntg7gYYMH2u82Rv5n8WLd0N+Oxg7+3f/hMDD1RzP8x0rr&#10;6vvAHrzdQPRvxVsQDgzjatPeE97+nfz8wHhbkwqd9fTHLw3Z9kOd+rq2Odaz1p8TT/4GAAD//wMA&#10;UEsDBBQABgAIAAAAIQAbN+fY3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcGb3cTmo8RsSinqqQi2gnjbJtMkNDsbstsk/feOJ3scnpf3fSZfz6YTIw6utaQgXAQgkEpbtVQr&#10;+Dq8Pa1AOK+p0p0lVHBFB+vi/i7XWWUn+sRx72vBJeQyraDxvs+kdGWDRruF7ZGYnexgtOdzqGU1&#10;6InLTSefgyCRRrfEC43ucdtged5fjIL3SU+bZfg67s6n7fXnEH9870JU6vFh3ryA8Dj7/zD86bM6&#10;FOx0tBeqnOgULNNVwlEFcQqCeZQmEYgjgygGWeTy9oHiFwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJBRx8nGBAAAlhQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhABs359jfAAAACAEAAA8AAAAAAAAAAAAAAAAAIAcAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAsCAAAAAA=&#10;">
                             <v:group id="群組 223" o:spid="_x0000_s1027" style="position:absolute;left:3545;width:2678;height:1835" coordorigin="-106924,-10" coordsize="267791,183525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArhjk3xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva9qKi1SjiOjiQYRVQbw9mmdbbF5Kk23rvzfCwh6HmfmGWax6U4mWGldaVhCPIxDE&#10;mdUl5wou593nDITzyBory6TgSQ5Wy8HHAlNtO/6h9uRzESDsUlRQeF+nUrqsIINubGvi4N1tY9AH&#10;2eRSN9gFuKlkEkVf0mDJYaHAmjYFZY/Tr1Hw3WG3nsTb9vC4b5638/R4PcSk1GjYr+cgPPX+P/zX&#10;3msFSTKB95lwBOTyBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACuGOTfEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                               <v:line id="直線接點 224" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-106924,-10" to="160864,-10" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBgKn+uxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeitmYttpEVylKwYuURg/29sg+k9Ds25BdTfrvu0LB4zAz3zDL9WAacaXO1ZYVTKMY&#10;BHFhdc2lguPhY/IGwnlkjY1lUvBLDtarh9ESM217/qJr7ksRIOwyVFB532ZSuqIigy6yLXHwzrYz&#10;6IPsSqk77APcNDKJ45k0WHNYqLClTUXFT34xCrbHWZ+n5ev8afq8H1L+TE7fe6PU+HF4X4DwNPh7&#10;+L+90wqS5AVuZ8IRkKs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGAqf67HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 225" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-4021,183515" to="160867,183515" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPZto1xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIX0Y0RY01dRSxCL1IaPdjbI/uaBLNvQ3Zr0n/fLQgeh5n5htnselOLO7WusqxgPotA&#10;EOdWV1wouJyP0xcQziNrrC2Tgl9ysNsOBxtMte34k+6ZL0SAsEtRQel9k0rp8pIMupltiIP3bVuD&#10;Psi2kLrFLsBNLeMoSqTBisNCiQ0dSspv2Y9R8HZJumxdLFeT+eLUr/kjvn6djFLjUb9/BeGp98/w&#10;o/2uFcTxEv7PhCMgt38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD2baNcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 226" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="160865,-10" to="160865,183505" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/tERCxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpepG6MmGrqKqWl0IuI0YPeHtlnEpp9G7Krif++Kwgeh5n5hlmue1OLK7WusqxgMo5A&#10;EOdWV1woOOx/3uYgnEfWWFsmBTdysF69DJaYatvxjq6ZL0SAsEtRQel9k0rp8pIMurFtiIN3tq1B&#10;H2RbSN1iF+CmlnEUJdJgxWGhxIa+Ssr/sotR8H1IumxRzN5Hk+mmX/A2Pp42Rqnha//5AcJT75/h&#10;R/tXK4jjBO5nwhGQq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/7REQsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                             <v:group id="Group 2978" o:spid="_x0000_s1031" style="position:absolute;width:4616;height:1835" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUvT80xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdZNIq0RXEVHpQQr+AfH2yD6TYPZtyK5J/PbdQqHHYWZ+wyxWvalES40rLSuIxxEI&#10;4szqknMFl/PufQbCeWSNlWVS8CIHq+XgbYGpth0fqT35XAQIuxQVFN7XqZQuK8igG9uaOHh32xj0&#10;QTa51A12AW4qmUTRpzRYclgosKZNQdnj9DQK9h1260m8bQ+P++Z1O398Xw8xKTUa9us5CE+9/w//&#10;tb+0giSZwu+ZcATk8gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBUvT80xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                               <v:rect id="矩形 3" o:spid="_x0000_s1032" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrL0pywwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCl5EN+ZQJHWVUmnJoRSq7aG3MTtmU7OzITtq+u+7B8Hj432vNoNv1YX62AQ2sJhnoIir&#10;YBuuDXztX2dLUFGQLbaBycAfRdisx6MVFjZc+ZMuO6lVCuFYoAEn0hVax8qRxzgPHXHijqH3KAn2&#10;tbY9XlO4b3WeZY/aY8OpwWFHL46q0+7sDfyUg9S/izd5P+H0e1q6Q/WxPRgzeRien0AJDXIX39yl&#10;NZDnaW06k46AXv8DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqy9KcsMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 4" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOK9AwxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDdG/JPUVUpLoRcRowd7e2Rfk9Ds25BdTfz2XUHwOMzMb5j1tje1uFLrKssKppMI&#10;BHFudcWFgtPxa7wC4TyyxtoyKbiRg+3mZbDGVNuOD3TNfCEChF2KCkrvm1RKl5dk0E1sQxy8X9sa&#10;9EG2hdQtdgFuahlH0UIarDgslNjQR0n5X3YxCj5Piy5LivlyNJ3t+oT38flnZ5QavvbvbyA89f4Z&#10;frS/tYI4TuB+JhwBufkHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjivQMMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 5" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCayO9wxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCt2UOnlQq9ExiKXgRqSpC7u7ZG6TYOZOyEyT9O87C6HLw3lv88m0YqDeNZYVxIsIBHFp&#10;dcOVgsvn+/MKhPPIGlvLpOCXHOS72cMWM21H/qCh8JUIIewyVFB732VSurImg25hO+LAfdveoA+w&#10;r6TucQzhppVJFC2lwYZDQ40dHWoqb8WPUfB2WY7Funp5fYrT07Tmc3L9OhmlHufTfgPC0+T/xXf3&#10;UStI0jA/nAlHQO7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJrI73DEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46097E29" wp14:editId="7539C4BB">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="179150B9" wp14:editId="3CD28A2C">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>3468370</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5252085</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="12065" t="6350" r="9525" b="10160"/>
                             <wp:wrapNone/>
                             <wp:docPr id="231" name="群組 231"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -8795,75 +8872,75 @@
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="24F3D75C" id="群組 231" o:spid="_x0000_s1026" style="position:absolute;margin-left:273.1pt;margin-top:413.55pt;width:49.3pt;height:14.45pt;z-index:251656192" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3qSLuhQMAAIEOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV81u3DYQvhfIOxC8r/Wz2vWuYDkw9scI&#10;kKYG0j4AV6IkIhKpkFxr3SK3nPsALZAARXvIPUUPRfs2rdG36JDUyrKdAoENBAmaPWhJDjma+eab&#10;T9LRw11doXMqFRM8wcGBjxHlqcgYLxL8zdfr0QwjpQnPSCU4TfAFVfjh8YMvjtompqEoRZVRicAJ&#10;V3HbJLjUuok9T6UlrYk6EA3lYMyFrImGqSy8TJIWvNeVF/r+1GuFzBopUqoUrC6dER9b/3lOU/1V&#10;niuqUZVgiE3bq7TXjbl6x0ckLiRpSpZ2YZA7RFETxuGmvasl0QRtJbvlqmapFErk+iAVtSfynKXU&#10;5gDZBP6NbE6l2DY2lyJui6aHCaC9gdOd3aZPzs8kYlmCw3GAESc1FOnyz58vf32JzArg0zZFDNtO&#10;ZfO0OZMuSRg+FukzBWbvpt3MC7cZbdovRQYeyVYLi88ul7VxAZmjnS3DRV8GutMohcVpOA0CKFYK&#10;pmA2ngQTV6a0hFreOpWWq8G5q1PmjEdid0MbZBeUyQjIpq7wVPfD82lJGmrLpAxQPZ5hj+frN3/9&#10;8RMKHZp20x5K5XBEXCxKwgt6IqVoS0oyiMmiD5EPDpiJgircHdj/AIjEjVT6lIoamUGCJbSOrRg5&#10;f6y0w3K/xRSQizWrKlgnccVRC9GGh75vTyhRscxYjdF2Ml1UEp0T6EG9C+yealsDM9xa4JufqzGs&#10;myLbvXYJSti7sAW95r1mGuSjYnWCZwMvBsAVz2x0mrDKjcFVxU1MQDTIqRu5Nv1u7s9Xs9UsGkXh&#10;dDWK/OVydLJeRKPpOjicLMfLxWIZvDChB1Fcsiyj3GS4l4wgej8KdeLlmr0XjWspKVlserjW9tdR&#10;ebDNux6GBQay2v/b7CxzDFkc4TciuwDiSOE0EDQbBqWQ32LUgv4lWD3fEkkxqh5xIN88iCIjmHYS&#10;TQ5DmMihZTO0EJ6CqwSnWmLkJgvtZHbbSFaUcC9XeC5OQAtyZill6Ozigsi7rvxg7Tnu2/PHt5e/&#10;/fD397/88/srNB006YKfSeDQezfdOBhDz98WtIGWdaXcy+C+o7qmqxg3QkLij7rp4KnU9dYn1me9&#10;Zt25fYwOfmieRu/k6eE9eBpN5/PPPDVvBx/n8+DT5OnknTyd3YOnwSQE8n/W0/8JT0FZ7XeOfYvp&#10;vsnMh9RwbvX36svx+F8AAAD//wMAUEsDBBQABgAIAAAAIQDOrTFJ4QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BaoNAEIbvhb7DMoXemlWrNljXEELbUyg0KYTcNjpRiTsr7kbN23d6ao8z8/HP&#10;9+er2XRixMG1lhSEiwAEUmmrlmoF3/v3pyUI5zVVurOECm7oYFXc3+U6q+xEXzjufC04hFymFTTe&#10;95mUrmzQaLewPRLfznYw2vM41LIa9MThppNREKTS6Jb4Q6N73DRYXnZXo+Bj0tP6OXwbt5fz5nbc&#10;J5+HbYhKPT7M61cQHmf/B8OvPqtDwU4ne6XKiU5BEqcRowqW0UsIgok0jrnMiTdJGoAscvm/Q/ED&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd6ki7oUDAACBDgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzq0xSeEAAAALAQAADwAAAAAAAAAAAAAA&#10;AADfBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAO0GAAAAAA==&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBPHutFxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8oReit00Qimx2yKKkoMItnrw9pp9ZmOzb0P2tU3/fVcQehxm5htmuR58q47Uxyawgdk0&#10;A0VcBdtwbeBz+3K3ABUF2WIbmAycKcJ6dTNaYmHDiT/ouJFaJQjHAg04ka7QOlaOPMZp6IiT9xN6&#10;j5JkX2vb4ynBfavzLJtrjw2nBYcdPTmq9puDN/BdDlL/zl7lbY+Tr0npdtX7886Y8e3w+ABKaJBr&#10;+L9dWgP5fQ5/Z9IR0KsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE8e60XHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqGnEHxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim5MqH+iq0iL0IuI0YPeHtlnEsy+Ddmtid++Wyj0OMzMb5jVpje1eFDrKssKJuMI&#10;BHFudcWFgvNpN5qDcB5ZY22ZFDzJwWY9eFlhqm3HR3pkvhABwi5FBaX3TSqly0sy6Ma2IQ7ezbYG&#10;fZBtIXWLXYCbWsZRNJUGKw4LJTb0UVJ+z76Ngs/ztMsWxfvsbZLs+wUf4st1b5R6HfbbJQhPvf8P&#10;/7W/tII4SeD3TDgCcv0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAahpxB8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDl8+lzxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLMxWm1SVykVoRcpjR709si+JqHZtyG7NfHfuwXB4zAz3zDL9WAacabO1ZYVTKIY&#10;BHFhdc2lgsN++/wKwnlkjY1lUnAhB+vVw2iJmbY9f9M596UIEHYZKqi8bzMpXVGRQRfZljh4P7Yz&#10;6IPsSqk77APcNDKJ47k0WHNYqLClj4qK3/zPKNgc5n2eli+L8WS6G1L+So6nnVHq6XF4fwPhafD3&#10;8K39qRUk0xn8nwlHQK6uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOXz6XPHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCKv0zoxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepNkYMa0xq5SWgheRph7q7ZF9JsHs25DdmvTfdwWhx2FmvmHy7WhacaXeNZYVzKMY&#10;BHFpdcOVguPXx9MLCOeRNbaWScEvOdhuJg85ZtoO/EnXwlciQNhlqKD2vsukdGVNBl1kO+LgnW1v&#10;0AfZV1L3OAS4aWUSx6k02HBYqLGjt5rKS/FjFLwf06FYVcvn2XyxH1d8SL5Pe6PU43R8XYPwNPr/&#10;8L290wqSxRJuZ8IRkJs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIq/TOjHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="443D31F8" wp14:editId="7AB2D0A1">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="740B7FF7" wp14:editId="78391998">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>6184265</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5207000</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="0" t="0" r="21590" b="26035"/>
                             <wp:wrapNone/>
                             <wp:docPr id="236" name="群組 236"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -9000,95 +9077,95 @@
                                       </a:lnRef>
                                       <a:fillRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:fillRef>
                                       <a:effectRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:effectRef>
                                       <a:fontRef idx="minor">
                                         <a:schemeClr val="tx1"/>
                                       </a:fontRef>
                                     </wps:style>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="6B004D8E" id="群組 236" o:spid="_x0000_s1026" style="position:absolute;margin-left:486.95pt;margin-top:410pt;width:49.3pt;height:14.45pt;z-index:251655168" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIXWY3qgMAAFcOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV81u3DYQvhfoOxC611ppf2wLlgPDiY0C&#10;RmLUKXKmKWollCJZkmute845D5ACLVC0h95b9FC0b9MafYvOkJLW9W4TxwGcIIgOAsn5IeebmY/S&#10;3oNlI8gFN7ZWMo+SrVFEuGSqqOU8j758evTZTkSso7KgQkmeR5fcRg/2P/1kr9UZT1WlRMENASfS&#10;Zq3Oo8o5ncWxZRVvqN1SmksQlso01MHUzOPC0Ba8NyJOR6NZ3CpTaKMYtxZWHwZhtO/9lyVn7klZ&#10;Wu6IyCM4m/Nv49/n+I7392g2N1RXNeuOQe9wiobWEjYdXD2kjpKFqddcNTUzyqrSbTHVxKosa8Z9&#10;DBBNMroRzbFRC+1jmWftXA8wAbQ3cLqzW/b44tSQusijdDyLiKQNJOnqzx+vfn1OcAXwafU8A7Vj&#10;o8/0qQlBwvBEsa8siOObcpzPV8rL0jRoBLGSpQf+cgCeLx1hsDhLZ0kC6WEgSnbG02QaEsMqyN6a&#10;FasevdIuplnY1B9tOEqrocTsCkX7diieVVRznxyL8Awobg8ofv/zX3/8QNKAoVdCAD2iNrMdlneH&#10;ZwiTZtpYd8xVQ3CQRwbK3lcjvTixDnO0UsFUSHVUCwHrNBOStIB5uj0aeQurRF2gFIXWzM8PhSEX&#10;FLpnDA8oBW/X1MC3kL4M+qAQaOsuBQ8bfMFLKDDIchp2wNbmg1vKGJcuCaKKFjzsNh3B02/WW/hA&#10;hASH6LmEUw6+Owe9ZnDS+w5n7vTRlHtmGIy70F9lPFj4nZV0g3FTS2U2RSYgqm7noN+DFKBBlM5V&#10;cQmFY1TgJavZUQ0ZPKHWnVIDRAQ9AeTqnsCrFAoypbpRRCplvtm0jvpQ2SCNSAvElkf26wU1PCLi&#10;cwk1v5tMJsiEfjKZbqcwMdcl59clctEcKsh+AjSumR+ivhP9sDSqeQYcfIC7gohKBnvnEXOmnxy6&#10;QLjA4owfHHg1YD9N3Yk80wydI6pYu0+Xz6jRXRk7oIfHqu8zmt2o5qCLllIdLJwqa1/qK1w7vKHn&#10;kcTupfnhtuso9Ntfrn57+feLn/75/TvS0aingEP5OgoYJ+N0BiyyTpMA738Z8v8pQNQSyWkNNGQJ&#10;XL7Pvr9Fb25u6lv05X03tVvesqmx87uiu7fq291YfdvIQngUuKVeX32T2e4uMO/H6gMyw0bxX6Lr&#10;19W7uVLe5+rDS2UD9+28UfUl03TysfrwY+mDqT7/EQ5/L/7jrfvTwt+j63PPlav/wf1/AQAA//8D&#10;AFBLAwQUAAYACAAAACEA88FJA+IAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6CQBCG7036&#10;Dptp0ltd0FqBshhj2p6MSbWJ8TbCCER2lrAr4Nt3PbXHmfny/9+ky1E3oqfO1oYVhJMABHFuippL&#10;BT/7z5cIhHXIBTaGScGNLCyzx4cUk8IM/E39zpXCh7BNUEHlXJtIafOKNNqJaYn97Ww6jc6PXSmL&#10;Dgcfrhs5DYI3qbFm31BhS+uK8svuqhV8DTisZuFHv7mc17fjfr49bEJS6vlpXL2DcDS6Pxju+l4d&#10;Mu90MlcurGgUxItZ7FEFke8BcSeCxXQO4uRXr1EMMkvl/yeyXwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBIXWY3qgMAAFcOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDzwUkD4gAAAAwBAAAPAAAAAAAAAAAAAAAAAAQGAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAEwcAAAAA&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjeo9XxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aYWraZuQhELovbQKGJvr9nXJDT7NmRXjf/eFYQeh5lvhpmlnanFiVpXWVbwPIhA&#10;EOdWV1wo2G0/+hMQziNrrC2Tggs5SJOH3gxjbc/8RafMFyKUsItRQel9E0vp8pIMuoFtiIP3a1uD&#10;Psi2kLrFcyg3tRxG0VgarDgslNjQvKT8LzsaBcPRPlp8Xr7X+tAtF5vNz4qm85VST4/d+xsIT53/&#10;D9/ppQ7cyyvczoQjIJMrAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAON6j1fHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCr7oqHwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7asMw&#10;FN0D/QdxC91iqQk0xbUSSotLlg5xUvB4sa4fjXVlLDlx/74aAhkP553tZtuLC42+c6zhOVEgiCtn&#10;Om40nI758hWED8gGe8ek4Y887LYPiwxT4658oEsRGhFD2KeooQ1hSKX0VUsWfeIG4sjVbrQYIhwb&#10;aUa8xnDby5VSL9Jix7GhxYE+WqrOxWQ15D9f3XoqFZXfRbPf1OWvOtefWj89zu9vIALN4S6+ufdG&#10;w2od18Yz8QjI7T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAq+6Kh8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDEoi8cxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ArealIF265GKYrixUPXFvb42Lz9o5uXZRN1/fZGEDwOM/MbZrbobSPO1PnasYaPoQJB&#10;nDtTc6nhb79+/wLhA7LBxjFpuJKHxfz1ZYaJcRf+pXMaShEh7BPUUIXQJlL6vCKLfuha4ugVrrMY&#10;ouxKaTq8RLht5EipibRYc1yosKVlRfkxPVkN6/9NPT5lirJdWm4/i+ygjsVK68Fb/zMFEagPz/Cj&#10;vTUaRuNvuJ+JR0DObwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDEoi8cxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANnvX8wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhCu7qTNOiJXUUsShuujAqZHnJ3Dxq5k7ITDT9+86i0OXhvFeb0bbiTr1vHGt4mSsQxIUz&#10;DVcaLuf98zsIH5ANto5Jww952KwnTytMjXvwie5ZqEQMYZ+ihjqELpXSFzVZ9HPXEUeudL3FEGFf&#10;SdPjI4bbViZKLaTFhmNDjR3taipu2WA17K+H5nXIFeVfWXVclvm3upWfWs+m4/YDRKAx/Iv/3Eej&#10;IXmL8+OZeATk+hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQANnvX8wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>銀行　　總代號：</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38FAB304" wp14:editId="04B2641E">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4197C797" wp14:editId="76D0D0EE">
                             <wp:extent cx="461645" cy="183515"/>
                             <wp:effectExtent l="9525" t="9525" r="14605" b="6985"/>
                             <wp:docPr id="241" name="Group 2978"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="461645" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="6985" cy="2762"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="242" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -9167,119 +9244,119 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:srgbClr val="333300"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="73CD3A77" id="Group 2978" o:spid="_x0000_s1026" style="width:36.35pt;height:14.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZyFK6WgMAADQLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt2K1DAUvhd8h5D72f5M569sV5b5WQR/&#10;FtQHyLRpG2yTmmS2u4qv4AMoKAheeC94IT6Oim/hSdIZd3dEZNQFwVy0OT3JyTnfOd9p9m+c1hU6&#10;oVIxwRMc7PkYUZ6KjPEiwQ/uL3pjjJQmPCOV4DTBZ1ThGwfXr+23TUxDUYoqoxKBEa7itklwqXUT&#10;e55KS1oTtScaykGZC1kTDaIsvEySFqzXlRf6/tBrhcwaKVKqFHydOSU+sPbznKb6bp4rqlGVYPBN&#10;26e0z6V5egf7JC4kaUqWdm6QHbyoCeNw6MbUjGiCVpJtmapZKoUSud5LRe2JPGcptTFANIF/KZoj&#10;KVaNjaWI26LZwATQXsJpZ7PpnZNjiViW4DAKMOKkhiTZc1E4GY0NPm1TxLDsSDb3mmPpgoTpLZE+&#10;VKD2LuuNXLjFaNneFhlYJCstLD6nuayNCYgcndo0nG3SQE81SuFjNAyG0QCjFFTBuD8IBi5NaQm5&#10;3NqVlvNu33Ay7naFo2Fo9ngkdgdaJzunTERQbOo7nur38LxXkobaNCkD1AbPcI3nl1dvP318jfoO&#10;TbtoDaVyOCIupiXhBT2UUrQlJRn4FNgQjLNg1W0wgoIs7AbsTwAicSOVPqKiRmaSYAnUsRkjJ7eU&#10;dliul5gEcrFgVQXfSVxx1IK34cj37Q4lKpYZrVEqWSynlUQnBBjYhwGLnLULy2qmoQ9UrE7w2DfD&#10;LCKxQWLOMzvXhFVuDmmtuFFDxYBz3czx7cnEn8zH83HUi8LhvBf5s1nvcDGNesNFMBrM+rPpdBY8&#10;NX4GUVyyLKPcuLrmfhD9Wi10XcixdsP+CyFdiHxhx3bk3kU3bMlCVOu3jQ6K12XdVe5SZGdQAVK4&#10;ZgbNFyalkI8xaqGRJVg9WhFJMapucqiiSRBFpvNZIRqMQhDkec3yvIbwFEwlONUSIydMteuXq0ay&#10;ooSzAptlLg6B1DmztWE8dH7ZhmDpdWU862949uLdl/fPPz978/XDSxQZsDvyTPmx7KRfYk8IA6Pt&#10;zgTQmaa01V622FMxbjoCia+GPfCf6EjyjxFm00V25gGk1fID+vmVFVz0w4Kzf6kdCy4a9uHX9b/g&#10;/nqH/sMFZ+8VcDWz/bq7Rpq733nZFuj3y+7BNwAAAP//AwBQSwMEFAAGAAgAAAAhAP+JJELcAAAA&#10;AwEAAA8AAABkcnMvZG93bnJldi54bWxMj81qwzAQhO+BvoPYQm+JbJc2qWs5hND2FAr5gdLbxtrY&#10;JtbKWIrtvH3VXprLwjDDzLfZcjSN6KlztWUF8SwCQVxYXXOp4LB/ny5AOI+ssbFMCq7kYJnfTTJM&#10;tR14S/3OlyKUsEtRQeV9m0rpiooMupltiYN3sp1BH2RXSt3hEMpNI5MoepYGaw4LFba0rqg47y5G&#10;wceAw+oxfus359P6+r1/+vzaxKTUw/24egXhafT/YfjFD+iQB6ajvbB2olEQHvF/N3jzZA7iqCBZ&#10;vIDMM3nLnv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWchSuloDAAA0CwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/4kkQtwAAAADAQAADwAA&#10;AAAAAAAAAAAAAAC0BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAL0GAAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCrC1+yxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvujG0otFVilgQaw9VEb09s88kmH0bsluN/74rCB6HmW+GmcwaU4or1a6wrKDfi0AQ&#10;p1YXnCnYbb+6QxDOI2ssLZOCOzmYTdutCSba3viXrhufiVDCLkEFufdVIqVLczLoerYiDt7Z1gZ9&#10;kHUmdY23UG5KGUfRQBosOCzkWNE8p/Sy+TMK4o99tPi5H7/1oVku1uvTikbzlVJvneZzDMJT41/h&#10;J73UgXuP4XEmHAE5/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCrC1+yxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9TGuLxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ArealKVtqxGKYrixUPXFvb42Lz9o5uXZRN1/fZGEDwOM/MbZrbobSPO1PnasYaPoQJB&#10;nDtTc6nhb79+/wbhA7LBxjFpuJKHxfz1ZYaJcRf+pXMaShEh7BPUUIXQJlL6vCKLfuha4ugVrrMY&#10;ouxKaTq8RLht5EipT2mx5rhQYUvLivJjerIa1v+benzKFGW7tNx+FdlBHYuV1oO3/mcKIlAfnuFH&#10;e2s0jCZjuJ+JR0DObwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9TGuLxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBypfP/xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEJvNdFKldUooli89NCtwh4fm7d/dPOybKJuv30jCD0OM/MbZrnubSNu1PnasYbxSIEg&#10;zp2pudRw/Nm/zUH4gGywcUwafsnDejV4WWJi3J2/6ZaGUkQI+wQ1VCG0iZQ+r8iiH7mWOHqF6yyG&#10;KLtSmg7vEW4bOVHqQ1qsOS5U2NK2ovySXq2G/emzfr9mirKvtDzMiuysLsVO69dhv1mACNSH//Cz&#10;fTAaJtMpPM7EIyBXfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBypfP/xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  分支代號：</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="7FA228DB" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:line="380" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">分行　　帳號： </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AB78733" wp14:editId="7DCA811F">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43EC3BF0" wp14:editId="58C43B3B">
                             <wp:extent cx="2216785" cy="193040"/>
                             <wp:effectExtent l="0" t="0" r="12065" b="16510"/>
                             <wp:docPr id="245" name="Group 3021"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2216785" cy="193040"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="41719" cy="1828"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="246" name="直線接點 4"/>
                                     <wps:cNvCnPr/>
                                     <wps:spPr bwMode="auto">
                                       <a:xfrm>
@@ -9688,110 +9765,110 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="5F0C44A3" id="Group 3021" o:spid="_x0000_s1026" style="width:174.55pt;height:15.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="41719,1828" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdI7QUTAQAAA4mAAAOAAAAZHJzL2Uyb0RvYy54bWzsWt1u5DQUvkfiHazcT/M/k0RNV9X8VEgL&#10;VFp4AE/i/IjEDnamaUH7CjwASCAhccE9EheIx4EVb8Gxk5ntdFIWGqnSCs9Fxr8nx8efj/2d+PzF&#10;bV2hG8JFyWhs2GeWgQhNWFrSPDY+/2wzCwwkWkxTXDFKYuOOCOPFxYcfnHdNRBxWsColHIEQKqKu&#10;iY2ibZvINEVSkBqLM9YQCpUZ4zVuIctzM+W4A+l1ZTqWNTc7xtOGs4QIAaWrvtK4UPKzjCTtp1km&#10;SIuq2ADdWvXk6rmVT/PiHEc5x01RJoMa+Ala1Lik8NKDqBVuMdrx8kRUXSacCZa1ZwmrTZZlZULU&#10;GGA0tvVgNFec7Ro1ljzq8uZgJjDtAzs9WWzyyc01R2UaG47nG4jiGiZJvRe5lmNL+3RNHkGzK968&#10;aq55P0hIvmTJFwKqzYf1Mp/3jdG2+5ilIBHvWqbsc5vxWoqAkaNbNQ13h2kgty1KoNBx7PkiAG0S&#10;qLND1/KGeUoKmMyTbkmxHjp69sIOh26BE0jlTRz1r1RqDmrJMQHcxFuLimkWfVXghqiJEtJUB4vO&#10;9xZ9890vb3799s9vfvrrt++R11tVNV3Sa65sLCIB1n2nwQLXhhV1ajPAtrLWw2HjqOGivSKsRjIR&#10;G1VJpaY4wjcvRdtbaN9EFlO2KasKynFUUdTBBDgLy1I9BKvKVNbKSrVCybLi6AbD2mpvFVbA3Eet&#10;AMA0VcIKgtP1kG5xWfVpaF9RKQ7mHtQZUv3K+Tq0wnWwDryZ58zXM89arWaXm6U3m2/shb9yV8vl&#10;yn4tNbO9qCjTlFCp3H4V296/m9PBn/Tr77COD2Ywj6UrRIGy+3+lNGCrn74eWFuW3qlZVeUAs2fD&#10;22IUb/4EvDlzy9V403gb92/givod48i/zafgLQzkPqQdnHZwYxsq7O4jgFtMAJzvhuA1Nd403kbw&#10;5sOxagRv6mQp93w46/3XA5ztub6tAad31NEdVUJjBHDhBAfnBqGjd1RNGcYpqu8cAPfDz3/8/iNy&#10;70Ftz/dFT/YRZcsC05xccs46SeiANve0b3CGfYc9G3onmQXverrx/hOJP2GzHAI8z8dm67KFYFVV&#10;1rERWPInbYWj94zaHhF0wfPtgcRv1E8O6pjHP5kDI876iBtECCFRMP6VgTqItsWG+HKHOTFQ9REF&#10;FIW2B0Ee1KqM5y8cyPD7Ndv7NZgmICo2kpYbqM8s2z6ot2t4mRfwLlvBgrJLiDxlpQp0SFz23BwG&#10;KDPPSM19YNEjjn1KKMiGo8ToCoJCHQv6v8eCfG8UcFNiQXBmcyCieeqyNeB08NHx4ZA54uGmBINc&#10;Jwh19FEfXR85uo5/XZlCzh1rYWlyrgH3CODGP69MIeeOGyz0lqoB9wjgxr+vTCENrr+QQU19htPx&#10;7rF49/j3lSmAg9sDOt79Ht5YUPdl4NKRigUNF6Tkrab7eRVGeXuN6+JvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAgwEQpdsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm93EVtGY&#10;TSlFPRXBVhBv0+w0Cc3Ohuw2Sf+9oxe9DG94w3vf5MvJtWqgPjSeDaSzBBRx6W3DlYGP3cvNA6gQ&#10;kS22nsnAmQIsi8uLHDPrR36nYRsrJSEcMjRQx9hlWoeyJodh5jti8Q6+dxhl7Sttexwl3LX6Nknu&#10;tcOGpaHGjtY1lcftyRl4HXFczdPnYXM8rM9fu7u3z01KxlxfTasnUJGm+HcMP/iCDoUw7f2JbVCt&#10;AXkk/k7x5ovHFNReRLIAXeT6P3zxDQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB0jtBRM&#10;BAAADiYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIMB&#10;EKXbAAAABAEAAA8AAAAAAAAAAAAAAAAApgYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACuBwAAAAA=&#10;">
                             <v:line id="直線接點 4" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8318,0" to="8318,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAia6HixwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvohtTG2vqKkUp9CLSmIO9PbKvSWj2bchuTfrvuwXB4zAz3zCb3WAacaXO1ZYVLOYR&#10;COLC6ppLBfn5bfYMwnlkjY1lUvBLDnbb8WiDqbY9f9A186UIEHYpKqi8b1MpXVGRQTe3LXHwvmxn&#10;0AfZlVJ32Ae4aWQcRYk0WHNYqLClfUXFd/ZjFBzypM/W5dNqung8Dms+xZfPo1HqYTK8voDwNPh7&#10;+NZ+1wriZQL/Z8IRkNs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACJroeLHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2603,0" to="2603,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNJwR5xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW5MWzVpVimK0IuURg96e2Rfk9Ds25BdTfrv3YLQ4zAz3zDZejCNuFLnassKZtMI&#10;BHFhdc2lguNh97QE4TyyxsYyKfglB+vV6CHDVNuev+ia+1IECLsUFVTet6mUrqjIoJvaljh437Yz&#10;6IPsSqk77APcNDKOork0WHNYqLClTUXFT34xCrbHeZ8n5evicfa8HxL+jE/nvVFqMh7e30B4Gvx/&#10;+N7+0ArilwX8nQlHQK5uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE0nBHnHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="29845,0" to="29845,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8uJALwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr2Ibkyr1tRVikXwImL0oLchO02C2dmQXU389+6h4PHxvherzlTiTo0rLSsYjyIQxJnV&#10;JecKTsfN8AuE88gaK8uk4EEOVst+b4GJti0f6J76XIQQdgkqKLyvEyldVpBBN7I1ceD+bGPQB9jk&#10;UjfYhnBTyTiKptJgyaGhwJrWBWXX9GYU/J6mbTrPJ7PB+GPXzXkfny87o9T7W/fzDcJT51/if/dW&#10;K4g/w9pwJhwBuXwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPLiQC8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5397,0" to="5397,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBT9DWQxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN2Yamqiq0hLoRcRUw/19sg+k2D2bchuTfrvuwXB4zAz3zCrzWAacaXO1ZYVTCcR&#10;COLC6ppLBcevj+cFCOeRNTaWScEvOdisH0YrzLTt+UDX3JciQNhlqKDyvs2kdEVFBt3EtsTBO9vO&#10;oA+yK6XusA9w08g4ihJpsOawUGFLbxUVl/zHKHg/Jn2elvPX8fRlN6S8j79PO6PU0+OwXYLwNPh7&#10;+Nb+1AriWQr/Z8IRkOs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFP0NZDHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14351,0" to="14351,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHFwrQxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfRS6saIqaauIorgJUjTHOxtyE6T0OxsyG6T+O/dQ6HHx/ve7CbTioF611hWMJ9FIIhL&#10;qxuuFBSfp9cVCOeRNbaWScGNHOy2jw8bTLUd+YOG3FcihLBLUUHtfZdK6cqaDLqZ7YgD9217gz7A&#10;vpK6xzGEm1bGUZRIgw2Hhho7OtRU/uS/RsGxSMZ8XS3fXuaLbFrzJb5+ZUap56dp/w7C0+T/xX/u&#10;s1YQL8P8cCYcAbm9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEcXCtDEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="38925,0" to="38925,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoW69LxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepG6SotaYjUhLoRcRo4f29sg+k2D2bchuTfrvuwWhx2FmvmGy7WhacaPeNZYVxPMI&#10;BHFpdcOVgvPp/ekFhPPIGlvLpOCHHGzzyUOGqbYDH+lW+EoECLsUFdTed6mUrqzJoJvbjjh4F9sb&#10;9EH2ldQ9DgFuWplE0VIabDgs1NjRa03ltfg2Ct7Oy6FYV4vVLH7ej2s+JJ9fe6PU43TcbUB4Gv1/&#10;+N7+0AqSRQx/Z8IRkPkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChbr0vHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:rect id="矩形 3" o:spid="_x0000_s1033" style="position:absolute;width:41719;height:1828;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSwQ7lxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;FITvBf/D8oReit00YCmx2yKKkoMItnrw9pp9ZmOzb0P2tU3/fVcQehxm5htmuR58q47Uxyawgdk0&#10;A0VcBdtwbeBz+3K3ABUF2WIbmAycKcJ6dTNaYmHDiT/ouJFaJQjHAg04ka7QOlaOPMZp6IiT9xN6&#10;j5JkX2vb4ynBfavzLJtrjw2nBYcdPTmq9puDN/BdDlL/zl7lbY+Tr0npdtX7886Y8e3w+ABKaJBr&#10;+L9dWgP5fQ5/Z9IR0KsLAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJLBDuXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11430,0" to="11430,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3xZSnxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepNkYMa0xq5SWgheRph7q7ZF9JsHs25DdmvTfdwWhx2FmvmHy7WhacaXeNZYVzKMY&#10;BHFpdcOVguPXx9MLCOeRNbaWScEvOdhuJg85ZtoO/EnXwlciQNhlqKD2vsukdGVNBl1kO+LgnW1v&#10;0AfZV1L3OAS4aWUSx6k02HBYqLGjt5rKS/FjFLwf06FYVcvn2XyxH1d8SL5Pe6PU43R8XYPwNPr/&#10;8L290wqS5QJuZ8IRkJs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALfFlKfHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="17526,0" to="17526,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4LAzTxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpepNmY+qdJXUVaBC9SGj3o7ZF9TUKzb0N2a+K37xaEHoeZ+Q2z2gymEVfqXG1ZwTSK&#10;QRAXVtdcKjgdd08vIJxH1thYJgU3crBZP4xWmGnb8yddc1+KAGGXoYLK+zaT0hUVGXSRbYmD92U7&#10;gz7IrpS6wz7ATSOTOF5IgzWHhQpbequo+M5/jIL306LP03K+nEyfD0PKH8n5cjBKjR+H7SsIT4P/&#10;D9/be60gmc/g70w4AnL9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADgsDNPHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="32893,0" to="32893,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXYKlIxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReim6MxD/RVaRF6EXE6EFvj+wzCWbfhuzWpN++Wyj0OMzMb5j1tje1eFLrKssKJuMI&#10;BHFudcWFgst5P1qAcB5ZY22ZFHyTg+1m8LLGVNuOT/TMfCEChF2KCkrvm1RKl5dk0I1tQxy8u20N&#10;+iDbQuoWuwA3tYyjaCYNVhwWSmzovaT8kX0ZBR+XWZcti2T+Npke+iUf4+vtYJR6Hfa7FQhPvf8P&#10;/7U/tYI4SeD3TDgCcvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV2CpSMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="20701,0" to="20701,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnsjc/xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepG5MMdboJkhLoRcRo4f29sg+k2D2bchuTfrvuwWhx2FmvmG2+WhacaPeNZYVLOYR&#10;COLS6oYrBefT+9MLCOeRNbaWScEPOcizycMWU20HPtKt8JUIEHYpKqi971IpXVmTQTe3HXHwLrY3&#10;6IPsK6l7HALctDKOokQabDgs1NjRa03ltfg2Ct7OyVCsq+Vqtnjej2s+xJ9fe6PU43TcbUB4Gv1/&#10;+N7+0AriZQJ/Z8IRkNkvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKeyNz/HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="23876,0" to="23876,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI/pKkxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeim5MMWrqKkUpeBFp6kFvj+xrEpp9G7Krif/eFQoeh5n5hlmue1OLK7WusqxgMo5A&#10;EOdWV1woOP58jeYgnEfWWFsmBTdysF69DJaYatvxN10zX4gAYZeigtL7JpXS5SUZdGPbEAfv17YG&#10;fZBtIXWLXYCbWsZRlEiDFYeFEhvalJT/ZRejYHtMumxRTGdvk/d9v+BDfDrvjVLD1/7zA4Sn3j/D&#10;/+2dVhBPZ/A4E46AXN0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyP6SpMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="35750,0" to="35750,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5YQbWxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfRS6saIqaauIorgJUjTHOxtyE6T0OxsyG6T+O/dQ6HHx/ve7CbTioF611hWMJ9FIIhL&#10;qxuuFBSfp9cVCOeRNbaWScGNHOy2jw8bTLUd+YOG3FcihLBLUUHtfZdK6cqaDLqZ7YgD9217gz7A&#10;vpK6xzGEm1bGUZRIgw2Hhho7OtRU/uS/RsGxSMZ8XS3fXuaLbFrzJb5+ZUap56dp/w7C0+T/xX/u&#10;s1YQL8PacCYcAbm9AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALlhBtbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="27051,0" to="27051,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWLaNNxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepNmYojYxq0hLoRcRo4f29sg+k2D2bchuTfrvuwWhx2FmvmHy7WhacaPeNZYVzKMY&#10;BHFpdcOVgvPp/ekFhPPIGlvLpOCHHGw3k4ccM20HPtKt8JUIEHYZKqi97zIpXVmTQRfZjjh4F9sb&#10;9EH2ldQ9DgFuWpnE8VIabDgs1NjRa03ltfg2Ct7Oy6FIq8VqNn/ejykfks+vvVHqcTru1iA8jf4/&#10;fG9/aAXJIoW/M+EIyM0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYto03HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00894266" w:rsidRPr="00761704" w:rsidTr="00EB5583">
+            <w:tr w:rsidR="00894266" w:rsidRPr="00761704" w14:paraId="39246C7C" w14:textId="77777777" w:rsidTr="00EB5583">
               <w:trPr>
                 <w:trHeight w:val="510"/>
                 <w:jc w:val="center"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="0DED9CBF" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wps">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC87B0B" wp14:editId="12254DB5">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B21267D" wp14:editId="41CE845E">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>943610</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>-6985</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="614680" cy="546735"/>
                             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                             <wp:wrapNone/>
                             <wp:docPr id="79" name="Text Box 2949"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                                 <wps:wsp>
                                   <wps:cNvSpPr txBox="1">
                                     <a:spLocks noChangeArrowheads="1"/>
                                   </wps:cNvSpPr>
                                   <wps:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="614680" cy="546735"/>
                                     </a:xfrm>
@@ -9802,196 +9879,196 @@
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                     <a:extLst>
                                       <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                       <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                         <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                           <a:solidFill>
                                             <a:srgbClr val="000000"/>
                                           </a:solidFill>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a14:hiddenLine>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:txbx>
                                     <w:txbxContent>
-                                      <w:p w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
+                                      <w:p w14:paraId="70FD0BA1" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:proofErr w:type="gramStart"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>局號</w:t>
                                         </w:r>
                                         <w:proofErr w:type="gramEnd"/>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>：</w:t>
                                         </w:r>
                                       </w:p>
-                                      <w:p w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
+                                      <w:p w14:paraId="36B42097" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00894266">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:color w:val="000000" w:themeColor="text1"/>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                           <w:t>帳號：</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </wps:txbx>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shape w14:anchorId="5CC87B0B" id="Text Box 2949" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.3pt;margin-top:-.55pt;width:48.4pt;height:43.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIrcqqugIAAMMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLDQmopGpDmCZ1&#10;L1K7H+CACdbAZrYT0k377zubJE1bTZq28QHZvvNz99w9vqvrfd+hHVOaS5Hj8CLAiIlK1lxscvzl&#10;ofTmGGlDRU07KViOH5nG14u3b67GIWORbGVXM4UAROhsHHLcGjNkvq+rlvVUX8iBCTA2UvXUwFZt&#10;/FrREdD7zo+CIPFHqepByYppDafFZMQLh980rDKfmkYzg7ocQ27G/ZX7r+3fX1zRbKPo0PLqkAb9&#10;iyx6ygUEPUEV1FC0VfwVVM8rJbVszEUle182Da+Y4wBswuAFm/uWDsxxgeLo4VQm/f9gq4+7zwrx&#10;OsezFCNBe+jRA9sbdCv3KEpJais0DjoDx/sBXM0eLNBpx1YPd7L6qpGQy5aKDbtRSo4tozVkGNqb&#10;/tnVCUdbkPX4QdYQiW6NdED7RvW2fFAQBOjQqcdTd2w2FRwmIUnmYKnAFJNkdhm7CDQ7Xh6UNu+Y&#10;7JFd5FhB8x043d1pY5Oh2dHFxhKy5F3nBNCJZwfgOJ1AaLhqbTYJ188faZCu5qs58UiUrDwSFIV3&#10;Uy6Jl5ThLC4ui+WyCH/auCHJWl7XTNgwR22F5M96d1D5pIqTurTseG3hbEpabdbLTqEdBW2X7jsU&#10;5MzNf56GKwJweUEpjEhwG6VemcxnHilJ7KWzYO4FYXqbJgFJSVE+p3THBft3SmjMcRpH8aSl33IL&#10;3PeaG816bmB6dLzP8fzkRDOrwJWoXWsN5d20PiuFTf+pFNDuY6OdXq1EJ7Ga/XrvHseljW61vJb1&#10;IwhYSRAYaBEmHyxaqb5jNMIUybH+tqWKYdS9F/AI0pAQO3bchsSzCDbq3LI+t1BRAVSODUbTcmmm&#10;UbUdFN+0EGl6dkLewMNpuBP1U1aH5waTwnE7TDU7is73zutp9i5+AQAA//8DAFBLAwQUAAYACAAA&#10;ACEAhkQW490AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7VVKFEKeq&#10;iriCKLQSNzfeJhHxOordJvw9ywmOo32aeVtuZteLK46h86QhWSoQSLW3HTUaPt6fFzmIEA1Z03tC&#10;Dd8YYFPd3pSmsH6iN7zuYyO4hEJhNLQxDoWUoW7RmbD0AxLfzn50JnIcG2lHM3G56+VKqbV0piNe&#10;aM2Auxbrr/3FaTi8nD+PqXptnlw2TH5WktyD1Pr+bt4+gog4xz8YfvVZHSp2OvkL2SB6zmm+ZlTD&#10;IklAMLBKsxTESUOeKZBVKf9/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiK3KqroC&#10;AADDBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhkQW&#10;490AAAAJAQAADwAAAAAAAAAAAAAAAAAUBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB4GAAAAAA==&#10;" filled="f" stroked="f">
+                          <v:shape w14:anchorId="7B21267D" id="Text Box 2949" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:74.3pt;margin-top:-.55pt;width:48.4pt;height:43.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKuIO8+QEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOnaQx4hRdiw4D&#10;um5A2w+QZTkWZosapcTOvn6UnGTZ+jbsRRAvOjw8pNY3Q9eyvUKnwRQ8nUw5U0ZCpc224K8vDx+u&#10;OXNemEq0YFTBD8rxm837d+ve5moGDbSVQkYgxuW9LXjjvc2TxMlGdcJNwCpDwRqwE55M3CYVip7Q&#10;uzaZTaeLpAesLIJUzpH3fgzyTcSvayX917p2yrO24MTNxxPjWYYz2axFvkVhGy2PNMQ/sOiENlT0&#10;DHUvvGA71G+gOi0RHNR+IqFLoK61VLEH6iad/tXNcyOsir2QOM6eZXL/D1Y+7b8h01XBlyvOjOho&#10;Ri9q8OwjDGy2ylZBod66nBKfLaX6gSI06dits48gvztm4K4RZqtuEaFvlKiIYRpeJhdPRxwXQMr+&#10;C1RUSew8RKChxi7IR4IwQqdJHc7TCWwkORdptrimiKTQPFssr+axgshPjy06/0lBx8Kl4EjDj+Bi&#10;/+h8ICPyU0qoZeBBt21cgNb84aDE4InkA9+RuR/KISp1ddKkhOpA3SCMa0XfgC4N4E/Oelqpgrsf&#10;O4GKs/azIUVWaZaFHYxGNl/OyMDLSHkZEUYSVME9Z+P1zo97u7Ootw1VGmdg4JZUrHXsMMg9sjrS&#10;p7WJjR9XPOzlpR2zfn/EzS8AAAD//wMAUEsDBBQABgAIAAAAIQCGRBbj3QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjtVUoUQp6qKuIIotBI3N94mEfE6it0m/D3LCY6j&#10;fZp5W25m14srjqHzpCFZKhBItbcdNRo+3p8XOYgQDVnTe0IN3xhgU93elKawfqI3vO5jI7iEQmE0&#10;tDEOhZShbtGZsPQDEt/OfnQmchwbaUczcbnr5UqptXSmI15ozYC7Fuuv/cVpOLycP4+pem2eXDZM&#10;flaS3IPU+v5u3j6CiDjHPxh+9VkdKnY6+QvZIHrOab5mVMMiSUAwsEqzFMRJQ54pkFUp/39Q/QAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCKuIO8+QEAANADAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCGRBbj3QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
                             <v:textbox>
                               <w:txbxContent>
-                                <w:p w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
+                                <w:p w14:paraId="70FD0BA1" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>局號</w:t>
                                   </w:r>
                                   <w:proofErr w:type="gramEnd"/>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>：</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
+                                <w:p w14:paraId="36B42097" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00894266" w:rsidRDefault="00894266" w:rsidP="007B744E">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00894266">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>帳號：</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2844" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="6FA2F771" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:beforeLines="10" w:before="36" w:line="380" w:lineRule="exact"/>
                     <w:ind w:leftChars="220" w:left="528"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C22E422" wp14:editId="2196BBDA">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AB8E6D6" wp14:editId="127C6DAC">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="36" name="Group 2950"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="37" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -10190,93 +10267,93 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="596CC57C" id="Group 2950" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlFle6qwMAAO4UAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNuK4zYYvi/0HYTuMz4mccx4liGHobBt&#10;B7b7AIotH6gtuZIyzrTsK/QBWmih0IveF3pR9nHaYd9if0lONjOTlmXCDgSSC0eypF//4fs+2zp/&#10;sW5qdEOFrDhLsHfmYkRZyrOKFQl+/c1iEGEkFWEZqTmjCb6lEr+4+Pyz866Nqc9LXmdUIDDCZNy1&#10;CS6VamPHkWlJGyLPeEsZDOZcNERBVxROJkgH1pva8V135HRcZK3gKZUS7s7sIL4w9vOcpurrPJdU&#10;oTrB4JsyV2GuS311Ls5JXAjSllXau0Ge4EVDKgabbk3NiCJoJapHppoqFVzyXJ2lvHF4nlcpNTFA&#10;NJ77IJorwVetiaWIu6LdpglS+yBPTzabfnVzLVCVJTgYYcRIAzUy2yJ/MjTp6doihllXon3VXgsb&#10;IzRf8vRbCdlzHo7rfmEno2X3Jc/AIlkpbtKzzkWjTUDgaG2qcLutAl0rlMJNzw/HXgjFSmHMi/wo&#10;6suUllDLR8vScr5ZOA6DflkYRJ6urUNiu6Vxs3dLgwPQJj8kVB6W0Fclaampk9Sp2iR0vEno3a9/&#10;/PP2NxRoj/TWMGeTS2kTiRifloQV9FII3pWUZOCSjeDeAt2RUIYnZvZ/EkTiVkh1RXmDdCPBArhj&#10;akZuXkplc7mZokvI+KKqa7hP4pqhTtdt7LpmheR1lelRPWioTKe1QDcESKjWm8Lcm9VUCnSgrpoE&#10;R67+WWbqTMxZZnZRpKptG6paM20bIAO+9S3Ltx8m7mQezaNwEPqj+SB0Z7PB5WIaDkYLbzycBbPp&#10;dOa90W56YVxWWUaZ9nTDfS/8OCj0KmRZu2X/vZCkKJbbsBfm10NyZ5pz3w2DWIhq82+iA+zaqlv0&#10;LHl2CwgQ3IoZiC80Si6+x6gDIUuw/G5FBMWo/oIBiiZeqMmkTCccjn3oiN2R5e4IYSmYSnCqBEa2&#10;M1VWL1etqIoS9vJMkRm/BFbnlYGG9tD6ZRTBsOu5aAZPGKtbdz//effXT//++Pu7v39B4Q7Zpuxa&#10;9NT7KPL4fgRi+FiZ/ktcHnGnrpjWAxI/C3fgKdFT5MjospWQJ7NAy5LGHoj5c8FtshduwwPgFo5H&#10;/glun16djxFuWrr3qNvoALiNgyA8we0Et33vrKG3F27jA+A2iTzA8Olh+qnfPY9S3eC5t0fdogPg&#10;5vlBdHqaPsO3zlHiLdiLt8kheAujIbwSnvTtyPTNHAjBoZr50u4PAPWp3W7ffFx8OKa8eA8AAP//&#10;AwBQSwMEFAAGAAgAAAAhADCXx6PcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAQhe+F&#10;/odlCt7qJtpKmmYjIm1PUqgK0tuYHZNgdjZk1yT++669tJeBx3u89022HE0jeupcbVlBPI1AEBdW&#10;11wq2O/eHxMQziNrbCyTgis5WOb3dxmm2g78Rf3WlyKUsEtRQeV9m0rpiooMuqltiYN3sp1BH2RX&#10;St3hEMpNI2dRtJAGaw4LFba0rqg4by9GwceAw2oev/Wb82l9/d49fx42MSk1eRhXryA8jf4vDDf8&#10;gA55YDraC2snGgXhEf97b97L4gnEUcEsSUDmmfwPn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA5RZXuqsDAADuFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAMJfHo9wAAAAEAQAADwAAAAAAAAAAAAAAAAAFBgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA4HAAAAAA==&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAE9KBxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6Ed1ooUp0ldJiyaEUtPXg7Zl9ZlOzb0P2VdN/3y0UPA4z8w2zWPW+UWfqYh3YwHiU&#10;gSIug625MvD5sR7OQEVBttgEJgM/FGG1vL1ZYG7DhTd03kqlEoRjjgacSJtrHUtHHuMotMTJO4bO&#10;oyTZVdp2eElw3+hJlj1qjzWnBYctPTsqT9tvb2Bf9FJ9jV/l7YSD3aBwh/L95WDM/V3/NAcl1Ms1&#10;/N8urIGHKfx9ST9AL38BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQBPSgcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYGlQawQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgpdlTVXWXatRRBG8iFg9rLehGdtiMylNtPXfm4Pg8fG+58vWlOJBtSssKxgOIhDEqdUF&#10;ZwrOp+33HwjnkTWWlknBkxwsF93OHGNtGz7SI/GZCCHsYlSQe1/FUro0J4NuYCviwF1tbdAHWGdS&#10;19iEcFPKURRNpMGCQ0OOFa1zSm/J3SjYnCdNMs1+fr+G43075cPo/7I3SvV77WoGwlPrP+K3e6cV&#10;jMPY8CX8ALl4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANgaVBrBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3VvGBxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8iG5UGk3qKkURehExetDbI/uahGbfhuxq4r/vFoQeh5n5hlmue1OLO7WusqxgMo5A&#10;EOdWV1woOJ92owUI55E11pZJwYMcrFevL0tMte34SPfMFyJA2KWooPS+SaV0eUkG3dg2xMH7tq1B&#10;H2RbSN1iF+CmltMoiqXBisNCiQ1tSsp/sptRsD3HXZYU7/PhZLbvEz5ML9e9UWrw1n9+gPDU+//w&#10;s/2lFcwS+PsSfoBc/QIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3VvGBxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+aithwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwghfRVHd1tRpFXAQvInY97N6GZmyLzaQ00dZ/bw4LHh/ve7VpTSkeVLvCsoLxKAJBnFpd&#10;cKbg8rMfzkE4j6yxtEwKnuRgs+52Vhhr2/CZHonPRAhhF6OC3PsqltKlORl0I1sRB+5qa4M+wDqT&#10;usYmhJtSTqJoJg0WHBpyrGiXU3pL7kbB92XWJIts+jUYfxzbBZ8mv39Ho1S/126XIDy1/i3+dx+0&#10;gs+wPnwJP0CuXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+aithwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQARJo76xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8iG6iVmt0laIIvYg0erC3R/aZhGbfhuxq4r93C0KPw8x8wyzXnanEjRpXWlYQDyMQ&#10;xJnVJecKTsfd4AOE88gaK8uk4E4O1qvXlyUm2rb8TbfU5yJA2CWooPC+TqR0WUEG3dDWxMG72Mag&#10;D7LJpW6wDXBTyVEUTaXBksNCgTVtCsp+06tRsD1N23Sev8/68XjfzfkwOv/sjVK9t+5zAcJT5//D&#10;z/aXVjCJ4e9L+AFy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQARJo76xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDh9BCNxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLMxWm1SVyktgheRph7s7ZF9TUKzb0N2a+K/dwXB4zAz3zDL9WAacaLO1ZYVTKIY&#10;BHFhdc2lgsP35vkVhPPIGhvLpOBMDtarh9ESM217/qJT7ksRIOwyVFB532ZSuqIigy6yLXHwfm1n&#10;0AfZlVJ32Ae4aWQSx3NpsOawUGFLHxUVf/m/UfB5mPd5Wr4sxpPpbkh5nxx/dkapp8fh/Q2Ep8Hf&#10;w7f2ViuYJXD9En6AXF0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4fQQjcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOuLUWxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oRepG78FzW6SlEKvYg0emhvj+wzCWbfhuxq4rfvFoQeh5n5DbPedqYSd2pcaVnBaBiB&#10;IM6sLjlXcD59vC1AOI+ssbJMCh7kYLvpvawx0bblL7qnPhcBwi5BBYX3dSKlywoy6Ia2Jg7exTYG&#10;fZBNLnWDbYCbSo6jKJYGSw4LBda0Kyi7pjejYH+O23SZz+aD0eTQLfk4/v45GKVe+937CoSnzv+H&#10;n+1PrWA6gb8v4QfIzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjri1FsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="59FBA2C2" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:line="380" w:lineRule="exact"/>
                     <w:ind w:leftChars="220" w:left="528"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB16952" wp14:editId="6722416F">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A880F5D" wp14:editId="60C23F3F">
                             <wp:extent cx="1247140" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="10160" b="26670"/>
                             <wp:docPr id="28" name="群組 2"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1247140" cy="182880"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="17430" cy="4381"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="29" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -10475,94 +10552,94 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="726CAB8E" id="群組 2" o:spid="_x0000_s1026" style="width:98.2pt;height:14.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17430,4381" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVr6LUrwMAAOwUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWMuO6zQY3iPxDpb3nVzbptFkjka9jJAO&#10;MNKBB3AT5yISO9jupAM6O9Y8AEggIViwB7FA8DYw4i34bac9nZly0VRnpErtIrVj+89/+b7Pic9f&#10;rJsa3VAhK84S7J25GFGW8qxiRYI//mgxiDCSirCM1JzRBN9SiV9cvPvOedfG1OclrzMqEBhhMu7a&#10;BJdKtbHjyLSkDZFnvKUMBnMuGqKgKwonE6QD603t+K47cjouslbwlEoJd2d2EF8Y+3lOU/Vhnkuq&#10;UJ1g8E2ZqzDXpb46F+ckLgRpyyrt3SBP8KIhFYOHbk3NiCJoJapHppoqFVzyXJ2lvHF4nlcpNTFA&#10;NJ77IJorwVetiaWIu6LdpglS+yBPTzabfnBzLVCVJdiHSjHSQI3ufv/+7ucvkK+T07VFDHOuRPuq&#10;vRY2Qmi+5OknEoadh+O6X9jJaNm9zzOwR1aKm+Ssc9FoExA2Wpsa3G5rQNcKpXDT88OxF0KpUhjz&#10;Ij+K+iKlJVTy0bK0nG8WjsOgXxYGkaedd0hsH2nc7N3SMQHW5Jt0ysPS+aokLTVVkjpVm3ROtun8&#10;9sc/fvsOBTadZs4ml9ImEjE+LQkr6KUQvCspycAlG4H2FYzaBbojoQxPzOy/JIjErZDqivIG6UaC&#10;BTDH1IzcvJTK5nIzRZeQ8UVV13CfxDVDna7b2HXNCsnrKtOjetAQmU5rgW4IUFCtN4W5N6upFKhA&#10;XTUJjlz9s7zUmZizzDxFkaq2bahqzbRtgAz41rcs2z6fuJN5NI/CQeiP5oPQnc0Gl4tpOBgtvPFw&#10;Fsym05n3WrvphXFZZRll2tMN873w/0Gh1yDL2S3374UkRbHchr0wvx6SO9Oc+24YxEJUm38THWDX&#10;Vt0Cd8mzW0CA4FbKQHqhUXLxGUYdyFiC5acrIihG9XsMUDTxQk0mZTrhcOxDR+yOLHdHCEvBVIJT&#10;JTCynamyarlqRVWU8CzPFJnxS2B1XhloaA+tX0YRDLueiWaa8r1qff3T3S9f/fnlD3/9+g0Kd8g2&#10;ZdcCILRJ43+Sx/ejEUaPlemfxOURd+qKaT0g8bNwB/aIniJHRpethDyZBVqWdFlBzJ8Lbt5euA0P&#10;gFs4HvknuL19dT5KuAEy9qjb6AC4jYMgPMHtBLd976xBsBdu4wPgNok82DdPm+nbfvc8SnUDIdqj&#10;btEBcPP8IDrtps/wrXOUeBvuxdvkELyF0RA+9E/6dmT6Zg6E4EjNfGn3x3/6zG63bz4u3hxSXvwN&#10;AAD//wMAUEsDBBQABgAIAAAAIQAwl8ej3AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JA&#10;EIXvhf6HZQre6ibaSppmIyJtT1KoCtLbmB2TYHY2ZNck/vuuvbSXgcd7vPdNthxNI3rqXG1ZQTyN&#10;QBAXVtdcKtjv3h8TEM4ja2wsk4IrOVjm93cZptoO/EX91pcilLBLUUHlfZtK6YqKDLqpbYmDd7Kd&#10;QR9kV0rd4RDKTSNnUbSQBmsOCxW2tK6oOG8vRsHHgMNqHr/1m/Npff3ePX8eNjEpNXkYV68gPI3+&#10;Lww3/IAOeWA62gtrJxoF4RH/e2/ey+IJxFHBLElA5pn8D5//AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFWvotSvAwAA7BQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADCXx6PcAAAABAEAAA8AAAAAAAAAAAAAAAAACQYAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAASBwAAAAA=&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:17430;height:4381;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbGXW1xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6Ed3oodToKkVpyaEU6p+Dt2f2mU3Nvg3ZV02/fbdQ8DjMzG+Y+bL3jbpQF+vABsaj&#10;DBRxGWzNlYHd9nX4DCoKssUmMBn4oQjLxf3dHHMbrvxJl41UKkE45mjAibS51rF05DGOQkucvFPo&#10;PEqSXaVth9cE942eZNmT9lhzWnDY0spRed58ewOHopfqa/wm72cc7AeFO5Yf66Mxjw/9ywyUUC+3&#10;8H+7sAYmU/j7kn6AXvwCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2xl1tcYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2286,0" to="2286,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmbFgcwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgpdlTVXWXatRRBG8iFg9rLehGdtiMylNtPXfm4Pg8fG+58vWlOJBtSssKxgOIhDEqdUF&#10;ZwrOp+33HwjnkTWWlknBkxwsF93OHGNtGz7SI/GZCCHsYlSQe1/FUro0J4NuYCviwF1tbdAHWGdS&#10;19iEcFPKURRNpMGCQ0OOFa1zSm/J3SjYnCdNMs1+fr+G43075cPo/7I3SvV77WoGwlPrP+K3e6cV&#10;jMP68CX8ALl4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACZsWBzBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4762,0" to="4762,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJIP2HxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oReRDdR6p/oKlIpeJHS6EFvj+wzCWbfhuxq0m/vFoQeh5n5DbPadKYSD2pcaVlBPIpA&#10;EGdWl5wrOB2/hnMQziNrrCyTgl9ysFn33laYaNvyDz1Sn4sAYZeggsL7OpHSZQUZdCNbEwfvahuD&#10;Psgml7rBNsBNJcdRNJUGSw4LBdb0WVB2S+9Gwe40bdNF/jEbxJNDt+Dv8flyMEq997vtEoSnzv+H&#10;X+29VjCJ4e9L+AFy/QQAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJIP2HxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7334,0" to="7334,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC58mPwxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYVexGyMqDXNKlIp9CKl0YO9PbKvSWj2bciuJv33XUHwOMzMN0y2HUwjrtS52rKCWRSD&#10;IC6srrlUcDq+T19AOI+ssbFMCv7IwXYzHmWYatvzF11zX4oAYZeigsr7NpXSFRUZdJFtiYP3YzuD&#10;PsiulLrDPsBNI5M4XkqDNYeFClt6q6j4zS9Gwf607PN1uVhNZvPDsObP5Px9MEo9Pw27VxCeBv8I&#10;39sfWsE8gduX8APk5h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC58mPwxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="9810,0" to="9810,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDWvsZrxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbrRYNqkrlIqghcR0xzs7ZF9TUKzb0N2NfHfu0Khx2FmvmGW69G04kK9aywrmE0j&#10;EMSl1Q1XCoqv7eQNhPPIGlvLpOBKDtarx4clZtoOfKRL7isRIOwyVFB732VSurImg25qO+Lg/dje&#10;oA+yr6TucQhw08p5FCXSYMNhocaOPmsqf/OzUbApkiFPq8Xryyzejykf5qfvvVHq+Wn8eAfhafT/&#10;4b/2TiuIY7h/CT9Arm4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1r7Ga8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="12382,0" to="12382,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZV14fxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oRepG78FzW6SlEKvYg0emhvj+wzCWbfhuxq4rfvFoQeh5n5DbPedqYSd2pcaVnBaBiB&#10;IM6sLjlXcD59vC1AOI+ssbJMCh7kYLvpvawx0bblL7qnPhcBwi5BBYX3dSKlywoy6Ia2Jg7exTYG&#10;fZBNLnWDbYCbSo6jKJYGSw4LBda0Kyi7pjejYH+O23SZz+aD0eTQLfk4/v45GKVe+937CoSnzv+H&#10;n+1PrWAyhb8v4QfIzS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWVdeH8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14859,0" to="14859,4381" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2G/uExgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt2YEKvRVcRS8CLS1IO9PbKvSTD7NmS3Sfrvu0Khx2FmvmE2u9E0oqfO1ZYVzGcR&#10;COLC6ppLBZePt+clCOeRNTaWScEPOdhtJw8bzLQd+J363JciQNhlqKDyvs2kdEVFBt3MtsTB+7Kd&#10;QR9kV0rd4RDgppFxFC2kwZrDQoUtHSoqbvm3UfB6WQz5qkxfnubJaVzxOb5+noxSj9NxvwbhafT/&#10;4b/2UStIUrh/CT9Abn8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANhv7hMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5713" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="259FDE4B" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:beforeLines="10" w:before="36" w:afterLines="10" w:after="36" w:line="400" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28352694" wp14:editId="1A15BAC8">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17013346" wp14:editId="2418C0AD">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>2404110</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>36195</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="621030" cy="182880"/>
                             <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
                             <wp:wrapNone/>
                             <wp:docPr id="260" name="群組 260"/>
                             <wp:cNvGraphicFramePr/>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr/>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="621030" cy="182880"/>
                                       <a:chOff x="0" y="-10"/>
                                       <a:chExt cx="622300" cy="183525"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wpg:grpSp>
@@ -10776,81 +10853,81 @@
                                           <a:tailEnd/>
                                         </a:ln>
                                         <a:extLst>
                                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                               <a:noFill/>
                                             </a14:hiddenFill>
                                           </a:ext>
                                         </a:extLst>
                                       </wps:spPr>
                                       <wps:bodyPr/>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="1316F57B" id="群組 260" o:spid="_x0000_s1026" style="position:absolute;margin-left:189.3pt;margin-top:2.85pt;width:48.9pt;height:14.4pt;z-index:251661312;mso-width-relative:margin;mso-height-relative:margin" coordorigin="" coordsize="6223,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv3OmMwwQAAJYUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWEFv60QQviPxH1a+p7Edx3Gspk9V0lZI&#10;D3jiwQ/Y2OvYwt41u9u6BXHjzA8ACSQEB+4gDgj+DVT8C2Z37Y3TpO1rKBVIzcHx2ju7M7PfzHzj&#10;wxeXVYkuCBcFozPHO3AdRGjC0oKuZs5HH54OIgcJiWmKS0bJzLkiwnlx9PZbh00dE5/lrEwJR7AI&#10;FXFTz5xcyjoeDkWSkwqLA1YTCi8zxissYchXw5TjBlavyqHvuuGwYTytOUuIEPB0YV46R3r9LCOJ&#10;fD/LBJGonDmgm9RXrq9LdR0eHeJ4xXGdF0mrBt5DiwoXFDa1Sy2wxOicF1tLVUXCmWCZPEhYNWRZ&#10;ViRE2wDWeO4Na844O6+1Lau4WdXWTeDaG37ae9nkvYtXHBXpzPFD8A/FFRzS9e/fX//8BVJPwD9N&#10;vYph2hmvX9evePtgZUbK5MuMV+ofjEGX2rNX1rPkUqIEHoa+545g/QReeZEfRa3nkxyOZy018Ozz&#10;Eyvpj1wrORr7Y6XTsNt2qLSzytiB1doa520Z5+1h3GgcjN2pg8AMq2tnox9OJlPYxtjYaYpjayNI&#10;hFM/2JRO8s7S3fK3WgrxItaQEP8MEq9zXBONNKHO2nrNt177+qfrX77688sf/vr1GwCGb3ynJ89p&#10;iwoRCwDIDkjsNLzvtgiyhHKbPn1rMY5rLuQZYRVSNzOnLKhSEsf44qWQBgbdFPW4pKgBfPkTAIwa&#10;C1YW6WlRlnqgUgqZlxxdYEgG8lKfP2zWmwWjkgK6mrqzRd/Jq5KY9T8gGQQLANozG2yuiZOEUNmt&#10;W1KYrcQy0MAKtprdJdjOV6JEp7CHCFsJvTOj0gpXBWV8l9prV2RmfucBY7dywZKlV/qUtWsAeCrA&#10;ngSBo1sQOHoYAgPXh9DU2Wc09nQOAe+2OcYLg+gZgn3sPkOwlwQhY7d1cTMJBg+CoBe6UTjeTP4d&#10;AHv1zWDzOQeanPkfz4Fr9mEIhyYi29wDTt0ASBM65E8n0Tb3UKZq+Zcs+Vio4rZJvHo7QHleNu+y&#10;FKgaPpdM5/Q3YWFBCJkOlOkYSpcHLUMBHHZVWPGWjpmE06iV8iem9Ft8rj2gKv8T1YSw8+f1tz/+&#10;8dt3qF8LFEdVrhS19iOibJ5juiLHnLMmJzgFpmQqtFIWuI4RUAPFXvZz7B0O2iIxHHoSfWK3kBjK&#10;FGOB838EPoPjqpDQX5VFNXMiV/0U8HCsHHFCU30vcVGa+5b+6MIIBEtNVBlK9zGfTd3pSXQSBYPA&#10;D08GgbtYDI5P58EgPPUm48VoMZ8vvM+VYV4Q50WaEqrs6HoqL3gzgtp2d6Ybsl1Vj6LByfLV0tK4&#10;U/1TRoHyvWnDTTX0a7Cl+9fWaS5jKKs6fsNxEGemSYSmFm5yxj91UAMN4swRn5xjThxUvkMBRFMv&#10;CCBepB4E44kPA95/s+y/wTSBpWZOIrmDzGAuTR96XvNilcNehlNSdgwxnRWa36710vlAM64nC7OJ&#10;DbN+3buj6t0bPD78+inmRv3byi5bwXNfB/C4wQPtdxsj/7N4sW7YOwxUQCnwPSXVhyZwB8/SXF2p&#10;Arn6Rqt5L96CcASFa13SnvH27+TnR8bbmlRoFOqPXzpztx/q1Ne1/ljPWn9OPPobAAD//wMAUEsD&#10;BBQABgAIAAAAIQAbN+fY3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGb&#10;3cTmo8RsSinqqQi2gnjbJtMkNDsbstsk/feOJ3scnpf3fSZfz6YTIw6utaQgXAQgkEpbtVQr+Dq8&#10;Pa1AOK+p0p0lVHBFB+vi/i7XWWUn+sRx72vBJeQyraDxvs+kdGWDRruF7ZGYnexgtOdzqGU16InL&#10;TSefgyCRRrfEC43ucdtged5fjIL3SU+bZfg67s6n7fXnEH9870JU6vFh3ryA8Dj7/zD86bM6FOx0&#10;tBeqnOgULNNVwlEFcQqCeZQmEYgjgygGWeTy9oHiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAO/c6YzDBAAAlhQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABs359jfAAAACAEAAA8AAAAAAAAAAAAAAAAAHQcAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAApCAAAAAA=&#10;">
                             <v:group id="群組 261" o:spid="_x0000_s1027" style="position:absolute;left:3545;width:2678;height:1835" coordorigin="-106924,-10" coordsize="267791,183525" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAicrsbxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbplUUqUYR2V32IIJ1YfH2aJ5tsXkpTbat/34jCB6HmfmG2ex6U4mWGldaVhBPIxDE&#10;mdUl5wp+Lp+TFQjnkTVWlknBgxzstsPBBhNtOz5Tm/pcBAi7BBUU3teJlC4ryKCb2po4eDfbGPRB&#10;NrnUDXYBbio5i6KlNFhyWCiwpkNB2T39Mwq+Ouz28/ijPd5vh8f1sjj9HmNSajzq92sQnnr/Dr/a&#10;31rBbBnD80w4AnL7DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACJyuxvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                               <v:line id="直線接點 262" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-106924,-10" to="160864,-10" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAW5fuBxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpepG6MmGrqKqWl0IuI0YPeHtlnEpp9G7Krif++Kwgeh5n5hlmue1OLK7WusqxgMo5A&#10;EOdWV1woOOx/3uYgnEfWWFsmBTdysF69DJaYatvxjq6ZL0SAsEtRQel9k0rp8pIMurFtiIN3tq1B&#10;H2RbSN1iF+CmlnEUJdJgxWGhxIa+Ssr/sotR8H1IumxRzN5Hk+mmX/A2Pp42Rqnha//5AcJT75/h&#10;R/tXK4iTGO5nwhGQq38AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFuX7gcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 263" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="-4021,183515" to="160867,183515" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5qV4axgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeSt0YMdboKqIIXqQ0emhvj+wzCc2+DdnVxH/vCoUeh5n5hlmue1OLG7WusqxgPIpA&#10;EOdWV1woOJ/27x8gnEfWWFsmBXdysF4NXpaYatvxF90yX4gAYZeigtL7JpXS5SUZdCPbEAfvYluD&#10;Psi2kLrFLsBNLeMoSqTBisNCiQ1tS8p/s6tRsDsnXTYvprO38eTYz/kz/v45GqWGr/1mAcJT7//D&#10;f+2DVhAnE3ieCUdArh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAealeGsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 264" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="160865,-10" to="160865,183505" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2QMZuxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvohtTG2vqKkUp9CLSmIO9PbKvSWj2bchuTfrvuwXB4zAz3zCb3WAacaXO1ZYVLOYR&#10;COLC6ppLBfn5bfYMwnlkjY1lUvBLDnbb8WiDqbY9f9A186UIEHYpKqi8b1MpXVGRQTe3LXHwvmxn&#10;0AfZlVJ32Ae4aWQcRYk0WHNYqLClfUXFd/ZjFBzypM/W5dNqung8Dms+xZfPo1HqYTK8voDwNPh7&#10;+NZ+1wriZAn/Z8IRkNs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPZAxm7HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                             <v:group id="Group 2978" o:spid="_x0000_s1031" style="position:absolute;width:4616;height:1835" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBdSb0YxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvhf6H5RVya1ZTlGKzEQltySEUYgqlt4f7ohL3rbhbNf8+GyjkOMzMN8w6n00nRhpca1lBvIxA&#10;EFdWt1wr+D5+PL+CcB5ZY2eZFFzIQb55fFhjpu3EBxpLX4sAYZehgsb7PpPSVQ0ZdEvbEwfvZAeD&#10;PsihlnrAKcBNJ1dRlEqDLYeFBnvaNlSdyz+j4HPCqXiJ38f9+bS9/B6Tr599TEotnubiDYSn2d/D&#10;/+2dVrBKE7idCUdAbq4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXUm9GMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
                               <v:rect id="矩形 3" o:spid="_x0000_s1032" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjlsJbxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heQUvUjd6CCV1lVJpyaEI1fbQ2zP7mk3Nvg3Zp6b/3i0UPA4z8w2zXA++VWfqYxPYwHyW&#10;gSKugm24NvCxf7l/ABUF2WIbmAz8UoT1ajxaYmHDhd/pvJNaJQjHAg04ka7QOlaOPMZZ6IiT9x16&#10;j5JkX2vb4yXBfasXWZZrjw2nBYcdPTuqjruTN/BVDlL/zF/l7YjTz2npDtV2czBmcjc8PYISGuQW&#10;/m+X1sAiz+HvTDoCenUFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAI5bCW8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 4" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGklgZxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvxWxMMTbRVcRS6EVKo4f29si+JsHs25DdmvTfd4WCx2FmvmE2u9G04kq9aywrWEQx&#10;COLS6oYrBefT6/wZhPPIGlvLpOCXHOy208kGc20H/qBr4SsRIOxyVFB73+VSurImgy6yHXHwvm1v&#10;0AfZV1L3OAS4aWUSx6k02HBYqLGjQ03lpfgxCl7O6VBk1XL1uHg6jhm/J59fR6PUw2zcr0F4Gv09&#10;/N9+0wqSdAW3M+EIyO0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAaSWBnHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                               <v:line id="直線接點 5" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3DcxrxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LFHoR3Rgx1jQbkYrQi5RGD/Y2ZKdJaHY2ZFcT/717KPT4eN/ZdjStuFHvGssKFvMIBHFp&#10;dcOVgvPpMHsF4TyyxtYyKbiTg20+ecow1XbgL7oVvhIhhF2KCmrvu1RKV9Zk0M1tRxy4H9sb9AH2&#10;ldQ9DiHctDKOokQabDg01NjRe03lb3E1CvbnZCg21Wo9XSyP44Y/48v30Sj18jzu3kB4Gv2/+M/9&#10;oRXESVgbzoQjIPMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHcNzGvEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EAB5B47" wp14:editId="1ED99DB8">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64A461D2" wp14:editId="11499F3E">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>3468370</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5252085</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="12065" t="6350" r="9525" b="10160"/>
                             <wp:wrapNone/>
                             <wp:docPr id="269" name="群組 269"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -10985,75 +11062,75 @@
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="37D2690C" id="群組 269" o:spid="_x0000_s1026" style="position:absolute;margin-left:273.1pt;margin-top:413.55pt;width:49.3pt;height:14.45pt;z-index:251660288" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxEu6dkwMAAIEOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV81u3DYQvhfIOxC8r/Wz2j/BcmDsj1Eg&#10;TQ2kfQCuRElEJFIluda6RW895wEaIAWK9tB7gxyK5m0SI2+RIaldy3aKFnYROED2oCU55Gjmm28+&#10;SYcPt3WFzqhUTPAEBwc+RpSnImO8SPC336wGU4yUJjwjleA0wedU4YdHD744bJuYhqIUVUYlAidc&#10;xW2T4FLrJvY8lZa0JupANJSDMReyJhqmsvAySVrwXlde6PtjrxUya6RIqVKwunBGfGT95zlN9dd5&#10;rqhGVYIhNm2v0l7X5uodHZK4kKQpWdqFQW4RRU0Yh5vuXS2IJmgj2Q1XNUulUCLXB6moPZHnLKU2&#10;B8gm8K9lcyLFprG5FHFbNHuYANprON3abfr47FQiliU4HM8w4qSGIl28/u3i5U/IrAA+bVPEsO1E&#10;Nk+aU+mShOEjkT5VYPau2828cJvRuv1KZOCRbLSw+GxzWRsXkDna2jKc78tAtxqlsDgOx0EAxUrB&#10;FEyHo2DkypSWUMsbp9Jy2Tt3ecqc8UjsbmiD7IIyGQHZ1CWe6m54PilJQ22ZlAFqh+cEUujw/OWP&#10;N3//ikKHpt20g1I5HBEX85Lwgh5LKdqSkgxiCmwKJljw6g6YiYIq3B7YfwCIxI1U+oSKGplBgiW0&#10;jq0YOXuktMNyt8UUkIsVqypYJ3HFUQvRhhPftyeUqFhmrMZoO5nOK4nOCPSg3gZ2T7WpgRluLfDN&#10;z9UY1k2R7V67BCXcu7AFveK9Zhrko2J1gqc9LwbAJc9sdJqwyo3BVcVNTEA0yKkbuTb9YebPltPl&#10;NBpE4Xg5iPzFYnC8mkeD8SqYjBbDxXy+CH40oQdRXLIso9xkuJOMIPpvFOrEyzX7XjSupKRksd7D&#10;tbK/jsq9bd7VMCwwkNXu32YHnHdkcYRfi+wciCOF00DQbBiUQn6PUQv6l2D13YZIilH1JQfyzYIo&#10;MoJpJ9FoEsJE9i3rvoXwFFwlONUSIzeZayezm0ayooR7ucJzcQxakDNLKROhiwsiNxPoyo/WnsG+&#10;PZ//efHq57fPfn/31ws07jXpnJ9K4NAOx39tumEwDDG6KWg9LetKuZPBXUd1TVcxboSExPe66eCp&#10;1PXWJ9Zne826dfsYHfzYPAVKdY+RPk8nd+BpNJ7Bs/4zT+/r8+DT5Onwgzyd3oGnwSiMPvPUvMXe&#10;z/eW/5mn9iUdvnPsW0z3TWY+pPpzq7+XX45H7wEAAP//AwBQSwMEFAAGAAgAAAAhAM6tMUnhAAAA&#10;CwEAAA8AAABkcnMvZG93bnJldi54bWxMj8Fqg0AQhu+FvsMyhd6aVas2WNcQQttTKDQphNw2OlGJ&#10;OyvuRs3bd3pqjzPz8c/356vZdGLEwbWWFISLAARSaauWagXf+/enJQjnNVW6s4QKbuhgVdzf5Tqr&#10;7ERfOO58LTiEXKYVNN73mZSubNBot7A9Et/OdjDa8zjUshr0xOGmk1EQpNLolvhDo3vcNFhedlej&#10;4GPS0/o5fBu3l/Pmdtwnn4dtiEo9PszrVxAeZ/8Hw68+q0PBTid7pcqJTkESpxGjCpbRSwiCiTSO&#10;ucyJN0kagCxy+b9D8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxEu6dkwMAAIEOAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOrTFJ4QAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAO0FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA+wYAAAAA&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBG6mlpwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL1I3ehBS+oq0tKSgwjV9tDbmJ1mU7OzITtq/PfuoeDx8b4Xq9436kxdrAMbmIwzUMRl&#10;sDVXBr7270/PoKIgW2wCk4ErRVgtHwYLzG248Cedd1KpFMIxRwNOpM21jqUjj3EcWuLE/YbOoyTY&#10;Vdp2eEnhvtHTLJtpjzWnBoctvToqj7uTN/BT9FL9TT5kc8TR96hwh3L7djDmcdivX0AJ9XIX/7sL&#10;a2A6T/PTmXQE9PIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARuppacMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBj7vMrxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvxWySotaYVcRS6EVKo4f29si+JsHs25DdmvTfd4WCx2FmvmHy3WhacaXeNZYVJFEM&#10;gri0uuFKwfn0On8G4TyyxtYyKfglB7vtdJJjpu3AH3QtfCUChF2GCmrvu0xKV9Zk0EW2Iw7et+0N&#10;+iD7SuoehwA3rUzjeCkNNhwWauzoUFN5KX6MgpfzcijW1WL1mDwdxzW/p59fR6PUw2zcb0B4Gv09&#10;/N9+0wrSVQK3M+EIyO0fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGPu8yvHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTPG1cxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpepG6M+C+6ilgKvUhp6kFvj+wzCWbfhuxq4rfvCoLHYWZ+w6w2nanEjRpXWlYwGkYg&#10;iDOrS84VHP6+PuYgnEfWWFkmBXdysFm/9VaYaNvyL91Sn4sAYZeggsL7OpHSZQUZdENbEwfvbBuD&#10;Psgml7rBNsBNJeMomkqDJYeFAmvaFZRd0qtR8HmYtukin8wGo/G+W/BPfDztjVL99267BOGp86/w&#10;s/2tFcSzGB5nwhGQ638AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAkzxtXMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8cMjHxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReitkYqZroKtJS8CLS1IPeHtlnEsy+DdmtSf+9Wyj0OMzMN8x6O5hG3KlztWUF0ygG&#10;QVxYXXOp4PT1MVmCcB5ZY2OZFPyQg+1m9LTGTNueP+me+1IECLsMFVTet5mUrqjIoItsSxy8q+0M&#10;+iC7UuoO+wA3jUzieC4N1hwWKmzpraLiln8bBe+neZ+n5eviZTo7DCkfk/PlYJR6Hg+7FQhPg/8P&#10;/7X3WkGymMHvmXAE5OYBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/HDIx8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84570A" wp14:editId="790BE123">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="506EBADB" wp14:editId="43033947">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
                               <wp:posOffset>6184265</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
                               <wp:posOffset>5207000</wp:posOffset>
                             </wp:positionV>
                             <wp:extent cx="626110" cy="183515"/>
                             <wp:effectExtent l="0" t="0" r="21590" b="26035"/>
                             <wp:wrapNone/>
                             <wp:docPr id="274" name="群組 274"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="626110" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
@@ -11190,95 +11267,95 @@
                                       </a:lnRef>
                                       <a:fillRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:fillRef>
                                       <a:effectRef idx="0">
                                         <a:schemeClr val="accent1"/>
                                       </a:effectRef>
                                       <a:fontRef idx="minor">
                                         <a:schemeClr val="tx1"/>
                                       </a:fontRef>
                                     </wps:style>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="33AE6AAA" id="群組 274" o:spid="_x0000_s1026" style="position:absolute;margin-left:486.95pt;margin-top:410pt;width:49.3pt;height:14.45pt;z-index:251659264" coordsize="6261,1835" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7LlIeqAMAAFcOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8tu3DYU3RfoPxDc1xrJ87AFy4HhxEYB&#10;IzHqFFnTFDUSSpEsybHGXWedD0iBFijaRfctuijav2mN/kXvpR4z9biJ4wBOEEQLQeR9kPfw3CNp&#10;78GyluRCWFdpldF4a0SJUFznlZpn9MunR5/tUOI8UzmTWomMXgpHH+x/+sleY1KR6FLLXFgCSZRL&#10;G5PR0nuTRpHjpaiZ29JGKDAW2tbMw9DOo9yyBrLXMkpGo2nUaJsbq7lwDmYftka6H/IXheD+SVE4&#10;4YnMKOzNh7sN93O8R/t7LJ1bZsqKd9tgd9hFzSoFiw6pHjLPyMJWG6nqilvtdOG3uK4jXRQVF6EG&#10;qCYeXavm2OqFCbXM02ZuBpgA2ms43Tktf3xxakmVZzSZjSlRrIZDuvrzx6tfnxOcAXwaM0/B7dia&#10;M3Nq2yLh8UTzrxyYo+t2HM9XzsvC1hgEtZJlAP5yAF4sPeEwOU2mcQzHw8EU72xP4kl7MLyE09uI&#10;4uWjV8ZFLG0XDVsbttIYoJhboejeDsWzkhkRDschPAOKkwHF73/+648fSNJiGJwQwICoS12H5d3h&#10;GcpkqbHOHwtdE3zIqAXaBzayixPn8YxWLngUSh9VUsI8S6UiDWCezEajEOG0rHK0otHZ+fmhtOSC&#10;QfdswwVObbY1N8gtVaBBXxQC7fylFO0CX4gCCAannLQrYGuLIS3jXCgft6aS5aJdbTKCq1+sjwiF&#10;SAUJMXMBuxxydwl6zzZJn7vdc+ePoSIowxDclf6q4CEirKyVH4LrSml7U2USqupWbv17kFpoEKVz&#10;nV8CcaxudckZflTBCZ4w50+ZBSGCngBx9U/gVkgNJ6W7J0pKbb+5aR79gdlgpaQBYcuo+3rBrKBE&#10;fq6A87vxeIxKGAbjySyBgV23nK9b1KI+1HD6Mci44eER/b3sHwur62egwQe4KpiY4rB2Rrm3/eDQ&#10;t4ILKs7FwUFwA/UzzJ+oM8MxOaKK3H26fMas6WjsQR4e677PWHqNza0vRip9sPC6qALVV7h2eEPP&#10;o4jdS/NPh+b/9per317+/eKnf37/jkyRB7gD0IlD9ToJ2I63k+mMkk2ZBHj/q5D/LwGyUihOG6Ch&#10;SuD0ffb9LXrz5qa+RV/ed1P75S2bGju/I929sQ9I073A19k3eyP2jae7u6C8H9kHYoaNEr5EN19X&#10;7+aV8l6zD770b2DfzhuxL54k44/sw4+lD4Z94SMc/l7Cx1v3p4W/R+vjoJWr/8H9fwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPPBSQPiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugkAQhu9N+g6b&#10;adJbXdBagbIYY9qejEm1ifE2wghEdpawK+Dbdz21x5n58v/fpMtRN6KnztaGFYSTAARxboqaSwU/&#10;+8+XCIR1yAU2hknBjSwss8eHFJPCDPxN/c6VwoewTVBB5VybSGnzijTaiWmJ/e1sOo3Oj10piw4H&#10;H64bOQ2CN6mxZt9QYUvrivLL7qoVfA04rGbhR7+5nNe3436+PWxCUur5aVy9g3A0uj8Y7vpeHTLv&#10;dDJXLqxoFMSLWexRBZHvAXEngsV0DuLkV69RDDJL5f8nsl8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAuy5SHqgDAABXDgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA88FJA+IAAAAMAQAADwAAAAAAAAAAAAAAAAACBgAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAABEHAAAAAA==&#10;">
                             <v:rect id="矩形 2" o:spid="_x0000_s1027" style="position:absolute;width:6261;height:1835;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDqjg17xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvujFgW9NsQhEFsXqoirS31+wzCc2+Ddmtxn/fLQg9DjPfDJPmvWnEhTpXW1YwnUQg&#10;iAuray4VHA+r8TMI55E1NpZJwY0c5NngIcVE2yu/02XvSxFK2CWooPK+TaR0RUUG3cS2xME7286g&#10;D7Irpe7wGspNI+MoepQGaw4LFba0qKj43v8YBfHsFC13t883/dGvl9vt14bmi41So2H/+gLCU+//&#10;w3d6rQP3NIO/M+EIyOwXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6o4Ne8YAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3132,0" to="3132,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjVwKuxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mmhBZTWKKBYvHrqtsMfH5u0f3bwsm6jrtzeFQo/DzPyGWW1624g7db52rGEyViCI&#10;c2dqLjX8fB/eFyB8QDbYOCYNT/KwWQ/eVpgY9+AvuqehFBHCPkENVQhtIqXPK7Lox64ljl7hOosh&#10;yq6UpsNHhNtGTpWaSYs1x4UKW9pVlF/Tm9VwOH/WH7dMUXZKy+O8yC7qWuy1Hg377RJEoD78h//a&#10;R6NhOp/B75l4BOT6BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACNXAq7EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4699,0" to="4699,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMG6c1xQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeEJvmmjBla1RSkXx4sHVwh4fm7d/6uZl2UTdfvtGKPQ4zMxvmNVmsK24U+8bxxpmUwWC&#10;uHCm4UrD5bybLEH4gGywdUwafsjDZv0yWmFq3INPdM9CJSKEfYoa6hC6VEpf1GTRT11HHL3S9RZD&#10;lH0lTY+PCLetnCu1kBYbjgs1dvRZU3HNblbD7mvfvN1yRfkxqw5JmX+ra7nV+nU8fLyDCDSE//Bf&#10;+2A0zJMEnmfiEZDrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMG6c1xQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1524,0" to="1524,1835" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA9hDNHwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrjTRAUdqlFkBsXNLKwOdHlpbh/a3JQmav37yUJweTjv1aa3jbhT52vHGiZjBYI4d6bm&#10;UsP5tBt9gfAB2WDjmDQ8ycNm/TFYYWLcg490T0MpYgj7BDVUIbSJlD6vyKIfu5Y4coXrLIYIu1Ka&#10;Dh8x3DZyqtRcWqw5NlTY0ndF+TW9WQ27v309u2WKst+0PCyK7KKuxY/Ww89+uwQRqA9v8ct9MBqm&#10;i7g2nolHQK7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD2EM0fBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" strokecolor="#330" strokeweight="1pt"/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>銀行　　總代號：</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57C8F8FE" wp14:editId="54051D16">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DB92AD6" wp14:editId="73AD4FF8">
                             <wp:extent cx="461645" cy="183515"/>
                             <wp:effectExtent l="9525" t="9525" r="14605" b="6985"/>
                             <wp:docPr id="279" name="Group 2978"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="461645" cy="183515"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="6985" cy="2762"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="280" name="矩形 3"/>
                                     <wps:cNvSpPr>
                                       <a:spLocks noChangeArrowheads="1"/>
                                     </wps:cNvSpPr>
@@ -11357,119 +11434,119 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:srgbClr val="333300"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="4473DA51" id="Group 2978" o:spid="_x0000_s1026" style="width:36.35pt;height:14.45pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="6985,2762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3johbXwMAADQLAAAOAAAAZHJzL2Uyb0RvYy54bWzsVt2K1DAUvhd8h5D72f5M569sV5b5WQR/&#10;FlYfINOmbbBNapLZ7iq+gg+goCB44b3ghfg4Kr6FJ0ln3N0BkVEXBHvRJj3J6Tnf+b7T7N86qyt0&#10;SqVigic42PMxojwVGeNFgh8+WPTGGClNeEYqwWmCz6nCtw5u3thvm5iGohRVRiUCJ1zFbZPgUusm&#10;9jyVlrQmak80lIMxF7ImGqay8DJJWvBeV17o+0OvFTJrpEipUvB25oz4wPrPc5rq+3muqEZVgiE2&#10;be/S3pfm7h3sk7iQpClZ2oVBdoiiJozDRzeuZkQTtJJsy1XNUimUyPVeKmpP5DlLqc0Bsgn8K9kc&#10;SbFqbC5F3BbNBiaA9gpOO7tN750eS8SyBIejCUac1FAk+10UTkZjg0/bFDEsO5LNSXMsXZIwvCPS&#10;RwrM3lW7mRduMVq2d0UGHslKC4vPWS5r4wIyR2e2DOebMtAzjVJ4GQ2DYTTAKAVTMO4PgoErU1pC&#10;Lbd2peW82zecjLtd4WgYmj0eid0HbZBdUCYjIJv6gaf6PTxPStJQWyZlgFrjOQa+OTy/vn73+dMb&#10;1Hdo2kVrKJXDEXExLQkv6KGUoi0pySCmwKZgggWvboOZKKjCbsD+BCASN1LpIypqZAYJliAdWzFy&#10;ekdph+V6iSkgFwtWVfCexBVHLUQbjnzf7lCiYpmxGqOSxXJaSXRKQIF9uGCR83ZpWc009IGK1Qke&#10;++Yyi0hskJjzzI41YZUbQ1krbszAGAiuGzm9PZ34k/l4Po56UTic9yJ/NusdLqZRb7gIRoNZfzad&#10;zoJnJs4gikuWZZSbUNfaD6Jf40LXhZxqN+q/lNKlzBf22s7cuxyGpSxktX7a7IC8ruqOuUuRnQMD&#10;pHDNDJovDEohn2DUQiNLsHq8IpJiVN3mwKJJEEWm89lJNBiFMJEXLcuLFsJTcJXgVEuM3GSqXb9c&#10;NZIVJXwrsFXm4hBEnTPLDROhi8s2BCuva9NZsNHZy/dfP7z48vztt4+vUGTA7sQz5ceym/2SekK4&#10;MNruTACdaUpb7WVLPRXjpiOQ+HrUA/+JTiT/mGA2XWRnHUBZrT6gn18b4YAbXWO/SDj7l9qRcNGw&#10;D7+u/4T76x36DxPOnivgaGb7dXeMNGe/i3NL0B+H3YPvAAAA//8DAFBLAwQUAAYACAAAACEA/4kk&#10;QtwAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74G+g9hCb4lslzapazmE0PYUCvmB&#10;0tvG2tgm1spYiu28fdVemsvCMMPMt9lyNI3oqXO1ZQXxLAJBXFhdc6ngsH+fLkA4j6yxsUwKruRg&#10;md9NMky1HXhL/c6XIpSwS1FB5X2bSumKigy6mW2Jg3eynUEfZFdK3eEQyk0jkyh6lgZrDgsVtrSu&#10;qDjvLkbBx4DD6jF+6zfn0/r6vX/6/NrEpNTD/bh6BeFp9P9h+MUP6JAHpqO9sHaiURAe8X83ePNk&#10;DuKoIFm8gMwzecue/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA3johbXwMAADQLAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/iSRC3AAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAALkFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAwgYAAAAA&#10;">
                             <v:rect id="矩形 3" o:spid="_x0000_s1027" style="position:absolute;width:6985;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDPLN7EwgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbzVjULFRlcRsSBqD1oRvY3ZMQnNzobsqvHfdw6FHh/vezJrXaXu1ITSs4F+LwFFnHlb&#10;cm7g8P35NgIVIrLFyjMZeFKA2fT1ZYKp9Q/e0X0fcyUhHFI0UMRYp1qHrCCHoedrYuGuvnEYBTa5&#10;tg0+JNxVepAkQ+2wZGkosKZFQdnP/uYMDN6PyfLred7YU7tabreXNX0s1sZ0O+18DCpSG//Ff+6V&#10;Fd9I5ssZOQJ6+gsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDPLN7EwgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2222,0" to="2222,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZa+r9xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mqjQymoUURQvHrqtsMfH5u0f3bwsm6jrtzeFQo/DzPyGWa5724g7db52rGEyViCI&#10;c2dqLjX8fO/f5yB8QDbYOCYNT/KwXg3elpgY9+AvuqehFBHCPkENVQhtIqXPK7Lox64ljl7hOosh&#10;yq6UpsNHhNtGTpX6kBZrjgsVtrStKL+mN6thfz7Us1umKDul5fGzyC7qWuy0Hg37zQJEoD78h//a&#10;R6NhOp/A75l4BOTqBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJlr6v3EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4635,0" to="4635,2762" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpuXSKxQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mnSFVrZGKYrixUNXhT0+Nm//1M3Lsom6fntTKPQ4zMxvmMVqsK24Ue8bxxrepgoE&#10;ceFMw5WG03H7OgfhA7LB1jFpeJCH1XL0ssDUuDt/0y0LlYgQ9ilqqEPoUil9UZNFP3UdcfRK11sM&#10;UfaVND3eI9y2MlHqXVpsOC7U2NG6puKSXa2G7XnXzK65ovyQVfuPMv9Rl3Kj9WQ8fH2CCDSE//Bf&#10;e280JPMEfs/EIyCXTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpuXSKxQAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#330" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  分支代號：</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="007F3BE5">
+                <w:p w14:paraId="011FB9B8" w14:textId="77777777" w:rsidR="00894266" w:rsidRPr="00761704" w:rsidRDefault="00894266" w:rsidP="0073195F">
                   <w:pPr>
                     <w:framePr w:hSpace="180" w:wrap="around" w:hAnchor="margin" w:x="194" w:y="-251"/>
                     <w:spacing w:line="380" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　　　　</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">分行　　帳號： </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00761704">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="-16"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6339B5A6" wp14:editId="37FA8748">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE1E397" wp14:editId="26E4F37F">
                             <wp:extent cx="2216785" cy="193040"/>
                             <wp:effectExtent l="0" t="0" r="12065" b="16510"/>
                             <wp:docPr id="283" name="Group 3021"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="2216785" cy="193040"/>
                                       <a:chOff x="0" y="0"/>
                                       <a:chExt cx="41719" cy="1828"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wps:wsp>
                                     <wps:cNvPr id="284" name="直線接點 4"/>
                                     <wps:cNvCnPr/>
                                     <wps:spPr bwMode="auto">
                                       <a:xfrm>
@@ -11878,93 +11955,93 @@
                                       <a:noFill/>
                                       <a:ln w="12700">
                                         <a:solidFill>
                                           <a:schemeClr val="tx1"/>
                                         </a:solidFill>
                                         <a:round/>
                                         <a:headEnd/>
                                         <a:tailEnd/>
                                       </a:ln>
                                       <a:extLst>
                                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                             <a:noFill/>
                                           </a14:hiddenFill>
                                         </a:ext>
                                       </a:extLst>
                                     </wps:spPr>
                                     <wps:bodyPr/>
                                   </wps:wsp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback>
+                      <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
                         <w:pict>
                           <v:group w14:anchorId="4564202F" id="Group 3021" o:spid="_x0000_s1026" style="width:174.55pt;height:15.2pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="41719,1828" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAjCnubSgQAAA4mAAAOAAAAZHJzL2Uyb0RvYy54bWzsWtmO5DQUfUfiH6y8V2etyqJOj1q1tJAG&#10;aGngA1yJs4jEDnaq0w2aX+ADQAIJiQfekXhAfA6M+AuunVRNV1eagY7U0gjXQ8rrzfW9x8u58fmL&#10;27pCN4SLktHYsM8sAxGasLSkeWx8/tlmFhhItJimuGKUxMYdEcaLiw8/OO+aiDisYFVKOAIhVERd&#10;ExtF2zaRaYqkIDUWZ6whFCozxmvcQpbnZspxB9LrynQsa2F2jKcNZwkRAkpXfaVxoeRnGUnaT7NM&#10;kBZVsQG6terJ1XMrn+bFOY5yjpuiTAY18BO0qHFJ4aUHUSvcYrTj5Ymoukw4EyxrzxJWmyzLyoSo&#10;McBobOvBaK442zVqLHnU5c3BTGDaB3Z6stjkk5trjso0NpzANRDFNThJvRe5lmNL+3RNHkGzK968&#10;aq55P0hIvmTJFwKqzYf1Mp/3jdG2+5ilIBHvWqbsc5vxWoqAkaNb5Ya7gxvIbYsSKHQce+EHcwMl&#10;UGeHruUNfkoKcOZJt6RYDx0927fDoVvgBFJ5E0f9K5Wag1pyTAA38daiYppFXxW4IcpRQprqYFFv&#10;b9E33/3y5tdv//zmp79++x55vVVV0yW95srGIhJg3XcaLHBtmFGnNgNsK2s9HDaOGi7aK8JqJBOx&#10;UZVUaoojfPNStL2F9k1kMWWbsqqgHEcVRR04wPEtS/UQrCpTWSsr1Qwly4qjGwxzq71VWAFzH7UC&#10;ANNUCSsITtdDusVl1aehfUWlOPA9qDOk+pnzdWiF62AdeDPPWaxnnrVazS43S2+22Nj+fOWulsuV&#10;/VpqZntRUaYpoVK5/Sy2vX/n02E96effYR4fzGAeS1eIAmX3/0ppwFbvvh5YW5beKa+qcoDZs+EN&#10;5kw/g4/wNp+AN2dhwbKg8abxNra+LUbxtpiCtzDwAMUacBpwY4DzRwHnTwDc3A1BqMabxtsY3uCs&#10;NbKhqpOl3PPhrPdfD3C2585tDTh9ghtnDEBfRgAXTljg3CB09I6qKcM4RQ2BOA6A++HnP37/Ebn3&#10;oLbn+6In+4iyZYFpTi45Z50kdECbe9o3LIZ9hz0beieZhXefbrz/ROJP2CyHAM/zsdm6bCFYVZV1&#10;bASW/Elb4eg9o7ZHBF3wfHsg8Rv1k4M65vFP5sCIsz7iBhFCSBSMf2WgDqJtsSG+3GFODFR9RAFF&#10;oe1BkAe1KuPNfQcy/H7N9n4NpgmIio2k5QbqM8u2D+rtGl7mBbzLVrCg7BIiT1mpAh0Slz03hwHK&#10;zDNS8xD2/JGFfUooyIajxOgMgkIdC/q/x4JCZxRwU2JBcGZzgPGfLtkacDr46ISHzwdHwccpwSDX&#10;CaRUDThNzkfIeTj+dWUKOXcs39LkXHOlR7jS+OeVKeTccQNfb6kacI8Abvz7yhTS4M79uSYNGnCP&#10;AG78+8oUwMHtAR3vfg9vLKj7MnDpSMWChgtS8lbT/bwKo7y9xnXxNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAIMBEKXbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdxFbRmE0p&#10;RT0VwVYQb9PsNAnNzobsNkn/vaMXvQxveMN73+TLybVqoD40ng2kswQUceltw5WBj93LzQOoEJEt&#10;tp7JwJkCLIvLixwz60d+p2EbKyUhHDI0UMfYZVqHsiaHYeY7YvEOvncYZe0rbXscJdy1+jZJ7rXD&#10;hqWhxo7WNZXH7ckZeB1xXM3T52FzPKzPX7u7t89NSsZcX02rJ1CRpvh3DD/4gg6FMO39iW1QrQF5&#10;JP5O8eaLxxTUXkSyAF3k+j988Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAjCnubSgQA&#10;AA4mAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCDARCl&#10;2wAAAAQBAAAPAAAAAAAAAAAAAAAAAKQGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;rAcAAAAA&#10;">
                             <v:line id="直線接點 4" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="8318,0" to="8318,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGTCCUxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heUIvUjdG65/UVYpS8CKl0YPeHtnXJDT7NmS3Jn77riB4HGbmN8xq05lKXKlxpWUF41EE&#10;gjizuuRcwen4+boA4TyyxsoyKbiRg82631thom3L33RNfS4ChF2CCgrv60RKlxVk0I1sTRy8H9sY&#10;9EE2udQNtgFuKhlH0UwaLDksFFjTtqDsN/0zCnanWZsu87f5cDw5dEv+is+Xg1HqZdB9vIPw1Pln&#10;+NHeawXxYgr3M+EIyPU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEZMIJTHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2603,0" to="2603,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQApAIUPxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iNkY8U9SVykVoReRph709si+JqHZtyG7mvTbdwuCx2FmfsOst4NpxI06V1tWMI1i&#10;EMSF1TWXCk5f+8kKhPPIGhvLpOCXHGw3T6M1Ztr2/Em33JciQNhlqKDyvs2kdEVFBl1kW+LgfdvO&#10;oA+yK6XusA9w08gkjhfSYM1hocKW3isqfvKrUbA7Lfo8LefL8XR2GFI+JufLwSj18jy8vYLwNPhH&#10;+N7+0AqS1Rz+z4QjIDd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACkAhQ/HAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1029" style="position:absolute;visibility:visible;mso-wrap-style:square" from="29845,0" to="29845,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZ0ht4xwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUIvpW5MMWrMRsRS6EVKo4f29si+JsHs25DdmvTfd4WCx2FmvmGy3WhacaXeNZYVLOYR&#10;COLS6oYrBefT69MahPPIGlvLpOCXHOzy6STDVNuBP+ha+EoECLsUFdTed6mUrqzJoJvbjjh437Y3&#10;6IPsK6l7HALctDKOokQabDgs1NjRoabyUvwYBS/nZCg21XL1uHg+jht+jz+/jkaph9m434LwNPp7&#10;+L/9phXE6wRuZ8IRkPkfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANnSG3jHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 7" o:spid="_x0000_s1030" style="position:absolute;visibility:visible;mso-wrap-style:square" from="5397,0" to="5397,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2nr7jxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN2YYkxSVxFLoRcRo4f29si+JqHZtyG7Nem/7wqCx2FmvmFWm9G04kK9aywrmM8i&#10;EMSl1Q1XCs6n9+cUhPPIGlvLpOCPHGzWD5MV5toOfKRL4SsRIOxyVFB73+VSurImg25mO+Lgfdve&#10;oA+yr6TucQhw08o4ihJpsOGwUGNHu5rKn+LXKHg7J0ORVYvldP6yHzM+xJ9fe6PU0+O4fQXhafT3&#10;8K39oRXE6RKuZ8IRkOt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALaevuPHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1031" style="position:absolute;visibility:visible;mso-wrap-style:square" from="14351,0" to="14351,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHASqRwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wmwGTe0wPqpRZGRgNiJWF7q7NNe22NyUJtr692Yx4PJw3st1ZyrxoMaVlhWMRxEI4szq&#10;knMFp+PvcAbCeWSNlWVS8CQH61W/t8RE25YP9Eh9LkIIuwQVFN7XiZQuK8igG9maOHBX2xj0ATa5&#10;1A22IdxUMo6iiTRYcmgosKafgrJbejcKtqdJm87z7+nn+GvXzXkfny87o9THoNssQHjq/Fv87/7T&#10;CuJZWBvOhCMgVy8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxwEqkcMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="38925,0" to="38925,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCoTY8KxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8iG6M1JrUVUpF8CJi6kFvj+wzCc2+DdnVxH/vFoQeh5n5hlmselOLG7WusqxgMo5A&#10;EOdWV1woOP5sRnMQziNrrC2Tgjs5WC1fXxaYatvxgW6ZL0SAsEtRQel9k0rp8pIMurFtiIN3sa1B&#10;H2RbSN1iF+CmlnEUzaTBisNCiQ19l5T/ZlejYH2cdVlSvH8MJ9Ndn/A+Pp13RqnBW//1CcJT7//D&#10;z/ZWK4jnCfydCUdALh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqE2PCsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:rect id="矩形 3" o:spid="_x0000_s1033" style="position:absolute;width:41719;height:1828;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD25o+TwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL1I3ehBbOoq0tKSgwjV9tDbmJ1mU7OzITtq/PfuoeDx8b4Xq9436kxdrAMbmIwzUMRl&#10;sDVXBr72709zUFGQLTaBycCVIqyWD4MF5jZc+JPOO6lUCuGYowEn0uZax9KRxzgOLXHifkPnURLs&#10;Km07vKRw3+hpls20x5pTg8OWXh2Vx93JG/gpeqn+Jh+yOeLoe1S4Q7l9OxjzOOzXL6CEermL/92F&#10;NTB9TvPTmXQE9PIGAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9uaPk8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1034" style="position:absolute;visibility:visible;mso-wrap-style:square" from="11430,0" to="11430,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDT4hXRxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbpJpGpSVxFLwYuI0YPeHtlnEpp9G7JbE/+9Wyj0OMzMN8xiNZhG3KhztWUF8TgC&#10;QVxYXXOp4HT8Gs1BOI+ssbFMCu7kYLV8flpgpm3PB7rlvhQBwi5DBZX3bSalKyoy6Ma2JQ7e1XYG&#10;fZBdKXWHfYCbRiZRNJUGaw4LFba0qaj4zn+Mgs/TtM/T8n32Fk92Q8r75HzZGaVeX4b1BwhPg/8P&#10;/7W3WkGSxvB7JhwBuXwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0+IV0cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 5" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="17526,0" to="17526,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjMIumxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gpeRDdG/JPUVUpLoRcRowd7e2Rfk9Ds25BdTfz2XUHwOMzMb5j1tje1uFLrKssKppMI&#10;BHFudcWFgtPxa7wC4TyyxtoyKbiRg+3mZbDGVNuOD3TNfCEChF2KCkrvm1RKl5dk0E1sQxy8X9sa&#10;9EG2hdQtdgFuahlH0UIarDgslNjQR0n5X3YxCj5Piy5LivlyNJ3t+oT38flnZ5QavvbvbyA89f4Z&#10;frS/tYI4ieF+JhwBufkHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIzCLpsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 6" o:spid="_x0000_s1036" style="position:absolute;visibility:visible;mso-wrap-style:square" from="32893,0" to="32893,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBMfC49xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeSt0YUZvoKqIIXqQ0emhvj+wzCc2+DdnVxH/vCoUeh5n5hlmue1OLG7WusqxgPIpA&#10;EOdWV1woOJ/27x8gnEfWWFsmBXdysF4NXpaYatvxF90yX4gAYZeigtL7JpXS5SUZdCPbEAfvYluD&#10;Psi2kLrFLsBNLeMomkmDFYeFEhvalpT/ZlejYHeedVlSTOdv48mxT/gz/v45GqWGr/1mAcJT7//D&#10;f+2DVhAnE3ieCUdArh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATHwuPcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 8" o:spid="_x0000_s1037" style="position:absolute;visibility:visible;mso-wrap-style:square" from="20701,0" to="20701,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDlbZJxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN2Yamqiq0hLoRcRUw/19sg+k2D2bchuTfrvuwXB4zAz3zCrzWAacaXO1ZYVTCcR&#10;COLC6ppLBcevj+cFCOeRNTaWScEvOdisH0YrzLTt+UDX3JciQNhlqKDyvs2kdEVFBt3EtsTBO9vO&#10;oA+yK6XusA9w08g4ihJpsOawUGFLbxUVl/zHKHg/Jn2elvPX8fRlN6S8j79PO6PU0+OwXYLwNPh7&#10;+Nb+1AridAb/Z8IRkOs/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMOVtknHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 9" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="23876,0" to="23876,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCs2RPSxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oRepNmYojYxq0hLoRcRo4f29sg+k2D2bchuTfrvuwWhx2FmvmHy7WhacaPeNZYVzKMY&#10;BHFpdcOVgvPp/ekFhPPIGlvLpOCHHGw3k4ccM20HPtKt8JUIEHYZKqi97zIpXVmTQRfZjjh4F9sb&#10;9EH2ldQ9DgFuWpnE8VIabDgs1NjRa03ltfg2Ct7Oy6FIq8VqNn/ejykfks+vvVHqcTru1iA8jf4/&#10;fG9/aAVJuoC/M+EIyM0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzZE9LHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1039" style="position:absolute;visibility:visible;mso-wrap-style:square" from="35750,0" to="35750,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBcC42lxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvUjemNDXRVUpF6EWkaQ729si+JsHs25BdTfrvuwWhx2FmvmE2u9G04ka9aywrWC4i&#10;EMSl1Q1XCorPw+MKhPPIGlvLpOCHHOy2k4cNZtoO/EG33FciQNhlqKD2vsukdGVNBt3CdsTB+7a9&#10;QR9kX0nd4xDgppVxFCXSYMNhocaO3moqL/nVKNgXyZCn1fPLfPl0HFM+xeevo1FqNh1f1yA8jf4/&#10;fG+/awVxmsDfmXAE5PYXAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXAuNpcYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <v:line id="直線接點 4" o:spid="_x0000_s1040" style="position:absolute;visibility:visible;mso-wrap-style:square" from="27051,0" to="27051,1828" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAzRyg+xgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8SN0YqZrUVUpF8CJi6kFvj+wzCc2+DdnVxH/vFoQeh5n5hlmselOLG7WusqxgPIpA&#10;EOdWV1woOP5s3ucgnEfWWFsmBXdysFq+viww1bbjA90yX4gAYZeigtL7JpXS5SUZdCPbEAfvYluD&#10;Psi2kLrFLsBNLeMomkqDFYeFEhv6Lin/za5Gwfo47bKk+JgNx5Ndn/A+Pp13RqnBW//1CcJT7//D&#10;z/ZWK4iTGfydCUdALh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM0coPsYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3213]" strokeweight="1pt"/>
                             <w10:anchorlock/>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="00EE7B95" w:rsidP="009B03BA">
+          <w:p w14:paraId="4562A412" w14:textId="77777777" w:rsidR="00EE7B95" w:rsidRPr="00761704" w:rsidRDefault="00EE7B95" w:rsidP="009B03BA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002271CE" w:rsidRDefault="002271CE" w:rsidP="002271CE">
+    <w:p w14:paraId="65837844" w14:textId="77777777" w:rsidR="002271CE" w:rsidRDefault="002271CE" w:rsidP="002271CE">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="100" w:left="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5D92">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -12016,69 +12093,69 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>準</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0075468F" w:rsidRPr="0024060F" w:rsidRDefault="001661E4" w:rsidP="009936A8">
+    <w:p w14:paraId="7FA9B0ED" w14:textId="77777777" w:rsidR="0075468F" w:rsidRPr="0024060F" w:rsidRDefault="001661E4" w:rsidP="009936A8">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001661E4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CBEBE49" wp14:editId="1C96D65B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="385E083C" wp14:editId="0A6EA903">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>6410960</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>45085</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="617220" cy="617220"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="圖片 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12114,176 +12191,176 @@
       <w:r w:rsidR="0075468F" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0075468F" w:rsidRPr="0024060F" w:rsidRDefault="000A7FE2" w:rsidP="009936A8">
+    <w:p w14:paraId="2BF56757" w14:textId="77777777" w:rsidR="0075468F" w:rsidRPr="0024060F" w:rsidRDefault="000A7FE2" w:rsidP="009936A8">
       <w:pPr>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7FE2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="525688F1" wp14:editId="5CD06FDF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6320790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>358140</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="819150" cy="336550"/>
                 <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="13" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="819150" cy="336550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000A7FE2" w:rsidRPr="000A7FE2" w:rsidRDefault="000A7FE2">
+                          <w:p w14:paraId="0A05F269" w14:textId="77777777" w:rsidR="000A7FE2" w:rsidRPr="000A7FE2" w:rsidRDefault="000A7FE2">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000A7FE2">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>填寫範例</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:497.7pt;margin-top:28.2pt;width:64.5pt;height:26.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo51ScIgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyWbzU5pVNlVpKUIq&#10;FKlwAMfrzVrYHmM72Q0XqMQByjMH4AA9UHsOxt4kRPCG2IfV2DPzzXzfjOdnnVZkI5yXYEqaD4aU&#10;CMOhkmZV0k8fr16cUuIDMxVTYERJt8LTs8XzZ/PWFmIEDahKOIIgxhetLWkTgi2yzPNGaOYHYIVB&#10;Zw1Os4BHt8oqx1pE1yobDYcnWQuusg648B5vL3snXST8uhY83NS1F4GokmJvIf1d+i/jP1vMWbFy&#10;zDaS79pg/9CFZtJg0QPUJQuMrJ38C0pL7sBDHQYcdAZ1LblIHJBNPvyDzW3DrEhcUBxvDzL5/wfL&#10;328+OCIrnN2YEsM0zujp/u7x5/en+4fHH9/IKErUWl9g5K3F2NC9gg7DE11vr4F/9sTARcPMSpw7&#10;B20jWIUt5jEzO0rtcXwEWbbvoMJSbB0gAXW101E/VIQgOo5qexiP6ALheHmaz/Ipeji6xuOTKdqx&#10;Aiv2ydb58EaAJtEoqcPpJ3C2ufahD92HxFoGrqRSeM8KZUhb0tl0NE0JRx4tAy6okhrrD+PXr0zk&#10;+NpUKTkwqXobe1FmRzry7BmHbtkliSd7LZdQbVEFB/0+4vtBowH3lZIWd7Gk/suaOUGJemtQyVk+&#10;mcTlTYfJ9OUID+7Yszz2MMMRqqSBkt68CGnhe8rnqHgtkxpxNH0nu5Zxx5Keu/cQl/j4nKJ+v9rF&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhABxf2EPeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WVuJWbFCCmhAHIapeqUp/pN5MvCQR8TqKDUnfvsupPe2sdjT7TbGZXCeuOITWk4bF&#10;XIFAqrxtqdbw8f7y+AQiREPWdJ5Qww8G2JT3d4XJrR/pDa+HWAsOoZAbDU2MfS5lqBp0Jsx9j8S3&#10;kx+cibwOtbSDGTncdXKp1Eo60xJ/aEyPuwar8+HiNHzuT99fiXqtn13aj35SklwmtZ49TNs1iIhT&#10;/DPDDZ/RoWSmo7+QDaLTkGVpwlYN6YrnzbBYJqyOrFSWgCwL+b9D+QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDo51ScIgIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAcX9hD3gAAAAsBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="525688F1" id="文字方塊 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:497.7pt;margin-top:28.2pt;width:64.5pt;height:26.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDo51ScIgIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfyWbzU5pVNlVpKUIq&#10;FKlwAMfrzVrYHmM72Q0XqMQByjMH4AA9UHsOxt4kRPCG2IfV2DPzzXzfjOdnnVZkI5yXYEqaD4aU&#10;CMOhkmZV0k8fr16cUuIDMxVTYERJt8LTs8XzZ/PWFmIEDahKOIIgxhetLWkTgi2yzPNGaOYHYIVB&#10;Zw1Os4BHt8oqx1pE1yobDYcnWQuusg648B5vL3snXST8uhY83NS1F4GokmJvIf1d+i/jP1vMWbFy&#10;zDaS79pg/9CFZtJg0QPUJQuMrJ38C0pL7sBDHQYcdAZ1LblIHJBNPvyDzW3DrEhcUBxvDzL5/wfL&#10;328+OCIrnN2YEsM0zujp/u7x5/en+4fHH9/IKErUWl9g5K3F2NC9gg7DE11vr4F/9sTARcPMSpw7&#10;B20jWIUt5jEzO0rtcXwEWbbvoMJSbB0gAXW101E/VIQgOo5qexiP6ALheHmaz/Ipeji6xuOTKdqx&#10;Aiv2ydb58EaAJtEoqcPpJ3C2ufahD92HxFoGrqRSeM8KZUhb0tl0NE0JRx4tAy6okhrrD+PXr0zk&#10;+NpUKTkwqXobe1FmRzry7BmHbtkliSd7LZdQbVEFB/0+4vtBowH3lZIWd7Gk/suaOUGJemtQyVk+&#10;mcTlTYfJ9OUID+7Yszz2MMMRqqSBkt68CGnhe8rnqHgtkxpxNH0nu5Zxx5Keu/cQl/j4nKJ+v9rF&#10;LwAAAP//AwBQSwMEFAAGAAgAAAAhABxf2EPeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81u&#10;wjAQhO+V+g7WVuJWbFCCmhAHIapeqUp/pN5MvCQR8TqKDUnfvsupPe2sdjT7TbGZXCeuOITWk4bF&#10;XIFAqrxtqdbw8f7y+AQiREPWdJ5Qww8G2JT3d4XJrR/pDa+HWAsOoZAbDU2MfS5lqBp0Jsx9j8S3&#10;kx+cibwOtbSDGTncdXKp1Eo60xJ/aEyPuwar8+HiNHzuT99fiXqtn13aj35SklwmtZ49TNs1iIhT&#10;/DPDDZ/RoWSmo7+QDaLTkGVpwlYN6YrnzbBYJqyOrFSWgCwL+b9D+QsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDo51ScIgIAAP0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQAcX9hD3gAAAAsBAAAPAAAAAAAAAAAAAAAAAHwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAhwUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="000A7FE2" w:rsidRPr="000A7FE2" w:rsidRDefault="000A7FE2">
+                    <w:p w14:paraId="0A05F269" w14:textId="77777777" w:rsidR="000A7FE2" w:rsidRPr="000A7FE2" w:rsidRDefault="000A7FE2">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="000A7FE2">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>填寫範例</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002271CE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4574BAA8" wp14:editId="2A298D7C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4360B48C" wp14:editId="6FFB4655">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2186940</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>262890</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3632835" cy="390525"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="群組 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3632835" cy="390525"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="3633288" cy="390616"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -12408,101 +12485,101 @@
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:group w14:anchorId="0A85DF2A" id="群組 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.2pt;margin-top:20.7pt;width:286.05pt;height:30.75pt;z-index:251650048;mso-width-relative:margin;mso-height-relative:margin" coordsize="36332,3906" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiBbR+fAMAAFYPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV01u3DYU3gfoHQjua0nzo7EFy4Fh10YA&#10;IzbqFFnTFDUSSpEMybFmss49AgTZ9ABdtrcpco2+R2pkxzaycIAAAWYWGpLv/+PjB/Lw5bqT5FZY&#10;12pV0mwvpUQorqtWLUv6x5uzX/cpcZ6pikmtREk3wtGXR7+8OOxNISa60bISloAT5YrelLTx3hRJ&#10;4ngjOub2tBEKhLW2HfMwtcuksqwH751MJmmaJ722lbGaC+dg9TQK6VHwX9eC+8u6dsITWVLIzYev&#10;Dd8b/CZHh6xYWmaalg9psGdk0bFWQdDR1SnzjKxs+8hV13Krna79Htddouu65SLUANVk6YNqzq1e&#10;mVDLsuiXZoQJoH2A07Pd8te3V5a0VUlnlCjWwRZ9+ffzl78/kBli05tlASrn1lybKzssLOMMy13X&#10;tsN/KISsA6qbEVWx9oTD4jSfTvanc0o4yKYH6Xwyj7DzBvbmkRlvfrszBEtooMEwz3I0TLZhE8xu&#10;TKY30EHuDiT3fSBdN8yIgL1DBAaQshGkj3/9988nkkWQggoihFg4c6H5nw4zxZzAOEpw4gadJ3HL&#10;0v39UCErttjNsnyeQ98GBBYHi2no2BEBVhjr/LnQHcFBSS00fOhDdnvhfARrq4K5KX3WSgnrrJCK&#10;9LAf2WIeDJyWbYXCUAIeP3EiLbllcHD8OtQJYb/SQsenzDVRyW0cToYdkmooP1YcavcbKWLk30UN&#10;PQe9MYmxvw7HOBfKZ1HUsErEAPMUfoP7wA+YYGgHqcAheq4h/9H34OBp3xGaQR9NRSCL0Tj9VmLR&#10;eLQIkbXyo3HXKm2fciChqiFy1N+CFKFBlG50tYFmszpSlTP8rAWcL5jzV8wCN0E3AN/6S/jUUsMW&#10;6mFESaPt+6fWUR9OA0gp6YHrSurerZgVlMhXCs7JQTabITmGyWy+mMDE3pfc3JeoVXeioSvgLEB2&#10;YYj6Xm6HtdXdW6DlY4wKIqY4xC4p93Y7OfGRg4HYuTg+DmpAiIb5C3VtODpHVLHD3qzfMmuG/vZw&#10;MF7r7dlkxYM2j7poqfTxyuu6DWfgDtcBb+AJ5LYfQBhAewOrRsII1IeRR1p4FmFkeTrPZ1NKHtPt&#10;jjJ2lLGjjJ+YMvIHlBGuBN9PGdNJli8mcJvaUUa41OxuGbtbxg+4ZYRHCjzewkV1eGji6/D+PNxK&#10;7p7DR/8DAAD//wMAUEsDBBQABgAIAAAAIQBx5jlP4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BasJAEIbvhb7DMoXe6iYapcZsRKTtSQrVQvG2ZsckmJ0N2TWJb9/pqZ6GYT7++f5sPdpG9Nj5&#10;2pGCeBKBQCqcqalU8H14f3kF4YMmoxtHqOCGHtb540OmU+MG+sJ+H0rBIeRTraAKoU2l9EWFVvuJ&#10;a5H4dnad1YHXrpSm0wOH20ZOo2ghra6JP1S6xW2FxWV/tQo+Bj1sZvFbv7uct7fjYf75s4tRqeen&#10;cbMCEXAM/zD86bM65Ox0clcyXjQKZkmSMKogiXkysIwXcxAnJqPpEmSeyfsK+S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA4gW0fnwDAABWDwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAceY5T+EAAAAKAQAADwAAAAAAAAAAAAAAAADWBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOQGAAAAAA==&#10;">
                 <v:rect id="矩形 1" o:spid="_x0000_s1027" style="position:absolute;top:108;width:4165;height:3798;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/zhjsvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v+B/CCHtbU0V8VKPIgrJXH+B1bMam2kxKkq3132+EBU/Dx/ec5bqztWjJh8qxguEgA0FcOF1x&#10;qeB03H7NQISIrLF2TAqeFGC96n0sMdfuwXtqD7EUKYRDjgpMjE0uZSgMWQwD1xAn7uq8xZigL6X2&#10;+EjhtpajLJtIixWnBoMNfRsq7odfq+AWntNz68a769ycdtV+dJn4OFXqs99tFiAidfEt/nf/6DQf&#10;Xq+8rlz9AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/OGOy+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="矩形 5" o:spid="_x0000_s1028" style="position:absolute;left:16056;width:4166;height:3797;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA9R7vwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9bawIx&#10;FITfC/6HcIS+1azSelmNIoLSVy/g63Fz3KxuTpYkruu/bwqFPg4z8w2zWHW2Fi35UDlWMBxkIIgL&#10;pysuFZyO248piBCRNdaOScGLAqyWvbcF5to9eU/tIZYiQTjkqMDE2ORShsKQxTBwDXHyrs5bjEn6&#10;UmqPzwS3tRxl2VharDgtGGxoY6i4Hx5WwS28JufWfe6uM3PaVfvRZezjRKn3freeg4jUxf/wX/tb&#10;K/iC3yvpBsjlDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCA9R7vwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="矩形 6" o:spid="_x0000_s1029" style="position:absolute;left:32167;width:4165;height:3797;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwJ4CYwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIK3mlVkratRRKj06h/o9bl5blY3L0uSruu3bwoFj8PM/IZZbXrbiI58qB0rmIwzEMSl&#10;0zVXCs6nz/cPECEia2wck4InBdisB28rLLR78IG6Y6xEgnAoUIGJsS2kDKUhi2HsWuLkXZ23GJP0&#10;ldQeHwluGznNslxarDktGGxpZ6i8H3+sglt4zr87N9tfF+a8rw/TS+7jXKnRsN8uQUTq4yv83/7S&#10;CnL4u5JugFz/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHAngJjBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0075468F" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞動部勞工保險局</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0075468F" w:rsidRPr="0059746F" w:rsidRDefault="008673B0" w:rsidP="008673B0">
+    <w:p w14:paraId="008A362C" w14:textId="77777777" w:rsidR="0075468F" w:rsidRPr="0059746F" w:rsidRDefault="008673B0" w:rsidP="008673B0">
       <w:pPr>
         <w:spacing w:afterLines="50" w:after="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D690E98" wp14:editId="0261BD5B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15C6252A" wp14:editId="6D8C8084">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2547620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>544195</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3632835" cy="390525"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="群組 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3632835" cy="390525"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="3633288" cy="390616"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -12627,168 +12704,168 @@
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:group w14:anchorId="0B319F1E" id="群組 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:200.6pt;margin-top:42.85pt;width:286.05pt;height:30.75pt;z-index:251715584;mso-width-relative:margin;mso-height-relative:margin" coordsize="36332,3906" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+86wxgQMAAFgPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV8tu3DYU3RfIPxDcx5LmoZkRLAeGHRsF&#10;jMSIE2RNU9RIiESyJMea6br/UaDoJh+QZfo3RX4j95KS/EQX7gMoMF7IJO/78PIMefhq2zbkRhhb&#10;K5nT5CCmREiuilquc/rh/dnLJSXWMVmwRkmR052w9NXRix8OO52JiapUUwhDwIm0WadzWjmnsyiy&#10;vBItswdKCwnCUpmWOZiadVQY1oH3tokmcZxGnTKFNooLa2H1NAjpkfdfloK7t2VphSNNTiE357/G&#10;f6/xGx0dsmxtmK5q3qfBnpFFy2oJQUdXp8wxsjH1I1dtzY2yqnQHXLWRKsuaC18DVJPED6o5N2qj&#10;fS3rrFvrESaA9gFOz3bL39xcGlIXOV1QIlkLW/Ttj9+/ffmFLBCbTq8zUDk3+kpfmn5hHWZY7rY0&#10;Lf6HQsjWo7obURVbRzgsTtPpZDmdU8JBNl3F88k8wM4r2JtHZrx6fWsIltBAvWGapGgYDWEjzG5M&#10;ptPQQfYWJPv3QLqqmBYee4sI9CBBMj1Iv37+8+tvZBlA8iqIEGJh9YXinyxmijmBcZDgxPY6T+KW&#10;xMulr5BlA3azJJ2n0LcegcVqMfUdOyLAMm2sOxeqJTjIqYGG933Ibi6sC2ANKpibVGd108A6yxpJ&#10;OtiPZDH3BlY1dYFCXwIeP3HSGHLD4OC4bdIDf08LHZ8yWwUlu7M46RUb2ZcfKva1u10jQuR3ooSe&#10;g96YhNj3wzHOhXRJEFWsECHAPIa/IY/BwrdDI8Ehei4h/9F372DQDE4G3wGaXh9NhSeL0Tj+q8SC&#10;8WjhIyvpRuO2lso85aCBqvrIQX8AKUCDKF2rYgfNZlSgKqv5WQ04XzDrLpkBboJuAL51b+FTNgq2&#10;UPUjSiplfn5qHfXhNICUkg64Lqf2pw0zgpLmRwnnZJXMZkiOfjKbLyYwMXcl13clctOeKOiKBJhd&#10;cz9EfdcMw9Ko9iPQ8jFGBRGTHGLnlDszTE5c4GAgdi6Oj70aEKJm7kJeaY7OEVXssPfbj8zovr8d&#10;HIw3ajibLHvQ5kEXLaU63jhV1v4M3OLa4w08gdz2HxDG6gFhrHD/MfJIC88ijCSN5+lsSsljut1T&#10;xp4y9pTxP6aMBCjz3iUDFv4R0phOknQxgSvMnjT8tWa4C+Dvhd2Txp40/h3S8M8UeL75q2r/1MT3&#10;4d25v5fcPoiPvgMAAP//AwBQSwMEFAAGAAgAAAAhAEJI/XfiAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj01Lw0AQhu+C/2EZwZvdfLSmjdmUUtRTEWwF6W2aTJPQ7GzIbpP037ue9Di8D+/7TLae&#10;dCsG6m1jWEE4C0AQF6ZsuFLwdXh7WoKwDrnE1jApuJGFdX5/l2FampE/adi7SvgStikqqJ3rUilt&#10;UZNGOzMdsc/Optfo/NlXsuxx9OW6lVEQPEuNDfuFGjva1lRc9let4H3EcROHr8Puct7ejofFx/cu&#10;JKUeH6bNCwhHk/uD4Vffq0PunU7myqUVrYJ5EEYeVbBcJCA8sEriGMTJk/MkApln8v8L+Q8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/vOsMYEDAABYDwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAQkj9d+IAAAAKAQAADwAAAAAAAAAAAAAAAADb&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOoGAAAAAA==&#10;">
                 <v:rect id="矩形 8" o:spid="_x0000_s1027" style="position:absolute;top:108;width:4165;height:3798;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu9LFxvQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdEV0t2uURVC8qgWvs83YVJtJSWKt/94cBI+P971Y9bYRHflQO1bwNc5AEJdO11wp&#10;KI6b0TeIEJE1No5JwYMCrJYfgwXm2t15T90hViKFcMhRgYmxzaUMpSGLYexa4sSdnbcYE/SV1B7v&#10;Kdw2cpJlM2mx5tRgsKW1ofJ6uFkFl/CYnzo33Z5/TLGt95P/mY9zpYaf/d8viEh9fItf7p1WkLam&#10;K+kGyOUTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbvSxcb0AAADaAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="矩形 9" o:spid="_x0000_s1028" style="position:absolute;left:16056;width:4166;height:3797;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABuBTqwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvwn6H8Bb2pqmy+KdrFBEUr7qC12fzbLo2LyWJtX57Iwh7HGbmN8x82dlatORD5VjBcJCBIC6c&#10;rrhUcPzd9KcgQkTWWDsmBQ8KsFx89OaYa3fnPbWHWIoE4ZCjAhNjk0sZCkMWw8A1xMm7OG8xJulL&#10;qT3eE9zWcpRlY2mx4rRgsKG1oeJ6uFkFf+ExObXue3uZmeO22o/OYx8nSn19dqsfEJG6+B9+t3da&#10;wQxeV9INkIsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAG4FOrBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
                 <v:rect id="矩形 10" o:spid="_x0000_s1029" style="position:absolute;left:32167;width:4165;height:3797;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwb9WvwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bb8Iw&#10;DIXvk/YfIk/abaRDE2wdAU1IQ7vCKnH1GtMUGqdKQin/Hh+QdrP1nt/7vFiNvlMDxdQGNvA6KUAR&#10;18G23Biofr9f3kGljGyxC0wGrpRgtXx8WGBpw4W3NOxyoySEU4kGXM59qXWqHXlMk9ATi3YI0WOW&#10;NTbaRrxIuO/0tChm2mPL0uCwp7Wj+rQ7ewPHdJ3vh/C2OXy4atNup3+zmOfGPD+NX5+gMo3533y/&#10;/rGCL/TyiwyglzcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8G/Vr8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="black [3213]" strokeweight=".25pt">
                   <v:stroke dashstyle="3 1"/>
                   <v:path arrowok="t"/>
                 </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="004E3554">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5668015A" wp14:editId="6F08BDDF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="422B3400" wp14:editId="0E76BB25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-107950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>241935</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1224280" cy="333375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="文字方塊 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1224280" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0075468F" w:rsidRPr="00E36982" w:rsidRDefault="0075468F" w:rsidP="0075468F">
+                          <w:p w14:paraId="7B98CDD4" w14:textId="77777777" w:rsidR="0075468F" w:rsidRPr="00E36982" w:rsidRDefault="0075468F" w:rsidP="0075468F">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E36982">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>（本人正楷親簽）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5668015A" id="文字方塊 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.5pt;margin-top:19.05pt;width:96.4pt;height:26.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0bqekpAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG9mK86kQOXATpChg&#10;JEGdImuaImMhFIclaUvuBQr0AOm6B+gBeqDkHB1Skm2k3aSoFhTJeTOcz5s5OW0qRVbCuhJ0Tod7&#10;A0qE5lCU+i6nn24u3hxT4jzTBVOgRU7XwtHT8etXJ7XJRAoLUIWwBI1ol9UmpwvvTZYkji9Exdwe&#10;GKFRKMFWzOPR3iWFZTVar1SSDgaHSQ22MBa4cA5vz1shHUf7Ugrur6R0whOVU/TNx9XGdR7WZHzC&#10;sjvLzKLknRvsH7yoWKnx0Y2pc+YZWdryD1NVyS04kH6PQ5WAlCUXMQaMZjh4Fs1swYyIsWBynNmk&#10;yf0/s/xydW1JWeQ0pUSzCkv09PD18ef3p4dfjz++kWEaUlQblyFyZhDrm3fQYKljuM5Mgd87hCQ7&#10;mFbBITqkpJG2Cn8MlqAiVmG9ybxoPOHBWpqO0mMUcZTt43d0EN5NttrGOv9eQEXCJqcWKxs9YKup&#10;8y20h4THNFyUSuE9y5QmdU4P9w8GUWEjQeNKB4CIPOnMhDBaz+POr5VojXwUEvMUAwgXkaHiTFmy&#10;YsgtxrnQftg5rTSiA0qiEy9R7PBbr16i3MbRvwzab5SrUoNtCxYaa+t2cd+7LFt8V0jXxh1S4Jt5&#10;EwkSKxJu5lCskQgW2m5yhl+UWJQpc/6aWWwfrCOOBH+Fi1SAyYduR8kC7Je/3Qc8shqllNTYjjl1&#10;n5fMCkrUB418fzscjUL/xsPo4CjFg92VzHclelmdAVZliMPH8LgNeK/6rbRQ3eLkmIRXUcQ0x7dz&#10;6vvtmW+HBE4eLiaTCMKONcxP9czwnv+BcjfNLbOm46VHRl9C37gse0bPFhvKq2Gy9CDLyN1tVrv8&#10;Y7dH9neTKYyT3XNEbefn+DcAAAD//wMAUEsDBBQABgAIAAAAIQDQsMbQ4QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4g20xQCndEtKEmBg9gFy8TbtD29idrd0Fqr/e5aTH&#10;yby8933ZZjSduNDgWssK4mkEgriyuuVawfF9N0lAOI+ssbNMCr7JwSa/v8sw1fbKe7ocfC1CCbsU&#10;FTTe96mUrmrIoJvanjj8TnYw6MM51FIPeA3lppOzKFpIgy2HhQZ7KhqqPg9no+Cl2L3hvpyZ5Kcr&#10;nl9P2/7r+DFX6vFh3K5BeBr9Xxhu+AEd8sBU2jNrJzoFk3gZXLyCpyQGcQss58GlVLCKFiDzTP43&#10;yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANG6npKQCAACHBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0LDG0OEAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAD+BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="422B3400" id="文字方塊 12" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.5pt;margin-top:19.05pt;width:96.4pt;height:26.25pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0bqekpAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG9mK86kQOXATpChg&#10;JEGdImuaImMhFIclaUvuBQr0AOm6B+gBeqDkHB1Skm2k3aSoFhTJeTOcz5s5OW0qRVbCuhJ0Tod7&#10;A0qE5lCU+i6nn24u3hxT4jzTBVOgRU7XwtHT8etXJ7XJRAoLUIWwBI1ol9UmpwvvTZYkji9Exdwe&#10;GKFRKMFWzOPR3iWFZTVar1SSDgaHSQ22MBa4cA5vz1shHUf7Ugrur6R0whOVU/TNx9XGdR7WZHzC&#10;sjvLzKLknRvsH7yoWKnx0Y2pc+YZWdryD1NVyS04kH6PQ5WAlCUXMQaMZjh4Fs1swYyIsWBynNmk&#10;yf0/s/xydW1JWeQ0pUSzCkv09PD18ef3p4dfjz++kWEaUlQblyFyZhDrm3fQYKljuM5Mgd87hCQ7&#10;mFbBITqkpJG2Cn8MlqAiVmG9ybxoPOHBWpqO0mMUcZTt43d0EN5NttrGOv9eQEXCJqcWKxs9YKup&#10;8y20h4THNFyUSuE9y5QmdU4P9w8GUWEjQeNKB4CIPOnMhDBaz+POr5VojXwUEvMUAwgXkaHiTFmy&#10;YsgtxrnQftg5rTSiA0qiEy9R7PBbr16i3MbRvwzab5SrUoNtCxYaa+t2cd+7LFt8V0jXxh1S4Jt5&#10;EwkSKxJu5lCskQgW2m5yhl+UWJQpc/6aWWwfrCOOBH+Fi1SAyYduR8kC7Je/3Qc8shqllNTYjjl1&#10;n5fMCkrUB418fzscjUL/xsPo4CjFg92VzHclelmdAVZliMPH8LgNeK/6rbRQ3eLkmIRXUcQ0x7dz&#10;6vvtmW+HBE4eLiaTCMKONcxP9czwnv+BcjfNLbOm46VHRl9C37gse0bPFhvKq2Gy9CDLyN1tVrv8&#10;Y7dH9neTKYyT3XNEbefn+DcAAAD//wMAUEsDBBQABgAIAAAAIQDQsMbQ4QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4g20xQCndEtKEmBg9gFy8TbtD29idrd0Fqr/e5aTH&#10;yby8933ZZjSduNDgWssK4mkEgriyuuVawfF9N0lAOI+ssbNMCr7JwSa/v8sw1fbKe7ocfC1CCbsU&#10;FTTe96mUrmrIoJvanjj8TnYw6MM51FIPeA3lppOzKFpIgy2HhQZ7KhqqPg9no+Cl2L3hvpyZ5Kcr&#10;nl9P2/7r+DFX6vFh3K5BeBr9Xxhu+AEd8sBU2jNrJzoFk3gZXLyCpyQGcQss58GlVLCKFiDzTP43&#10;yH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANG6npKQCAACHBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0LDG0OEAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAD+BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAwGAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0075468F" w:rsidRPr="00E36982" w:rsidRDefault="0075468F" w:rsidP="0075468F">
+                    <w:p w14:paraId="7B98CDD4" w14:textId="77777777" w:rsidR="0075468F" w:rsidRPr="00E36982" w:rsidRDefault="0075468F" w:rsidP="0075468F">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E36982">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（本人正楷親簽）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0075468F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -12857,168 +12934,182 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  、</w:t>
       </w:r>
       <w:r w:rsidR="0075468F" w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="0075468F" w:rsidRPr="0059746F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008673B0" w:rsidRDefault="004E3554" w:rsidP="008673B0">
+    <w:p w14:paraId="514CE6FD" w14:textId="77777777" w:rsidR="008673B0" w:rsidRDefault="004E3554" w:rsidP="008673B0">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27C0B175" wp14:editId="26648ADB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BF6376E" wp14:editId="2FB9719F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-151765</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>299085</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3116580" cy="333375"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="文字方塊 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3116580" cy="333375"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="004E3554" w:rsidRPr="00E36982" w:rsidRDefault="004E3554" w:rsidP="004E3554">
+                          <w:p w14:paraId="6D7E355D" w14:textId="77777777" w:rsidR="004E3554" w:rsidRPr="00E36982" w:rsidRDefault="004E3554" w:rsidP="004E3554">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E36982">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>（申請人如為受監護宣告，應由其監護人副署簽章）</w:t>
+                              <w:t>（</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E36982">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>申請人如為受監護宣告，應由其監護人副署簽章）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="27C0B175" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-11.95pt;margin-top:23.55pt;width:245.4pt;height:26.25pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFfzImpgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG1l27KRC5MBNkKKA&#10;kQR1iqxpioyFUByWpG25FyjQA6TrHqAH6IGSc3RISbaRdpOiWlAk581wPm/m5LSuFFkJ60rQOU0P&#10;epQIzaEo9V1OP91cvDmmxHmmC6ZAi5xuhKOn49evTtYmE31YgCqEJWhEu2xtcrrw3mRJ4vhCVMwd&#10;gBEahRJsxTwe7V1SWLZG65VK+r3eKFmDLYwFLpzD2/NGSMfRvpSC+yspnfBE5RR983G1cZ2HNRmf&#10;sOzOMrMoeesG+wcvKlZqfHRr6px5Rpa2/MNUVXILDqQ/4FAlIGXJRYwBo0l7z6KZLZgRMRZMjjPb&#10;NLn/Z5Zfrq4tKYucDijRrMISPT18ffz5/enh1+OPbyTthxStjcsQOTOI9fU7qLHUMVxnpsDvHUKS&#10;PUyj4BAdUlJLW4U/BktQEauw2WZe1J5wvByk6Wh4jCKOsgF+R8PwbrLTNtb59wIqEjY5tVjZ6AFb&#10;TZ1voB0kPKbholQK71mmNFnndDQY9qLCVoLGlQ4AEXnSmglhNJ7Hnd8o0Rj5KCTmKQYQLiJDxZmy&#10;ZMWQW4xzoX3aOq00ogNKohMvUWzxO69eotzE0b0M2m+Vq1KDbQoWGmvndnHfuSwbfFtI18QdUuDr&#10;eR0JMuqYMIdig0Sw0HSTM/yixKJMmfPXzGL7YB1xJPgrXKQCTD60O0oWYL/87T7gkdUopWSN7ZhT&#10;93nJrKBEfdDI97fp4WHo33g4HB718WD3JfN9iV5WZ4BVSXH4GB63Ae9Vt5UWqlucHJPwKoqY5vh2&#10;Tn23PfPNkMDJw8VkEkHYsYb5qZ4Z3vE/UO6mvmXWtLz0yOhL6BqXZc/o2WBDeTVMlh5kGbkb8txk&#10;tc0/dntkfzuZwjjZP0fUbn6OfwMAAP//AwBQSwMEFAAGAAgAAAAhALY0idfhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bujLKWupOU6UJCcFhYxduaeO1FU1SmmwrPD3m&#10;BEfbn35/f76eTC/ONPrOWYTFPAJBtna6sw3C4W07W4HwQVmtemcJ4Ys8rIvrq1xl2l3sjs770AgO&#10;sT5TCG0IQyalr1syys/dQJZvRzcaFXgcG6lHdeFw08s4ihJpVGf5Q6sGKluqP/Yng/Bcbl/VrorN&#10;6rsvn16Om+Hz8H6PeHszbR5BBJrCHwy/+qwOBTtV7mS1Fz3CLL5LGUVYPixAMLBMEl5UCGmagCxy&#10;+b9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFfzImpgIAAIcFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2NInX4QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAAAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="7BF6376E" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-11.95pt;margin-top:23.55pt;width:245.4pt;height:26.25pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFfzImpgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG1l27KRC5MBNkKKA&#10;kQR1iqxpioyFUByWpG25FyjQA6TrHqAH6IGSc3RISbaRdpOiWlAk581wPm/m5LSuFFkJ60rQOU0P&#10;epQIzaEo9V1OP91cvDmmxHmmC6ZAi5xuhKOn49evTtYmE31YgCqEJWhEu2xtcrrw3mRJ4vhCVMwd&#10;gBEahRJsxTwe7V1SWLZG65VK+r3eKFmDLYwFLpzD2/NGSMfRvpSC+yspnfBE5RR983G1cZ2HNRmf&#10;sOzOMrMoeesG+wcvKlZqfHRr6px5Rpa2/MNUVXILDqQ/4FAlIGXJRYwBo0l7z6KZLZgRMRZMjjPb&#10;NLn/Z5Zfrq4tKYucDijRrMISPT18ffz5/enh1+OPbyTthxStjcsQOTOI9fU7qLHUMVxnpsDvHUKS&#10;PUyj4BAdUlJLW4U/BktQEauw2WZe1J5wvByk6Wh4jCKOsgF+R8PwbrLTNtb59wIqEjY5tVjZ6AFb&#10;TZ1voB0kPKbholQK71mmNFnndDQY9qLCVoLGlQ4AEXnSmglhNJ7Hnd8o0Rj5KCTmKQYQLiJDxZmy&#10;ZMWQW4xzoX3aOq00ogNKohMvUWzxO69eotzE0b0M2m+Vq1KDbQoWGmvndnHfuSwbfFtI18QdUuDr&#10;eR0JMuqYMIdig0Sw0HSTM/yixKJMmfPXzGL7YB1xJPgrXKQCTD60O0oWYL/87T7gkdUopWSN7ZhT&#10;93nJrKBEfdDI97fp4WHo33g4HB718WD3JfN9iV5WZ4BVSXH4GB63Ae9Vt5UWqlucHJPwKoqY5vh2&#10;Tn23PfPNkMDJw8VkEkHYsYb5qZ4Z3vE/UO6mvmXWtLz0yOhL6BqXZc/o2WBDeTVMlh5kGbkb8txk&#10;tc0/dntkfzuZwjjZP0fUbn6OfwMAAP//AwBQSwMEFAAGAAgAAAAhALY0idfhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG5bujLKWupOU6UJCcFhYxduaeO1FU1SmmwrPD3m&#10;BEfbn35/f76eTC/ONPrOWYTFPAJBtna6sw3C4W07W4HwQVmtemcJ4Ys8rIvrq1xl2l3sjs770AgO&#10;sT5TCG0IQyalr1syys/dQJZvRzcaFXgcG6lHdeFw08s4ihJpVGf5Q6sGKluqP/Yng/Bcbl/VrorN&#10;6rsvn16Om+Hz8H6PeHszbR5BBJrCHwy/+qwOBTtV7mS1Fz3CLL5LGUVYPixAMLBMEl5UCGmagCxy&#10;+b9B8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAFfzImpgIAAIcFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC2NInX4QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAAAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="004E3554" w:rsidRPr="00E36982" w:rsidRDefault="004E3554" w:rsidP="004E3554">
+                    <w:p w14:paraId="6D7E355D" w14:textId="77777777" w:rsidR="004E3554" w:rsidRPr="00E36982" w:rsidRDefault="004E3554" w:rsidP="004E3554">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E36982">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>（申請人如為受監護宣告，應由其監護人副署簽章）</w:t>
+                        <w:t>（</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E36982">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>申請人如為受監護宣告，應由其監護人副署簽章）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法定代理人</w:t>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽章：</w:t>
       </w:r>
@@ -13076,233 +13167,255 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  、</w:t>
       </w:r>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="0059746F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009936A8" w:rsidRPr="0093261A" w:rsidRDefault="009936A8" w:rsidP="008673B0">
+    <w:p w14:paraId="0E4649D0" w14:textId="77777777" w:rsidR="009936A8" w:rsidRPr="0093261A" w:rsidRDefault="009936A8" w:rsidP="008673B0">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-8282"/>
         <w:tblW w:w="11165" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006705AE" w:rsidTr="002141A1">
+      <w:tr w:rsidR="006705AE" w14:paraId="0C35706E" w14:textId="77777777" w:rsidTr="002141A1">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="002141A1" w:rsidP="002141A1">
+          <w:p w14:paraId="398A5D98" w14:textId="77777777" w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="002141A1" w:rsidP="002141A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>＊</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="006705AE" w:rsidRPr="006705AE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>請 將 申 請 人 之 存 簿 封 面 影 本 黏 貼 於 下 方</w:t>
+              <w:t xml:space="preserve">請 將 申 請 人 之 存 簿 封 面 影 本 </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006705AE" w:rsidRPr="006705AE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>黏</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006705AE" w:rsidRPr="006705AE">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 貼 於 下 方</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>＊</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006705AE" w:rsidRPr="002141A1" w:rsidTr="006705AE">
+      <w:tr w:rsidR="006705AE" w:rsidRPr="002141A1" w14:paraId="64A40E5B" w14:textId="77777777" w:rsidTr="006705AE">
         <w:trPr>
           <w:trHeight w:val="14447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11165" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="002141A1" w:rsidP="006705AE">
+          <w:p w14:paraId="7926E820" w14:textId="77777777" w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="002141A1" w:rsidP="006705AE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="60" w:before="216" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="006705AE" w:rsidRPr="006705AE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>如須分別匯入各申請人帳戶，請依序黏貼存簿封面影本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="008673B0" w:rsidP="008673B0">
+    <w:p w14:paraId="04C7A748" w14:textId="77777777" w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidRDefault="008673B0" w:rsidP="008673B0">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:beforeLines="50" w:before="180" w:line="120" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
           <w:color w:val="333300"/>
           <w:spacing w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024060F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽署日期：中華民國　　　年　　　月　　　日</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006705AE" w:rsidRPr="006705AE" w:rsidSect="00155470">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="289" w:right="284" w:bottom="289" w:left="284" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:vAlign w:val="center"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A6FCE" w:rsidRDefault="001A6FCE">
+    <w:p w14:paraId="0FED1DB3" w14:textId="77777777" w:rsidR="00604E8F" w:rsidRDefault="00604E8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A6FCE" w:rsidRDefault="001A6FCE">
+    <w:p w14:paraId="09E49EBD" w14:textId="77777777" w:rsidR="00604E8F" w:rsidRDefault="00604E8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -13345,76 +13458,76 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001A6FCE" w:rsidRDefault="001A6FCE">
+    <w:p w14:paraId="026F53EC" w14:textId="77777777" w:rsidR="00604E8F" w:rsidRDefault="00604E8F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001A6FCE" w:rsidRDefault="001A6FCE">
+    <w:p w14:paraId="22CC17CC" w14:textId="77777777" w:rsidR="00604E8F" w:rsidRDefault="00604E8F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04EF782C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D834E16C"/>
     <w:lvl w:ilvl="0" w:tplc="0C72F4E0">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16014,52 +16127,52 @@
   <w:num w:numId="27">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="140"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:gutterAtTop/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -16151,78 +16264,80 @@
     <w:rsid w:val="00186BDE"/>
     <w:rsid w:val="00194669"/>
     <w:rsid w:val="00195A63"/>
     <w:rsid w:val="00196E09"/>
     <w:rsid w:val="001A1A2B"/>
     <w:rsid w:val="001A41F7"/>
     <w:rsid w:val="001A6FCE"/>
     <w:rsid w:val="001B23B3"/>
     <w:rsid w:val="001B65FB"/>
     <w:rsid w:val="001D0181"/>
     <w:rsid w:val="001E4F18"/>
     <w:rsid w:val="001F044A"/>
     <w:rsid w:val="001F7CEF"/>
     <w:rsid w:val="00202760"/>
     <w:rsid w:val="00202E4D"/>
     <w:rsid w:val="00204333"/>
     <w:rsid w:val="002061C7"/>
     <w:rsid w:val="00207221"/>
     <w:rsid w:val="00212306"/>
     <w:rsid w:val="002141A1"/>
     <w:rsid w:val="00215D6C"/>
     <w:rsid w:val="0021770F"/>
     <w:rsid w:val="00222763"/>
     <w:rsid w:val="00224C0A"/>
     <w:rsid w:val="00225E16"/>
+    <w:rsid w:val="00225EAB"/>
     <w:rsid w:val="00225F55"/>
     <w:rsid w:val="00226798"/>
     <w:rsid w:val="00226B60"/>
     <w:rsid w:val="002271CE"/>
     <w:rsid w:val="00243897"/>
     <w:rsid w:val="002475CB"/>
     <w:rsid w:val="00250C1A"/>
     <w:rsid w:val="002515D0"/>
     <w:rsid w:val="00251C41"/>
     <w:rsid w:val="00252EDD"/>
     <w:rsid w:val="00254469"/>
     <w:rsid w:val="00263762"/>
     <w:rsid w:val="00263777"/>
     <w:rsid w:val="00265E97"/>
     <w:rsid w:val="00271245"/>
     <w:rsid w:val="00271EBA"/>
     <w:rsid w:val="00273489"/>
     <w:rsid w:val="00273FFE"/>
     <w:rsid w:val="002741BE"/>
     <w:rsid w:val="00274D26"/>
     <w:rsid w:val="00291C07"/>
     <w:rsid w:val="00296503"/>
     <w:rsid w:val="00297852"/>
     <w:rsid w:val="00297994"/>
     <w:rsid w:val="002A19C1"/>
     <w:rsid w:val="002A4E94"/>
     <w:rsid w:val="002A79BD"/>
     <w:rsid w:val="002B139F"/>
+    <w:rsid w:val="002B6B00"/>
     <w:rsid w:val="002C1CC4"/>
     <w:rsid w:val="002C5A69"/>
     <w:rsid w:val="002C653E"/>
     <w:rsid w:val="002D1AB4"/>
     <w:rsid w:val="002D3719"/>
     <w:rsid w:val="002D4778"/>
     <w:rsid w:val="002D5B25"/>
     <w:rsid w:val="002D66E2"/>
     <w:rsid w:val="002E0254"/>
     <w:rsid w:val="002E2189"/>
     <w:rsid w:val="002E2EB1"/>
     <w:rsid w:val="002E353B"/>
     <w:rsid w:val="002E6156"/>
     <w:rsid w:val="002F1258"/>
     <w:rsid w:val="002F40D7"/>
     <w:rsid w:val="002F44CF"/>
     <w:rsid w:val="002F4842"/>
     <w:rsid w:val="002F6340"/>
     <w:rsid w:val="003004DC"/>
     <w:rsid w:val="00301897"/>
     <w:rsid w:val="00310BE3"/>
     <w:rsid w:val="00322E93"/>
     <w:rsid w:val="00322FB7"/>
     <w:rsid w:val="00324B91"/>
     <w:rsid w:val="003363B1"/>
@@ -16230,50 +16345,51 @@
     <w:rsid w:val="00341D3B"/>
     <w:rsid w:val="00341E3F"/>
     <w:rsid w:val="003422AE"/>
     <w:rsid w:val="003453C8"/>
     <w:rsid w:val="0034587A"/>
     <w:rsid w:val="00347FD7"/>
     <w:rsid w:val="00357DDA"/>
     <w:rsid w:val="003670CA"/>
     <w:rsid w:val="00387380"/>
     <w:rsid w:val="00392D66"/>
     <w:rsid w:val="003930A5"/>
     <w:rsid w:val="00396ED9"/>
     <w:rsid w:val="003A3450"/>
     <w:rsid w:val="003A47E5"/>
     <w:rsid w:val="003A4C05"/>
     <w:rsid w:val="003A7A85"/>
     <w:rsid w:val="003A7D05"/>
     <w:rsid w:val="003B2073"/>
     <w:rsid w:val="003B2580"/>
     <w:rsid w:val="003B4962"/>
     <w:rsid w:val="003B6CCB"/>
     <w:rsid w:val="003C2E94"/>
     <w:rsid w:val="003C42CE"/>
     <w:rsid w:val="003C4A7D"/>
     <w:rsid w:val="003C5872"/>
+    <w:rsid w:val="003C5EB3"/>
     <w:rsid w:val="003C7A55"/>
     <w:rsid w:val="003D663F"/>
     <w:rsid w:val="003E34F2"/>
     <w:rsid w:val="003E67F4"/>
     <w:rsid w:val="003E7AB9"/>
     <w:rsid w:val="003F1AFA"/>
     <w:rsid w:val="003F21BC"/>
     <w:rsid w:val="003F5896"/>
     <w:rsid w:val="003F6BCE"/>
     <w:rsid w:val="00401C1D"/>
     <w:rsid w:val="00405B98"/>
     <w:rsid w:val="0041244E"/>
     <w:rsid w:val="00416AC9"/>
     <w:rsid w:val="00417CA0"/>
     <w:rsid w:val="0042228F"/>
     <w:rsid w:val="00424D8C"/>
     <w:rsid w:val="004264FF"/>
     <w:rsid w:val="0043558E"/>
     <w:rsid w:val="00437EFD"/>
     <w:rsid w:val="00446896"/>
     <w:rsid w:val="0044723D"/>
     <w:rsid w:val="00450A05"/>
     <w:rsid w:val="00457B3B"/>
     <w:rsid w:val="00457C1E"/>
     <w:rsid w:val="00470C7E"/>
@@ -16305,185 +16421,194 @@
     <w:rsid w:val="004F30D9"/>
     <w:rsid w:val="004F3787"/>
     <w:rsid w:val="004F4045"/>
     <w:rsid w:val="004F6484"/>
     <w:rsid w:val="004F797E"/>
     <w:rsid w:val="00501200"/>
     <w:rsid w:val="00504BEC"/>
     <w:rsid w:val="00505050"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005307E8"/>
     <w:rsid w:val="005408DB"/>
     <w:rsid w:val="00540B65"/>
     <w:rsid w:val="00544370"/>
     <w:rsid w:val="00546849"/>
     <w:rsid w:val="00552FFE"/>
     <w:rsid w:val="0055309A"/>
     <w:rsid w:val="005553DC"/>
     <w:rsid w:val="00560AA9"/>
     <w:rsid w:val="0056205B"/>
     <w:rsid w:val="005665A5"/>
     <w:rsid w:val="00567A75"/>
     <w:rsid w:val="005703E2"/>
     <w:rsid w:val="005755C2"/>
     <w:rsid w:val="00575AD2"/>
     <w:rsid w:val="0057706B"/>
+    <w:rsid w:val="005773B1"/>
     <w:rsid w:val="00585491"/>
     <w:rsid w:val="005905D5"/>
     <w:rsid w:val="00595D4D"/>
     <w:rsid w:val="005A4F8D"/>
     <w:rsid w:val="005B389B"/>
     <w:rsid w:val="005B6C2F"/>
     <w:rsid w:val="005B6E30"/>
     <w:rsid w:val="005B7DCD"/>
+    <w:rsid w:val="005C21AF"/>
     <w:rsid w:val="005C297A"/>
     <w:rsid w:val="005C5934"/>
     <w:rsid w:val="005D1BCC"/>
     <w:rsid w:val="005D49C7"/>
     <w:rsid w:val="005E0EED"/>
     <w:rsid w:val="005F0A31"/>
     <w:rsid w:val="005F3E2A"/>
     <w:rsid w:val="005F75CD"/>
     <w:rsid w:val="006033E3"/>
+    <w:rsid w:val="00604E8F"/>
     <w:rsid w:val="00614076"/>
     <w:rsid w:val="00616AF9"/>
     <w:rsid w:val="006214A2"/>
     <w:rsid w:val="00623E22"/>
     <w:rsid w:val="00642115"/>
     <w:rsid w:val="00644636"/>
     <w:rsid w:val="00651829"/>
     <w:rsid w:val="00653591"/>
     <w:rsid w:val="00654718"/>
     <w:rsid w:val="006570C3"/>
     <w:rsid w:val="0066125A"/>
     <w:rsid w:val="00667666"/>
     <w:rsid w:val="006705AE"/>
     <w:rsid w:val="00671A63"/>
     <w:rsid w:val="00672F7F"/>
     <w:rsid w:val="00676CAD"/>
     <w:rsid w:val="0068052D"/>
     <w:rsid w:val="00680C40"/>
     <w:rsid w:val="006827CC"/>
     <w:rsid w:val="006843A5"/>
     <w:rsid w:val="00687A18"/>
     <w:rsid w:val="00690FCC"/>
     <w:rsid w:val="006928D3"/>
     <w:rsid w:val="006963BC"/>
     <w:rsid w:val="006A202A"/>
     <w:rsid w:val="006A2CDC"/>
     <w:rsid w:val="006A4D40"/>
     <w:rsid w:val="006B085B"/>
     <w:rsid w:val="006B36D0"/>
     <w:rsid w:val="006B7DD0"/>
     <w:rsid w:val="006C01E5"/>
     <w:rsid w:val="006C02B0"/>
     <w:rsid w:val="006C122D"/>
     <w:rsid w:val="006C6847"/>
     <w:rsid w:val="006C7202"/>
     <w:rsid w:val="006D16B0"/>
     <w:rsid w:val="006D789F"/>
     <w:rsid w:val="006E1537"/>
     <w:rsid w:val="006E5C1F"/>
     <w:rsid w:val="006F3C2A"/>
     <w:rsid w:val="006F683F"/>
     <w:rsid w:val="00703130"/>
     <w:rsid w:val="00710829"/>
     <w:rsid w:val="00713C28"/>
     <w:rsid w:val="0072285D"/>
     <w:rsid w:val="007236BE"/>
     <w:rsid w:val="00725A79"/>
+    <w:rsid w:val="0073195F"/>
     <w:rsid w:val="007353F1"/>
     <w:rsid w:val="0075468F"/>
     <w:rsid w:val="00754FB1"/>
     <w:rsid w:val="00756DB6"/>
     <w:rsid w:val="0075711E"/>
     <w:rsid w:val="00761704"/>
     <w:rsid w:val="007625E1"/>
+    <w:rsid w:val="0076680C"/>
     <w:rsid w:val="00770C05"/>
     <w:rsid w:val="00774EB9"/>
+    <w:rsid w:val="00780E8F"/>
     <w:rsid w:val="00782EBF"/>
     <w:rsid w:val="00784936"/>
     <w:rsid w:val="00790AC3"/>
     <w:rsid w:val="00791D56"/>
     <w:rsid w:val="0079584C"/>
     <w:rsid w:val="00797B90"/>
     <w:rsid w:val="00797D39"/>
     <w:rsid w:val="007A2345"/>
     <w:rsid w:val="007A7525"/>
     <w:rsid w:val="007A7D49"/>
     <w:rsid w:val="007B0B60"/>
     <w:rsid w:val="007B3E2D"/>
     <w:rsid w:val="007B487D"/>
     <w:rsid w:val="007B5E66"/>
     <w:rsid w:val="007B744E"/>
     <w:rsid w:val="007D2709"/>
     <w:rsid w:val="007D6513"/>
     <w:rsid w:val="007E0307"/>
     <w:rsid w:val="007E3FF5"/>
     <w:rsid w:val="007F0611"/>
     <w:rsid w:val="007F1453"/>
     <w:rsid w:val="007F1FC6"/>
     <w:rsid w:val="007F31CC"/>
     <w:rsid w:val="007F3BE5"/>
     <w:rsid w:val="007F4862"/>
     <w:rsid w:val="00802D37"/>
     <w:rsid w:val="0080489D"/>
     <w:rsid w:val="00804B13"/>
     <w:rsid w:val="00805B0C"/>
     <w:rsid w:val="008075F4"/>
     <w:rsid w:val="008132E6"/>
     <w:rsid w:val="00820D47"/>
     <w:rsid w:val="00826B3F"/>
     <w:rsid w:val="00827C87"/>
     <w:rsid w:val="00827E0F"/>
     <w:rsid w:val="00831226"/>
     <w:rsid w:val="0083698E"/>
     <w:rsid w:val="00863D39"/>
     <w:rsid w:val="00865A3A"/>
     <w:rsid w:val="008673B0"/>
     <w:rsid w:val="008719AF"/>
     <w:rsid w:val="00880523"/>
     <w:rsid w:val="0088116F"/>
     <w:rsid w:val="00883BC3"/>
     <w:rsid w:val="00894266"/>
     <w:rsid w:val="008A46BB"/>
     <w:rsid w:val="008A7C96"/>
+    <w:rsid w:val="008C2B5A"/>
     <w:rsid w:val="008C2D2C"/>
     <w:rsid w:val="008C3BD7"/>
     <w:rsid w:val="008C6738"/>
     <w:rsid w:val="008C7416"/>
     <w:rsid w:val="008D676E"/>
     <w:rsid w:val="008D720C"/>
     <w:rsid w:val="008E28F1"/>
     <w:rsid w:val="00901306"/>
     <w:rsid w:val="009019AC"/>
     <w:rsid w:val="00903164"/>
     <w:rsid w:val="00906FD5"/>
     <w:rsid w:val="00912352"/>
     <w:rsid w:val="0091307B"/>
     <w:rsid w:val="009136D8"/>
     <w:rsid w:val="0092169E"/>
+    <w:rsid w:val="00922AAC"/>
+    <w:rsid w:val="00923472"/>
     <w:rsid w:val="00924439"/>
     <w:rsid w:val="00924754"/>
     <w:rsid w:val="00924CE2"/>
     <w:rsid w:val="009314BE"/>
     <w:rsid w:val="0093261A"/>
     <w:rsid w:val="0093430E"/>
     <w:rsid w:val="009373DE"/>
     <w:rsid w:val="00943C3A"/>
     <w:rsid w:val="00943E48"/>
     <w:rsid w:val="00953483"/>
     <w:rsid w:val="0095446A"/>
     <w:rsid w:val="00955E7B"/>
     <w:rsid w:val="00963788"/>
     <w:rsid w:val="009721CA"/>
     <w:rsid w:val="009750C4"/>
     <w:rsid w:val="0097722D"/>
     <w:rsid w:val="00981BBC"/>
     <w:rsid w:val="00984F5A"/>
     <w:rsid w:val="00987AED"/>
     <w:rsid w:val="00992021"/>
     <w:rsid w:val="009925EC"/>
     <w:rsid w:val="009936A8"/>
     <w:rsid w:val="00996380"/>
     <w:rsid w:val="009A35DF"/>
     <w:rsid w:val="009B03BA"/>
@@ -16526,50 +16651,51 @@
     <w:rsid w:val="00AC2C0E"/>
     <w:rsid w:val="00AC5C72"/>
     <w:rsid w:val="00AC5C89"/>
     <w:rsid w:val="00AC7C61"/>
     <w:rsid w:val="00AD2BC7"/>
     <w:rsid w:val="00AD3C0C"/>
     <w:rsid w:val="00AD47AA"/>
     <w:rsid w:val="00AE22CE"/>
     <w:rsid w:val="00AE2F1F"/>
     <w:rsid w:val="00AF0A5E"/>
     <w:rsid w:val="00AF0AF2"/>
     <w:rsid w:val="00AF53F2"/>
     <w:rsid w:val="00AF5811"/>
     <w:rsid w:val="00AF6FF4"/>
     <w:rsid w:val="00AF7D0F"/>
     <w:rsid w:val="00B038D3"/>
     <w:rsid w:val="00B145E6"/>
     <w:rsid w:val="00B15668"/>
     <w:rsid w:val="00B202D8"/>
     <w:rsid w:val="00B22175"/>
     <w:rsid w:val="00B2477B"/>
     <w:rsid w:val="00B257FD"/>
     <w:rsid w:val="00B272CB"/>
     <w:rsid w:val="00B32D91"/>
     <w:rsid w:val="00B347B7"/>
+    <w:rsid w:val="00B35E51"/>
     <w:rsid w:val="00B35EDB"/>
     <w:rsid w:val="00B42759"/>
     <w:rsid w:val="00B46A71"/>
     <w:rsid w:val="00B46D15"/>
     <w:rsid w:val="00B501A0"/>
     <w:rsid w:val="00B50275"/>
     <w:rsid w:val="00B51BC0"/>
     <w:rsid w:val="00B52C56"/>
     <w:rsid w:val="00B57422"/>
     <w:rsid w:val="00B57AAD"/>
     <w:rsid w:val="00B60797"/>
     <w:rsid w:val="00B60BC0"/>
     <w:rsid w:val="00B61AF7"/>
     <w:rsid w:val="00B61D02"/>
     <w:rsid w:val="00B6222E"/>
     <w:rsid w:val="00B62903"/>
     <w:rsid w:val="00B662E7"/>
     <w:rsid w:val="00B66D97"/>
     <w:rsid w:val="00B70E46"/>
     <w:rsid w:val="00B75987"/>
     <w:rsid w:val="00B855F7"/>
     <w:rsid w:val="00B85A31"/>
     <w:rsid w:val="00B85CE2"/>
     <w:rsid w:val="00B87510"/>
     <w:rsid w:val="00B90B73"/>
@@ -16722,50 +16848,51 @@
     <w:rsid w:val="00EC3856"/>
     <w:rsid w:val="00EC5345"/>
     <w:rsid w:val="00EC5794"/>
     <w:rsid w:val="00ED0156"/>
     <w:rsid w:val="00EE7B95"/>
     <w:rsid w:val="00EE7FE6"/>
     <w:rsid w:val="00EF03AA"/>
     <w:rsid w:val="00EF03FC"/>
     <w:rsid w:val="00EF436A"/>
     <w:rsid w:val="00F02FBB"/>
     <w:rsid w:val="00F03C1B"/>
     <w:rsid w:val="00F10F0C"/>
     <w:rsid w:val="00F14F90"/>
     <w:rsid w:val="00F16438"/>
     <w:rsid w:val="00F209F3"/>
     <w:rsid w:val="00F2196F"/>
     <w:rsid w:val="00F2202D"/>
     <w:rsid w:val="00F24DA2"/>
     <w:rsid w:val="00F25E4E"/>
     <w:rsid w:val="00F261BE"/>
     <w:rsid w:val="00F26BBA"/>
     <w:rsid w:val="00F35BFC"/>
     <w:rsid w:val="00F36794"/>
     <w:rsid w:val="00F36F6F"/>
     <w:rsid w:val="00F43480"/>
+    <w:rsid w:val="00F44489"/>
     <w:rsid w:val="00F50238"/>
     <w:rsid w:val="00F5412C"/>
     <w:rsid w:val="00F56513"/>
     <w:rsid w:val="00F5693B"/>
     <w:rsid w:val="00F62010"/>
     <w:rsid w:val="00F62FBF"/>
     <w:rsid w:val="00F65184"/>
     <w:rsid w:val="00F65344"/>
     <w:rsid w:val="00F65A9B"/>
     <w:rsid w:val="00F86D75"/>
     <w:rsid w:val="00FA7883"/>
     <w:rsid w:val="00FB1CD1"/>
     <w:rsid w:val="00FB4177"/>
     <w:rsid w:val="00FC1407"/>
     <w:rsid w:val="00FC1423"/>
     <w:rsid w:val="00FC2AE0"/>
     <w:rsid w:val="00FC7184"/>
     <w:rsid w:val="00FD24A5"/>
     <w:rsid w:val="00FD2BA5"/>
     <w:rsid w:val="00FD31C1"/>
     <w:rsid w:val="00FD3D9C"/>
     <w:rsid w:val="00FE01A6"/>
     <w:rsid w:val="00FE179E"/>
     <w:rsid w:val="00FE25DC"/>
     <w:rsid w:val="00FE5850"/>
@@ -16779,66 +16906,67 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox style="mso-fit-shape-to-text:t"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7C22F121"/>
   <w15:docId w15:val="{0F2A8393-0E24-45FE-A130-E46D5523B904}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17163,50 +17291,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005307E8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -17415,51 +17544,51 @@
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
     <w:name w:val="字元 字元 字元 字元 字元 字元"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA646F"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1471440231">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1620061928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17772,59 +17901,59 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DC89D1E-4811-4576-887E-35B09F7DA721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>204</Words>
-  <Characters>1164</Characters>
+  <Characters>1165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1366</CharactersWithSpaces>
+  <CharactersWithSpaces>1367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>請領應備書件</dc:title>
   <dc:creator>余香珍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>543</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
 </Properties>