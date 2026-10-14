--- v0 (2026-05-25)
+++ v1 (2026-10-14)
@@ -1,71 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A17814\Documents\Kungan的資料夾\@產假+婚假+陪產延長\申請書\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3231E332-25EF-4E60-AEDE-534B25BA7178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="19420" windowHeight="9020"/>
+    <workbookView xWindow="-408" yWindow="324" windowWidth="23040" windowHeight="11616" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="受僱者名冊" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">受僱者名冊!$A$1:$Q$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">受僱者名冊!$A$1:$R$21</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
     <customWorkbookView name="Grace - 個人檢視畫面" guid="{1F642BEF-6A17-4047-B464-F5E900E11A33}" mergeInterval="0" personalView="1" maximized="1" xWindow="-16" yWindow="-16" windowWidth="3872" windowHeight="2092" activeSheetId="1"/>
     <customWorkbookView name="sishang - 個人檢視畫面" guid="{86762EDF-3856-4D08-B4AC-82B6EB1E8D84}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1916" windowHeight="912" activeSheetId="1"/>
     <customWorkbookView name="何琇伊 - 個人檢視畫面" guid="{84AA7052-EDC9-46C2-B2E6-D7F6F6045F3C}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="840" activeSheetId="1"/>
     <customWorkbookView name="余佳玲 - 個人檢視畫面" guid="{45CB5ECB-D5D5-40D3-89A9-3012165864B1}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="703" activeSheetId="1"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="21">
   <si>
     <t>序號</t>
   </si>
   <si>
     <t>受僱者姓名</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>頁次：第　　頁/共　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
@@ -316,55 +322,80 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（申請產檢假薪資補助專用）</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>請畢後雇主給薪日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+（民國）</t>
+    </r>
+    <phoneticPr fontId="15" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
@@ -470,59 +501,50 @@
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="微軟正黑體"/>
       <family val="2"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
@@ -554,50 +576,58 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -729,224 +759,233 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="176" fontId="21" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>249554</xdr:colOff>
+      <xdr:colOff>470534</xdr:colOff>
       <xdr:row>18</xdr:row>
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:rowOff>91440</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:colOff>1135380</xdr:colOff>
       <xdr:row>21</xdr:row>
-      <xdr:rowOff>222250</xdr:rowOff>
+      <xdr:rowOff>1270</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Text Box 3"/>
+        <xdr:cNvPr id="2" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3545204" y="6870700"/>
-          <a:ext cx="664846" cy="698500"/>
+          <a:off x="3152774" y="6819900"/>
+          <a:ext cx="664846" cy="565150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF">
             <a:alpha val="0"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="rnd">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
@@ -974,69 +1013,75 @@
             <a:lnSpc>
               <a:spcPts val="1200"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="zh-TW" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="808080"/>
               </a:solidFill>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>印  章</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>69850</xdr:rowOff>
+      <xdr:rowOff>69851</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>247649</xdr:rowOff>
+      <xdr:colOff>403860</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>586740</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Text Box 3"/>
+        <xdr:cNvPr id="3" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1898650" y="6229350"/>
-          <a:ext cx="1511300" cy="1365249"/>
+          <a:off x="1614170" y="6196331"/>
+          <a:ext cx="1471930" cy="1515109"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF">
             <a:alpha val="0"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="rnd">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
@@ -1056,98 +1101,104 @@
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="808080"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>單位印章</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>16</xdr:col>
+      <xdr:col>17</xdr:col>
       <xdr:colOff>1082675</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>156210</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>17</xdr:col>
+      <xdr:col>18</xdr:col>
       <xdr:colOff>30778</xdr:colOff>
-      <xdr:row>21</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>194310</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Text Box 148"/>
+        <xdr:cNvPr id="4" name="Text Box 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9077325" y="7283450"/>
-          <a:ext cx="434003" cy="234950"/>
+          <a:off x="9418955" y="7082790"/>
+          <a:ext cx="388283" cy="236220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" altLang="zh-TW" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>111.01</a:t>
+            <a:t>115.09</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" altLang="zh-TW" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:latin typeface="Times New Roman"/>
             <a:cs typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1386,728 +1437,734 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
-  <dimension ref="A1:S22"/>
+  <dimension ref="A1:T21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:Q15"/>
+    <sheetView tabSelected="1" topLeftCell="A15" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.36328125" style="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="17" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="20.33203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="19.44140625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="5.88671875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15" style="1" customWidth="1"/>
+    <col min="17" max="17" width="4.44140625" style="1" customWidth="1"/>
+    <col min="18" max="18" width="21" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="54" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:18" ht="54" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
       <c r="O1" s="22"/>
       <c r="P1" s="22"/>
       <c r="Q1" s="22"/>
+      <c r="R1" s="22"/>
     </row>
-    <row r="2" spans="1:17" ht="26.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:18" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
-      <c r="O2" s="25" t="s">
+      <c r="O2" s="24"/>
+      <c r="P2" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="26"/>
       <c r="Q2" s="26"/>
+      <c r="R2" s="26"/>
     </row>
-    <row r="3" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="31"/>
       <c r="I3" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="35" t="s">
+      <c r="J3" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
-      <c r="N3" s="37"/>
-      <c r="O3" s="35" t="s">
+      <c r="N3" s="36"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="P3" s="38"/>
-      <c r="Q3" s="27" t="s">
+      <c r="Q3" s="38"/>
+      <c r="R3" s="27" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="34" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:18" ht="34.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="28"/>
       <c r="B4" s="28"/>
       <c r="C4" s="32"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="34"/>
       <c r="I4" s="28"/>
-      <c r="J4" s="40" t="s">
+      <c r="J4" s="43"/>
+      <c r="K4" s="40" t="s">
         <v>12</v>
       </c>
-      <c r="K4" s="41"/>
       <c r="L4" s="41"/>
       <c r="M4" s="41"/>
-      <c r="N4" s="42"/>
-      <c r="O4" s="43" t="s">
+      <c r="N4" s="41"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="40" t="s">
         <v>13</v>
       </c>
-      <c r="P4" s="38"/>
-      <c r="Q4" s="39"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="39"/>
     </row>
-    <row r="5" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3"/>
-      <c r="J5" s="4"/>
-      <c r="K5" s="9" t="s">
+      <c r="J5" s="15"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L5" s="13" t="s">
+      <c r="M5" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M5" s="9"/>
-      <c r="N5" s="10" t="s">
+      <c r="N5" s="9"/>
+      <c r="O5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O5" s="14"/>
-      <c r="P5" s="10" t="s">
+      <c r="P5" s="14"/>
+      <c r="Q5" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
     </row>
-    <row r="6" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="3"/>
-      <c r="J6" s="4"/>
-      <c r="K6" s="9" t="s">
+      <c r="J6" s="15"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L6" s="13" t="s">
+      <c r="M6" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M6" s="9"/>
-      <c r="N6" s="10" t="s">
+      <c r="N6" s="9"/>
+      <c r="O6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="14"/>
-      <c r="P6" s="10" t="s">
+      <c r="P6" s="14"/>
+      <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
     </row>
-    <row r="7" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="4"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="3"/>
-      <c r="J7" s="4"/>
-      <c r="K7" s="9" t="s">
+      <c r="J7" s="15"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L7" s="13" t="s">
+      <c r="M7" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M7" s="9"/>
-      <c r="N7" s="10" t="s">
+      <c r="N7" s="9"/>
+      <c r="O7" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O7" s="14"/>
-      <c r="P7" s="10" t="s">
+      <c r="P7" s="14"/>
+      <c r="Q7" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
     </row>
-    <row r="8" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4"/>
       <c r="D8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="3"/>
-      <c r="J8" s="4"/>
-      <c r="K8" s="9" t="s">
+      <c r="J8" s="15"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L8" s="13" t="s">
+      <c r="M8" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M8" s="9"/>
-      <c r="N8" s="10" t="s">
+      <c r="N8" s="9"/>
+      <c r="O8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="14"/>
-      <c r="P8" s="10" t="s">
+      <c r="P8" s="14"/>
+      <c r="Q8" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
     </row>
-    <row r="9" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="4"/>
       <c r="D9" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="3"/>
-      <c r="J9" s="4"/>
-      <c r="K9" s="9" t="s">
+      <c r="J9" s="15"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L9" s="13" t="s">
+      <c r="M9" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="9"/>
-      <c r="N9" s="10" t="s">
+      <c r="N9" s="9"/>
+      <c r="O9" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O9" s="14"/>
-      <c r="P9" s="10" t="s">
+      <c r="P9" s="14"/>
+      <c r="Q9" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
     </row>
-    <row r="10" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="4"/>
       <c r="D10" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="3"/>
-      <c r="J10" s="4"/>
-      <c r="K10" s="9" t="s">
+      <c r="J10" s="15"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L10" s="13" t="s">
+      <c r="M10" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M10" s="9"/>
-      <c r="N10" s="10" t="s">
+      <c r="N10" s="9"/>
+      <c r="O10" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O10" s="14"/>
-      <c r="P10" s="10" t="s">
+      <c r="P10" s="14"/>
+      <c r="Q10" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
     </row>
-    <row r="11" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I11" s="3"/>
-      <c r="J11" s="4"/>
-      <c r="K11" s="9" t="s">
+      <c r="J11" s="15"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L11" s="13" t="s">
+      <c r="M11" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="9"/>
-      <c r="N11" s="10" t="s">
+      <c r="N11" s="9"/>
+      <c r="O11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O11" s="14"/>
-      <c r="P11" s="10" t="s">
+      <c r="P11" s="14"/>
+      <c r="Q11" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
     </row>
-    <row r="12" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="3"/>
-      <c r="J12" s="4"/>
-      <c r="K12" s="9" t="s">
+      <c r="J12" s="15"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L12" s="13" t="s">
+      <c r="M12" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="9"/>
-      <c r="N12" s="10" t="s">
+      <c r="N12" s="9"/>
+      <c r="O12" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O12" s="14"/>
-      <c r="P12" s="10" t="s">
+      <c r="P12" s="14"/>
+      <c r="Q12" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
     </row>
-    <row r="13" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="3"/>
-      <c r="J13" s="4"/>
-      <c r="K13" s="9" t="s">
+      <c r="J13" s="15"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L13" s="13" t="s">
+      <c r="M13" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M13" s="9"/>
-      <c r="N13" s="10" t="s">
+      <c r="N13" s="9"/>
+      <c r="O13" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O13" s="14"/>
-      <c r="P13" s="10" t="s">
+      <c r="P13" s="14"/>
+      <c r="Q13" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
     </row>
-    <row r="14" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="4"/>
       <c r="D14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="3"/>
-      <c r="J14" s="4"/>
-      <c r="K14" s="9" t="s">
+      <c r="J14" s="15"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="L14" s="13" t="s">
+      <c r="M14" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="M14" s="9"/>
-      <c r="N14" s="10" t="s">
+      <c r="N14" s="9"/>
+      <c r="O14" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="O14" s="14"/>
-      <c r="P14" s="10" t="s">
+      <c r="P14" s="14"/>
+      <c r="Q14" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
     </row>
-    <row r="15" spans="1:17" ht="62" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="15" t="s">
+    <row r="15" spans="1:18" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="16"/>
-[...13 lines deleted...]
-      <c r="P15" s="16"/>
+      <c r="B15" s="17"/>
+      <c r="C15" s="17"/>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+      <c r="I15" s="17"/>
+      <c r="J15" s="17"/>
+      <c r="K15" s="17"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="17"/>
+      <c r="N15" s="17"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="17"/>
       <c r="Q15" s="17"/>
+      <c r="R15" s="18"/>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="A16" s="18" t="s">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A16" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="19"/>
-[...14 lines deleted...]
-      <c r="Q16" s="19"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="20"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="20"/>
+      <c r="K16" s="20"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="20"/>
+      <c r="N16" s="20"/>
+      <c r="O16" s="20"/>
+      <c r="P16" s="20"/>
+      <c r="Q16" s="20"/>
+      <c r="R16" s="20"/>
     </row>
-    <row r="17" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q17" s="20"/>
+    <row r="17" spans="1:20" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="21"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="21"/>
+      <c r="N17" s="21"/>
+      <c r="O17" s="21"/>
+      <c r="P17" s="21"/>
+      <c r="Q17" s="21"/>
+      <c r="R17" s="21"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q18" s="20"/>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A18" s="21"/>
+      <c r="B18" s="21"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="21"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="21"/>
+      <c r="G18" s="21"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="21"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="21"/>
+      <c r="N18" s="21"/>
+      <c r="O18" s="21"/>
+      <c r="P18" s="21"/>
+      <c r="Q18" s="21"/>
+      <c r="R18" s="21"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q19" s="20"/>
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A19" s="21"/>
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21"/>
+      <c r="E19" s="21"/>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+      <c r="J19" s="21"/>
+      <c r="K19" s="21"/>
+      <c r="L19" s="21"/>
+      <c r="M19" s="21"/>
+      <c r="N19" s="21"/>
+      <c r="O19" s="21"/>
+      <c r="P19" s="21"/>
+      <c r="Q19" s="21"/>
+      <c r="R19" s="21"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q20" s="20"/>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
+      <c r="A20" s="21"/>
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21"/>
+      <c r="E20" s="21"/>
+      <c r="F20" s="21"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21"/>
+      <c r="N20" s="21"/>
+      <c r="O20" s="21"/>
+      <c r="P20" s="21"/>
+      <c r="Q20" s="21"/>
+      <c r="R20" s="21"/>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.4">
-[...36 lines deleted...]
-      <c r="Q22" s="21"/>
+    <row r="21" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="21"/>
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21"/>
+      <c r="E21" s="21"/>
+      <c r="F21" s="21"/>
+      <c r="G21" s="21"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="21"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="21"/>
+      <c r="N21" s="21"/>
+      <c r="O21" s="21"/>
+      <c r="P21" s="21"/>
+      <c r="Q21" s="21"/>
+      <c r="R21" s="21"/>
+      <c r="T21" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...4 lines deleted...]
-    <mergeCell ref="O2:Q2"/>
+  <mergeCells count="15">
+    <mergeCell ref="A15:R15"/>
+    <mergeCell ref="A16:R21"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="P2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="J3:N3"/>
-[...3 lines deleted...]
-    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.23622047244094491" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>受僱者名冊</vt:lpstr>
       <vt:lpstr>受僱者名冊!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows 使用者</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>