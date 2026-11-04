--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -3,75 +3,75 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A17814\Documents\Kungan的資料夾\@產假+婚假+陪產延長\申請書\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A17814\Documents\Kungan的資料夾\@產假+婚假+陪產延長\申請書\產檢假\15-11509產檢假薪資補助上傳網頁資料\02受僱者名冊（申請產檢假薪資補助專用）\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3231E332-25EF-4E60-AEDE-534B25BA7178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4D5AF5A2-D6E6-4C37-B553-16B6C2742BA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-408" yWindow="324" windowWidth="23040" windowHeight="11616" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="受僱者名冊" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">受僱者名冊!$A$1:$R$21</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
   <customWorkbookViews>
+    <customWorkbookView name="余佳玲 - 個人檢視畫面" guid="{45CB5ECB-D5D5-40D3-89A9-3012165864B1}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="703" activeSheetId="1"/>
+    <customWorkbookView name="何琇伊 - 個人檢視畫面" guid="{84AA7052-EDC9-46C2-B2E6-D7F6F6045F3C}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="840" activeSheetId="1"/>
+    <customWorkbookView name="sishang - 個人檢視畫面" guid="{86762EDF-3856-4D08-B4AC-82B6EB1E8D84}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1916" windowHeight="912" activeSheetId="1"/>
     <customWorkbookView name="Grace - 個人檢視畫面" guid="{1F642BEF-6A17-4047-B464-F5E900E11A33}" mergeInterval="0" personalView="1" maximized="1" xWindow="-16" yWindow="-16" windowWidth="3872" windowHeight="2092" activeSheetId="1"/>
-    <customWorkbookView name="sishang - 個人檢視畫面" guid="{86762EDF-3856-4D08-B4AC-82B6EB1E8D84}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1916" windowHeight="912" activeSheetId="1"/>
-[...1 lines deleted...]
-    <customWorkbookView name="余佳玲 - 個人檢視畫面" guid="{45CB5ECB-D5D5-40D3-89A9-3012165864B1}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="703" activeSheetId="1"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="22">
   <si>
     <t>序號</t>
   </si>
   <si>
     <t>受僱者姓名</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>頁次：第　　頁/共　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
@@ -347,60 +347,64 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>請畢後雇主給薪日</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">
 （民國）</t>
     </r>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
+  <si>
+    <t>年    月    日</t>
+    <phoneticPr fontId="31" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="標楷體"/>
@@ -588,50 +592,57 @@
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -801,53 +812,50 @@
     </xf>
     <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -887,50 +895,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1443,685 +1454,705 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
   <dimension ref="A1:T21"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A15" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J26" sqref="J26"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.33203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="17" style="1" customWidth="1"/>
     <col min="3" max="3" width="3.6640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="2.44140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="2.77734375" style="1" customWidth="1"/>
     <col min="6" max="6" width="2.44140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="3.33203125" style="1" customWidth="1"/>
     <col min="9" max="9" width="20.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="19.44140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.88671875" style="1" customWidth="1"/>
     <col min="12" max="13" width="2.6640625" style="1" customWidth="1"/>
     <col min="14" max="14" width="7.6640625" style="1" customWidth="1"/>
     <col min="15" max="15" width="4.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="4.44140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="21" style="1" customWidth="1"/>
     <col min="19" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="54" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="22"/>
-[...15 lines deleted...]
-      <c r="R1" s="22"/>
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
     </row>
     <row r="2" spans="1:18" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="24"/>
-[...13 lines deleted...]
-      <c r="P2" s="25" t="s">
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="Q2" s="26"/>
-      <c r="R2" s="26"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
     </row>
     <row r="3" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="30"/>
-[...4 lines deleted...]
-      <c r="I3" s="27" t="s">
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="30"/>
+      <c r="I3" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="K3" s="35" t="s">
+      <c r="K3" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="L3" s="36"/>
-[...3 lines deleted...]
-      <c r="P3" s="35" t="s">
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="Q3" s="38"/>
-      <c r="R3" s="27" t="s">
+      <c r="Q3" s="37"/>
+      <c r="R3" s="26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="34.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="28"/>
-[...9 lines deleted...]
-      <c r="K4" s="40" t="s">
+      <c r="A4" s="27"/>
+      <c r="B4" s="27"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="32"/>
+      <c r="E4" s="32"/>
+      <c r="F4" s="32"/>
+      <c r="G4" s="32"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="41"/>
-[...3 lines deleted...]
-      <c r="P4" s="40" t="s">
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="39" t="s">
         <v>13</v>
       </c>
-      <c r="Q4" s="38"/>
-      <c r="R4" s="39"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="38"/>
     </row>
     <row r="5" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="3"/>
-      <c r="J5" s="15"/>
+      <c r="J5" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K5" s="4"/>
       <c r="L5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N5" s="9"/>
       <c r="O5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="14"/>
       <c r="Q5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R5" s="6"/>
     </row>
     <row r="6" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="3"/>
-      <c r="J6" s="15"/>
+      <c r="J6" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K6" s="4"/>
       <c r="L6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N6" s="9"/>
       <c r="O6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P6" s="14"/>
       <c r="Q6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="6"/>
     </row>
     <row r="7" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="4"/>
       <c r="D7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="3"/>
-      <c r="J7" s="15"/>
+      <c r="J7" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K7" s="4"/>
       <c r="L7" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N7" s="9"/>
       <c r="O7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P7" s="14"/>
       <c r="Q7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R7" s="7"/>
     </row>
     <row r="8" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4"/>
       <c r="D8" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="3"/>
-      <c r="J8" s="15"/>
+      <c r="J8" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K8" s="4"/>
       <c r="L8" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N8" s="9"/>
       <c r="O8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P8" s="14"/>
       <c r="Q8" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R8" s="7"/>
     </row>
     <row r="9" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="4"/>
       <c r="D9" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="3"/>
-      <c r="J9" s="15"/>
+      <c r="J9" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K9" s="4"/>
       <c r="L9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N9" s="9"/>
       <c r="O9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P9" s="14"/>
       <c r="Q9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R9" s="7"/>
     </row>
     <row r="10" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="4"/>
       <c r="D10" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="3"/>
-      <c r="J10" s="15"/>
+      <c r="J10" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K10" s="4"/>
       <c r="L10" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M10" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="9"/>
       <c r="O10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P10" s="14"/>
       <c r="Q10" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R10" s="7"/>
     </row>
     <row r="11" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I11" s="3"/>
-      <c r="J11" s="15"/>
+      <c r="J11" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K11" s="4"/>
       <c r="L11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M11" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="9"/>
       <c r="O11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P11" s="14"/>
       <c r="Q11" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R11" s="7"/>
     </row>
     <row r="12" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I12" s="3"/>
-      <c r="J12" s="15"/>
+      <c r="J12" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K12" s="4"/>
       <c r="L12" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M12" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="9"/>
       <c r="O12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P12" s="14"/>
       <c r="Q12" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R12" s="7"/>
     </row>
     <row r="13" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I13" s="3"/>
-      <c r="J13" s="15"/>
+      <c r="J13" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K13" s="4"/>
       <c r="L13" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M13" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N13" s="9"/>
       <c r="O13" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P13" s="14"/>
       <c r="Q13" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R13" s="7"/>
     </row>
     <row r="14" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="4"/>
       <c r="D14" s="11" t="s">
         <v>3</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I14" s="3"/>
-      <c r="J14" s="15"/>
+      <c r="J14" s="43" t="s">
+        <v>21</v>
+      </c>
       <c r="K14" s="4"/>
       <c r="L14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="M14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="N14" s="9"/>
       <c r="O14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="P14" s="14"/>
       <c r="Q14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R14" s="7"/>
     </row>
     <row r="15" spans="1:18" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="17"/>
-[...15 lines deleted...]
-      <c r="R15" s="18"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+      <c r="R15" s="17"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.3">
-      <c r="A16" s="19" t="s">
+      <c r="A16" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="20"/>
-[...15 lines deleted...]
-      <c r="R16" s="20"/>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+      <c r="R16" s="19"/>
     </row>
     <row r="17" spans="1:20" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="21"/>
-[...16 lines deleted...]
-      <c r="R17" s="21"/>
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="20"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="20"/>
+      <c r="K17" s="20"/>
+      <c r="L17" s="20"/>
+      <c r="M17" s="20"/>
+      <c r="N17" s="20"/>
+      <c r="O17" s="20"/>
+      <c r="P17" s="20"/>
+      <c r="Q17" s="20"/>
+      <c r="R17" s="20"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A18" s="21"/>
-[...16 lines deleted...]
-      <c r="R18" s="21"/>
+      <c r="A18" s="20"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+      <c r="K18" s="20"/>
+      <c r="L18" s="20"/>
+      <c r="M18" s="20"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="20"/>
+      <c r="P18" s="20"/>
+      <c r="Q18" s="20"/>
+      <c r="R18" s="20"/>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A19" s="21"/>
-[...16 lines deleted...]
-      <c r="R19" s="21"/>
+      <c r="A19" s="20"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="20"/>
+      <c r="O19" s="20"/>
+      <c r="P19" s="20"/>
+      <c r="Q19" s="20"/>
+      <c r="R19" s="20"/>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.3">
-      <c r="A20" s="21"/>
-[...16 lines deleted...]
-      <c r="R20" s="21"/>
+      <c r="A20" s="20"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="20"/>
+      <c r="K20" s="20"/>
+      <c r="L20" s="20"/>
+      <c r="M20" s="20"/>
+      <c r="N20" s="20"/>
+      <c r="O20" s="20"/>
+      <c r="P20" s="20"/>
+      <c r="Q20" s="20"/>
+      <c r="R20" s="20"/>
     </row>
     <row r="21" spans="1:20" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="21"/>
-[...16 lines deleted...]
-      <c r="R21" s="21"/>
+      <c r="A21" s="20"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="20"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="20"/>
+      <c r="K21" s="20"/>
+      <c r="L21" s="20"/>
+      <c r="M21" s="20"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="20"/>
+      <c r="P21" s="20"/>
+      <c r="Q21" s="20"/>
+      <c r="R21" s="20"/>
       <c r="T21" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A16:R21"/>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="P2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="K4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.23622047244094491" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>