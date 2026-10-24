--- v0 (2026-05-27)
+++ v1 (2026-10-24)
@@ -1,71 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\A17814\Documents\Kungan的資料夾\@產假+婚假+陪產延長\申請書\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1135393-DF2C-4E61-A289-63F293298047}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="19200" windowHeight="6420"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="受僱者名冊 " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'受僱者名冊 '!$A$1:$Q$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'受僱者名冊 '!$A$1:$R$20</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
   <customWorkbookViews>
     <customWorkbookView name="余佳玲 - 個人檢視畫面" guid="{45CB5ECB-D5D5-40D3-89A9-3012165864B1}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="703" activeSheetId="1"/>
     <customWorkbookView name="何琇伊 - 個人檢視畫面" guid="{84AA7052-EDC9-46C2-B2E6-D7F6F6045F3C}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1916" windowHeight="840" activeSheetId="1"/>
     <customWorkbookView name="sishang - 個人檢視畫面" guid="{86762EDF-3856-4D08-B4AC-82B6EB1E8D84}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1916" windowHeight="912" activeSheetId="1"/>
     <customWorkbookView name="Grace - 個人檢視畫面" guid="{1F642BEF-6A17-4047-B464-F5E900E11A33}" mergeInterval="0" personalView="1" maximized="1" xWindow="-16" yWindow="-16" windowWidth="3872" windowHeight="2092" activeSheetId="1"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="23">
   <si>
     <t>序號</t>
   </si>
   <si>
     <r>
       <t>頁次：第　　頁/共　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
@@ -330,60 +336,89 @@
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>或居(停)留證號碼
 、護照號碼</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="標楷體"/>
         <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>)</t>
     </r>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t>請畢後雇主給薪日</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="標楷體"/>
+        <family val="4"/>
+        <charset val="136"/>
+      </rPr>
+      <t xml:space="preserve">
+（民國）</t>
+    </r>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
+  <si>
+    <t>年    月    日</t>
+    <phoneticPr fontId="12" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0_ "/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="標楷體"/>
@@ -551,50 +586,58 @@
     </font>
     <font>
       <sz val="13"/>
       <color indexed="9"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="15"/>
       <color indexed="8"/>
       <name val="標楷體"/>
       <family val="4"/>
       <charset val="136"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="標楷體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -760,191 +803,200 @@
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="distributed" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
     <cellStyle name="千分位" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>249554</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:colOff>592454</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>914400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>222250</xdr:rowOff>
+      <xdr:colOff>1257300</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Text Box 3"/>
+        <xdr:cNvPr id="2" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="3545204" y="7048500"/>
-          <a:ext cx="664846" cy="698500"/>
+          <a:off x="3091814" y="6621780"/>
+          <a:ext cx="664846" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF">
             <a:alpha val="0"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="rnd">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
@@ -969,72 +1021,78 @@
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:lnSpc>
               <a:spcPts val="1200"/>
             </a:lnSpc>
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="zh-TW" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="808080"/>
               </a:solidFill>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>印  章</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>4</xdr:col>
       <xdr:colOff>82550</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>69850</xdr:rowOff>
+      <xdr:rowOff>54610</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>247649</xdr:rowOff>
+      <xdr:colOff>525780</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>7620</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Text Box 3"/>
+        <xdr:cNvPr id="3" name="Text Box 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1898650" y="6407150"/>
-          <a:ext cx="1511300" cy="1365249"/>
+          <a:off x="1812290" y="6272530"/>
+          <a:ext cx="1212850" cy="1118870"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF">
             <a:alpha val="0"/>
           </a:srgbClr>
         </a:solidFill>
         <a:ln w="12700" cap="rnd">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="sysDot"/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="36000" tIns="36000" rIns="36000" bIns="36000" anchor="ctr" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
@@ -1054,98 +1112,104 @@
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="zh-TW" altLang="en-US" sz="1000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="808080"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="標楷體"/>
               <a:ea typeface="標楷體"/>
             </a:rPr>
             <a:t>單位印章</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>16</xdr:col>
+      <xdr:col>17</xdr:col>
       <xdr:colOff>1089025</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>156210</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>17</xdr:col>
+      <xdr:col>18</xdr:col>
       <xdr:colOff>37128</xdr:colOff>
-      <xdr:row>21</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>194310</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="4" name="Text Box 148"/>
+        <xdr:cNvPr id="4" name="Text Box 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9083675" y="7461250"/>
-          <a:ext cx="434003" cy="234950"/>
+          <a:off x="9379585" y="6976110"/>
+          <a:ext cx="464483" cy="236220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" altLang="zh-TW" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:rPr>
-            <a:t>111.01</a:t>
+            <a:t>115.09</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="r" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-US" altLang="zh-TW" sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:latin typeface="Times New Roman"/>
             <a:cs typeface="Times New Roman"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1384,1799 +1448,1786 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="7"/>
   </sheetPr>
-  <dimension ref="A1:S22"/>
+  <dimension ref="A1:R20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3:Q4"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="15.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="11.44140625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="5.36328125" style="1" customWidth="1"/>
-[...1086 lines deleted...]
-    <col min="16146" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="13.88671875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="3.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="3.33203125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="20.109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="19.77734375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="6.6640625" style="1" customWidth="1"/>
+    <col min="12" max="13" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="7.5546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="4.6640625" style="1" customWidth="1"/>
+    <col min="16" max="16" width="15" style="1" customWidth="1"/>
+    <col min="17" max="17" width="5.33203125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="22.109375" style="1" customWidth="1"/>
+    <col min="19" max="257" width="11.44140625" style="1"/>
+    <col min="258" max="258" width="5.33203125" style="1" customWidth="1"/>
+    <col min="259" max="259" width="20.6640625" style="1" customWidth="1"/>
+    <col min="260" max="260" width="5.6640625" style="1" customWidth="1"/>
+    <col min="261" max="261" width="2.44140625" style="1" customWidth="1"/>
+    <col min="262" max="262" width="3.6640625" style="1" customWidth="1"/>
+    <col min="263" max="263" width="2.44140625" style="1" customWidth="1"/>
+    <col min="264" max="264" width="3.6640625" style="1" customWidth="1"/>
+    <col min="265" max="265" width="3.33203125" style="1" customWidth="1"/>
+    <col min="266" max="266" width="22.6640625" style="1" customWidth="1"/>
+    <col min="267" max="267" width="7.6640625" style="1" customWidth="1"/>
+    <col min="268" max="269" width="2.6640625" style="1" customWidth="1"/>
+    <col min="270" max="270" width="7.6640625" style="1" customWidth="1"/>
+    <col min="271" max="271" width="4.6640625" style="1" customWidth="1"/>
+    <col min="272" max="272" width="15" style="1" customWidth="1"/>
+    <col min="273" max="273" width="4.44140625" style="1" customWidth="1"/>
+    <col min="274" max="274" width="21.21875" style="1" customWidth="1"/>
+    <col min="275" max="513" width="11.44140625" style="1"/>
+    <col min="514" max="514" width="5.33203125" style="1" customWidth="1"/>
+    <col min="515" max="515" width="20.6640625" style="1" customWidth="1"/>
+    <col min="516" max="516" width="5.6640625" style="1" customWidth="1"/>
+    <col min="517" max="517" width="2.44140625" style="1" customWidth="1"/>
+    <col min="518" max="518" width="3.6640625" style="1" customWidth="1"/>
+    <col min="519" max="519" width="2.44140625" style="1" customWidth="1"/>
+    <col min="520" max="520" width="3.6640625" style="1" customWidth="1"/>
+    <col min="521" max="521" width="3.33203125" style="1" customWidth="1"/>
+    <col min="522" max="522" width="22.6640625" style="1" customWidth="1"/>
+    <col min="523" max="523" width="7.6640625" style="1" customWidth="1"/>
+    <col min="524" max="525" width="2.6640625" style="1" customWidth="1"/>
+    <col min="526" max="526" width="7.6640625" style="1" customWidth="1"/>
+    <col min="527" max="527" width="4.6640625" style="1" customWidth="1"/>
+    <col min="528" max="528" width="15" style="1" customWidth="1"/>
+    <col min="529" max="529" width="4.44140625" style="1" customWidth="1"/>
+    <col min="530" max="530" width="21.21875" style="1" customWidth="1"/>
+    <col min="531" max="769" width="11.44140625" style="1"/>
+    <col min="770" max="770" width="5.33203125" style="1" customWidth="1"/>
+    <col min="771" max="771" width="20.6640625" style="1" customWidth="1"/>
+    <col min="772" max="772" width="5.6640625" style="1" customWidth="1"/>
+    <col min="773" max="773" width="2.44140625" style="1" customWidth="1"/>
+    <col min="774" max="774" width="3.6640625" style="1" customWidth="1"/>
+    <col min="775" max="775" width="2.44140625" style="1" customWidth="1"/>
+    <col min="776" max="776" width="3.6640625" style="1" customWidth="1"/>
+    <col min="777" max="777" width="3.33203125" style="1" customWidth="1"/>
+    <col min="778" max="778" width="22.6640625" style="1" customWidth="1"/>
+    <col min="779" max="779" width="7.6640625" style="1" customWidth="1"/>
+    <col min="780" max="781" width="2.6640625" style="1" customWidth="1"/>
+    <col min="782" max="782" width="7.6640625" style="1" customWidth="1"/>
+    <col min="783" max="783" width="4.6640625" style="1" customWidth="1"/>
+    <col min="784" max="784" width="15" style="1" customWidth="1"/>
+    <col min="785" max="785" width="4.44140625" style="1" customWidth="1"/>
+    <col min="786" max="786" width="21.21875" style="1" customWidth="1"/>
+    <col min="787" max="1025" width="11.44140625" style="1"/>
+    <col min="1026" max="1026" width="5.33203125" style="1" customWidth="1"/>
+    <col min="1027" max="1027" width="20.6640625" style="1" customWidth="1"/>
+    <col min="1028" max="1028" width="5.6640625" style="1" customWidth="1"/>
+    <col min="1029" max="1029" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1030" max="1030" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1031" max="1031" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1032" max="1032" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1033" max="1033" width="3.33203125" style="1" customWidth="1"/>
+    <col min="1034" max="1034" width="22.6640625" style="1" customWidth="1"/>
+    <col min="1035" max="1035" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1036" max="1037" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1038" max="1038" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1039" max="1039" width="4.6640625" style="1" customWidth="1"/>
+    <col min="1040" max="1040" width="15" style="1" customWidth="1"/>
+    <col min="1041" max="1041" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1042" max="1042" width="21.21875" style="1" customWidth="1"/>
+    <col min="1043" max="1281" width="11.44140625" style="1"/>
+    <col min="1282" max="1282" width="5.33203125" style="1" customWidth="1"/>
+    <col min="1283" max="1283" width="20.6640625" style="1" customWidth="1"/>
+    <col min="1284" max="1284" width="5.6640625" style="1" customWidth="1"/>
+    <col min="1285" max="1285" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1286" max="1286" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1287" max="1287" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1288" max="1288" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1289" max="1289" width="3.33203125" style="1" customWidth="1"/>
+    <col min="1290" max="1290" width="22.6640625" style="1" customWidth="1"/>
+    <col min="1291" max="1291" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1292" max="1293" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1294" max="1294" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1295" max="1295" width="4.6640625" style="1" customWidth="1"/>
+    <col min="1296" max="1296" width="15" style="1" customWidth="1"/>
+    <col min="1297" max="1297" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1298" max="1298" width="21.21875" style="1" customWidth="1"/>
+    <col min="1299" max="1537" width="11.44140625" style="1"/>
+    <col min="1538" max="1538" width="5.33203125" style="1" customWidth="1"/>
+    <col min="1539" max="1539" width="20.6640625" style="1" customWidth="1"/>
+    <col min="1540" max="1540" width="5.6640625" style="1" customWidth="1"/>
+    <col min="1541" max="1541" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1542" max="1542" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1543" max="1543" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1544" max="1544" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1545" max="1545" width="3.33203125" style="1" customWidth="1"/>
+    <col min="1546" max="1546" width="22.6640625" style="1" customWidth="1"/>
+    <col min="1547" max="1547" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1548" max="1549" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1550" max="1550" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1551" max="1551" width="4.6640625" style="1" customWidth="1"/>
+    <col min="1552" max="1552" width="15" style="1" customWidth="1"/>
+    <col min="1553" max="1553" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1554" max="1554" width="21.21875" style="1" customWidth="1"/>
+    <col min="1555" max="1793" width="11.44140625" style="1"/>
+    <col min="1794" max="1794" width="5.33203125" style="1" customWidth="1"/>
+    <col min="1795" max="1795" width="20.6640625" style="1" customWidth="1"/>
+    <col min="1796" max="1796" width="5.6640625" style="1" customWidth="1"/>
+    <col min="1797" max="1797" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1798" max="1798" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1799" max="1799" width="2.44140625" style="1" customWidth="1"/>
+    <col min="1800" max="1800" width="3.6640625" style="1" customWidth="1"/>
+    <col min="1801" max="1801" width="3.33203125" style="1" customWidth="1"/>
+    <col min="1802" max="1802" width="22.6640625" style="1" customWidth="1"/>
+    <col min="1803" max="1803" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1804" max="1805" width="2.6640625" style="1" customWidth="1"/>
+    <col min="1806" max="1806" width="7.6640625" style="1" customWidth="1"/>
+    <col min="1807" max="1807" width="4.6640625" style="1" customWidth="1"/>
+    <col min="1808" max="1808" width="15" style="1" customWidth="1"/>
+    <col min="1809" max="1809" width="4.44140625" style="1" customWidth="1"/>
+    <col min="1810" max="1810" width="21.21875" style="1" customWidth="1"/>
+    <col min="1811" max="2049" width="11.44140625" style="1"/>
+    <col min="2050" max="2050" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2051" max="2051" width="20.6640625" style="1" customWidth="1"/>
+    <col min="2052" max="2052" width="5.6640625" style="1" customWidth="1"/>
+    <col min="2053" max="2053" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2054" max="2054" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2055" max="2055" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2056" max="2056" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2057" max="2057" width="3.33203125" style="1" customWidth="1"/>
+    <col min="2058" max="2058" width="22.6640625" style="1" customWidth="1"/>
+    <col min="2059" max="2059" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2060" max="2061" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2062" max="2062" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2063" max="2063" width="4.6640625" style="1" customWidth="1"/>
+    <col min="2064" max="2064" width="15" style="1" customWidth="1"/>
+    <col min="2065" max="2065" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2066" max="2066" width="21.21875" style="1" customWidth="1"/>
+    <col min="2067" max="2305" width="11.44140625" style="1"/>
+    <col min="2306" max="2306" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2307" max="2307" width="20.6640625" style="1" customWidth="1"/>
+    <col min="2308" max="2308" width="5.6640625" style="1" customWidth="1"/>
+    <col min="2309" max="2309" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2310" max="2310" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2311" max="2311" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2312" max="2312" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2313" max="2313" width="3.33203125" style="1" customWidth="1"/>
+    <col min="2314" max="2314" width="22.6640625" style="1" customWidth="1"/>
+    <col min="2315" max="2315" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2316" max="2317" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2318" max="2318" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2319" max="2319" width="4.6640625" style="1" customWidth="1"/>
+    <col min="2320" max="2320" width="15" style="1" customWidth="1"/>
+    <col min="2321" max="2321" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2322" max="2322" width="21.21875" style="1" customWidth="1"/>
+    <col min="2323" max="2561" width="11.44140625" style="1"/>
+    <col min="2562" max="2562" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2563" max="2563" width="20.6640625" style="1" customWidth="1"/>
+    <col min="2564" max="2564" width="5.6640625" style="1" customWidth="1"/>
+    <col min="2565" max="2565" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2566" max="2566" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2567" max="2567" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2568" max="2568" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2569" max="2569" width="3.33203125" style="1" customWidth="1"/>
+    <col min="2570" max="2570" width="22.6640625" style="1" customWidth="1"/>
+    <col min="2571" max="2571" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2572" max="2573" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2574" max="2574" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2575" max="2575" width="4.6640625" style="1" customWidth="1"/>
+    <col min="2576" max="2576" width="15" style="1" customWidth="1"/>
+    <col min="2577" max="2577" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2578" max="2578" width="21.21875" style="1" customWidth="1"/>
+    <col min="2579" max="2817" width="11.44140625" style="1"/>
+    <col min="2818" max="2818" width="5.33203125" style="1" customWidth="1"/>
+    <col min="2819" max="2819" width="20.6640625" style="1" customWidth="1"/>
+    <col min="2820" max="2820" width="5.6640625" style="1" customWidth="1"/>
+    <col min="2821" max="2821" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2822" max="2822" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2823" max="2823" width="2.44140625" style="1" customWidth="1"/>
+    <col min="2824" max="2824" width="3.6640625" style="1" customWidth="1"/>
+    <col min="2825" max="2825" width="3.33203125" style="1" customWidth="1"/>
+    <col min="2826" max="2826" width="22.6640625" style="1" customWidth="1"/>
+    <col min="2827" max="2827" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2828" max="2829" width="2.6640625" style="1" customWidth="1"/>
+    <col min="2830" max="2830" width="7.6640625" style="1" customWidth="1"/>
+    <col min="2831" max="2831" width="4.6640625" style="1" customWidth="1"/>
+    <col min="2832" max="2832" width="15" style="1" customWidth="1"/>
+    <col min="2833" max="2833" width="4.44140625" style="1" customWidth="1"/>
+    <col min="2834" max="2834" width="21.21875" style="1" customWidth="1"/>
+    <col min="2835" max="3073" width="11.44140625" style="1"/>
+    <col min="3074" max="3074" width="5.33203125" style="1" customWidth="1"/>
+    <col min="3075" max="3075" width="20.6640625" style="1" customWidth="1"/>
+    <col min="3076" max="3076" width="5.6640625" style="1" customWidth="1"/>
+    <col min="3077" max="3077" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3078" max="3078" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3079" max="3079" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3080" max="3080" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3081" max="3081" width="3.33203125" style="1" customWidth="1"/>
+    <col min="3082" max="3082" width="22.6640625" style="1" customWidth="1"/>
+    <col min="3083" max="3083" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3084" max="3085" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3086" max="3086" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3087" max="3087" width="4.6640625" style="1" customWidth="1"/>
+    <col min="3088" max="3088" width="15" style="1" customWidth="1"/>
+    <col min="3089" max="3089" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3090" max="3090" width="21.21875" style="1" customWidth="1"/>
+    <col min="3091" max="3329" width="11.44140625" style="1"/>
+    <col min="3330" max="3330" width="5.33203125" style="1" customWidth="1"/>
+    <col min="3331" max="3331" width="20.6640625" style="1" customWidth="1"/>
+    <col min="3332" max="3332" width="5.6640625" style="1" customWidth="1"/>
+    <col min="3333" max="3333" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3334" max="3334" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3335" max="3335" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3336" max="3336" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3337" max="3337" width="3.33203125" style="1" customWidth="1"/>
+    <col min="3338" max="3338" width="22.6640625" style="1" customWidth="1"/>
+    <col min="3339" max="3339" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3340" max="3341" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3342" max="3342" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3343" max="3343" width="4.6640625" style="1" customWidth="1"/>
+    <col min="3344" max="3344" width="15" style="1" customWidth="1"/>
+    <col min="3345" max="3345" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3346" max="3346" width="21.21875" style="1" customWidth="1"/>
+    <col min="3347" max="3585" width="11.44140625" style="1"/>
+    <col min="3586" max="3586" width="5.33203125" style="1" customWidth="1"/>
+    <col min="3587" max="3587" width="20.6640625" style="1" customWidth="1"/>
+    <col min="3588" max="3588" width="5.6640625" style="1" customWidth="1"/>
+    <col min="3589" max="3589" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3590" max="3590" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3591" max="3591" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3592" max="3592" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3593" max="3593" width="3.33203125" style="1" customWidth="1"/>
+    <col min="3594" max="3594" width="22.6640625" style="1" customWidth="1"/>
+    <col min="3595" max="3595" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3596" max="3597" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3598" max="3598" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3599" max="3599" width="4.6640625" style="1" customWidth="1"/>
+    <col min="3600" max="3600" width="15" style="1" customWidth="1"/>
+    <col min="3601" max="3601" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3602" max="3602" width="21.21875" style="1" customWidth="1"/>
+    <col min="3603" max="3841" width="11.44140625" style="1"/>
+    <col min="3842" max="3842" width="5.33203125" style="1" customWidth="1"/>
+    <col min="3843" max="3843" width="20.6640625" style="1" customWidth="1"/>
+    <col min="3844" max="3844" width="5.6640625" style="1" customWidth="1"/>
+    <col min="3845" max="3845" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3846" max="3846" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3847" max="3847" width="2.44140625" style="1" customWidth="1"/>
+    <col min="3848" max="3848" width="3.6640625" style="1" customWidth="1"/>
+    <col min="3849" max="3849" width="3.33203125" style="1" customWidth="1"/>
+    <col min="3850" max="3850" width="22.6640625" style="1" customWidth="1"/>
+    <col min="3851" max="3851" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3852" max="3853" width="2.6640625" style="1" customWidth="1"/>
+    <col min="3854" max="3854" width="7.6640625" style="1" customWidth="1"/>
+    <col min="3855" max="3855" width="4.6640625" style="1" customWidth="1"/>
+    <col min="3856" max="3856" width="15" style="1" customWidth="1"/>
+    <col min="3857" max="3857" width="4.44140625" style="1" customWidth="1"/>
+    <col min="3858" max="3858" width="21.21875" style="1" customWidth="1"/>
+    <col min="3859" max="4097" width="11.44140625" style="1"/>
+    <col min="4098" max="4098" width="5.33203125" style="1" customWidth="1"/>
+    <col min="4099" max="4099" width="20.6640625" style="1" customWidth="1"/>
+    <col min="4100" max="4100" width="5.6640625" style="1" customWidth="1"/>
+    <col min="4101" max="4101" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4102" max="4102" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4103" max="4103" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4104" max="4104" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4105" max="4105" width="3.33203125" style="1" customWidth="1"/>
+    <col min="4106" max="4106" width="22.6640625" style="1" customWidth="1"/>
+    <col min="4107" max="4107" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4108" max="4109" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4110" max="4110" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4111" max="4111" width="4.6640625" style="1" customWidth="1"/>
+    <col min="4112" max="4112" width="15" style="1" customWidth="1"/>
+    <col min="4113" max="4113" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4114" max="4114" width="21.21875" style="1" customWidth="1"/>
+    <col min="4115" max="4353" width="11.44140625" style="1"/>
+    <col min="4354" max="4354" width="5.33203125" style="1" customWidth="1"/>
+    <col min="4355" max="4355" width="20.6640625" style="1" customWidth="1"/>
+    <col min="4356" max="4356" width="5.6640625" style="1" customWidth="1"/>
+    <col min="4357" max="4357" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4358" max="4358" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4359" max="4359" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4360" max="4360" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4361" max="4361" width="3.33203125" style="1" customWidth="1"/>
+    <col min="4362" max="4362" width="22.6640625" style="1" customWidth="1"/>
+    <col min="4363" max="4363" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4364" max="4365" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4366" max="4366" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4367" max="4367" width="4.6640625" style="1" customWidth="1"/>
+    <col min="4368" max="4368" width="15" style="1" customWidth="1"/>
+    <col min="4369" max="4369" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4370" max="4370" width="21.21875" style="1" customWidth="1"/>
+    <col min="4371" max="4609" width="11.44140625" style="1"/>
+    <col min="4610" max="4610" width="5.33203125" style="1" customWidth="1"/>
+    <col min="4611" max="4611" width="20.6640625" style="1" customWidth="1"/>
+    <col min="4612" max="4612" width="5.6640625" style="1" customWidth="1"/>
+    <col min="4613" max="4613" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4614" max="4614" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4615" max="4615" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4616" max="4616" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4617" max="4617" width="3.33203125" style="1" customWidth="1"/>
+    <col min="4618" max="4618" width="22.6640625" style="1" customWidth="1"/>
+    <col min="4619" max="4619" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4620" max="4621" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4622" max="4622" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4623" max="4623" width="4.6640625" style="1" customWidth="1"/>
+    <col min="4624" max="4624" width="15" style="1" customWidth="1"/>
+    <col min="4625" max="4625" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4626" max="4626" width="21.21875" style="1" customWidth="1"/>
+    <col min="4627" max="4865" width="11.44140625" style="1"/>
+    <col min="4866" max="4866" width="5.33203125" style="1" customWidth="1"/>
+    <col min="4867" max="4867" width="20.6640625" style="1" customWidth="1"/>
+    <col min="4868" max="4868" width="5.6640625" style="1" customWidth="1"/>
+    <col min="4869" max="4869" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4870" max="4870" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4871" max="4871" width="2.44140625" style="1" customWidth="1"/>
+    <col min="4872" max="4872" width="3.6640625" style="1" customWidth="1"/>
+    <col min="4873" max="4873" width="3.33203125" style="1" customWidth="1"/>
+    <col min="4874" max="4874" width="22.6640625" style="1" customWidth="1"/>
+    <col min="4875" max="4875" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4876" max="4877" width="2.6640625" style="1" customWidth="1"/>
+    <col min="4878" max="4878" width="7.6640625" style="1" customWidth="1"/>
+    <col min="4879" max="4879" width="4.6640625" style="1" customWidth="1"/>
+    <col min="4880" max="4880" width="15" style="1" customWidth="1"/>
+    <col min="4881" max="4881" width="4.44140625" style="1" customWidth="1"/>
+    <col min="4882" max="4882" width="21.21875" style="1" customWidth="1"/>
+    <col min="4883" max="5121" width="11.44140625" style="1"/>
+    <col min="5122" max="5122" width="5.33203125" style="1" customWidth="1"/>
+    <col min="5123" max="5123" width="20.6640625" style="1" customWidth="1"/>
+    <col min="5124" max="5124" width="5.6640625" style="1" customWidth="1"/>
+    <col min="5125" max="5125" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5126" max="5126" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5127" max="5127" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5128" max="5128" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5129" max="5129" width="3.33203125" style="1" customWidth="1"/>
+    <col min="5130" max="5130" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5131" max="5131" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5132" max="5133" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5134" max="5134" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5135" max="5135" width="4.6640625" style="1" customWidth="1"/>
+    <col min="5136" max="5136" width="15" style="1" customWidth="1"/>
+    <col min="5137" max="5137" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5138" max="5138" width="21.21875" style="1" customWidth="1"/>
+    <col min="5139" max="5377" width="11.44140625" style="1"/>
+    <col min="5378" max="5378" width="5.33203125" style="1" customWidth="1"/>
+    <col min="5379" max="5379" width="20.6640625" style="1" customWidth="1"/>
+    <col min="5380" max="5380" width="5.6640625" style="1" customWidth="1"/>
+    <col min="5381" max="5381" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5382" max="5382" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5383" max="5383" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5384" max="5384" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5385" max="5385" width="3.33203125" style="1" customWidth="1"/>
+    <col min="5386" max="5386" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5387" max="5387" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5388" max="5389" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5390" max="5390" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5391" max="5391" width="4.6640625" style="1" customWidth="1"/>
+    <col min="5392" max="5392" width="15" style="1" customWidth="1"/>
+    <col min="5393" max="5393" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5394" max="5394" width="21.21875" style="1" customWidth="1"/>
+    <col min="5395" max="5633" width="11.44140625" style="1"/>
+    <col min="5634" max="5634" width="5.33203125" style="1" customWidth="1"/>
+    <col min="5635" max="5635" width="20.6640625" style="1" customWidth="1"/>
+    <col min="5636" max="5636" width="5.6640625" style="1" customWidth="1"/>
+    <col min="5637" max="5637" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5638" max="5638" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5639" max="5639" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5640" max="5640" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5641" max="5641" width="3.33203125" style="1" customWidth="1"/>
+    <col min="5642" max="5642" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5643" max="5643" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5644" max="5645" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5646" max="5646" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5647" max="5647" width="4.6640625" style="1" customWidth="1"/>
+    <col min="5648" max="5648" width="15" style="1" customWidth="1"/>
+    <col min="5649" max="5649" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5650" max="5650" width="21.21875" style="1" customWidth="1"/>
+    <col min="5651" max="5889" width="11.44140625" style="1"/>
+    <col min="5890" max="5890" width="5.33203125" style="1" customWidth="1"/>
+    <col min="5891" max="5891" width="20.6640625" style="1" customWidth="1"/>
+    <col min="5892" max="5892" width="5.6640625" style="1" customWidth="1"/>
+    <col min="5893" max="5893" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5894" max="5894" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5895" max="5895" width="2.44140625" style="1" customWidth="1"/>
+    <col min="5896" max="5896" width="3.6640625" style="1" customWidth="1"/>
+    <col min="5897" max="5897" width="3.33203125" style="1" customWidth="1"/>
+    <col min="5898" max="5898" width="22.6640625" style="1" customWidth="1"/>
+    <col min="5899" max="5899" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5900" max="5901" width="2.6640625" style="1" customWidth="1"/>
+    <col min="5902" max="5902" width="7.6640625" style="1" customWidth="1"/>
+    <col min="5903" max="5903" width="4.6640625" style="1" customWidth="1"/>
+    <col min="5904" max="5904" width="15" style="1" customWidth="1"/>
+    <col min="5905" max="5905" width="4.44140625" style="1" customWidth="1"/>
+    <col min="5906" max="5906" width="21.21875" style="1" customWidth="1"/>
+    <col min="5907" max="6145" width="11.44140625" style="1"/>
+    <col min="6146" max="6146" width="5.33203125" style="1" customWidth="1"/>
+    <col min="6147" max="6147" width="20.6640625" style="1" customWidth="1"/>
+    <col min="6148" max="6148" width="5.6640625" style="1" customWidth="1"/>
+    <col min="6149" max="6149" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6150" max="6150" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6151" max="6151" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6152" max="6152" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6153" max="6153" width="3.33203125" style="1" customWidth="1"/>
+    <col min="6154" max="6154" width="22.6640625" style="1" customWidth="1"/>
+    <col min="6155" max="6155" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6156" max="6157" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6158" max="6158" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6159" max="6159" width="4.6640625" style="1" customWidth="1"/>
+    <col min="6160" max="6160" width="15" style="1" customWidth="1"/>
+    <col min="6161" max="6161" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6162" max="6162" width="21.21875" style="1" customWidth="1"/>
+    <col min="6163" max="6401" width="11.44140625" style="1"/>
+    <col min="6402" max="6402" width="5.33203125" style="1" customWidth="1"/>
+    <col min="6403" max="6403" width="20.6640625" style="1" customWidth="1"/>
+    <col min="6404" max="6404" width="5.6640625" style="1" customWidth="1"/>
+    <col min="6405" max="6405" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6406" max="6406" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6407" max="6407" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6408" max="6408" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6409" max="6409" width="3.33203125" style="1" customWidth="1"/>
+    <col min="6410" max="6410" width="22.6640625" style="1" customWidth="1"/>
+    <col min="6411" max="6411" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6412" max="6413" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6414" max="6414" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6415" max="6415" width="4.6640625" style="1" customWidth="1"/>
+    <col min="6416" max="6416" width="15" style="1" customWidth="1"/>
+    <col min="6417" max="6417" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6418" max="6418" width="21.21875" style="1" customWidth="1"/>
+    <col min="6419" max="6657" width="11.44140625" style="1"/>
+    <col min="6658" max="6658" width="5.33203125" style="1" customWidth="1"/>
+    <col min="6659" max="6659" width="20.6640625" style="1" customWidth="1"/>
+    <col min="6660" max="6660" width="5.6640625" style="1" customWidth="1"/>
+    <col min="6661" max="6661" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6662" max="6662" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6663" max="6663" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6664" max="6664" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6665" max="6665" width="3.33203125" style="1" customWidth="1"/>
+    <col min="6666" max="6666" width="22.6640625" style="1" customWidth="1"/>
+    <col min="6667" max="6667" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6668" max="6669" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6670" max="6670" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6671" max="6671" width="4.6640625" style="1" customWidth="1"/>
+    <col min="6672" max="6672" width="15" style="1" customWidth="1"/>
+    <col min="6673" max="6673" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6674" max="6674" width="21.21875" style="1" customWidth="1"/>
+    <col min="6675" max="6913" width="11.44140625" style="1"/>
+    <col min="6914" max="6914" width="5.33203125" style="1" customWidth="1"/>
+    <col min="6915" max="6915" width="20.6640625" style="1" customWidth="1"/>
+    <col min="6916" max="6916" width="5.6640625" style="1" customWidth="1"/>
+    <col min="6917" max="6917" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6918" max="6918" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6919" max="6919" width="2.44140625" style="1" customWidth="1"/>
+    <col min="6920" max="6920" width="3.6640625" style="1" customWidth="1"/>
+    <col min="6921" max="6921" width="3.33203125" style="1" customWidth="1"/>
+    <col min="6922" max="6922" width="22.6640625" style="1" customWidth="1"/>
+    <col min="6923" max="6923" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6924" max="6925" width="2.6640625" style="1" customWidth="1"/>
+    <col min="6926" max="6926" width="7.6640625" style="1" customWidth="1"/>
+    <col min="6927" max="6927" width="4.6640625" style="1" customWidth="1"/>
+    <col min="6928" max="6928" width="15" style="1" customWidth="1"/>
+    <col min="6929" max="6929" width="4.44140625" style="1" customWidth="1"/>
+    <col min="6930" max="6930" width="21.21875" style="1" customWidth="1"/>
+    <col min="6931" max="7169" width="11.44140625" style="1"/>
+    <col min="7170" max="7170" width="5.33203125" style="1" customWidth="1"/>
+    <col min="7171" max="7171" width="20.6640625" style="1" customWidth="1"/>
+    <col min="7172" max="7172" width="5.6640625" style="1" customWidth="1"/>
+    <col min="7173" max="7173" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7174" max="7174" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7175" max="7175" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7176" max="7176" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7177" max="7177" width="3.33203125" style="1" customWidth="1"/>
+    <col min="7178" max="7178" width="22.6640625" style="1" customWidth="1"/>
+    <col min="7179" max="7179" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7180" max="7181" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7182" max="7182" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7183" max="7183" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7184" max="7184" width="15" style="1" customWidth="1"/>
+    <col min="7185" max="7185" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7186" max="7186" width="21.21875" style="1" customWidth="1"/>
+    <col min="7187" max="7425" width="11.44140625" style="1"/>
+    <col min="7426" max="7426" width="5.33203125" style="1" customWidth="1"/>
+    <col min="7427" max="7427" width="20.6640625" style="1" customWidth="1"/>
+    <col min="7428" max="7428" width="5.6640625" style="1" customWidth="1"/>
+    <col min="7429" max="7429" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7430" max="7430" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7431" max="7431" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7432" max="7432" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7433" max="7433" width="3.33203125" style="1" customWidth="1"/>
+    <col min="7434" max="7434" width="22.6640625" style="1" customWidth="1"/>
+    <col min="7435" max="7435" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7436" max="7437" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7438" max="7438" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7439" max="7439" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7440" max="7440" width="15" style="1" customWidth="1"/>
+    <col min="7441" max="7441" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7442" max="7442" width="21.21875" style="1" customWidth="1"/>
+    <col min="7443" max="7681" width="11.44140625" style="1"/>
+    <col min="7682" max="7682" width="5.33203125" style="1" customWidth="1"/>
+    <col min="7683" max="7683" width="20.6640625" style="1" customWidth="1"/>
+    <col min="7684" max="7684" width="5.6640625" style="1" customWidth="1"/>
+    <col min="7685" max="7685" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7686" max="7686" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7687" max="7687" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7688" max="7688" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7689" max="7689" width="3.33203125" style="1" customWidth="1"/>
+    <col min="7690" max="7690" width="22.6640625" style="1" customWidth="1"/>
+    <col min="7691" max="7691" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7692" max="7693" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7694" max="7694" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7695" max="7695" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7696" max="7696" width="15" style="1" customWidth="1"/>
+    <col min="7697" max="7697" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7698" max="7698" width="21.21875" style="1" customWidth="1"/>
+    <col min="7699" max="7937" width="11.44140625" style="1"/>
+    <col min="7938" max="7938" width="5.33203125" style="1" customWidth="1"/>
+    <col min="7939" max="7939" width="20.6640625" style="1" customWidth="1"/>
+    <col min="7940" max="7940" width="5.6640625" style="1" customWidth="1"/>
+    <col min="7941" max="7941" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7942" max="7942" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7943" max="7943" width="2.44140625" style="1" customWidth="1"/>
+    <col min="7944" max="7944" width="3.6640625" style="1" customWidth="1"/>
+    <col min="7945" max="7945" width="3.33203125" style="1" customWidth="1"/>
+    <col min="7946" max="7946" width="22.6640625" style="1" customWidth="1"/>
+    <col min="7947" max="7947" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7948" max="7949" width="2.6640625" style="1" customWidth="1"/>
+    <col min="7950" max="7950" width="7.6640625" style="1" customWidth="1"/>
+    <col min="7951" max="7951" width="4.6640625" style="1" customWidth="1"/>
+    <col min="7952" max="7952" width="15" style="1" customWidth="1"/>
+    <col min="7953" max="7953" width="4.44140625" style="1" customWidth="1"/>
+    <col min="7954" max="7954" width="21.21875" style="1" customWidth="1"/>
+    <col min="7955" max="8193" width="11.44140625" style="1"/>
+    <col min="8194" max="8194" width="5.33203125" style="1" customWidth="1"/>
+    <col min="8195" max="8195" width="20.6640625" style="1" customWidth="1"/>
+    <col min="8196" max="8196" width="5.6640625" style="1" customWidth="1"/>
+    <col min="8197" max="8197" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8198" max="8198" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8199" max="8199" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8200" max="8200" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8201" max="8201" width="3.33203125" style="1" customWidth="1"/>
+    <col min="8202" max="8202" width="22.6640625" style="1" customWidth="1"/>
+    <col min="8203" max="8203" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8204" max="8205" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8206" max="8206" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8207" max="8207" width="4.6640625" style="1" customWidth="1"/>
+    <col min="8208" max="8208" width="15" style="1" customWidth="1"/>
+    <col min="8209" max="8209" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8210" max="8210" width="21.21875" style="1" customWidth="1"/>
+    <col min="8211" max="8449" width="11.44140625" style="1"/>
+    <col min="8450" max="8450" width="5.33203125" style="1" customWidth="1"/>
+    <col min="8451" max="8451" width="20.6640625" style="1" customWidth="1"/>
+    <col min="8452" max="8452" width="5.6640625" style="1" customWidth="1"/>
+    <col min="8453" max="8453" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8454" max="8454" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8455" max="8455" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8456" max="8456" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8457" max="8457" width="3.33203125" style="1" customWidth="1"/>
+    <col min="8458" max="8458" width="22.6640625" style="1" customWidth="1"/>
+    <col min="8459" max="8459" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8460" max="8461" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8462" max="8462" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8463" max="8463" width="4.6640625" style="1" customWidth="1"/>
+    <col min="8464" max="8464" width="15" style="1" customWidth="1"/>
+    <col min="8465" max="8465" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8466" max="8466" width="21.21875" style="1" customWidth="1"/>
+    <col min="8467" max="8705" width="11.44140625" style="1"/>
+    <col min="8706" max="8706" width="5.33203125" style="1" customWidth="1"/>
+    <col min="8707" max="8707" width="20.6640625" style="1" customWidth="1"/>
+    <col min="8708" max="8708" width="5.6640625" style="1" customWidth="1"/>
+    <col min="8709" max="8709" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8710" max="8710" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8711" max="8711" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8712" max="8712" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8713" max="8713" width="3.33203125" style="1" customWidth="1"/>
+    <col min="8714" max="8714" width="22.6640625" style="1" customWidth="1"/>
+    <col min="8715" max="8715" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8716" max="8717" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8718" max="8718" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8719" max="8719" width="4.6640625" style="1" customWidth="1"/>
+    <col min="8720" max="8720" width="15" style="1" customWidth="1"/>
+    <col min="8721" max="8721" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8722" max="8722" width="21.21875" style="1" customWidth="1"/>
+    <col min="8723" max="8961" width="11.44140625" style="1"/>
+    <col min="8962" max="8962" width="5.33203125" style="1" customWidth="1"/>
+    <col min="8963" max="8963" width="20.6640625" style="1" customWidth="1"/>
+    <col min="8964" max="8964" width="5.6640625" style="1" customWidth="1"/>
+    <col min="8965" max="8965" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8966" max="8966" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8967" max="8967" width="2.44140625" style="1" customWidth="1"/>
+    <col min="8968" max="8968" width="3.6640625" style="1" customWidth="1"/>
+    <col min="8969" max="8969" width="3.33203125" style="1" customWidth="1"/>
+    <col min="8970" max="8970" width="22.6640625" style="1" customWidth="1"/>
+    <col min="8971" max="8971" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8972" max="8973" width="2.6640625" style="1" customWidth="1"/>
+    <col min="8974" max="8974" width="7.6640625" style="1" customWidth="1"/>
+    <col min="8975" max="8975" width="4.6640625" style="1" customWidth="1"/>
+    <col min="8976" max="8976" width="15" style="1" customWidth="1"/>
+    <col min="8977" max="8977" width="4.44140625" style="1" customWidth="1"/>
+    <col min="8978" max="8978" width="21.21875" style="1" customWidth="1"/>
+    <col min="8979" max="9217" width="11.44140625" style="1"/>
+    <col min="9218" max="9218" width="5.33203125" style="1" customWidth="1"/>
+    <col min="9219" max="9219" width="20.6640625" style="1" customWidth="1"/>
+    <col min="9220" max="9220" width="5.6640625" style="1" customWidth="1"/>
+    <col min="9221" max="9221" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9222" max="9222" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9223" max="9223" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9224" max="9224" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9225" max="9225" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9226" max="9226" width="22.6640625" style="1" customWidth="1"/>
+    <col min="9227" max="9227" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9228" max="9229" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9230" max="9230" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9231" max="9231" width="4.6640625" style="1" customWidth="1"/>
+    <col min="9232" max="9232" width="15" style="1" customWidth="1"/>
+    <col min="9233" max="9233" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9234" max="9234" width="21.21875" style="1" customWidth="1"/>
+    <col min="9235" max="9473" width="11.44140625" style="1"/>
+    <col min="9474" max="9474" width="5.33203125" style="1" customWidth="1"/>
+    <col min="9475" max="9475" width="20.6640625" style="1" customWidth="1"/>
+    <col min="9476" max="9476" width="5.6640625" style="1" customWidth="1"/>
+    <col min="9477" max="9477" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9478" max="9478" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9479" max="9479" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9480" max="9480" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9481" max="9481" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9482" max="9482" width="22.6640625" style="1" customWidth="1"/>
+    <col min="9483" max="9483" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9484" max="9485" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9486" max="9486" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9487" max="9487" width="4.6640625" style="1" customWidth="1"/>
+    <col min="9488" max="9488" width="15" style="1" customWidth="1"/>
+    <col min="9489" max="9489" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9490" max="9490" width="21.21875" style="1" customWidth="1"/>
+    <col min="9491" max="9729" width="11.44140625" style="1"/>
+    <col min="9730" max="9730" width="5.33203125" style="1" customWidth="1"/>
+    <col min="9731" max="9731" width="20.6640625" style="1" customWidth="1"/>
+    <col min="9732" max="9732" width="5.6640625" style="1" customWidth="1"/>
+    <col min="9733" max="9733" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9734" max="9734" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9735" max="9735" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9736" max="9736" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9737" max="9737" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9738" max="9738" width="22.6640625" style="1" customWidth="1"/>
+    <col min="9739" max="9739" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9740" max="9741" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9742" max="9742" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9743" max="9743" width="4.6640625" style="1" customWidth="1"/>
+    <col min="9744" max="9744" width="15" style="1" customWidth="1"/>
+    <col min="9745" max="9745" width="4.44140625" style="1" customWidth="1"/>
+    <col min="9746" max="9746" width="21.21875" style="1" customWidth="1"/>
+    <col min="9747" max="9985" width="11.44140625" style="1"/>
+    <col min="9986" max="9986" width="5.33203125" style="1" customWidth="1"/>
+    <col min="9987" max="9987" width="20.6640625" style="1" customWidth="1"/>
+    <col min="9988" max="9988" width="5.6640625" style="1" customWidth="1"/>
+    <col min="9989" max="9989" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9990" max="9990" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9991" max="9991" width="2.44140625" style="1" customWidth="1"/>
+    <col min="9992" max="9992" width="3.6640625" style="1" customWidth="1"/>
+    <col min="9993" max="9993" width="3.33203125" style="1" customWidth="1"/>
+    <col min="9994" max="9994" width="22.6640625" style="1" customWidth="1"/>
+    <col min="9995" max="9995" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9996" max="9997" width="2.6640625" style="1" customWidth="1"/>
+    <col min="9998" max="9998" width="7.6640625" style="1" customWidth="1"/>
+    <col min="9999" max="9999" width="4.6640625" style="1" customWidth="1"/>
+    <col min="10000" max="10000" width="15" style="1" customWidth="1"/>
+    <col min="10001" max="10001" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10002" max="10002" width="21.21875" style="1" customWidth="1"/>
+    <col min="10003" max="10241" width="11.44140625" style="1"/>
+    <col min="10242" max="10242" width="5.33203125" style="1" customWidth="1"/>
+    <col min="10243" max="10243" width="20.6640625" style="1" customWidth="1"/>
+    <col min="10244" max="10244" width="5.6640625" style="1" customWidth="1"/>
+    <col min="10245" max="10245" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10246" max="10246" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10247" max="10247" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10248" max="10248" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10249" max="10249" width="3.33203125" style="1" customWidth="1"/>
+    <col min="10250" max="10250" width="22.6640625" style="1" customWidth="1"/>
+    <col min="10251" max="10251" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10252" max="10253" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10254" max="10254" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10255" max="10255" width="4.6640625" style="1" customWidth="1"/>
+    <col min="10256" max="10256" width="15" style="1" customWidth="1"/>
+    <col min="10257" max="10257" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10258" max="10258" width="21.21875" style="1" customWidth="1"/>
+    <col min="10259" max="10497" width="11.44140625" style="1"/>
+    <col min="10498" max="10498" width="5.33203125" style="1" customWidth="1"/>
+    <col min="10499" max="10499" width="20.6640625" style="1" customWidth="1"/>
+    <col min="10500" max="10500" width="5.6640625" style="1" customWidth="1"/>
+    <col min="10501" max="10501" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10502" max="10502" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10503" max="10503" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10504" max="10504" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10505" max="10505" width="3.33203125" style="1" customWidth="1"/>
+    <col min="10506" max="10506" width="22.6640625" style="1" customWidth="1"/>
+    <col min="10507" max="10507" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10508" max="10509" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10510" max="10510" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10511" max="10511" width="4.6640625" style="1" customWidth="1"/>
+    <col min="10512" max="10512" width="15" style="1" customWidth="1"/>
+    <col min="10513" max="10513" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10514" max="10514" width="21.21875" style="1" customWidth="1"/>
+    <col min="10515" max="10753" width="11.44140625" style="1"/>
+    <col min="10754" max="10754" width="5.33203125" style="1" customWidth="1"/>
+    <col min="10755" max="10755" width="20.6640625" style="1" customWidth="1"/>
+    <col min="10756" max="10756" width="5.6640625" style="1" customWidth="1"/>
+    <col min="10757" max="10757" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10758" max="10758" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10759" max="10759" width="2.44140625" style="1" customWidth="1"/>
+    <col min="10760" max="10760" width="3.6640625" style="1" customWidth="1"/>
+    <col min="10761" max="10761" width="3.33203125" style="1" customWidth="1"/>
+    <col min="10762" max="10762" width="22.6640625" style="1" customWidth="1"/>
+    <col min="10763" max="10763" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10764" max="10765" width="2.6640625" style="1" customWidth="1"/>
+    <col min="10766" max="10766" width="7.6640625" style="1" customWidth="1"/>
+    <col min="10767" max="10767" width="4.6640625" style="1" customWidth="1"/>
+    <col min="10768" max="10768" width="15" style="1" customWidth="1"/>
+    <col min="10769" max="10769" width="4.44140625" style="1" customWidth="1"/>
+    <col min="10770" max="10770" width="21.21875" style="1" customWidth="1"/>
+    <col min="10771" max="11009" width="11.44140625" style="1"/>
+    <col min="11010" max="11010" width="5.33203125" style="1" customWidth="1"/>
+    <col min="11011" max="11011" width="20.6640625" style="1" customWidth="1"/>
+    <col min="11012" max="11012" width="5.6640625" style="1" customWidth="1"/>
+    <col min="11013" max="11013" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11014" max="11014" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11015" max="11015" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11016" max="11016" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11017" max="11017" width="3.33203125" style="1" customWidth="1"/>
+    <col min="11018" max="11018" width="22.6640625" style="1" customWidth="1"/>
+    <col min="11019" max="11019" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11020" max="11021" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11022" max="11022" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11023" max="11023" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11024" max="11024" width="15" style="1" customWidth="1"/>
+    <col min="11025" max="11025" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11026" max="11026" width="21.21875" style="1" customWidth="1"/>
+    <col min="11027" max="11265" width="11.44140625" style="1"/>
+    <col min="11266" max="11266" width="5.33203125" style="1" customWidth="1"/>
+    <col min="11267" max="11267" width="20.6640625" style="1" customWidth="1"/>
+    <col min="11268" max="11268" width="5.6640625" style="1" customWidth="1"/>
+    <col min="11269" max="11269" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11270" max="11270" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11271" max="11271" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11272" max="11272" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11273" max="11273" width="3.33203125" style="1" customWidth="1"/>
+    <col min="11274" max="11274" width="22.6640625" style="1" customWidth="1"/>
+    <col min="11275" max="11275" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11276" max="11277" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11278" max="11278" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11279" max="11279" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11280" max="11280" width="15" style="1" customWidth="1"/>
+    <col min="11281" max="11281" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11282" max="11282" width="21.21875" style="1" customWidth="1"/>
+    <col min="11283" max="11521" width="11.44140625" style="1"/>
+    <col min="11522" max="11522" width="5.33203125" style="1" customWidth="1"/>
+    <col min="11523" max="11523" width="20.6640625" style="1" customWidth="1"/>
+    <col min="11524" max="11524" width="5.6640625" style="1" customWidth="1"/>
+    <col min="11525" max="11525" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11526" max="11526" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11527" max="11527" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11528" max="11528" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11529" max="11529" width="3.33203125" style="1" customWidth="1"/>
+    <col min="11530" max="11530" width="22.6640625" style="1" customWidth="1"/>
+    <col min="11531" max="11531" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11532" max="11533" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11534" max="11534" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11535" max="11535" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11536" max="11536" width="15" style="1" customWidth="1"/>
+    <col min="11537" max="11537" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11538" max="11538" width="21.21875" style="1" customWidth="1"/>
+    <col min="11539" max="11777" width="11.44140625" style="1"/>
+    <col min="11778" max="11778" width="5.33203125" style="1" customWidth="1"/>
+    <col min="11779" max="11779" width="20.6640625" style="1" customWidth="1"/>
+    <col min="11780" max="11780" width="5.6640625" style="1" customWidth="1"/>
+    <col min="11781" max="11781" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11782" max="11782" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11783" max="11783" width="2.44140625" style="1" customWidth="1"/>
+    <col min="11784" max="11784" width="3.6640625" style="1" customWidth="1"/>
+    <col min="11785" max="11785" width="3.33203125" style="1" customWidth="1"/>
+    <col min="11786" max="11786" width="22.6640625" style="1" customWidth="1"/>
+    <col min="11787" max="11787" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11788" max="11789" width="2.6640625" style="1" customWidth="1"/>
+    <col min="11790" max="11790" width="7.6640625" style="1" customWidth="1"/>
+    <col min="11791" max="11791" width="4.6640625" style="1" customWidth="1"/>
+    <col min="11792" max="11792" width="15" style="1" customWidth="1"/>
+    <col min="11793" max="11793" width="4.44140625" style="1" customWidth="1"/>
+    <col min="11794" max="11794" width="21.21875" style="1" customWidth="1"/>
+    <col min="11795" max="12033" width="11.44140625" style="1"/>
+    <col min="12034" max="12034" width="5.33203125" style="1" customWidth="1"/>
+    <col min="12035" max="12035" width="20.6640625" style="1" customWidth="1"/>
+    <col min="12036" max="12036" width="5.6640625" style="1" customWidth="1"/>
+    <col min="12037" max="12037" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12038" max="12038" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12039" max="12039" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12040" max="12040" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12041" max="12041" width="3.33203125" style="1" customWidth="1"/>
+    <col min="12042" max="12042" width="22.6640625" style="1" customWidth="1"/>
+    <col min="12043" max="12043" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12044" max="12045" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12046" max="12046" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12047" max="12047" width="4.6640625" style="1" customWidth="1"/>
+    <col min="12048" max="12048" width="15" style="1" customWidth="1"/>
+    <col min="12049" max="12049" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12050" max="12050" width="21.21875" style="1" customWidth="1"/>
+    <col min="12051" max="12289" width="11.44140625" style="1"/>
+    <col min="12290" max="12290" width="5.33203125" style="1" customWidth="1"/>
+    <col min="12291" max="12291" width="20.6640625" style="1" customWidth="1"/>
+    <col min="12292" max="12292" width="5.6640625" style="1" customWidth="1"/>
+    <col min="12293" max="12293" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12294" max="12294" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12295" max="12295" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12296" max="12296" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12297" max="12297" width="3.33203125" style="1" customWidth="1"/>
+    <col min="12298" max="12298" width="22.6640625" style="1" customWidth="1"/>
+    <col min="12299" max="12299" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12300" max="12301" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12302" max="12302" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12303" max="12303" width="4.6640625" style="1" customWidth="1"/>
+    <col min="12304" max="12304" width="15" style="1" customWidth="1"/>
+    <col min="12305" max="12305" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12306" max="12306" width="21.21875" style="1" customWidth="1"/>
+    <col min="12307" max="12545" width="11.44140625" style="1"/>
+    <col min="12546" max="12546" width="5.33203125" style="1" customWidth="1"/>
+    <col min="12547" max="12547" width="20.6640625" style="1" customWidth="1"/>
+    <col min="12548" max="12548" width="5.6640625" style="1" customWidth="1"/>
+    <col min="12549" max="12549" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12550" max="12550" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12551" max="12551" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12552" max="12552" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12553" max="12553" width="3.33203125" style="1" customWidth="1"/>
+    <col min="12554" max="12554" width="22.6640625" style="1" customWidth="1"/>
+    <col min="12555" max="12555" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12556" max="12557" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12558" max="12558" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12559" max="12559" width="4.6640625" style="1" customWidth="1"/>
+    <col min="12560" max="12560" width="15" style="1" customWidth="1"/>
+    <col min="12561" max="12561" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12562" max="12562" width="21.21875" style="1" customWidth="1"/>
+    <col min="12563" max="12801" width="11.44140625" style="1"/>
+    <col min="12802" max="12802" width="5.33203125" style="1" customWidth="1"/>
+    <col min="12803" max="12803" width="20.6640625" style="1" customWidth="1"/>
+    <col min="12804" max="12804" width="5.6640625" style="1" customWidth="1"/>
+    <col min="12805" max="12805" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12806" max="12806" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12807" max="12807" width="2.44140625" style="1" customWidth="1"/>
+    <col min="12808" max="12808" width="3.6640625" style="1" customWidth="1"/>
+    <col min="12809" max="12809" width="3.33203125" style="1" customWidth="1"/>
+    <col min="12810" max="12810" width="22.6640625" style="1" customWidth="1"/>
+    <col min="12811" max="12811" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12812" max="12813" width="2.6640625" style="1" customWidth="1"/>
+    <col min="12814" max="12814" width="7.6640625" style="1" customWidth="1"/>
+    <col min="12815" max="12815" width="4.6640625" style="1" customWidth="1"/>
+    <col min="12816" max="12816" width="15" style="1" customWidth="1"/>
+    <col min="12817" max="12817" width="4.44140625" style="1" customWidth="1"/>
+    <col min="12818" max="12818" width="21.21875" style="1" customWidth="1"/>
+    <col min="12819" max="13057" width="11.44140625" style="1"/>
+    <col min="13058" max="13058" width="5.33203125" style="1" customWidth="1"/>
+    <col min="13059" max="13059" width="20.6640625" style="1" customWidth="1"/>
+    <col min="13060" max="13060" width="5.6640625" style="1" customWidth="1"/>
+    <col min="13061" max="13061" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13062" max="13062" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13063" max="13063" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13064" max="13064" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13065" max="13065" width="3.33203125" style="1" customWidth="1"/>
+    <col min="13066" max="13066" width="22.6640625" style="1" customWidth="1"/>
+    <col min="13067" max="13067" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13068" max="13069" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13070" max="13070" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13071" max="13071" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13072" max="13072" width="15" style="1" customWidth="1"/>
+    <col min="13073" max="13073" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13074" max="13074" width="21.21875" style="1" customWidth="1"/>
+    <col min="13075" max="13313" width="11.44140625" style="1"/>
+    <col min="13314" max="13314" width="5.33203125" style="1" customWidth="1"/>
+    <col min="13315" max="13315" width="20.6640625" style="1" customWidth="1"/>
+    <col min="13316" max="13316" width="5.6640625" style="1" customWidth="1"/>
+    <col min="13317" max="13317" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13318" max="13318" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13319" max="13319" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13320" max="13320" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13321" max="13321" width="3.33203125" style="1" customWidth="1"/>
+    <col min="13322" max="13322" width="22.6640625" style="1" customWidth="1"/>
+    <col min="13323" max="13323" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13324" max="13325" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13326" max="13326" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13327" max="13327" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13328" max="13328" width="15" style="1" customWidth="1"/>
+    <col min="13329" max="13329" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13330" max="13330" width="21.21875" style="1" customWidth="1"/>
+    <col min="13331" max="13569" width="11.44140625" style="1"/>
+    <col min="13570" max="13570" width="5.33203125" style="1" customWidth="1"/>
+    <col min="13571" max="13571" width="20.6640625" style="1" customWidth="1"/>
+    <col min="13572" max="13572" width="5.6640625" style="1" customWidth="1"/>
+    <col min="13573" max="13573" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13574" max="13574" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13575" max="13575" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13576" max="13576" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13577" max="13577" width="3.33203125" style="1" customWidth="1"/>
+    <col min="13578" max="13578" width="22.6640625" style="1" customWidth="1"/>
+    <col min="13579" max="13579" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13580" max="13581" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13582" max="13582" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13583" max="13583" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13584" max="13584" width="15" style="1" customWidth="1"/>
+    <col min="13585" max="13585" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13586" max="13586" width="21.21875" style="1" customWidth="1"/>
+    <col min="13587" max="13825" width="11.44140625" style="1"/>
+    <col min="13826" max="13826" width="5.33203125" style="1" customWidth="1"/>
+    <col min="13827" max="13827" width="20.6640625" style="1" customWidth="1"/>
+    <col min="13828" max="13828" width="5.6640625" style="1" customWidth="1"/>
+    <col min="13829" max="13829" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13830" max="13830" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13831" max="13831" width="2.44140625" style="1" customWidth="1"/>
+    <col min="13832" max="13832" width="3.6640625" style="1" customWidth="1"/>
+    <col min="13833" max="13833" width="3.33203125" style="1" customWidth="1"/>
+    <col min="13834" max="13834" width="22.6640625" style="1" customWidth="1"/>
+    <col min="13835" max="13835" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13836" max="13837" width="2.6640625" style="1" customWidth="1"/>
+    <col min="13838" max="13838" width="7.6640625" style="1" customWidth="1"/>
+    <col min="13839" max="13839" width="4.6640625" style="1" customWidth="1"/>
+    <col min="13840" max="13840" width="15" style="1" customWidth="1"/>
+    <col min="13841" max="13841" width="4.44140625" style="1" customWidth="1"/>
+    <col min="13842" max="13842" width="21.21875" style="1" customWidth="1"/>
+    <col min="13843" max="14081" width="11.44140625" style="1"/>
+    <col min="14082" max="14082" width="5.33203125" style="1" customWidth="1"/>
+    <col min="14083" max="14083" width="20.6640625" style="1" customWidth="1"/>
+    <col min="14084" max="14084" width="5.6640625" style="1" customWidth="1"/>
+    <col min="14085" max="14085" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14086" max="14086" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14087" max="14087" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14088" max="14088" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14089" max="14089" width="3.33203125" style="1" customWidth="1"/>
+    <col min="14090" max="14090" width="22.6640625" style="1" customWidth="1"/>
+    <col min="14091" max="14091" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14092" max="14093" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14094" max="14094" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14095" max="14095" width="4.6640625" style="1" customWidth="1"/>
+    <col min="14096" max="14096" width="15" style="1" customWidth="1"/>
+    <col min="14097" max="14097" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14098" max="14098" width="21.21875" style="1" customWidth="1"/>
+    <col min="14099" max="14337" width="11.44140625" style="1"/>
+    <col min="14338" max="14338" width="5.33203125" style="1" customWidth="1"/>
+    <col min="14339" max="14339" width="20.6640625" style="1" customWidth="1"/>
+    <col min="14340" max="14340" width="5.6640625" style="1" customWidth="1"/>
+    <col min="14341" max="14341" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14342" max="14342" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14343" max="14343" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14344" max="14344" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14345" max="14345" width="3.33203125" style="1" customWidth="1"/>
+    <col min="14346" max="14346" width="22.6640625" style="1" customWidth="1"/>
+    <col min="14347" max="14347" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14348" max="14349" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14350" max="14350" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14351" max="14351" width="4.6640625" style="1" customWidth="1"/>
+    <col min="14352" max="14352" width="15" style="1" customWidth="1"/>
+    <col min="14353" max="14353" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14354" max="14354" width="21.21875" style="1" customWidth="1"/>
+    <col min="14355" max="14593" width="11.44140625" style="1"/>
+    <col min="14594" max="14594" width="5.33203125" style="1" customWidth="1"/>
+    <col min="14595" max="14595" width="20.6640625" style="1" customWidth="1"/>
+    <col min="14596" max="14596" width="5.6640625" style="1" customWidth="1"/>
+    <col min="14597" max="14597" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14598" max="14598" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14599" max="14599" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14600" max="14600" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14601" max="14601" width="3.33203125" style="1" customWidth="1"/>
+    <col min="14602" max="14602" width="22.6640625" style="1" customWidth="1"/>
+    <col min="14603" max="14603" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14604" max="14605" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14606" max="14606" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14607" max="14607" width="4.6640625" style="1" customWidth="1"/>
+    <col min="14608" max="14608" width="15" style="1" customWidth="1"/>
+    <col min="14609" max="14609" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14610" max="14610" width="21.21875" style="1" customWidth="1"/>
+    <col min="14611" max="14849" width="11.44140625" style="1"/>
+    <col min="14850" max="14850" width="5.33203125" style="1" customWidth="1"/>
+    <col min="14851" max="14851" width="20.6640625" style="1" customWidth="1"/>
+    <col min="14852" max="14852" width="5.6640625" style="1" customWidth="1"/>
+    <col min="14853" max="14853" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14854" max="14854" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14855" max="14855" width="2.44140625" style="1" customWidth="1"/>
+    <col min="14856" max="14856" width="3.6640625" style="1" customWidth="1"/>
+    <col min="14857" max="14857" width="3.33203125" style="1" customWidth="1"/>
+    <col min="14858" max="14858" width="22.6640625" style="1" customWidth="1"/>
+    <col min="14859" max="14859" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14860" max="14861" width="2.6640625" style="1" customWidth="1"/>
+    <col min="14862" max="14862" width="7.6640625" style="1" customWidth="1"/>
+    <col min="14863" max="14863" width="4.6640625" style="1" customWidth="1"/>
+    <col min="14864" max="14864" width="15" style="1" customWidth="1"/>
+    <col min="14865" max="14865" width="4.44140625" style="1" customWidth="1"/>
+    <col min="14866" max="14866" width="21.21875" style="1" customWidth="1"/>
+    <col min="14867" max="15105" width="11.44140625" style="1"/>
+    <col min="15106" max="15106" width="5.33203125" style="1" customWidth="1"/>
+    <col min="15107" max="15107" width="20.6640625" style="1" customWidth="1"/>
+    <col min="15108" max="15108" width="5.6640625" style="1" customWidth="1"/>
+    <col min="15109" max="15109" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15110" max="15110" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15111" max="15111" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15112" max="15112" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15113" max="15113" width="3.33203125" style="1" customWidth="1"/>
+    <col min="15114" max="15114" width="22.6640625" style="1" customWidth="1"/>
+    <col min="15115" max="15115" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15116" max="15117" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15118" max="15118" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15119" max="15119" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15120" max="15120" width="15" style="1" customWidth="1"/>
+    <col min="15121" max="15121" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15122" max="15122" width="21.21875" style="1" customWidth="1"/>
+    <col min="15123" max="15361" width="11.44140625" style="1"/>
+    <col min="15362" max="15362" width="5.33203125" style="1" customWidth="1"/>
+    <col min="15363" max="15363" width="20.6640625" style="1" customWidth="1"/>
+    <col min="15364" max="15364" width="5.6640625" style="1" customWidth="1"/>
+    <col min="15365" max="15365" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15366" max="15366" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15367" max="15367" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15368" max="15368" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15369" max="15369" width="3.33203125" style="1" customWidth="1"/>
+    <col min="15370" max="15370" width="22.6640625" style="1" customWidth="1"/>
+    <col min="15371" max="15371" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15372" max="15373" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15374" max="15374" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15375" max="15375" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15376" max="15376" width="15" style="1" customWidth="1"/>
+    <col min="15377" max="15377" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15378" max="15378" width="21.21875" style="1" customWidth="1"/>
+    <col min="15379" max="15617" width="11.44140625" style="1"/>
+    <col min="15618" max="15618" width="5.33203125" style="1" customWidth="1"/>
+    <col min="15619" max="15619" width="20.6640625" style="1" customWidth="1"/>
+    <col min="15620" max="15620" width="5.6640625" style="1" customWidth="1"/>
+    <col min="15621" max="15621" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15622" max="15622" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15623" max="15623" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15624" max="15624" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15625" max="15625" width="3.33203125" style="1" customWidth="1"/>
+    <col min="15626" max="15626" width="22.6640625" style="1" customWidth="1"/>
+    <col min="15627" max="15627" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15628" max="15629" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15630" max="15630" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15631" max="15631" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15632" max="15632" width="15" style="1" customWidth="1"/>
+    <col min="15633" max="15633" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15634" max="15634" width="21.21875" style="1" customWidth="1"/>
+    <col min="15635" max="15873" width="11.44140625" style="1"/>
+    <col min="15874" max="15874" width="5.33203125" style="1" customWidth="1"/>
+    <col min="15875" max="15875" width="20.6640625" style="1" customWidth="1"/>
+    <col min="15876" max="15876" width="5.6640625" style="1" customWidth="1"/>
+    <col min="15877" max="15877" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15878" max="15878" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15879" max="15879" width="2.44140625" style="1" customWidth="1"/>
+    <col min="15880" max="15880" width="3.6640625" style="1" customWidth="1"/>
+    <col min="15881" max="15881" width="3.33203125" style="1" customWidth="1"/>
+    <col min="15882" max="15882" width="22.6640625" style="1" customWidth="1"/>
+    <col min="15883" max="15883" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15884" max="15885" width="2.6640625" style="1" customWidth="1"/>
+    <col min="15886" max="15886" width="7.6640625" style="1" customWidth="1"/>
+    <col min="15887" max="15887" width="4.6640625" style="1" customWidth="1"/>
+    <col min="15888" max="15888" width="15" style="1" customWidth="1"/>
+    <col min="15889" max="15889" width="4.44140625" style="1" customWidth="1"/>
+    <col min="15890" max="15890" width="21.21875" style="1" customWidth="1"/>
+    <col min="15891" max="16129" width="11.44140625" style="1"/>
+    <col min="16130" max="16130" width="5.33203125" style="1" customWidth="1"/>
+    <col min="16131" max="16131" width="20.6640625" style="1" customWidth="1"/>
+    <col min="16132" max="16132" width="5.6640625" style="1" customWidth="1"/>
+    <col min="16133" max="16133" width="2.44140625" style="1" customWidth="1"/>
+    <col min="16134" max="16134" width="3.6640625" style="1" customWidth="1"/>
+    <col min="16135" max="16135" width="2.44140625" style="1" customWidth="1"/>
+    <col min="16136" max="16136" width="3.6640625" style="1" customWidth="1"/>
+    <col min="16137" max="16137" width="3.33203125" style="1" customWidth="1"/>
+    <col min="16138" max="16138" width="22.6640625" style="1" customWidth="1"/>
+    <col min="16139" max="16139" width="7.6640625" style="1" customWidth="1"/>
+    <col min="16140" max="16141" width="2.6640625" style="1" customWidth="1"/>
+    <col min="16142" max="16142" width="7.6640625" style="1" customWidth="1"/>
+    <col min="16143" max="16143" width="4.6640625" style="1" customWidth="1"/>
+    <col min="16144" max="16144" width="15" style="1" customWidth="1"/>
+    <col min="16145" max="16145" width="4.44140625" style="1" customWidth="1"/>
+    <col min="16146" max="16146" width="21.21875" style="1" customWidth="1"/>
+    <col min="16147" max="16384" width="11.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:18" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="26"/>
-[...14 lines deleted...]
-      <c r="Q1" s="26"/>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+      <c r="I1" s="25"/>
+      <c r="J1" s="25"/>
+      <c r="K1" s="25"/>
+      <c r="L1" s="25"/>
+      <c r="M1" s="25"/>
+      <c r="N1" s="25"/>
+      <c r="O1" s="25"/>
+      <c r="P1" s="25"/>
+      <c r="Q1" s="25"/>
+      <c r="R1" s="25"/>
     </row>
-    <row r="2" spans="1:17" ht="26.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:18" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="28"/>
-[...12 lines deleted...]
-      <c r="O2" s="29" t="s">
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="27"/>
+      <c r="O2" s="27"/>
+      <c r="P2" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="P2" s="30"/>
-      <c r="Q2" s="30"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
     </row>
-    <row r="3" spans="1:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="31" t="s">
+    <row r="3" spans="1:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="31" t="s">
+      <c r="B3" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="C3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="34"/>
-[...4 lines deleted...]
-      <c r="I3" s="31" t="s">
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="J3" s="39" t="s">
+      <c r="J3" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="K3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
-      <c r="N3" s="41"/>
-      <c r="O3" s="39" t="s">
+      <c r="N3" s="40"/>
+      <c r="O3" s="41"/>
+      <c r="P3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="P3" s="42"/>
-      <c r="Q3" s="43" t="s">
+      <c r="Q3" s="42"/>
+      <c r="R3" s="43" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="34" customHeight="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-      <c r="J4" s="15" t="s">
+    <row r="4" spans="1:18" ht="34.049999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="31"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="K4" s="16"/>
-[...3 lines deleted...]
-      <c r="O4" s="15" t="s">
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="19"/>
+      <c r="O4" s="20"/>
+      <c r="P4" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="P4" s="18"/>
-      <c r="Q4" s="44"/>
+      <c r="Q4" s="21"/>
+      <c r="R4" s="44"/>
     </row>
-    <row r="5" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <v>1</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="8" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="3"/>
-      <c r="J5" s="4"/>
-      <c r="K5" s="10" t="s">
+      <c r="J5" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="K5" s="4"/>
+      <c r="L5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="11" t="s">
+      <c r="M5" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M5" s="10"/>
-      <c r="N5" s="12" t="s">
+      <c r="N5" s="10"/>
+      <c r="O5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O5" s="13"/>
-      <c r="P5" s="12" t="s">
+      <c r="P5" s="13"/>
+      <c r="Q5" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q5" s="6"/>
+      <c r="R5" s="6"/>
     </row>
-    <row r="6" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <v>2</v>
       </c>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I6" s="3"/>
-      <c r="J6" s="4"/>
-      <c r="K6" s="10" t="s">
+      <c r="J6" s="14"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L6" s="11" t="s">
+      <c r="M6" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M6" s="10"/>
-      <c r="N6" s="12" t="s">
+      <c r="N6" s="10"/>
+      <c r="O6" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O6" s="13"/>
-      <c r="P6" s="12" t="s">
+      <c r="P6" s="13"/>
+      <c r="Q6" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q6" s="6"/>
+      <c r="R6" s="6"/>
     </row>
-    <row r="7" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <v>3</v>
       </c>
       <c r="B7" s="3"/>
       <c r="C7" s="4"/>
       <c r="D7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="3"/>
-      <c r="J7" s="4"/>
-      <c r="K7" s="10" t="s">
+      <c r="J7" s="14"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L7" s="11" t="s">
+      <c r="M7" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M7" s="10"/>
-      <c r="N7" s="12" t="s">
+      <c r="N7" s="10"/>
+      <c r="O7" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="13"/>
-      <c r="P7" s="12" t="s">
+      <c r="P7" s="13"/>
+      <c r="Q7" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q7" s="7"/>
+      <c r="R7" s="7"/>
     </row>
-    <row r="8" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <v>4</v>
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="4"/>
       <c r="D8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="3"/>
-      <c r="J8" s="4"/>
-      <c r="K8" s="10" t="s">
+      <c r="J8" s="14"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L8" s="11" t="s">
+      <c r="M8" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M8" s="10"/>
-      <c r="N8" s="12" t="s">
+      <c r="N8" s="10"/>
+      <c r="O8" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O8" s="13"/>
-      <c r="P8" s="12" t="s">
+      <c r="P8" s="13"/>
+      <c r="Q8" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q8" s="7"/>
+      <c r="R8" s="7"/>
     </row>
-    <row r="9" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <v>5</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="4"/>
       <c r="D9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="3"/>
-      <c r="J9" s="4"/>
-      <c r="K9" s="10" t="s">
+      <c r="J9" s="14"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L9" s="11" t="s">
+      <c r="M9" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M9" s="10"/>
-      <c r="N9" s="12" t="s">
+      <c r="N9" s="10"/>
+      <c r="O9" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O9" s="13"/>
-      <c r="P9" s="12" t="s">
+      <c r="P9" s="13"/>
+      <c r="Q9" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q9" s="7"/>
+      <c r="R9" s="7"/>
     </row>
-    <row r="10" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <v>6</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="4"/>
       <c r="D10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="3"/>
-      <c r="J10" s="4"/>
-      <c r="K10" s="10" t="s">
+      <c r="J10" s="14"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L10" s="11" t="s">
+      <c r="M10" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M10" s="10"/>
-      <c r="N10" s="12" t="s">
+      <c r="N10" s="10"/>
+      <c r="O10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O10" s="13"/>
-      <c r="P10" s="12" t="s">
+      <c r="P10" s="13"/>
+      <c r="Q10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q10" s="7"/>
+      <c r="R10" s="7"/>
     </row>
-    <row r="11" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <v>7</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="4"/>
       <c r="D11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="3"/>
-      <c r="J11" s="4"/>
-      <c r="K11" s="10" t="s">
+      <c r="J11" s="14"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L11" s="11" t="s">
+      <c r="M11" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M11" s="10"/>
-      <c r="N11" s="12" t="s">
+      <c r="N11" s="10"/>
+      <c r="O11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O11" s="13"/>
-      <c r="P11" s="12" t="s">
+      <c r="P11" s="13"/>
+      <c r="Q11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q11" s="7"/>
+      <c r="R11" s="7"/>
     </row>
-    <row r="12" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <v>8</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="4"/>
       <c r="D12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I12" s="3"/>
-      <c r="J12" s="4"/>
-      <c r="K12" s="10" t="s">
+      <c r="J12" s="14"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L12" s="11" t="s">
+      <c r="M12" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M12" s="10"/>
-      <c r="N12" s="12" t="s">
+      <c r="N12" s="10"/>
+      <c r="O12" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O12" s="13"/>
-      <c r="P12" s="12" t="s">
+      <c r="P12" s="13"/>
+      <c r="Q12" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q12" s="7"/>
+      <c r="R12" s="7"/>
     </row>
-    <row r="13" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <v>9</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="4"/>
       <c r="D13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I13" s="3"/>
-      <c r="J13" s="4"/>
-      <c r="K13" s="10" t="s">
+      <c r="J13" s="14"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L13" s="11" t="s">
+      <c r="M13" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M13" s="10"/>
-      <c r="N13" s="12" t="s">
+      <c r="N13" s="10"/>
+      <c r="O13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O13" s="13"/>
-      <c r="P13" s="12" t="s">
+      <c r="P13" s="13"/>
+      <c r="Q13" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q13" s="7"/>
+      <c r="R13" s="7"/>
     </row>
-    <row r="14" spans="1:17" ht="29" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:18" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <v>10</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="4"/>
       <c r="D14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="9" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="3"/>
-      <c r="J14" s="4"/>
-      <c r="K14" s="10" t="s">
+      <c r="J14" s="14"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L14" s="11" t="s">
+      <c r="M14" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="M14" s="10"/>
-      <c r="N14" s="12" t="s">
+      <c r="N14" s="10"/>
+      <c r="O14" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O14" s="13"/>
-      <c r="P14" s="12" t="s">
+      <c r="P14" s="13"/>
+      <c r="Q14" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="Q14" s="7"/>
+      <c r="R14" s="7"/>
     </row>
-    <row r="15" spans="1:17" ht="63.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="19" t="s">
+    <row r="15" spans="1:18" ht="63.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="22" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="20"/>
-[...14 lines deleted...]
-      <c r="Q15" s="21"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="23"/>
+      <c r="I15" s="23"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
+      <c r="N15" s="23"/>
+      <c r="O15" s="23"/>
+      <c r="P15" s="23"/>
+      <c r="Q15" s="23"/>
+      <c r="R15" s="24"/>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.4">
-      <c r="A16" s="22" t="s">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="23"/>
-[...14 lines deleted...]
-      <c r="Q16" s="23"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="16"/>
+      <c r="R16" s="16"/>
     </row>
-    <row r="17" spans="1:19" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q17" s="24"/>
+    <row r="17" spans="1:18" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="17"/>
+      <c r="P17" s="17"/>
+      <c r="Q17" s="17"/>
+      <c r="R17" s="17"/>
     </row>
-    <row r="18" spans="1:19" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q18" s="24"/>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A18" s="17"/>
+      <c r="B18" s="17"/>
+      <c r="C18" s="17"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="17"/>
+      <c r="O18" s="17"/>
+      <c r="P18" s="17"/>
+      <c r="Q18" s="17"/>
+      <c r="R18" s="17"/>
     </row>
-    <row r="19" spans="1:19" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-      <c r="Q19" s="24"/>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A19" s="17"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="17"/>
+      <c r="R19" s="17"/>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.4">
-[...55 lines deleted...]
-      <c r="Q22" s="25"/>
+    <row r="20" spans="1:18" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="17"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="17"/>
+      <c r="Q20" s="17"/>
+      <c r="R20" s="17"/>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...6 lines deleted...]
-    <mergeCell ref="O2:Q2"/>
+  <mergeCells count="15">
+    <mergeCell ref="A16:R20"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="A15:R15"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="P2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="J3:N3"/>
-[...1 lines deleted...]
-    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.23622047244094491" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>已命名的範圍</vt:lpstr>
+        <vt:lpstr>具名範圍</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>受僱者名冊 </vt:lpstr>
       <vt:lpstr>'受僱者名冊 '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Windows 使用者</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>