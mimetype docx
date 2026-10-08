--- v0 (2026-05-18)
+++ v1 (2026-10-08)
@@ -1,80 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00906204" w:rsidRPr="00252D2F" w:rsidTr="00F836B7">
+      <w:tr w:rsidR="00906204" w:rsidRPr="00252D2F" w14:paraId="48716DD7" w14:textId="77777777" w:rsidTr="00F836B7">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00906204" w:rsidRPr="00252D2F" w:rsidRDefault="00906204" w:rsidP="00F836B7">
+          <w:p w14:paraId="3C23E769" w14:textId="77777777" w:rsidR="00906204" w:rsidRPr="00252D2F" w:rsidRDefault="00906204" w:rsidP="00F836B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00252D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>受</w:t>
             </w:r>
             <w:r w:rsidRPr="00252D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
@@ -146,60 +145,60 @@
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>明</w:t>
             </w:r>
             <w:r w:rsidRPr="00252D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00252D2F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F263F5" w:rsidRPr="00F263F5" w:rsidTr="00F836B7">
+      <w:tr w:rsidR="00F263F5" w:rsidRPr="00F263F5" w14:paraId="1BE8BFBC" w14:textId="77777777" w:rsidTr="00F836B7">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00906204" w:rsidRPr="00F263F5" w:rsidRDefault="00906204" w:rsidP="00F836B7">
+          <w:p w14:paraId="428FA639" w14:textId="77777777" w:rsidR="00906204" w:rsidRPr="00F263F5" w:rsidRDefault="00906204" w:rsidP="00F836B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F263F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>（申請</w:t>
             </w:r>
             <w:r w:rsidR="001577E2" w:rsidRPr="00F263F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
@@ -215,220 +214,294 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>陪產檢及陪產假</w:t>
             </w:r>
             <w:r w:rsidR="001577E2" w:rsidRPr="00F263F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>」</w:t>
             </w:r>
             <w:r w:rsidRPr="00F263F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>薪資補助專用）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w:rsidTr="00F836B7">
+      <w:tr w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w14:paraId="4E36E58D" w14:textId="77777777" w:rsidTr="00F836B7">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w:rsidRDefault="00E17B0B" w:rsidP="00F836B7">
+          <w:p w14:paraId="4B105FC5" w14:textId="77777777" w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w:rsidRDefault="00E17B0B" w:rsidP="00F836B7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="120" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00252D2F" w:rsidRPr="00F263F5" w:rsidRDefault="008F1E12" w:rsidP="00E17B0B">
+    <w:p w14:paraId="2B113C06" w14:textId="6D05900D" w:rsidR="00252D2F" w:rsidRPr="00F263F5" w:rsidRDefault="008F1E12" w:rsidP="00E17B0B">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>本人</w:t>
       </w:r>
       <w:r w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">           </w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F263F5">
+        </w:rPr>
+        <w:t>任職於</w:t>
+      </w:r>
+      <w:r w:rsidR="001417F9" w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>任職於</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001417F9" w:rsidRPr="00F263F5">
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45236">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>______________________________</w:t>
+        <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="006B0B3A" w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>因陪伴配偶妊娠產檢或分娩需要而請</w:t>
       </w:r>
       <w:r w:rsidR="006B0B3A" w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>「陪產檢及陪產假」</w:t>
       </w:r>
       <w:r w:rsidR="00252D2F" w:rsidRPr="00F263F5">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F1E12" w:rsidRPr="00252D2F" w:rsidRDefault="007849D5" w:rsidP="00E17B0B">
+    <w:p w14:paraId="4F3877F0" w14:textId="7904962A" w:rsidR="008F1E12" w:rsidRPr="00252D2F" w:rsidRDefault="00EC2DE9" w:rsidP="00E17B0B">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252D2F">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>請畢後</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>雇主給薪日：民國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F2E89">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>日，</w:t>
+      </w:r>
+      <w:r w:rsidR="007849D5" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>且為：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E69F3" w:rsidRPr="00252D2F" w:rsidRDefault="00AE0EA1" w:rsidP="00E17B0B">
+    <w:p w14:paraId="445E1026" w14:textId="77777777" w:rsidR="003E69F3" w:rsidRPr="00252D2F" w:rsidRDefault="00AE0EA1" w:rsidP="00E17B0B">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:left="282" w:hangingChars="88" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk72766105"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk72766105"/>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>全時工作者</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0003642D" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第6日、第7日</w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -522,82 +595,82 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，共領取薪資計新臺幣</w:t>
       </w:r>
       <w:r w:rsidR="00432855" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>元整。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E69F3" w:rsidRPr="00252D2F" w:rsidRDefault="00AE0EA1" w:rsidP="00E17B0B">
+    <w:p w14:paraId="679E531A" w14:textId="77777777" w:rsidR="003E69F3" w:rsidRPr="00252D2F" w:rsidRDefault="00AE0EA1" w:rsidP="00E17B0B">
       <w:pPr>
         <w:spacing w:line="800" w:lineRule="exact"/>
         <w:ind w:left="282" w:hangingChars="88" w:hanging="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk72766138"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk72766138"/>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>部分時間工作者</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="003E69F3" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="0003642D" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>第6日、第7日</w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -658,175 +731,175 @@
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00432855" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>元整。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA1F6D" w:rsidRDefault="003E69F3" w:rsidP="00E17B0B">
+    <w:p w14:paraId="3FE6E95B" w14:textId="77777777" w:rsidR="00FA1F6D" w:rsidRDefault="003E69F3" w:rsidP="00E17B0B">
       <w:pPr>
         <w:spacing w:before="240" w:line="800" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
       <w:r w:rsidR="007849D5" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>資料、</w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>請假及領薪情形，均確實無訛</w:t>
       </w:r>
       <w:r w:rsidR="00931B13" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17B0B" w:rsidRDefault="00E17B0B" w:rsidP="00052DF9">
+    <w:p w14:paraId="18932AE4" w14:textId="77777777" w:rsidR="00E17B0B" w:rsidRDefault="00E17B0B" w:rsidP="00052DF9">
       <w:pPr>
         <w:spacing w:before="240" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w:rsidRDefault="00E17B0B" w:rsidP="00052DF9">
+    <w:p w14:paraId="60E136B5" w14:textId="77777777" w:rsidR="00E17B0B" w:rsidRPr="00252D2F" w:rsidRDefault="00E17B0B" w:rsidP="00052DF9">
       <w:pPr>
         <w:spacing w:before="240" w:line="560" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00780B33" w:rsidP="003E69F3">
+    <w:p w14:paraId="3AFC9B57" w14:textId="77777777" w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00780B33" w:rsidP="003E69F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="006C2331" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00E070D8" w:rsidP="003E69F3">
+    <w:p w14:paraId="07E02D6E" w14:textId="77777777" w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00E070D8" w:rsidP="003E69F3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>勞動部</w:t>
       </w:r>
       <w:r w:rsidR="00FA1F6D" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>勞工保險局</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00B0716F" w:rsidP="00E17B0B">
+    <w:p w14:paraId="3E3B79C0" w14:textId="77777777" w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="00B0716F" w:rsidP="00E17B0B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="006C2331" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -897,79 +970,79 @@
           <w:szCs w:val="32"/>
           <w:fitText w:val="1600" w:id="-1780814077"/>
         </w:rPr>
         <w:t>出生日</w:t>
       </w:r>
       <w:r w:rsidR="00432855" w:rsidRPr="00A05581">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:fitText w:val="1600" w:id="-1780814077"/>
         </w:rPr>
         <w:t>期</w:t>
       </w:r>
       <w:r w:rsidR="006C2331" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009978F1" w:rsidRPr="00252D2F" w:rsidRDefault="00B0716F" w:rsidP="00E17B0B">
+    <w:p w14:paraId="0ABA9BB6" w14:textId="77777777" w:rsidR="009978F1" w:rsidRPr="00252D2F" w:rsidRDefault="00B0716F" w:rsidP="00E17B0B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00432855" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>身分證字號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="009978F1" w:rsidP="00E17B0B">
+    <w:p w14:paraId="33F44A3E" w14:textId="77777777" w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="009978F1" w:rsidP="00E17B0B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00252D2F">
@@ -1004,305 +1077,353 @@
       <w:r w:rsidR="006C2331" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidR="00B0716F" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="006C2331" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>電　　　話：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="006C2331" w:rsidP="00E17B0B">
+    <w:p w14:paraId="3DD0FE0C" w14:textId="77777777" w:rsidR="006C2331" w:rsidRPr="00252D2F" w:rsidRDefault="006C2331" w:rsidP="00E17B0B">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="500" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中華民國　　　　年　　　　月　　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB2684" w:rsidRPr="00252D2F" w:rsidRDefault="00393461" w:rsidP="005441D6">
+    <w:p w14:paraId="15AEDDD1" w14:textId="77777777" w:rsidR="00BB2684" w:rsidRPr="00252D2F" w:rsidRDefault="00393461" w:rsidP="005441D6">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240" w:line="300" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70804B07" wp14:editId="04CB3CEA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5587365</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>189865</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="628650" cy="209550"/>
                 <wp:effectExtent l="5715" t="8890" r="13335" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="628650" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00705736" w:rsidRPr="00A05581" w:rsidRDefault="00366055" w:rsidP="00705736">
+                          <w:p w14:paraId="73C93A0C" w14:textId="49499925" w:rsidR="00705736" w:rsidRPr="00A05581" w:rsidRDefault="00366055" w:rsidP="00705736">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A05581">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
-                              <w:t>111.01</w:t>
+                              <w:t>11</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EC2DE9">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00A05581">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EC2DE9">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="70804B07" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:439.95pt;margin-top:14.95pt;width:49.5pt;height:16.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2taUUGgIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkCA14hRdugwD&#10;ugvQ7gNkWbaFyaJGKbG7rx8lJ2mwvQzD9CAcidQReUhubsfesKNCr8GWfD7LOVNWQq1tW/JvT/s3&#10;a858ELYWBqwq+bPy/Hb7+tVmcIVaQAemVsiIxPpicCXvQnBFlnnZqV74GThlydgA9iLQEdusRjEQ&#10;e2+yRZ6vsgGwdghSeU+395ORbxN/0ygZvjSNV4GZklNsIe2Y9iru2XYjihaF67Q8hSH+IYpeaEuf&#10;XqjuRRDsgPoPql5LBA9NmEnoM2gaLVXKgbKZ579l89gJp1IuJI53F5n8/6OVn49fkemaaseZFT2V&#10;6EmNgb2Dkb2N6gzOF+T06MgtjHQdPWOm3j2A/O6ZhV0nbKvuEGHolKgpunl8mV09nXh8JKmGT1DT&#10;N+IQIBGNDfaRkMRgxE5Ver5UJoYi6XK1WK+WZJFkWuQ3S8LxB1GcHzv04YOCnkVQcqTCJ3JxfPBh&#10;cj27pODB6HqvjUkHbKudQXYU1CT7tE7s/trNWDaU/Ga5WE75X9v831H0OlC3G92XfJ3HFf8RRVTt&#10;va0TDkKbCVN2xp5kjMpNGoaxGskxaltB/UyCIkxdTVNIoAP8ydlAHV1y/+MgUHFmPloqSmz/M8Az&#10;qM5AWElPSx44m+AuTGNycKjbjpinslu4o8I1Oon6EsUpTurSVJbTRMUxuD4nr5e53/4CAAD//wMA&#10;UEsDBBQABgAIAAAAIQDP3Srb3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyH&#10;yEjcWEKF+o+m04TEhUkgBpM4pk3WVkucqsnW8u3xTuxkW35+7+dqvTjLzmYKg0cJjysBzGDr9YCd&#10;hO+v14ccWIgKtbIejYRfE2Bd395UqtR+xk9z3sWOkQmGUknoYxxLzkPbG6fCyo8GaXfwk1ORxqnj&#10;elIzmTvLEyFS7tSAlNCr0bz0pj3uTo4w3GZW722zTT9GIX7e9tsnu8+kvL9bNs/Aolnivxgu+HQD&#10;NTE1/oQ6MCshz4qCpBKSSyVBkeXUNBLSpABeV/z6g/oPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAtrWlFBoCAAA/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAz90q294AAAAJAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokecolor="white">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:439.95pt;margin-top:14.95pt;width:49.5pt;height:16.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ8lCCBQIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJkCA14hRdugwD&#10;ugvQ7QNkWbaFyaJGKbG7rx8lO+kub8X0IFASdUieQ+5ux96ws0KvwZZ8ucg5U1ZCrW1b8m9fj2+2&#10;nPkgbC0MWFXyJ+X57f71q93gCrWCDkytkBGI9cXgSt6F4Ios87JTvfALcMrSYwPYi0BHbLMaxUDo&#10;vclWeb7JBsDaIUjlPd3eT498n/CbRsnwuWm8CsyUnHILace0V3HP9jtRtChcp+WchnhBFr3QloJe&#10;oe5FEOyE+h+oXksED01YSOgzaBotVaqBqlnmf1Xz2AmnUi1EjndXmvz/g5Wfzo/uC7IwvoWRBExF&#10;ePcA8rtnFg6dsK26Q4ShU6KmwMtIWTY4X8xfI9W+8BGkGj5CTSKLU4AENDbYR1aoTkboJMDTlXQ1&#10;BibpcrPabtb0Iulpld+syY4RRHH57NCH9wp6Fo2SI2mawMX5wYfJ9eISY3kwuj5qY9IB2+pgkJ0F&#10;6X9Ma0b/w81YNpT8Zr1aT/W/AKLXgRrZ6L7k2zyuqbUia+9sndosCG0mm6ozdqYxMjdxGMZqJMdI&#10;ZwX1ExGKMDUsDRgZHeBPzgZq1pL7HyeBijPzwZIosbMvBl6M6mIIK+lryQNnk3kI0wScHOq2I+RJ&#10;dgt3JFyjE6nPWcx5UgMmWeZhiR3++zl5PY/0/hcAAAD//wMAUEsDBBQABgAIAAAAIQDP3Srb3gAA&#10;AAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWEKF+o+m04TEhUkgBpM4pk3W&#10;VkucqsnW8u3xTuxkW35+7+dqvTjLzmYKg0cJjysBzGDr9YCdhO+v14ccWIgKtbIejYRfE2Bd395U&#10;qtR+xk9z3sWOkQmGUknoYxxLzkPbG6fCyo8GaXfwk1ORxqnjelIzmTvLEyFS7tSAlNCr0bz0pj3u&#10;To4w3GZW722zTT9GIX7e9tsnu8+kvL9bNs/Aolnivxgu+HQDNTE1/oQ6MCshz4qCpBKSSyVBkeXU&#10;NBLSpABeV/z6g/oPAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGfJQggUCAAAaBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAz90q294AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAABfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokecolor="white">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidR="00705736" w:rsidRPr="00A05581" w:rsidRDefault="00366055" w:rsidP="00705736">
+                    <w:p w14:paraId="73C93A0C" w14:textId="49499925" w:rsidR="00705736" w:rsidRPr="00A05581" w:rsidRDefault="00366055" w:rsidP="00705736">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A05581">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
-                        <w:t>111.01</w:t>
+                        <w:t>11</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EC2DE9">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00A05581">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EC2DE9">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>9</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00BB2684" w:rsidRPr="00252D2F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（以上資料如有塗改，請立聲明書人於塗改處簽名或蓋章）</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BB2684" w:rsidRPr="00252D2F" w:rsidSect="007A0D53">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1701" w:bottom="567" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A15AD3" w:rsidRDefault="00A15AD3" w:rsidP="00FA1F6D">
+    <w:p w14:paraId="56A146ED" w14:textId="77777777" w:rsidR="001E1C8C" w:rsidRDefault="001E1C8C" w:rsidP="00FA1F6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A15AD3" w:rsidRDefault="00A15AD3" w:rsidP="00FA1F6D">
+    <w:p w14:paraId="7A3A5835" w14:textId="77777777" w:rsidR="001E1C8C" w:rsidRDefault="001E1C8C" w:rsidP="00FA1F6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A15AD3" w:rsidRDefault="00A15AD3" w:rsidP="00FA1F6D">
+    <w:p w14:paraId="7064E7B0" w14:textId="77777777" w:rsidR="001E1C8C" w:rsidRDefault="001E1C8C" w:rsidP="00FA1F6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A15AD3" w:rsidRDefault="00A15AD3" w:rsidP="00FA1F6D">
+    <w:p w14:paraId="67EE6F9D" w14:textId="77777777" w:rsidR="001E1C8C" w:rsidRDefault="001E1C8C" w:rsidP="00FA1F6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C0E5AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF6C2A66"/>
     <w:lvl w:ilvl="0" w:tplc="E4C62BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -1348,446 +1469,700 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="707343489">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C2331"/>
     <w:rsid w:val="00035E39"/>
     <w:rsid w:val="0003642D"/>
     <w:rsid w:val="00046ACE"/>
     <w:rsid w:val="00052DF9"/>
     <w:rsid w:val="000B6862"/>
     <w:rsid w:val="000F51B7"/>
     <w:rsid w:val="00114CB3"/>
     <w:rsid w:val="00140274"/>
     <w:rsid w:val="001406D5"/>
     <w:rsid w:val="001417F9"/>
+    <w:rsid w:val="00151502"/>
     <w:rsid w:val="001577E2"/>
     <w:rsid w:val="001579EE"/>
     <w:rsid w:val="0016519D"/>
     <w:rsid w:val="001926F6"/>
     <w:rsid w:val="00196808"/>
     <w:rsid w:val="001969E0"/>
     <w:rsid w:val="001A5ACF"/>
     <w:rsid w:val="001A5CF7"/>
     <w:rsid w:val="001D685D"/>
+    <w:rsid w:val="001E1C8C"/>
     <w:rsid w:val="001E6506"/>
     <w:rsid w:val="00220BE6"/>
     <w:rsid w:val="00237B71"/>
     <w:rsid w:val="00244438"/>
     <w:rsid w:val="002506F1"/>
     <w:rsid w:val="00252D2F"/>
     <w:rsid w:val="00280B26"/>
     <w:rsid w:val="00291A91"/>
     <w:rsid w:val="002B6837"/>
     <w:rsid w:val="002C16EF"/>
     <w:rsid w:val="002E6EDD"/>
     <w:rsid w:val="002F1382"/>
     <w:rsid w:val="00300634"/>
     <w:rsid w:val="00315245"/>
     <w:rsid w:val="003166C2"/>
     <w:rsid w:val="0033363F"/>
     <w:rsid w:val="00344A68"/>
     <w:rsid w:val="003570F1"/>
     <w:rsid w:val="003646AC"/>
     <w:rsid w:val="00366055"/>
     <w:rsid w:val="00381081"/>
     <w:rsid w:val="00393461"/>
     <w:rsid w:val="003A7B0C"/>
     <w:rsid w:val="003D73AC"/>
     <w:rsid w:val="003E475F"/>
     <w:rsid w:val="003E69F3"/>
     <w:rsid w:val="00432855"/>
     <w:rsid w:val="004420EB"/>
     <w:rsid w:val="00451849"/>
     <w:rsid w:val="00464A76"/>
+    <w:rsid w:val="004826BB"/>
     <w:rsid w:val="004967C8"/>
     <w:rsid w:val="004B484B"/>
     <w:rsid w:val="004E12CC"/>
     <w:rsid w:val="004E4B7D"/>
     <w:rsid w:val="004F282C"/>
     <w:rsid w:val="00512E21"/>
     <w:rsid w:val="00517112"/>
     <w:rsid w:val="00532A77"/>
     <w:rsid w:val="005441D6"/>
     <w:rsid w:val="00570F1C"/>
     <w:rsid w:val="00577C40"/>
     <w:rsid w:val="005A79AF"/>
     <w:rsid w:val="005B5D9A"/>
     <w:rsid w:val="005E19DA"/>
     <w:rsid w:val="005E5B7B"/>
     <w:rsid w:val="005E7F2B"/>
     <w:rsid w:val="005F4EDE"/>
     <w:rsid w:val="00625DD0"/>
     <w:rsid w:val="00663592"/>
     <w:rsid w:val="00675371"/>
     <w:rsid w:val="00677B94"/>
+    <w:rsid w:val="0068032F"/>
     <w:rsid w:val="006A6E8B"/>
     <w:rsid w:val="006B0B3A"/>
     <w:rsid w:val="006B2C4D"/>
     <w:rsid w:val="006C2331"/>
     <w:rsid w:val="006D352C"/>
+    <w:rsid w:val="006D363B"/>
     <w:rsid w:val="006D5D92"/>
     <w:rsid w:val="00705736"/>
     <w:rsid w:val="007307D2"/>
     <w:rsid w:val="0074297E"/>
     <w:rsid w:val="00750522"/>
     <w:rsid w:val="00763893"/>
     <w:rsid w:val="00780B33"/>
     <w:rsid w:val="007849D5"/>
     <w:rsid w:val="007A0D53"/>
     <w:rsid w:val="007B2AF6"/>
     <w:rsid w:val="007C774D"/>
     <w:rsid w:val="007E1E0F"/>
     <w:rsid w:val="00802228"/>
+    <w:rsid w:val="00816D42"/>
     <w:rsid w:val="00821798"/>
     <w:rsid w:val="00851280"/>
     <w:rsid w:val="00855D4A"/>
     <w:rsid w:val="00873D30"/>
     <w:rsid w:val="00874DAB"/>
     <w:rsid w:val="00896AEB"/>
     <w:rsid w:val="008A2785"/>
     <w:rsid w:val="008C7FC9"/>
     <w:rsid w:val="008D096D"/>
     <w:rsid w:val="008E1A9B"/>
     <w:rsid w:val="008E5856"/>
     <w:rsid w:val="008E6394"/>
     <w:rsid w:val="008F1E12"/>
     <w:rsid w:val="00905B30"/>
     <w:rsid w:val="00906204"/>
     <w:rsid w:val="009238CA"/>
     <w:rsid w:val="00931B13"/>
     <w:rsid w:val="00942F56"/>
     <w:rsid w:val="00985EAF"/>
     <w:rsid w:val="009978F1"/>
     <w:rsid w:val="009A300C"/>
     <w:rsid w:val="009B4450"/>
     <w:rsid w:val="009C3034"/>
     <w:rsid w:val="009D153E"/>
     <w:rsid w:val="009D22B1"/>
     <w:rsid w:val="00A05581"/>
     <w:rsid w:val="00A06F2E"/>
     <w:rsid w:val="00A15AD3"/>
     <w:rsid w:val="00A36578"/>
     <w:rsid w:val="00A455EF"/>
     <w:rsid w:val="00A462D6"/>
     <w:rsid w:val="00A51F21"/>
     <w:rsid w:val="00A73993"/>
     <w:rsid w:val="00A80D6B"/>
     <w:rsid w:val="00A90BF9"/>
     <w:rsid w:val="00AA30B0"/>
     <w:rsid w:val="00AA76C3"/>
     <w:rsid w:val="00AB2E23"/>
+    <w:rsid w:val="00AB4D70"/>
     <w:rsid w:val="00AB7BC4"/>
     <w:rsid w:val="00AD10D5"/>
     <w:rsid w:val="00AD374B"/>
     <w:rsid w:val="00AE0EA1"/>
     <w:rsid w:val="00B046F2"/>
     <w:rsid w:val="00B05F1D"/>
     <w:rsid w:val="00B0716F"/>
     <w:rsid w:val="00B15B68"/>
     <w:rsid w:val="00B34902"/>
     <w:rsid w:val="00B42B2B"/>
+    <w:rsid w:val="00B45236"/>
     <w:rsid w:val="00B72638"/>
     <w:rsid w:val="00B83AD6"/>
     <w:rsid w:val="00BA0300"/>
     <w:rsid w:val="00BB1303"/>
     <w:rsid w:val="00BB2684"/>
     <w:rsid w:val="00BB774D"/>
     <w:rsid w:val="00BD5442"/>
     <w:rsid w:val="00C06FF0"/>
     <w:rsid w:val="00C5504B"/>
+    <w:rsid w:val="00C822D8"/>
     <w:rsid w:val="00CA1CE5"/>
     <w:rsid w:val="00CC2D96"/>
     <w:rsid w:val="00CC64E9"/>
     <w:rsid w:val="00CD63C2"/>
     <w:rsid w:val="00CF3B95"/>
     <w:rsid w:val="00D07689"/>
     <w:rsid w:val="00D37132"/>
     <w:rsid w:val="00D441AB"/>
     <w:rsid w:val="00D50F40"/>
     <w:rsid w:val="00D778E2"/>
     <w:rsid w:val="00DD36D8"/>
     <w:rsid w:val="00E05140"/>
     <w:rsid w:val="00E070D8"/>
     <w:rsid w:val="00E17B0B"/>
     <w:rsid w:val="00E17EA7"/>
     <w:rsid w:val="00E23A61"/>
     <w:rsid w:val="00E6753D"/>
+    <w:rsid w:val="00E76C3B"/>
     <w:rsid w:val="00E86201"/>
     <w:rsid w:val="00E875E8"/>
+    <w:rsid w:val="00EA6572"/>
+    <w:rsid w:val="00EC2DE9"/>
     <w:rsid w:val="00EC7B53"/>
     <w:rsid w:val="00EE2B17"/>
     <w:rsid w:val="00F02650"/>
     <w:rsid w:val="00F263F5"/>
     <w:rsid w:val="00F57687"/>
     <w:rsid w:val="00F74911"/>
     <w:rsid w:val="00F836B7"/>
     <w:rsid w:val="00FA1F6D"/>
     <w:rsid w:val="00FA7953"/>
     <w:rsid w:val="00FC4D09"/>
     <w:rsid w:val="00FD1EC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="715B9EAB"/>
+  <w15:docId w15:val="{FC4E0025-A697-4A27-977D-116CC29AF7DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001D685D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -1934,437 +2309,71 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="註解主旨 字元"/>
     <w:link w:val="ac"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00985EAF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="008F1E12"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...363 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2627,52 +2636,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16053CAE-5896-4157-A822-278B2F07423F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>65</Words>
-  <Characters>373</Characters>
+  <Words>69</Words>
+  <Characters>396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>edu</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>437</CharactersWithSpaces>
+  <CharactersWithSpaces>464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>切　結　書（參考範例）</dc:title>
-  <dc:creator>050205_余海青</dc:creator>
+  <dc:title/>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>