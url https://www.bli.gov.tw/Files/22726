--- v0 (2026-05-23)
+++ v1 (2026-09-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15974" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="248"/>
         <w:gridCol w:w="260"/>
         <w:gridCol w:w="379"/>
         <w:gridCol w:w="240"/>
@@ -112,75 +112,57 @@
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1829" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44CC6090" w14:textId="77777777" w:rsidR="001B5E21" w:rsidRPr="006D515F" w:rsidRDefault="001B5E21" w:rsidP="009F7385">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>表號</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>表號：承表</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="273" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FA145E8" w14:textId="77777777" w:rsidR="001B5E21" w:rsidRPr="006D515F" w:rsidRDefault="001B5E21" w:rsidP="009F7385">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -1799,69 +1781,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">打 </w:t>
             </w:r>
             <w:r w:rsidR="006F1508" w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ˇ</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ˇ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CB77D5D" w14:textId="77777777" w:rsidR="00F32FEF" w:rsidRPr="006D515F" w:rsidRDefault="00F32FEF" w:rsidP="00F111C3">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:leftChars="-20" w:left="-48" w:right="8"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
@@ -2286,60 +2257,58 @@
             </w:r>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>關</w:t>
             </w:r>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>眷</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>屬</w:t>
             </w:r>
             <w:r w:rsidRPr="00A35DA6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
@@ -3129,60 +3098,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E78E6A" w14:textId="77777777" w:rsidR="008F36F6" w:rsidRPr="006D515F" w:rsidRDefault="008F36F6" w:rsidP="00880E8C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>眷</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5C4F5EC9" w14:textId="77777777" w:rsidR="008F36F6" w:rsidRPr="006D515F" w:rsidRDefault="008F36F6" w:rsidP="00880E8C">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>屬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="379" w:type="dxa"/>
             <w:vMerge/>
@@ -13365,62 +13332,52 @@
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3704B4FB" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="006D515F" w:rsidRDefault="00CB28DD" w:rsidP="006B0717">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>勞保局、健保</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>勞保局、健保署填用</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB28DD" w:rsidRPr="006D515F" w14:paraId="4F382A23" w14:textId="77777777" w:rsidTr="00425338">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="172"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1127" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="704396A0" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="006D515F" w:rsidRDefault="00CB28DD" w:rsidP="00E01244">
@@ -14655,60 +14612,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>資料</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C88C17C" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="006D515F" w:rsidRDefault="00CB28DD" w:rsidP="005C5A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>鍵錄</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35739F98" w14:textId="77777777" w:rsidR="00CB28DD" w:rsidRPr="006D515F" w:rsidRDefault="00CB28DD" w:rsidP="005C5A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -14790,87 +14745,51 @@
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidR="00544F61" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>本表為就、</w:t>
             </w:r>
             <w:r w:rsidR="007F324F" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>災</w:t>
             </w:r>
             <w:r w:rsidR="00544F61" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、健保暨勞退合一加保申報表，請填寫一式2份(</w:t>
-[...35 lines deleted...]
-              <w:t>加蓋單位及負責人、</w:t>
+              <w:t>、健保暨勞退合一加保申報表，請填寫一式2份(均為正本)一併寄送健保署（臺北業務組轄區則請寄勞保局），每份均需加蓋單位及負責人、</w:t>
             </w:r>
             <w:r w:rsidR="00C0017B" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>經辦人印章</w:t>
             </w:r>
             <w:r w:rsidR="00544F61" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>，並詳</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A934851" w14:textId="521F2B9D" w:rsidR="00544F61" w:rsidRPr="005842C0" w:rsidRDefault="00B326B4" w:rsidP="006E44E1">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
@@ -15102,87 +15021,51 @@
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>四、取得永久居留之外國專業人才、外國特定專業人才及外國高級專業人才為就業保險法之適用對象，</w:t>
-[...35 lines deleted...]
-              <w:t>外專」，並檢附居留證影本及</w:t>
+              <w:t>四、取得永久居留之外國專業人才、外國特定專業人才及外國高級專業人才為就業保險法之適用對象，請於表上註明「永居外專」，並檢附居留證影本及</w:t>
             </w:r>
             <w:r w:rsidR="00E979BA" w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>工作證明或</w:t>
             </w:r>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>聲明書。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3472B235" w14:textId="1E24D700" w:rsidR="00DC05B2" w:rsidRPr="00C22693" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:leftChars="1" w:left="429" w:hangingChars="305" w:hanging="427"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:spacing w:val="-2"/>
@@ -15212,359 +15095,282 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>適用勞動基準法單位之勞工(含本國籍、外籍配偶、陸港澳地區配偶、取得永久居留之外籍人士</w:t>
             </w:r>
             <w:r w:rsidR="00745F67" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>、</w:t>
-[...3 lines deleted...]
-            <w:r w:rsidR="00745F67" w:rsidRPr="0087211B">
+              <w:t>、外國專業人才及外國特定專業人才</w:t>
+            </w:r>
+            <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>外國專業人才及外國特定專業人才</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
+              <w:t>)，本表並為勞工退休金提繳申報表(取得永久居留之外籍人士，請註明身分，並檢附居留證影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>)，本表並為勞工退休金提繳申報表(取得永久居留之外籍人士，請註明身分，並檢附居留證影本</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
+              <w:t>；外國專業人才及外國特定專業人才，</w:t>
+            </w:r>
+            <w:r w:rsidR="00745F67" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>；外國專業人才及外國特定專業人才，</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00745F67" w:rsidRPr="0087211B">
+              <w:t>亦</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>亦</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
+              <w:t>請註明身分，並檢附</w:t>
+            </w:r>
+            <w:r w:rsidR="00880E8C" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>請註明身分，並檢附</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00880E8C" w:rsidRPr="0087211B">
+              <w:t>居留證影本、</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>居留證影本、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC05B2" w:rsidRPr="0087211B">
+              <w:t>專業工作證明，例如聘僱許可函影本、就業金卡影本，持個人工作許可證者，由單位出具其工作項目書面說明</w:t>
+            </w:r>
+            <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>專業工作證明，例如聘僱許可函影本、就業金卡影本，持個人工作許可證者，由單位出具其工作項目書面說明</w:t>
-            </w:r>
+              <w:t>)，勞保局將以本表投遞日期依貴單位勞工退休金雇主提繳率及所填</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk87538053"/>
             <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>)，勞保局將以本表投遞日期依貴單位勞工退休金雇主提繳率及所填</w:t>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="1" w:name="_Hlk87538053"/>
+              <w:t>月薪資總額，依「勞工退休金月提繳分級表」規定之月提繳工資</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="007D719E" w:rsidRPr="0087211B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>月薪資總額，依「勞工退休金月提繳分級表」規定之月提繳工資</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>，計收勞工退休金</w:t>
             </w:r>
             <w:r w:rsidR="007D719E" w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18683DC6" w14:textId="600D78E8" w:rsidR="00544F61" w:rsidRPr="00C22693" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005842C0" w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>六</w:t>
             </w:r>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>、有下列情形之</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>、有下列情形之一者，請另填具「勞工退休金提繳申報表」寄送勞保局辦理勞工退休金提繳手續：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721692E5" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="00C22693" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
+            <w:pPr>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>一</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">     (一)勞工退休金開始提繳日期與本表投遞日期不同。(二)新到職個別勞工之雇主提繳率不同者。(三)勞工個人自願另行提繳勞工退休金。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="670E3D58" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="00C22693" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
+            <w:pPr>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C22693">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>者，請另填具「勞工退休金提繳申報表」寄送勞保局辦理勞工退休金提繳手續：</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="721692E5" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="00C22693" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
+              <w:t xml:space="preserve">     (四)特定工作者適用勞動基準法之單位(如公務機構、公立單位及公、私立學校)申報勞工提繳勞工退休金。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAE9762" w14:textId="64114CDC" w:rsidR="00544F61" w:rsidRPr="005842C0" w:rsidRDefault="00544F61" w:rsidP="006E44E1">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C22693">
+            <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">     (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C22693">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>一</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C22693">
+              <w:t>七</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>)勞工退休金開始提繳日期與本表投遞日期不同。(二)新到職個別勞工之雇主提繳率不同者。(三)勞工個人自願另行提繳勞工退休金。</w:t>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00C22693">
+              <w:t>、表列人員如屬不適用勞動基準法之勞工或受委任工作者</w:t>
+            </w:r>
+            <w:r w:rsidR="00B904B0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">     (四)特定工作者適用勞動基準法之單位(如公務機構、公立單位及公、私立學校)申報勞工提繳勞工退休金。</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...59 lines deleted...]
-              <w:t>或其欲個人自願提繳者，請另填具「勞工退休金提繳申報表」</w:t>
+              <w:t>務請於表上註明身分。如雇主自願為其提繳或其欲個人自願提繳者，請另填具「勞工退休金提繳申報表」</w:t>
             </w:r>
             <w:r w:rsidR="00B326B4" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>寄送勞保局辦</w:t>
             </w:r>
             <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>理。實際從事勞動之雇主個人自願提繳者，亦同。</w:t>
             </w:r>
             <w:r w:rsidR="00B904B0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>至具有公法救助關係之人員(如以工代賑之臨時工)，並非勞工退休金條例及就業保險法之適用對象</w:t>
             </w:r>
@@ -15596,155 +15402,108 @@
             <w:r w:rsidR="007A76E0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>亦非</w:t>
             </w:r>
             <w:r w:rsidR="007A76E0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>就業保險法之適用對象</w:t>
             </w:r>
             <w:r w:rsidR="00B904B0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00840427" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>均</w:t>
             </w:r>
             <w:r w:rsidR="00B904B0" w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>亦請於表</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00B904B0" w:rsidRPr="005842C0">
+              <w:t>亦請於表上註明身分。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DB0AE8B" w14:textId="77777777" w:rsidR="00644ABB" w:rsidRDefault="00644ABB" w:rsidP="006E44E1">
+            <w:pPr>
+              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:ind w:left="420" w:hangingChars="300" w:hanging="420"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>上註明身分。</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="005842C0">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005842C0">
+              <w:t>八</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005842C0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>八</w:t>
-[...43 lines deleted...]
-              <w:t>對象變更事項申請表」及「請領健保卡申請表」，並繳交工本費二○○元，申請換發新健保卡。</w:t>
+              <w:t>、倘已向戶政機關或內政部移民署申請個人基本資料變更者，健保署於受理並完成變更保險對象基本資料時，將註銷原使用之健保卡。請保險對象另填「全民健康保險保險對象變更事項申請表」及「請領健保卡申請表」，並繳交工本費二○○元，申請換發新健保卡。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28545760" w14:textId="495003DA" w:rsidR="00C20A93" w:rsidRPr="006D515F" w:rsidRDefault="00C20A93" w:rsidP="006E44E1">
             <w:pPr>
               <w:spacing w:line="140" w:lineRule="exact"/>
               <w:ind w:left="600" w:hangingChars="300" w:hanging="600"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A8C1C3" w14:textId="77777777" w:rsidR="00544F61" w:rsidRPr="006D515F" w:rsidRDefault="00544F61" w:rsidP="005A0F5D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
@@ -15923,50 +15682,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2489B21A" w14:textId="092D49FD" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="00425338" w:rsidP="00425338">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:rightChars="-130" w:right="-312"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00ED60DF" w:rsidRPr="006D515F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00ED60DF" w:rsidRPr="006D515F">
@@ -16105,255 +15865,155 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>一、本表供</w:t>
             </w:r>
             <w:r w:rsidR="00FA62ED" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>就業保險、勞工職業災害保險</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>投保單位於所屬勞工到職當日向勞保局申報加保之用及全民健康保險第一類第二目至第五目被保險人及政府機關、公私立學校參加勞工保險人員、第二類被保險人、第三類第二目被保險人及其眷屬向健保署申報投保</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>投保單位於所屬勞工到職當日向勞保局申報加保之用及全民健康保險第一類第二目至第五目被保險人及政府機關、公私立學校參加勞工保險人員、第二類被保險人、第三類第二目被保險人及其眷屬向健保署申報投保時填用，由投保單位填寫一式</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E44E1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>時填用</w:t>
-[...42 lines deleted...]
-              <w:t>列地址寄送健保署（臺北業務組轄區請寄勞保局），並影印</w:t>
+              <w:t>份一併按投保單位所在地依右列地址寄送健保署（臺北業務組轄區請寄勞保局），並影印</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>份留存備查。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="002F7327" w14:textId="645AFE00" w:rsidR="002339AA" w:rsidRPr="006E44E1" w:rsidRDefault="002339AA" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>二、由於</w:t>
             </w:r>
             <w:r w:rsidR="00737569" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>就保、</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007F324F" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>災保</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>及</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E44E1">
+              <w:t>及健保所依據之法令不同，如整份表上只列報眷屬參加健保資料，或只是健保被保險人投保者，請填用健保專用投保申報表逕寄健保署，如只是</w:t>
+            </w:r>
+            <w:r w:rsidR="00737569" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>健保所依據之法令不同，</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E44E1">
+              <w:t>就保及</w:t>
+            </w:r>
+            <w:r w:rsidR="007F324F" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>如整份</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>災保</w:t>
+            </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>表上只列報眷屬參加健保資料，或只是健保被保險人投保者，</w:t>
-[...59 lines deleted...]
-              <w:t>人加保者，請</w:t>
+              <w:t>被保險人加保者，請</w:t>
             </w:r>
             <w:r w:rsidR="00345F51" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>將本表表頭「全民健康保險全民健康保險第一、二、三類保險對象投保申報表」劃掉，加蓋單位印章及負責人</w:t>
             </w:r>
             <w:r w:rsidR="00A328E4" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>印章</w:t>
             </w:r>
             <w:r w:rsidR="00345F51" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>後</w:t>
             </w:r>
@@ -16413,135 +16073,99 @@
               </w:rPr>
               <w:t>四、請加蓋投保單位印章及負責人、經辦人印章。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F7FB2AD" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>五、</w:t>
-[...17 lines deleted...]
-              <w:t>掛號郵寄（請將掛號執據貼於存底聯保存）或派人專送，否則如有遺失，無從查考。</w:t>
+              <w:t>五、本表請以掛號郵寄（請將掛號執據貼於存底聯保存）或派人專送，否則如有遺失，無從查考。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F67B7B" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>六、保險效力：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AEBCF0F" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (</w:t>
-[...17 lines deleted...]
-              <w:t>)就業保險</w:t>
+              <w:t xml:space="preserve">  (一)就業保險</w:t>
             </w:r>
             <w:r w:rsidR="007251DA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>及勞工職業災害保險</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23736731" w14:textId="77777777" w:rsidR="00737569" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
@@ -16616,73 +16240,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>保險效力自</w:t>
             </w:r>
             <w:r w:rsidR="00C54CC4" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>本</w:t>
             </w:r>
             <w:r w:rsidR="006B6577" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>表送交之當日零時</w:t>
-[...21 lines deleted...]
-              <w:t>郵</w:t>
+              <w:t>表送交之當日零時（郵</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D4A7621" w14:textId="77777777" w:rsidR="002C0303" w:rsidRPr="006E44E1" w:rsidRDefault="00737569" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="348" w:hangingChars="196" w:hanging="334"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
@@ -16706,73 +16308,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>之當</w:t>
             </w:r>
             <w:r w:rsidR="002C0303" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>以原寄郵局郵戳為憑</w:t>
-[...21 lines deleted...]
-              <w:t>起加保生效</w:t>
+              <w:t>以原寄郵局郵戳為憑）起加保生效</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>，但投保單位非於勞工</w:t>
             </w:r>
             <w:r w:rsidR="006B6577" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>到職之當日申報加保者，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CA293B9" w14:textId="77777777" w:rsidR="002C0303" w:rsidRPr="006E44E1" w:rsidRDefault="002C0303" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
@@ -16947,69 +16527,51 @@
               <w:t>)全民健康保險：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06D3C0EE" w14:textId="77777777" w:rsidR="000C00EE" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">      全民健康</w:t>
-[...17 lines deleted...]
-              <w:t>效力自合於投保條件之當日零時起生效。</w:t>
+              <w:t xml:space="preserve">      全民健康保險保險效力自合於投保條件之當日零時起生效。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049D12ED" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006E44E1" w:rsidRDefault="000C00EE" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>七、</w:t>
             </w:r>
@@ -17059,69 +16621,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Symbol" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>」</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">」欄打 </w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Symbol" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Symbol" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
@@ -17245,161 +16789,107 @@
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27EC7063" w14:textId="77777777" w:rsidR="00C0017B" w:rsidRPr="006E44E1" w:rsidRDefault="001F7570" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">  (</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E44E1">
+              <w:t xml:space="preserve">  (一)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0017B" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>一</w:t>
-[...34 lines deleted...]
-              <w:t>險效力之開始及停止、月投保薪資、投保薪資調整、保險費</w:t>
+              <w:t>就業保險法規定，本保險保險效力之開始及停止、月投保薪資、投保薪資調整、保險費</w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>負</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34A0437B" w14:textId="77777777" w:rsidR="00C0017B" w:rsidRPr="006E44E1" w:rsidRDefault="00C0017B" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>擔</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>、保險費繳納等，除本法另有規定外，</w:t>
-[...17 lines deleted...]
-              <w:t>用勞工保險條例及其相關規定辦理。</w:t>
+              <w:t>、保險費繳納等，除本法另有規定外，準用勞工保險條例及其相關規定辦理。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0349A466" w14:textId="77777777" w:rsidR="00EF14DD" w:rsidRPr="006E44E1" w:rsidRDefault="00C0017B" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
@@ -17411,69 +16901,51 @@
               </w:rPr>
               <w:t>(二)</w:t>
             </w:r>
             <w:r w:rsidR="001F7570" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>勞</w:t>
             </w:r>
             <w:r w:rsidR="00D964F9" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>保局</w:t>
             </w:r>
             <w:r w:rsidR="00062E80" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>將依</w:t>
-[...17 lines deleted...]
-              <w:t>總額</w:t>
+              <w:t>將依所填月薪資總額</w:t>
             </w:r>
             <w:r w:rsidR="00CB7C29" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>，依</w:t>
             </w:r>
             <w:r w:rsidR="001F7570" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>「勞工保險投保薪資分級表」及「勞工職業災害保險投</w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>保</w:t>
             </w:r>
@@ -17493,93 +16965,75 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>薪</w:t>
             </w:r>
             <w:r w:rsidR="001F7570" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>資分級表」之規定</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="001F7570" w:rsidRPr="006E44E1">
+              <w:t>資分級表」之規定自動</w:t>
+            </w:r>
+            <w:r w:rsidR="00B4126E" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>自動</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B4126E" w:rsidRPr="006E44E1">
+              <w:t>歸</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB7C29" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>歸</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB7C29" w:rsidRPr="006E44E1">
+              <w:t>級</w:t>
+            </w:r>
+            <w:r w:rsidR="001F7570" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>級</w:t>
-[...16 lines deleted...]
-              <w:t>之投保薪資</w:t>
+              <w:t>正確之投保薪資</w:t>
             </w:r>
             <w:r w:rsidR="00CB7C29" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68439DFA" w14:textId="3639C95B" w:rsidR="00912FDB" w:rsidRPr="006E44E1" w:rsidRDefault="006E4A3D" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -17615,62 +17069,52 @@
               </w:rPr>
               <w:t>最低</w:t>
             </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>工資者，請在「部分工時者請打</w:t>
             </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>」</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>」欄打</w:t>
+            </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F06E"/>
             </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00912FDB" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>勞工職業</w:t>
             </w:r>
@@ -17772,69 +17216,51 @@
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(一)</w:t>
             </w:r>
             <w:r w:rsidR="008615B7" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>全民健康保險無部分工時投保薪資等級，請按「全民健康保險投保金額分級表」申報。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D07749F" w14:textId="77777777" w:rsidR="008615B7" w:rsidRPr="006E44E1" w:rsidRDefault="006E4A3D" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
@@ -17974,69 +17400,51 @@
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>、「</w:t>
-[...17 lines deleted...]
-              <w:t>」為全民健康保險專用欄位，請依下列說明勾選其中一項（請打ˇ）：</w:t>
+              <w:t>、「表號」為全民健康保險專用欄位，請依下列說明勾選其中一項（請打ˇ）：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11A7E398" w14:textId="77777777" w:rsidR="00E00BB2" w:rsidRPr="006E44E1" w:rsidRDefault="00FA62ED" w:rsidP="006E44E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="480"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="6" w:left="347" w:hangingChars="196" w:hanging="333"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
@@ -18881,201 +18289,156 @@
                     <w:ind w:leftChars="-50" w:left="-120" w:rightChars="-50" w:right="-120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4961" w:type="dxa"/>
                   <w:gridSpan w:val="7"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="197ED1CE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:spacing w:line="200" w:lineRule="exact"/>
                     <w:ind w:leftChars="-50" w:left="-120" w:rightChars="-50" w:right="-120"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:sz w:val="18"/>
                     </w:rPr>
-                    <w:t>跨親等</w:t>
-[...7 lines deleted...]
-                    <w:t>投保，請另檢附相關證明文件或聲明書。</w:t>
+                    <w:t>跨親等投保，請另檢附相關證明文件或聲明書。</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="078E99AF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006E44E1" w:rsidRDefault="002339AA" w:rsidP="006E44E1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="510" w:hangingChars="300" w:hanging="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>、「合於健保投保條件」及「原因」</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>、「合於健保投保條件」及「原因」欄請詳列，如喪失被保險人身分、新生嬰兒、結婚、收養、改變身分投保、更換所依附之被保險人等。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AA825B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006E44E1" w:rsidRDefault="002339AA" w:rsidP="006E44E1">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="510" w:hangingChars="300" w:hanging="510"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>欄請詳</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006E44E1">
+              <w:t>十</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>列，如喪失被保險人身分、新生嬰兒、結婚、收養、改變身分投保、更換所依附之被保險人等。</w:t>
-[...12 lines deleted...]
-            </w:pPr>
+              <w:t>三</w:t>
+            </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>十</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="008A40A2" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>三</w:t>
+              <w:t>成年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E44E1">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>、</w:t>
-[...41 lines deleted...]
-              <w:t>親屬，合於健保投保條件僅限下列原因，請依所列英文符號填寫：</w:t>
+              <w:t>親等內直系血親卑親屬，合於健保投保條件僅限下列原因，請依所列英文符號填寫：</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="208" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="520"/>
               <w:gridCol w:w="6180"/>
             </w:tblGrid>
@@ -19165,267 +18528,247 @@
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A26F2BE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="3A26F2BE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006D515F">
+                  <w:r w:rsidRPr="00D722B3">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>在學就讀且無職業</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="4DF6AD4C" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1013F90F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="69466DFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="69466DFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006D515F">
+                  <w:r w:rsidRPr="00D722B3">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>受監護宣告尚未撤銷</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2027D554" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B631866" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>A</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="73ABC815" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="73ABC815" w14:textId="527495D7" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="00E82BC4" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="006D515F">
+                  <w:r w:rsidRPr="00D722B3">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>殘障而不能自謀生活</w:t>
+                    <w:t>領有社政主管機關核發之身心障礙證明且不能自謀生活</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="6A6766ED" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="332FA932" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>H</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="467AA70D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="467AA70D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
-                  <w:r w:rsidRPr="006D515F">
+                  <w:r w:rsidRPr="00D722B3">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>罹</w:t>
-[...26 lines deleted...]
-                    <w:t>無職業</w:t>
+                    <w:t>罹患符合本法所稱重大傷病且無職業</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2F1D8466" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1BE47DB2" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
@@ -19513,69 +18856,51 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>十</w:t>
             </w:r>
             <w:r w:rsidR="006E4A3D" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>四</w:t>
             </w:r>
             <w:r w:rsidR="002339AA" w:rsidRPr="006E44E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>、合於健保投保條件原因為健保開辦前出國者請於「原因」欄內填寫代號：</w:t>
-[...17 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>、合於健保投保條件原因為健保開辦前出國者請於「原因」欄內填寫代號：Ｒ。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="66256016" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
@@ -19773,75 +19098,61 @@
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="2CB87CC0" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                                   <w:pPr>
                                     <w:jc w:val="distribute"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="009D4893">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
-                                    <w:t>請貼足</w:t>
-[...12 lines deleted...]
-                                    <w:t>郵資</w:t>
+                                    <w:t>請貼足郵資</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="3C968E5E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                                   <w:pPr>
                                     <w:jc w:val="distribute"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="009D4893">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="000000" w:themeColor="text1"/>
                                       <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                         <w14:noFill/>
                                         <w14:prstDash w14:val="solid"/>
                                         <w14:bevel/>
                                       </w14:textOutline>
                                     </w:rPr>
@@ -19864,75 +19175,61 @@
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="29BDED55" id="矩形 29" o:spid="_x0000_s1029" style="position:absolute;margin-left:.1pt;margin-top:2.1pt;width:77.95pt;height:77.95pt;z-index:251710976;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQh/8YtAIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuG9nOp7UQOTASpCgQ&#10;JEaTImuaIiMBFIclaUvuZQp0l0P0OEWv0SEpyWkadFHUC5nkvHnDeZyZ07OuUWQrrKtBF3R6MKFE&#10;aA5lrR8K+unu8s07SpxnumQKtCjoTjh6tnj96rQ1uZhBBaoUliCJdnlrClp5b/Isc7wSDXMHYIRG&#10;owTbMI9b+5CVlrXI3qhsNpmcZC3Y0ljgwjk8vUhGuoj8Ugrub6R0whNVULybj18bv+vwzRanLH+w&#10;zFQ176/B/uEWDas1Bh2pLphnZGPrP6iamltwIP0BhyYDKWsuYg6YzXTyLJvbihkRc0FxnBllcv+P&#10;ll9vV5bUZUFnc0o0a/CNfn59/PH9G8EDVKc1LkfQrVnZfudwGVLtpG3CPyZBuqjoblRUdJ5wPJzP&#10;J/ijhKOpXyNLtnc21vn3AhoSFgW1+GBRR7a9cj5BB0iIpeGyVgrPWa40aQt6cng8iQ4OVF0GY7DF&#10;8hHnypItw4f33TSkgmF/QwXiC+aqBIqmHqY0okPmKde48jslUtyPQqJimN0sRQ61ug/GOBfaT5Op&#10;YqVI9MdRiP4Wg0e8k9JIGJgl3n7k7gkGZCIZuBNNjw+uIpb66NxL8jfn0SNGBu1H56bWYF/KTGFW&#10;feSEH0RK0gSVfLfuYjUdBmQ4WUO5wwqzkFrPGX5Zo+5XzPkVs9hrWB04P/wNfqQCfFLoV5RUYL+8&#10;dB7w2AJopaTF3i2o+7xhVlCiPmhsjvn06Cg0e9wcHb+d4cY+tayfWvSmOQeskilOKsPjMuC9GpbS&#10;QnOPY2YZoqKJaY6xC8q9HTbnPs0UHFRcLJcRhg1umL/St4YH8qBzqLi77p5Z09e7x0a5hqHPWf6s&#10;7BM2eGpYbjzIOvbEXtf+BXA4xFLqB1mYPk/3EbUft4tfAAAA//8DAFBLAwQUAAYACAAAACEAFxX3&#10;otkAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwW7CMBBE75X4B2uReitO0hKhNA5CSL20JwLq&#10;2cRLEhGvo9gB9++7nNrT7GhGs6/cRjuIG06+d6QgXSUgkBpnemoVnI4fLxsQPmgyenCECn7Qw7Za&#10;PJW6MO5OB7zVoRU8Qr7QCroQxkJK33RotV+5EYmzi5usDmynVppJ33ncDjJLklxa3RN/6PSI+w6b&#10;az1bBd+bg2lP8bO2X6/z/pLl3sbglXpext07iIAx/JXhgc/oUDHT2c1kvBgUZNxT8MbyCNd5CuLM&#10;R56kIKtS/sevfgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQh/8YtAIAALYFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAXFfei2QAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAAA4FAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" o:allowoverlap="f" filled="f" strokecolor="black [3213]" strokeweight=".5pt">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="2CB87CC0" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                             <w:pPr>
                               <w:jc w:val="distribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="009D4893">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t>請貼足</w:t>
-[...12 lines deleted...]
-                              <w:t>郵資</w:t>
+                              <w:t>請貼足郵資</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3C968E5E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="009D4893" w:rsidRDefault="002339AA" w:rsidP="00B84A20">
                             <w:pPr>
                               <w:jc w:val="distribute"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009D4893">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w14:textOutline w14:w="6350" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:bevel/>
                                 </w14:textOutline>
                               </w:rPr>
@@ -21734,3848 +21031,3598 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71AD2B3B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>(郵寄單位及地址請依貴單位所在地打</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>(郵寄單位及地址請依貴單位所在地打ˇ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B606A5A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="53C4424C" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="456"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19AC13A9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="797AED6B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BF31675" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B1789F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6D37D1" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>100232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F030E6A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>勞動部勞工保險局</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="234CC8E8" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="058B159B" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B304B88" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76CE65C9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6723D7DD" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="651D1F43" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29452F59" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E363349" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>地址：臺北市中正區羅斯福路一段4號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="605A5C12" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="4C10691A" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C88079" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DF57F64" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E250C93" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6036F2" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C28D00F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C2A9E3" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>ˇ</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>投保單位所在地：臺北市、新北市、基隆市、宜蘭縣、金馬地區</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AFC4C85" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="0AB6C03E" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9CDBAB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18A40511" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67631DC3" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6079B1B5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A34DDD" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>320216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEEDA59" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>衛生福利部中央健康保險署北區業務組</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B519C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="149B8C18" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FF9B3A9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="496E2985" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="223BA5F7" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655AB59E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F653C6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BF8C9EA" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>地址：桃園市中壢區中山東路三段525號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="126700EF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="52FC4BD3" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="78"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E5A4232" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57AA4AF5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B0A8E31" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFDCAF0" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="095F2A90" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F093D5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>投保單位所在地：桃園市、新竹市、新竹縣、苗栗縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B606A5A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="02640ABB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="53C4424C" w14:textId="77777777" w:rsidTr="00C60FD6">
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="5F6D4A2B" w14:textId="77777777" w:rsidTr="00C60FD6">
         <w:trPr>
-          <w:trHeight w:val="456"/>
+          <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19AC13A9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="33F5B7B8" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="797AED6B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7495E50F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:vMerge w:val="restart"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF31675" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="35815AC6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B1789F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3E842E2E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6D37D1" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="6FEC62CA" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>407666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A96D58B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>衛生福利部中央健康保險署中區業務組</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="678B2091" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="65981CD3" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EC3383F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2251C6EB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3648ECEE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B62BD9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D515F">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BCDEF4" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>100232</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F030E6A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="29C1F62E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>地址：臺中市西屯區市政北一路66號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="110E1DC1" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2981C522" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="193"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1796AED6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ABDF59A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3483CEB7" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9E1E0B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D515F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF3647D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>勞動部勞工保險局</w:t>
-[...8 lines deleted...]
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:ind w:right="696"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2762D6BE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-            <w:tcW w:w="283" w:type="dxa"/>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>投保單位所在地：臺中市、南投縣、彰化縣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B304B88" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15D50DDE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="7769" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="59B2ACF0" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76CE65C9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...25 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="727467C4" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76BDAFCE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="660E575D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="651D1F43" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3A696B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB1786" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>700203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF22780" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>衛生福利部中央健康保險署南區業務組</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43E23FB4" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="30448C41" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36A15725" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6698E5C1" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12B3099D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29452F59" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7984801B" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5357" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B33953A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F0B101" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>地址：臺北市中正區羅斯福路一段4號</w:t>
+              <w:t>地址：臺南市中西區公園路96號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="605A5C12" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="10C3529A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="4C10691A" w14:textId="77777777" w:rsidTr="00C60FD6">
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="355F694C" w14:textId="77777777" w:rsidTr="00C60FD6">
         <w:trPr>
-          <w:trHeight w:val="287"/>
+          <w:trHeight w:val="181"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43C88079" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="50C556D4" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DF57F64" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3DA0EC37" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E250C93" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="6192D4B8" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6036F2" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...1 lines deleted...]
-              <w:spacing w:line="200" w:lineRule="exact"/>
+          <w:p w14:paraId="58F76F68" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C28D00F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...1 lines deleted...]
-              <w:spacing w:line="200" w:lineRule="exact"/>
+          <w:p w14:paraId="2779DD72" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C2A9E3" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...1 lines deleted...]
-              <w:spacing w:line="200" w:lineRule="exact"/>
+          <w:p w14:paraId="09313123" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>投保單位所在地：臺北市、新北市、基隆市、宜蘭縣、金馬地區</w:t>
+              <w:t>投保單位所在地：雲林縣、嘉義市、嘉義縣、臺南市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AFC4C85" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3F36D392" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="0AB6C03E" w14:textId="77777777" w:rsidTr="00C60FD6">
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2BC308EA" w14:textId="77777777" w:rsidTr="00C60FD6">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C9CDBAB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="2857599C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18A40511" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3A1576B6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67631DC3" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="6477F111" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6079B1B5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="686807EB" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37A34DDD" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7A04AE0A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>320216</w:t>
+              <w:t>801206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEEDA59" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="2095B683" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>衛生福利部中央健康</w:t>
-[...21 lines deleted...]
-              <w:t>北區業務組</w:t>
+              <w:t>衛生福利部中央健康保險署高屏業務組</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C3B519C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="2A878340" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="149B8C18" w14:textId="77777777" w:rsidTr="00C60FD6">
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2E1BC312" w14:textId="77777777" w:rsidTr="00C60FD6">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FF9B3A9" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7439CA9A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="496E2985" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="681E6EBA" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223BA5F7" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="728ACE47" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655AB59E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="52186B89" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63F653C6" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="0DE2366C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF8C9EA" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3A4E83EF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
-              <w:t>地址：桃園市中壢區中山東路三段525號</w:t>
+              <w:t>地址：高雄市前金區中正四路259號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="126700EF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7128323A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="52FC4BD3" w14:textId="77777777" w:rsidTr="00C60FD6">
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="7E2027ED" w14:textId="77777777" w:rsidTr="00C60FD6">
         <w:trPr>
-          <w:trHeight w:val="78"/>
+          <w:trHeight w:val="156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E5A4232" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="7A1767DF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7769" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57AA4AF5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="6EF8CA26" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B0A8E31" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="5970029F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFDCAF0" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="3921807A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="095F2A90" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+          <w:p w14:paraId="554AA5AE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5357" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22F093D5" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="2BC2EA7D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>投保單位所在地：高雄市、屏東縣、澎湖縣</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FAA94EC" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="1C7ED945" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32A8BB97" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E315983" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1643BF46" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="400D9B40" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6509B047" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>970009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBC7F51" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>衛生福利部中央健康保險署東區業務組</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D6D1301" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="69F58E07" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="442"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4961DF9E" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ACC890A" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23B219E7" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02988186" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAD938C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31023F99" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>地址：</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB1272" w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>花蓮縣</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D515F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t>花蓮市軒轅路36號</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E4EA3FA" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="7A28B1D6" w14:textId="77777777" w:rsidTr="00C60FD6">
+        <w:trPr>
+          <w:trHeight w:val="129"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C568514" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:right="696"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7769" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E3BFE45" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1021" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E968B24" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4064911C" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1FBF61" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5357" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FDCEC4" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="-8"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="006D515F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>投保單位所在地：桃園市、新竹市、新竹縣、苗栗縣</w:t>
-[...2572 lines deleted...]
-              <w:t>東縣</w:t>
+              <w:t>投保單位所在地：花蓮縣、臺東縣</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="dotDotDash" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24F23003" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:right="696"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -25768,76 +24815,76 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DF70860" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="006F1508">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidSect="00EB56E8">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="284" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACC269B" w14:textId="77777777" w:rsidR="00E12D7F" w:rsidRDefault="00E12D7F" w:rsidP="00E91F1B">
+    <w:p w14:paraId="233848D4" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4265F08C" w14:textId="77777777" w:rsidR="00E12D7F" w:rsidRDefault="00E12D7F" w:rsidP="00E91F1B">
+    <w:p w14:paraId="034FB258" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
@@ -25848,76 +24895,76 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A85AC1D" w14:textId="77777777" w:rsidR="00E12D7F" w:rsidRDefault="00E12D7F" w:rsidP="00E91F1B">
+    <w:p w14:paraId="27865B8F" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F91E5C7" w14:textId="77777777" w:rsidR="00E12D7F" w:rsidRDefault="00E12D7F" w:rsidP="00E91F1B">
+    <w:p w14:paraId="28E9F6AE" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02FA6EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68AF694"/>
     <w:lvl w:ilvl="0" w:tplc="1B583E50">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4046"/>
         </w:tabs>
         <w:ind w:left="4046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26388,92 +25435,92 @@
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="190"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_ReportControlsVisible" w:val="Empty"/>
     <w:docVar w:name="_AMO_UniqueIdentifier" w:val="c44d1a0a-1157-4e45-9a25-7b014c38b54d"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006A5FDA"/>
     <w:rsid w:val="00002532"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000410C"/>
     <w:rsid w:val="000048CA"/>
     <w:rsid w:val="00010824"/>
     <w:rsid w:val="000205A8"/>
     <w:rsid w:val="0002230B"/>
     <w:rsid w:val="00024E34"/>
     <w:rsid w:val="00025AE2"/>
     <w:rsid w:val="00026E05"/>
     <w:rsid w:val="000338E2"/>
     <w:rsid w:val="00035866"/>
     <w:rsid w:val="0003765B"/>
     <w:rsid w:val="00041129"/>
     <w:rsid w:val="000428E2"/>
     <w:rsid w:val="00043D81"/>
     <w:rsid w:val="00047EEF"/>
     <w:rsid w:val="00051E2E"/>
@@ -26788,50 +25835,51 @@
     <w:rsid w:val="004F2F36"/>
     <w:rsid w:val="004F3282"/>
     <w:rsid w:val="004F6535"/>
     <w:rsid w:val="00503DF4"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005104C4"/>
     <w:rsid w:val="00510907"/>
     <w:rsid w:val="00513EBA"/>
     <w:rsid w:val="00517C27"/>
     <w:rsid w:val="005219AC"/>
     <w:rsid w:val="005234E7"/>
     <w:rsid w:val="00526426"/>
     <w:rsid w:val="00527E24"/>
     <w:rsid w:val="0053382B"/>
     <w:rsid w:val="0053631A"/>
     <w:rsid w:val="00536514"/>
     <w:rsid w:val="00537037"/>
     <w:rsid w:val="00537B13"/>
     <w:rsid w:val="00537C13"/>
     <w:rsid w:val="00544F61"/>
     <w:rsid w:val="00546314"/>
     <w:rsid w:val="00550D8B"/>
     <w:rsid w:val="0055737A"/>
     <w:rsid w:val="0055776D"/>
     <w:rsid w:val="00562C03"/>
+    <w:rsid w:val="0056692C"/>
     <w:rsid w:val="00573448"/>
     <w:rsid w:val="00573768"/>
     <w:rsid w:val="00582220"/>
     <w:rsid w:val="00582D68"/>
     <w:rsid w:val="005842C0"/>
     <w:rsid w:val="00586988"/>
     <w:rsid w:val="0058750C"/>
     <w:rsid w:val="0059032E"/>
     <w:rsid w:val="00593D04"/>
     <w:rsid w:val="0059430D"/>
     <w:rsid w:val="005947B0"/>
     <w:rsid w:val="00596157"/>
     <w:rsid w:val="00597449"/>
     <w:rsid w:val="005A0F5D"/>
     <w:rsid w:val="005A28F9"/>
     <w:rsid w:val="005A57E2"/>
     <w:rsid w:val="005A6E9C"/>
     <w:rsid w:val="005B05B1"/>
     <w:rsid w:val="005B0848"/>
     <w:rsid w:val="005B47F3"/>
     <w:rsid w:val="005B4AD7"/>
     <w:rsid w:val="005B66E4"/>
     <w:rsid w:val="005B6832"/>
     <w:rsid w:val="005C0C3A"/>
     <w:rsid w:val="005C1AF6"/>
@@ -27202,50 +26250,51 @@
     <w:rsid w:val="00B454D4"/>
     <w:rsid w:val="00B5116B"/>
     <w:rsid w:val="00B5388D"/>
     <w:rsid w:val="00B627BB"/>
     <w:rsid w:val="00B64166"/>
     <w:rsid w:val="00B676A2"/>
     <w:rsid w:val="00B7099A"/>
     <w:rsid w:val="00B71B6C"/>
     <w:rsid w:val="00B729EF"/>
     <w:rsid w:val="00B8141D"/>
     <w:rsid w:val="00B84A20"/>
     <w:rsid w:val="00B866DE"/>
     <w:rsid w:val="00B8713D"/>
     <w:rsid w:val="00B904B0"/>
     <w:rsid w:val="00B93502"/>
     <w:rsid w:val="00B96850"/>
     <w:rsid w:val="00BA7FBB"/>
     <w:rsid w:val="00BB4568"/>
     <w:rsid w:val="00BB6DDB"/>
     <w:rsid w:val="00BB6F18"/>
     <w:rsid w:val="00BB7F7A"/>
     <w:rsid w:val="00BC57BA"/>
     <w:rsid w:val="00BD02AD"/>
     <w:rsid w:val="00BD410F"/>
     <w:rsid w:val="00BD63D3"/>
+    <w:rsid w:val="00BD7BEB"/>
     <w:rsid w:val="00BD7F9A"/>
     <w:rsid w:val="00BE1F68"/>
     <w:rsid w:val="00BE2C68"/>
     <w:rsid w:val="00C0017B"/>
     <w:rsid w:val="00C01E62"/>
     <w:rsid w:val="00C01F94"/>
     <w:rsid w:val="00C02996"/>
     <w:rsid w:val="00C031A2"/>
     <w:rsid w:val="00C06EFD"/>
     <w:rsid w:val="00C11030"/>
     <w:rsid w:val="00C12253"/>
     <w:rsid w:val="00C144A8"/>
     <w:rsid w:val="00C1570F"/>
     <w:rsid w:val="00C17D3F"/>
     <w:rsid w:val="00C20689"/>
     <w:rsid w:val="00C207AF"/>
     <w:rsid w:val="00C20878"/>
     <w:rsid w:val="00C20A93"/>
     <w:rsid w:val="00C216DB"/>
     <w:rsid w:val="00C22693"/>
     <w:rsid w:val="00C37186"/>
     <w:rsid w:val="00C4331A"/>
     <w:rsid w:val="00C46B16"/>
     <w:rsid w:val="00C47133"/>
     <w:rsid w:val="00C47170"/>
@@ -27303,50 +26352,51 @@
     <w:rsid w:val="00D35385"/>
     <w:rsid w:val="00D37C0D"/>
     <w:rsid w:val="00D4131A"/>
     <w:rsid w:val="00D41379"/>
     <w:rsid w:val="00D426C0"/>
     <w:rsid w:val="00D42CF2"/>
     <w:rsid w:val="00D42EB5"/>
     <w:rsid w:val="00D44CA1"/>
     <w:rsid w:val="00D45F7D"/>
     <w:rsid w:val="00D46448"/>
     <w:rsid w:val="00D467F0"/>
     <w:rsid w:val="00D50672"/>
     <w:rsid w:val="00D51250"/>
     <w:rsid w:val="00D51325"/>
     <w:rsid w:val="00D5274F"/>
     <w:rsid w:val="00D52AE1"/>
     <w:rsid w:val="00D54736"/>
     <w:rsid w:val="00D56A18"/>
     <w:rsid w:val="00D57448"/>
     <w:rsid w:val="00D62A24"/>
     <w:rsid w:val="00D630F6"/>
     <w:rsid w:val="00D636E7"/>
     <w:rsid w:val="00D65625"/>
     <w:rsid w:val="00D65AE3"/>
     <w:rsid w:val="00D71A26"/>
+    <w:rsid w:val="00D722B3"/>
     <w:rsid w:val="00D73B20"/>
     <w:rsid w:val="00D751A9"/>
     <w:rsid w:val="00D76CE2"/>
     <w:rsid w:val="00D77402"/>
     <w:rsid w:val="00D80EF6"/>
     <w:rsid w:val="00D813A4"/>
     <w:rsid w:val="00D8296E"/>
     <w:rsid w:val="00D851DD"/>
     <w:rsid w:val="00D90629"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D91FC3"/>
     <w:rsid w:val="00D964F9"/>
     <w:rsid w:val="00DA0B62"/>
     <w:rsid w:val="00DA38AE"/>
     <w:rsid w:val="00DB053A"/>
     <w:rsid w:val="00DB1E51"/>
     <w:rsid w:val="00DB2E88"/>
     <w:rsid w:val="00DB5944"/>
     <w:rsid w:val="00DB6453"/>
     <w:rsid w:val="00DC05B2"/>
     <w:rsid w:val="00DC0E34"/>
     <w:rsid w:val="00DC2153"/>
     <w:rsid w:val="00DC2AA1"/>
     <w:rsid w:val="00DC5169"/>
     <w:rsid w:val="00DC53BF"/>
@@ -27379,50 +26429,51 @@
     <w:rsid w:val="00E359C4"/>
     <w:rsid w:val="00E364B4"/>
     <w:rsid w:val="00E374FB"/>
     <w:rsid w:val="00E416D7"/>
     <w:rsid w:val="00E439CC"/>
     <w:rsid w:val="00E50B3C"/>
     <w:rsid w:val="00E50FC6"/>
     <w:rsid w:val="00E51C12"/>
     <w:rsid w:val="00E51E74"/>
     <w:rsid w:val="00E54791"/>
     <w:rsid w:val="00E55226"/>
     <w:rsid w:val="00E56ED3"/>
     <w:rsid w:val="00E5751A"/>
     <w:rsid w:val="00E6044E"/>
     <w:rsid w:val="00E6052F"/>
     <w:rsid w:val="00E616E7"/>
     <w:rsid w:val="00E626AF"/>
     <w:rsid w:val="00E63022"/>
     <w:rsid w:val="00E6379A"/>
     <w:rsid w:val="00E644C6"/>
     <w:rsid w:val="00E64BDD"/>
     <w:rsid w:val="00E66602"/>
     <w:rsid w:val="00E66BC9"/>
     <w:rsid w:val="00E67839"/>
     <w:rsid w:val="00E72006"/>
+    <w:rsid w:val="00E82BC4"/>
     <w:rsid w:val="00E85687"/>
     <w:rsid w:val="00E86065"/>
     <w:rsid w:val="00E91F1B"/>
     <w:rsid w:val="00E92C1C"/>
     <w:rsid w:val="00E92C27"/>
     <w:rsid w:val="00E94B31"/>
     <w:rsid w:val="00E96392"/>
     <w:rsid w:val="00E96468"/>
     <w:rsid w:val="00E977BC"/>
     <w:rsid w:val="00E979BA"/>
     <w:rsid w:val="00EA7306"/>
     <w:rsid w:val="00EB01BD"/>
     <w:rsid w:val="00EB1272"/>
     <w:rsid w:val="00EB3199"/>
     <w:rsid w:val="00EB447A"/>
     <w:rsid w:val="00EB56E8"/>
     <w:rsid w:val="00EB5EB1"/>
     <w:rsid w:val="00EC1BF1"/>
     <w:rsid w:val="00EC60D8"/>
     <w:rsid w:val="00ED19E3"/>
     <w:rsid w:val="00ED2B39"/>
     <w:rsid w:val="00ED57C7"/>
     <w:rsid w:val="00ED60DF"/>
     <w:rsid w:val="00EE07B1"/>
     <w:rsid w:val="00EE0A52"/>
@@ -27513,61 +26564,61 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="03BAEBF1"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:uiPriority="0"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:uiPriority="0"/>
@@ -27899,50 +26950,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00881E73"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="atLeast"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
@@ -28121,51 +27173,51 @@
     <w:rsid w:val="00E01244"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="ae">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:locked/>
     <w:rsid w:val="00AF094F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1221868743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1845431525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -28487,49 +27539,49 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F838C81-63A6-4B67-B366-204F60300576}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>731</Words>
-  <Characters>4168</Characters>
+  <Words>2420</Words>
+  <Characters>2494</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>623</Lines>
+  <Paragraphs>446</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4890</CharactersWithSpaces>
+  <CharactersWithSpaces>4468</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>