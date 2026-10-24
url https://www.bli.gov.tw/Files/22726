--- v1 (2026-09-06)
+++ v2 (2026-10-24)
@@ -15682,51 +15682,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2489B21A" w14:textId="092D49FD" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="00425338" w:rsidP="00425338">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:rightChars="-130" w:right="-312"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00ED60DF" w:rsidRPr="006D515F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00ED60DF" w:rsidRPr="006D515F">
@@ -18528,243 +18527,235 @@
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>S</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3A26F2BE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="3A26F2BE" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D722B3">
+                  <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>在學就讀且無職業</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="4DF6AD4C" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1013F90F" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="69466DFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="69466DFF" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D722B3">
+                  <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>受監護宣告尚未撤銷</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2027D554" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="0B631866" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>A</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="73ABC815" w14:textId="527495D7" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="00E82BC4" w:rsidP="00F169BE">
+                <w:p w14:paraId="73ABC815" w14:textId="0DB0D8C8" w:rsidR="002339AA" w:rsidRPr="001E3A47" w:rsidRDefault="001E3A47" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D722B3">
+                  <w:r w:rsidRPr="001E3A47">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>領有社政主管機關核發之身心障礙證明且不能自謀生活</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="6A6766ED" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="332FA932" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="20"/>
                     </w:rPr>
                     <w:t>H</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6180" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="467AA70D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="00D722B3" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
+                <w:p w14:paraId="467AA70D" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00D722B3">
+                  <w:r w:rsidRPr="006D515F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
-                      <w:color w:val="000000" w:themeColor="text1"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>罹患符合本法所稱重大傷病且無職業</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="002339AA" w:rsidRPr="006D515F" w14:paraId="2F1D8466" w14:textId="77777777" w:rsidTr="00912FDB">
               <w:trPr>
                 <w:trHeight w:val="223"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="520" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="1BE47DB2" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="00F169BE">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="190" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
                       <w:sz w:val="16"/>
@@ -24817,61 +24808,61 @@
     <w:p w14:paraId="2DF70860" w14:textId="77777777" w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidRDefault="002339AA" w:rsidP="006F1508">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002339AA" w:rsidRPr="006D515F" w:rsidSect="00EB56E8">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="284" w:left="851" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="233848D4" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
+    <w:p w14:paraId="2380A2EF" w14:textId="77777777" w:rsidR="00207FE8" w:rsidRDefault="00207FE8" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="034FB258" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
+    <w:p w14:paraId="66FA69D9" w14:textId="77777777" w:rsidR="00207FE8" w:rsidRDefault="00207FE8" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -24889,69 +24880,69 @@
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27865B8F" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
+    <w:p w14:paraId="3F0EAE4F" w14:textId="77777777" w:rsidR="00207FE8" w:rsidRDefault="00207FE8" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28E9F6AE" w14:textId="77777777" w:rsidR="00BD7BEB" w:rsidRDefault="00BD7BEB" w:rsidP="00E91F1B">
+    <w:p w14:paraId="45EBA830" w14:textId="77777777" w:rsidR="00207FE8" w:rsidRDefault="00207FE8" w:rsidP="00E91F1B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02FA6EA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D68AF694"/>
     <w:lvl w:ilvl="0" w:tplc="1B583E50">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4046"/>
         </w:tabs>
@@ -25436,133 +25427,133 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="20"/>
   <w:drawingGridVerticalSpacing w:val="20"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="_AMO_ReportControlsVisible" w:val="Empty"/>
     <w:docVar w:name="_AMO_UniqueIdentifier" w:val="c44d1a0a-1157-4e45-9a25-7b014c38b54d"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006A5FDA"/>
     <w:rsid w:val="00002532"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000410C"/>
     <w:rsid w:val="000048CA"/>
     <w:rsid w:val="00010824"/>
     <w:rsid w:val="000205A8"/>
     <w:rsid w:val="0002230B"/>
     <w:rsid w:val="00024E34"/>
     <w:rsid w:val="00025AE2"/>
     <w:rsid w:val="00026E05"/>
     <w:rsid w:val="000338E2"/>
     <w:rsid w:val="00035866"/>
     <w:rsid w:val="0003765B"/>
     <w:rsid w:val="00041129"/>
     <w:rsid w:val="000428E2"/>
     <w:rsid w:val="00043D81"/>
     <w:rsid w:val="00047EEF"/>
     <w:rsid w:val="00051E2E"/>
     <w:rsid w:val="000563D9"/>
     <w:rsid w:val="00057D8F"/>
     <w:rsid w:val="000622CC"/>
     <w:rsid w:val="00062E80"/>
     <w:rsid w:val="00071411"/>
     <w:rsid w:val="00073D9C"/>
     <w:rsid w:val="00074249"/>
     <w:rsid w:val="00076F2E"/>
     <w:rsid w:val="00081CD2"/>
     <w:rsid w:val="000828ED"/>
     <w:rsid w:val="00082EB3"/>
     <w:rsid w:val="0008382C"/>
     <w:rsid w:val="00084403"/>
     <w:rsid w:val="0008519C"/>
     <w:rsid w:val="00086BB1"/>
     <w:rsid w:val="00090E00"/>
     <w:rsid w:val="00094746"/>
+    <w:rsid w:val="000952C5"/>
     <w:rsid w:val="00096D23"/>
     <w:rsid w:val="00097756"/>
     <w:rsid w:val="000A160E"/>
     <w:rsid w:val="000A2A8E"/>
     <w:rsid w:val="000A2C16"/>
     <w:rsid w:val="000A3D21"/>
     <w:rsid w:val="000A44DB"/>
     <w:rsid w:val="000A45C7"/>
     <w:rsid w:val="000A6E63"/>
     <w:rsid w:val="000B177B"/>
     <w:rsid w:val="000B3954"/>
     <w:rsid w:val="000B5A1B"/>
     <w:rsid w:val="000B6285"/>
     <w:rsid w:val="000C0080"/>
     <w:rsid w:val="000C00EE"/>
     <w:rsid w:val="000C0F97"/>
     <w:rsid w:val="000C1FD7"/>
     <w:rsid w:val="000C3EAE"/>
     <w:rsid w:val="000C4D71"/>
     <w:rsid w:val="000D0AF1"/>
     <w:rsid w:val="000D2AD3"/>
     <w:rsid w:val="000D3174"/>
     <w:rsid w:val="000D3939"/>
     <w:rsid w:val="000D611D"/>
     <w:rsid w:val="000E1D86"/>
@@ -25599,81 +25590,84 @@
     <w:rsid w:val="00142D77"/>
     <w:rsid w:val="001462B8"/>
     <w:rsid w:val="00146F5C"/>
     <w:rsid w:val="00147044"/>
     <w:rsid w:val="001507D3"/>
     <w:rsid w:val="00151B4A"/>
     <w:rsid w:val="00154849"/>
     <w:rsid w:val="00155596"/>
     <w:rsid w:val="001575EE"/>
     <w:rsid w:val="00157B73"/>
     <w:rsid w:val="001600F8"/>
     <w:rsid w:val="001632AC"/>
     <w:rsid w:val="001728AD"/>
     <w:rsid w:val="00172BFD"/>
     <w:rsid w:val="001740CA"/>
     <w:rsid w:val="00180331"/>
     <w:rsid w:val="00180579"/>
     <w:rsid w:val="00181231"/>
     <w:rsid w:val="001815BB"/>
     <w:rsid w:val="00182F47"/>
     <w:rsid w:val="001836CB"/>
     <w:rsid w:val="00183E0A"/>
     <w:rsid w:val="00194DBE"/>
     <w:rsid w:val="00194EAD"/>
     <w:rsid w:val="001965BC"/>
+    <w:rsid w:val="001A2BCE"/>
     <w:rsid w:val="001B08E4"/>
     <w:rsid w:val="001B096C"/>
     <w:rsid w:val="001B20B8"/>
     <w:rsid w:val="001B263F"/>
     <w:rsid w:val="001B3754"/>
     <w:rsid w:val="001B411F"/>
     <w:rsid w:val="001B414F"/>
     <w:rsid w:val="001B5639"/>
     <w:rsid w:val="001B5E21"/>
     <w:rsid w:val="001B6DFD"/>
     <w:rsid w:val="001C0D70"/>
     <w:rsid w:val="001C6FB8"/>
     <w:rsid w:val="001D0D12"/>
     <w:rsid w:val="001D2563"/>
     <w:rsid w:val="001D3A04"/>
     <w:rsid w:val="001D5039"/>
     <w:rsid w:val="001D6FDE"/>
     <w:rsid w:val="001E0B08"/>
     <w:rsid w:val="001E1D9F"/>
     <w:rsid w:val="001E23F0"/>
+    <w:rsid w:val="001E3A47"/>
     <w:rsid w:val="001E3AF5"/>
     <w:rsid w:val="001E56EF"/>
     <w:rsid w:val="001F0D81"/>
     <w:rsid w:val="001F2990"/>
     <w:rsid w:val="001F3307"/>
     <w:rsid w:val="001F3ACC"/>
     <w:rsid w:val="001F4A39"/>
     <w:rsid w:val="001F6D64"/>
     <w:rsid w:val="001F7278"/>
     <w:rsid w:val="001F7570"/>
     <w:rsid w:val="002071A8"/>
+    <w:rsid w:val="00207FE8"/>
     <w:rsid w:val="00212186"/>
     <w:rsid w:val="002137BA"/>
     <w:rsid w:val="0021417F"/>
     <w:rsid w:val="00215DB9"/>
     <w:rsid w:val="00220109"/>
     <w:rsid w:val="00226A31"/>
     <w:rsid w:val="00227B39"/>
     <w:rsid w:val="00231BA5"/>
     <w:rsid w:val="002339AA"/>
     <w:rsid w:val="0023526F"/>
     <w:rsid w:val="002419D4"/>
     <w:rsid w:val="002426C8"/>
     <w:rsid w:val="00243082"/>
     <w:rsid w:val="00247650"/>
     <w:rsid w:val="00250F9B"/>
     <w:rsid w:val="00252427"/>
     <w:rsid w:val="00253185"/>
     <w:rsid w:val="00255F6C"/>
     <w:rsid w:val="00257EF5"/>
     <w:rsid w:val="002610C0"/>
     <w:rsid w:val="0026119A"/>
     <w:rsid w:val="002614EC"/>
     <w:rsid w:val="00263661"/>
     <w:rsid w:val="00265F15"/>
     <w:rsid w:val="002670BD"/>
@@ -25799,87 +25793,87 @@
     <w:rsid w:val="00443C7A"/>
     <w:rsid w:val="00447755"/>
     <w:rsid w:val="004512D9"/>
     <w:rsid w:val="004601F9"/>
     <w:rsid w:val="0046093E"/>
     <w:rsid w:val="004618FB"/>
     <w:rsid w:val="00462095"/>
     <w:rsid w:val="00462462"/>
     <w:rsid w:val="00472FF2"/>
     <w:rsid w:val="004743E5"/>
     <w:rsid w:val="00475647"/>
     <w:rsid w:val="004779B4"/>
     <w:rsid w:val="004846DE"/>
     <w:rsid w:val="004852D5"/>
     <w:rsid w:val="00485FF9"/>
     <w:rsid w:val="00486261"/>
     <w:rsid w:val="00490342"/>
     <w:rsid w:val="00492F22"/>
     <w:rsid w:val="00493786"/>
     <w:rsid w:val="00495B9B"/>
     <w:rsid w:val="00496A26"/>
     <w:rsid w:val="004A0CE1"/>
     <w:rsid w:val="004A724B"/>
     <w:rsid w:val="004A7769"/>
     <w:rsid w:val="004B1F93"/>
+    <w:rsid w:val="004B24F5"/>
     <w:rsid w:val="004C0560"/>
     <w:rsid w:val="004C1BB5"/>
     <w:rsid w:val="004C43AD"/>
     <w:rsid w:val="004C497C"/>
     <w:rsid w:val="004C7E36"/>
     <w:rsid w:val="004D02B2"/>
     <w:rsid w:val="004D7044"/>
     <w:rsid w:val="004F15C1"/>
     <w:rsid w:val="004F190E"/>
     <w:rsid w:val="004F1A5D"/>
     <w:rsid w:val="004F2743"/>
     <w:rsid w:val="004F2F36"/>
     <w:rsid w:val="004F3282"/>
     <w:rsid w:val="004F6535"/>
     <w:rsid w:val="00503DF4"/>
     <w:rsid w:val="00506154"/>
     <w:rsid w:val="005104C4"/>
     <w:rsid w:val="00510907"/>
     <w:rsid w:val="00513EBA"/>
     <w:rsid w:val="00517C27"/>
     <w:rsid w:val="005219AC"/>
     <w:rsid w:val="005234E7"/>
     <w:rsid w:val="00526426"/>
     <w:rsid w:val="00527E24"/>
     <w:rsid w:val="0053382B"/>
     <w:rsid w:val="0053631A"/>
     <w:rsid w:val="00536514"/>
     <w:rsid w:val="00537037"/>
     <w:rsid w:val="00537B13"/>
     <w:rsid w:val="00537C13"/>
     <w:rsid w:val="00544F61"/>
     <w:rsid w:val="00546314"/>
     <w:rsid w:val="00550D8B"/>
     <w:rsid w:val="0055737A"/>
     <w:rsid w:val="0055776D"/>
     <w:rsid w:val="00562C03"/>
-    <w:rsid w:val="0056692C"/>
     <w:rsid w:val="00573448"/>
     <w:rsid w:val="00573768"/>
     <w:rsid w:val="00582220"/>
     <w:rsid w:val="00582D68"/>
     <w:rsid w:val="005842C0"/>
     <w:rsid w:val="00586988"/>
     <w:rsid w:val="0058750C"/>
     <w:rsid w:val="0059032E"/>
     <w:rsid w:val="00593D04"/>
     <w:rsid w:val="0059430D"/>
     <w:rsid w:val="005947B0"/>
     <w:rsid w:val="00596157"/>
     <w:rsid w:val="00597449"/>
     <w:rsid w:val="005A0F5D"/>
     <w:rsid w:val="005A28F9"/>
     <w:rsid w:val="005A57E2"/>
     <w:rsid w:val="005A6E9C"/>
     <w:rsid w:val="005B05B1"/>
     <w:rsid w:val="005B0848"/>
     <w:rsid w:val="005B47F3"/>
     <w:rsid w:val="005B4AD7"/>
     <w:rsid w:val="005B66E4"/>
     <w:rsid w:val="005B6832"/>
     <w:rsid w:val="005C0C3A"/>
     <w:rsid w:val="005C1AF6"/>
@@ -26227,74 +26221,74 @@
     <w:rsid w:val="00AF5917"/>
     <w:rsid w:val="00AF70A3"/>
     <w:rsid w:val="00AF7A33"/>
     <w:rsid w:val="00B001B8"/>
     <w:rsid w:val="00B02AE2"/>
     <w:rsid w:val="00B04338"/>
     <w:rsid w:val="00B05854"/>
     <w:rsid w:val="00B06184"/>
     <w:rsid w:val="00B071BA"/>
     <w:rsid w:val="00B074F3"/>
     <w:rsid w:val="00B07595"/>
     <w:rsid w:val="00B10FEE"/>
     <w:rsid w:val="00B12EBE"/>
     <w:rsid w:val="00B13F01"/>
     <w:rsid w:val="00B213D9"/>
     <w:rsid w:val="00B22FD7"/>
     <w:rsid w:val="00B31C7A"/>
     <w:rsid w:val="00B326B4"/>
     <w:rsid w:val="00B3504C"/>
     <w:rsid w:val="00B35940"/>
     <w:rsid w:val="00B377FB"/>
     <w:rsid w:val="00B4126E"/>
     <w:rsid w:val="00B41A70"/>
     <w:rsid w:val="00B454D4"/>
     <w:rsid w:val="00B5116B"/>
+    <w:rsid w:val="00B518B4"/>
     <w:rsid w:val="00B5388D"/>
     <w:rsid w:val="00B627BB"/>
     <w:rsid w:val="00B64166"/>
     <w:rsid w:val="00B676A2"/>
     <w:rsid w:val="00B7099A"/>
     <w:rsid w:val="00B71B6C"/>
     <w:rsid w:val="00B729EF"/>
     <w:rsid w:val="00B8141D"/>
     <w:rsid w:val="00B84A20"/>
     <w:rsid w:val="00B866DE"/>
     <w:rsid w:val="00B8713D"/>
     <w:rsid w:val="00B904B0"/>
     <w:rsid w:val="00B93502"/>
     <w:rsid w:val="00B96850"/>
     <w:rsid w:val="00BA7FBB"/>
     <w:rsid w:val="00BB4568"/>
     <w:rsid w:val="00BB6DDB"/>
     <w:rsid w:val="00BB6F18"/>
     <w:rsid w:val="00BB7F7A"/>
     <w:rsid w:val="00BC57BA"/>
     <w:rsid w:val="00BD02AD"/>
     <w:rsid w:val="00BD410F"/>
     <w:rsid w:val="00BD63D3"/>
-    <w:rsid w:val="00BD7BEB"/>
     <w:rsid w:val="00BD7F9A"/>
     <w:rsid w:val="00BE1F68"/>
     <w:rsid w:val="00BE2C68"/>
     <w:rsid w:val="00C0017B"/>
     <w:rsid w:val="00C01E62"/>
     <w:rsid w:val="00C01F94"/>
     <w:rsid w:val="00C02996"/>
     <w:rsid w:val="00C031A2"/>
     <w:rsid w:val="00C06EFD"/>
     <w:rsid w:val="00C11030"/>
     <w:rsid w:val="00C12253"/>
     <w:rsid w:val="00C144A8"/>
     <w:rsid w:val="00C1570F"/>
     <w:rsid w:val="00C17D3F"/>
     <w:rsid w:val="00C20689"/>
     <w:rsid w:val="00C207AF"/>
     <w:rsid w:val="00C20878"/>
     <w:rsid w:val="00C20A93"/>
     <w:rsid w:val="00C216DB"/>
     <w:rsid w:val="00C22693"/>
     <w:rsid w:val="00C37186"/>
     <w:rsid w:val="00C4331A"/>
     <w:rsid w:val="00C46B16"/>
     <w:rsid w:val="00C47133"/>
     <w:rsid w:val="00C47170"/>
@@ -26352,51 +26346,50 @@
     <w:rsid w:val="00D35385"/>
     <w:rsid w:val="00D37C0D"/>
     <w:rsid w:val="00D4131A"/>
     <w:rsid w:val="00D41379"/>
     <w:rsid w:val="00D426C0"/>
     <w:rsid w:val="00D42CF2"/>
     <w:rsid w:val="00D42EB5"/>
     <w:rsid w:val="00D44CA1"/>
     <w:rsid w:val="00D45F7D"/>
     <w:rsid w:val="00D46448"/>
     <w:rsid w:val="00D467F0"/>
     <w:rsid w:val="00D50672"/>
     <w:rsid w:val="00D51250"/>
     <w:rsid w:val="00D51325"/>
     <w:rsid w:val="00D5274F"/>
     <w:rsid w:val="00D52AE1"/>
     <w:rsid w:val="00D54736"/>
     <w:rsid w:val="00D56A18"/>
     <w:rsid w:val="00D57448"/>
     <w:rsid w:val="00D62A24"/>
     <w:rsid w:val="00D630F6"/>
     <w:rsid w:val="00D636E7"/>
     <w:rsid w:val="00D65625"/>
     <w:rsid w:val="00D65AE3"/>
     <w:rsid w:val="00D71A26"/>
-    <w:rsid w:val="00D722B3"/>
     <w:rsid w:val="00D73B20"/>
     <w:rsid w:val="00D751A9"/>
     <w:rsid w:val="00D76CE2"/>
     <w:rsid w:val="00D77402"/>
     <w:rsid w:val="00D80EF6"/>
     <w:rsid w:val="00D813A4"/>
     <w:rsid w:val="00D8296E"/>
     <w:rsid w:val="00D851DD"/>
     <w:rsid w:val="00D90629"/>
     <w:rsid w:val="00D91DD1"/>
     <w:rsid w:val="00D91FC3"/>
     <w:rsid w:val="00D964F9"/>
     <w:rsid w:val="00DA0B62"/>
     <w:rsid w:val="00DA38AE"/>
     <w:rsid w:val="00DB053A"/>
     <w:rsid w:val="00DB1E51"/>
     <w:rsid w:val="00DB2E88"/>
     <w:rsid w:val="00DB5944"/>
     <w:rsid w:val="00DB6453"/>
     <w:rsid w:val="00DC05B2"/>
     <w:rsid w:val="00DC0E34"/>
     <w:rsid w:val="00DC2153"/>
     <w:rsid w:val="00DC2AA1"/>
     <w:rsid w:val="00DC5169"/>
     <w:rsid w:val="00DC53BF"/>
@@ -26429,51 +26422,50 @@
     <w:rsid w:val="00E359C4"/>
     <w:rsid w:val="00E364B4"/>
     <w:rsid w:val="00E374FB"/>
     <w:rsid w:val="00E416D7"/>
     <w:rsid w:val="00E439CC"/>
     <w:rsid w:val="00E50B3C"/>
     <w:rsid w:val="00E50FC6"/>
     <w:rsid w:val="00E51C12"/>
     <w:rsid w:val="00E51E74"/>
     <w:rsid w:val="00E54791"/>
     <w:rsid w:val="00E55226"/>
     <w:rsid w:val="00E56ED3"/>
     <w:rsid w:val="00E5751A"/>
     <w:rsid w:val="00E6044E"/>
     <w:rsid w:val="00E6052F"/>
     <w:rsid w:val="00E616E7"/>
     <w:rsid w:val="00E626AF"/>
     <w:rsid w:val="00E63022"/>
     <w:rsid w:val="00E6379A"/>
     <w:rsid w:val="00E644C6"/>
     <w:rsid w:val="00E64BDD"/>
     <w:rsid w:val="00E66602"/>
     <w:rsid w:val="00E66BC9"/>
     <w:rsid w:val="00E67839"/>
     <w:rsid w:val="00E72006"/>
-    <w:rsid w:val="00E82BC4"/>
     <w:rsid w:val="00E85687"/>
     <w:rsid w:val="00E86065"/>
     <w:rsid w:val="00E91F1B"/>
     <w:rsid w:val="00E92C1C"/>
     <w:rsid w:val="00E92C27"/>
     <w:rsid w:val="00E94B31"/>
     <w:rsid w:val="00E96392"/>
     <w:rsid w:val="00E96468"/>
     <w:rsid w:val="00E977BC"/>
     <w:rsid w:val="00E979BA"/>
     <w:rsid w:val="00EA7306"/>
     <w:rsid w:val="00EB01BD"/>
     <w:rsid w:val="00EB1272"/>
     <w:rsid w:val="00EB3199"/>
     <w:rsid w:val="00EB447A"/>
     <w:rsid w:val="00EB56E8"/>
     <w:rsid w:val="00EB5EB1"/>
     <w:rsid w:val="00EC1BF1"/>
     <w:rsid w:val="00EC60D8"/>
     <w:rsid w:val="00ED19E3"/>
     <w:rsid w:val="00ED2B39"/>
     <w:rsid w:val="00ED57C7"/>
     <w:rsid w:val="00ED60DF"/>
     <w:rsid w:val="00EE07B1"/>
     <w:rsid w:val="00EE0A52"/>
@@ -27539,49 +27531,49 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F838C81-63A6-4B67-B366-204F60300576}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>2420</Words>
-  <Characters>2494</Characters>
+  <Words>733</Words>
+  <Characters>4181</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>623</Lines>
-  <Paragraphs>446</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4468</CharactersWithSpaces>
+  <CharactersWithSpaces>4905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>