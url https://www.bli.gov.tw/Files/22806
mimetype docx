--- v0 (2026-05-17)
+++ v1 (2026-11-04)
@@ -129,51 +129,51 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>部勞工保險局(以下簡稱勞保局)指定之金融機構填寫「勞工保險投保（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>勞工退休金</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>提繳）單位委託轉帳代繳保險費或（及）勞工退休金約定書」，辦理申請手續。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06664EF5" w14:textId="3EB398DC" w:rsidR="0039488E" w:rsidRPr="0078243F" w:rsidRDefault="0039488E" w:rsidP="00960247">
+    <w:p w14:paraId="06664EF5" w14:textId="15384C7E" w:rsidR="0039488E" w:rsidRPr="0078243F" w:rsidRDefault="0039488E" w:rsidP="00960247">
       <w:pPr>
         <w:pStyle w:val="cjk"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="603"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="159" w:beforeAutospacing="0" w:after="159" w:line="440" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960247">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -197,51 +197,51 @@
       </w:r>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、聯邦商業銀行、三信商業銀行、台中商業銀行、華泰商業銀行、陽信商業銀行、板信商業銀行、上海商業儲蓄銀行、</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>凱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>基商業銀行、永豐商業銀行、京城商業銀行、國泰</w:t>
+        <w:t>基商業銀行、永豐商業銀行、國泰</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>世</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>華商業銀行、瑞興商業銀行、臺灣新光商業銀行、元大商業銀行、台北五信、基隆</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0078243F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -607,59 +607,51 @@
         </w:rPr>
         <w:t>辦理轉帳代繳保險費（勞工退休金）手續完備後，</w:t>
       </w:r>
       <w:r w:rsidR="00411003" w:rsidRPr="006B5F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>將按月</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>扣繳，至於</w:t>
       </w:r>
       <w:r w:rsidR="006B5F6C" w:rsidRPr="006B5F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>轉帳代繳尚未約定成功</w:t>
-[...7 lines deleted...]
-        <w:t>前</w:t>
+        <w:t>轉帳代繳尚未約定成功前</w:t>
       </w:r>
       <w:r w:rsidRPr="006B5F6C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之各月份保險費（勞工退休金）仍應由投保（提繳）單位自行繳納。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3D121D" w14:textId="77777777" w:rsidR="0039488E" w:rsidRPr="00325E81" w:rsidRDefault="0039488E" w:rsidP="00960247">
       <w:pPr>
         <w:pStyle w:val="cjk"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="603"/>
           <w:tab w:val="num" w:pos="709"/>
         </w:tabs>
         <w:spacing w:before="159" w:beforeAutospacing="0" w:after="159" w:line="440" w:lineRule="exact"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -909,51 +901,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>無法扣繳者，投保（提繳）單位則需自行持保險費（勞工退休金）繳款單</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>逕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>至各代收機構繳納。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5829B7E4" w14:textId="4F65CFB0" w:rsidR="00A30C43" w:rsidRDefault="0039488E" w:rsidP="00B37DB1">
+    <w:p w14:paraId="5829B7E4" w14:textId="3CA4E82B" w:rsidR="00A30C43" w:rsidRDefault="0039488E" w:rsidP="00B37DB1">
       <w:pPr>
         <w:pStyle w:val="cjk"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="159" w:beforeAutospacing="0" w:after="159" w:line="440" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>保險費（勞工退休金）經金融機構轉帳繳款成功後，勞保局會另製發收據給各投保（提繳）單位（網路申辦單位、以個人為單位之裁減</w:t>
       </w:r>
       <w:r w:rsidR="008A6556" w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
@@ -1103,50 +1095,58 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>／個人／個人</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">網路申報及查詢作業／繳費證明／列印個人為單位（育嬰、裁減、職災）勞工保險繳費證明 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00325E81">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008F0CDB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1FC1434E" w14:textId="77777777" w:rsidR="006F74A2" w:rsidRPr="006F74A2" w:rsidRDefault="006F74A2" w:rsidP="006F74A2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:wordWrap w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F74A2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
@@ -1168,162 +1168,168 @@
       <w:r w:rsidRPr="006F74A2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>洽該金融機構。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6E8B1F" w14:textId="77777777" w:rsidR="006F74A2" w:rsidRPr="006F74A2" w:rsidRDefault="006F74A2" w:rsidP="006F74A2"/>
     <w:sectPr w:rsidR="006F74A2" w:rsidRPr="006F74A2" w:rsidSect="007456C3">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1416" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="541B6A8D" w14:textId="77777777" w:rsidR="00081A2D" w:rsidRDefault="00081A2D" w:rsidP="00CF4CCC">
+    <w:p w14:paraId="05AB67D2" w14:textId="77777777" w:rsidR="00B804B4" w:rsidRDefault="00B804B4" w:rsidP="00CF4CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F3237D1" w14:textId="77777777" w:rsidR="00081A2D" w:rsidRDefault="00081A2D" w:rsidP="00CF4CCC">
+    <w:p w14:paraId="61927F3A" w14:textId="77777777" w:rsidR="00B804B4" w:rsidRDefault="00B804B4" w:rsidP="00CF4CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2ACC32D7" w14:textId="3B653105" w:rsidR="00CF4CCC" w:rsidRPr="00CF4CCC" w:rsidRDefault="00BC1C5B" w:rsidP="00CF4CCC">
+  <w:p w14:paraId="2ACC32D7" w14:textId="52D9DC2B" w:rsidR="00CF4CCC" w:rsidRPr="00CF4CCC" w:rsidRDefault="00BC1C5B" w:rsidP="00CF4CCC">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00413A42">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>14</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008F0CDB">
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00CF4CCC" w:rsidRPr="00CF4CCC">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>年</w:t>
     </w:r>
-    <w:r w:rsidR="00413A42">
+    <w:r w:rsidR="008F0CDB">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00CF4CCC" w:rsidRPr="00CF4CCC">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>月修訂</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64F9F0AF" w14:textId="77777777" w:rsidR="00081A2D" w:rsidRDefault="00081A2D" w:rsidP="00CF4CCC">
+    <w:p w14:paraId="0F934845" w14:textId="77777777" w:rsidR="00B804B4" w:rsidRDefault="00B804B4" w:rsidP="00CF4CCC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28C0EF4E" w14:textId="77777777" w:rsidR="00081A2D" w:rsidRDefault="00081A2D" w:rsidP="00CF4CCC">
+    <w:p w14:paraId="0D322B63" w14:textId="77777777" w:rsidR="00B804B4" w:rsidRDefault="00B804B4" w:rsidP="00CF4CCC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E352D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B608EB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="603"/>
         </w:tabs>
         <w:ind w:left="603" w:hanging="360"/>
       </w:pPr>
@@ -1416,51 +1422,51 @@
         </w:tabs>
         <w:ind w:left="5643" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6363"/>
         </w:tabs>
         <w:ind w:left="6363" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="130"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="240"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -1474,59 +1480,61 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039488E"/>
     <w:rsid w:val="00081A2D"/>
     <w:rsid w:val="000D449C"/>
     <w:rsid w:val="00132250"/>
     <w:rsid w:val="00186518"/>
     <w:rsid w:val="00325E81"/>
     <w:rsid w:val="0039488E"/>
     <w:rsid w:val="00411003"/>
     <w:rsid w:val="00413A42"/>
     <w:rsid w:val="004E03BF"/>
     <w:rsid w:val="005371EE"/>
     <w:rsid w:val="00551E75"/>
     <w:rsid w:val="00555E02"/>
     <w:rsid w:val="00560208"/>
     <w:rsid w:val="005F37B8"/>
     <w:rsid w:val="006A76B9"/>
     <w:rsid w:val="006B5F6C"/>
     <w:rsid w:val="006F74A2"/>
     <w:rsid w:val="007456C3"/>
     <w:rsid w:val="0078243F"/>
     <w:rsid w:val="007C7C8E"/>
     <w:rsid w:val="007D15CD"/>
     <w:rsid w:val="008A6556"/>
+    <w:rsid w:val="008F0CDB"/>
     <w:rsid w:val="00960247"/>
     <w:rsid w:val="009729CB"/>
     <w:rsid w:val="0099206D"/>
     <w:rsid w:val="00A30C43"/>
     <w:rsid w:val="00A569A0"/>
     <w:rsid w:val="00A61157"/>
     <w:rsid w:val="00AF67D0"/>
     <w:rsid w:val="00AF757A"/>
     <w:rsid w:val="00B37DB1"/>
+    <w:rsid w:val="00B804B4"/>
     <w:rsid w:val="00B83C4A"/>
     <w:rsid w:val="00BC1C5B"/>
     <w:rsid w:val="00C11DDD"/>
     <w:rsid w:val="00CF4CCC"/>
     <w:rsid w:val="00E8683F"/>
     <w:rsid w:val="00FA75EE"/>
     <w:rsid w:val="00FD5B79"/>
     <w:rsid w:val="00FF78A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2378,50 +2386,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCE34772-A2B6-4BF8-8242-A0416B5B9F45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>250</Words>
-  <Characters>1428</Characters>
+  <Words>249</Words>
+  <Characters>1423</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1675</CharactersWithSpaces>
+  <CharactersWithSpaces>1669</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳慧娟</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>