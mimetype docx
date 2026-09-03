--- v0 (2026-05-26)
+++ v1 (2026-09-03)
@@ -2856,129 +2856,179 @@
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>章</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A769C2" w:rsidRPr="000A34B2" w14:paraId="76A46A04" w14:textId="77777777" w:rsidTr="008E3A63">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="857"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10631" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230AAAAE" w14:textId="5E67E0F4" w:rsidR="00C62CD1" w:rsidRPr="002934A4" w:rsidRDefault="00C62CD1" w:rsidP="002B29DB">
+          <w:p w14:paraId="230AAAAE" w14:textId="5E0F8016" w:rsidR="00C62CD1" w:rsidRPr="00BD2E94" w:rsidRDefault="00C62CD1" w:rsidP="001C2E0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7021"/>
                 <w:tab w:val="left" w:pos="7196"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A34B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
             <w:r w:rsidR="002934A4" w:rsidRPr="002B29DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□□□□□□</w:t>
             </w:r>
             <w:r w:rsidRPr="002B29DB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="000A34B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                             電話：（   ）</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B42A442" w14:textId="7FA9F5F7" w:rsidR="00A769C2" w:rsidRPr="000A34B2" w:rsidRDefault="006F79FB" w:rsidP="002934A4">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="001C2E0D" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話：</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2E0D" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2E0D" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="001C2E0D" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 電子郵件信箱：</w:t>
+            </w:r>
+            <w:r w:rsidR="001C2E0D" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B42A442" w14:textId="3D277860" w:rsidR="00A769C2" w:rsidRPr="000A34B2" w:rsidRDefault="006F79FB" w:rsidP="002934A4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7788"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="182" w:line="280" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BD2E94">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>通訊地</w:t>
             </w:r>
-            <w:r w:rsidR="00C62CD1" w:rsidRPr="000A34B2">
-[...5 lines deleted...]
-              <w:t>址：                                                              行動電話：</w:t>
+            <w:r w:rsidR="00C62CD1" w:rsidRPr="00BD2E94">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>址：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE6DB3" w:rsidRPr="000A34B2" w14:paraId="3F0C3FB2" w14:textId="77777777" w:rsidTr="008B70D8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C8406FA" w14:textId="77777777" w:rsidR="00EE6DB3" w:rsidRPr="000A34B2" w:rsidRDefault="00EE6DB3">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
@@ -7759,98 +7809,118 @@
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="64E2B0B0" w14:textId="77777777" w:rsidR="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00723360"/>
                                 <w:p w14:paraId="67A14160" w14:textId="77777777" w:rsidR="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00723360"/>
                                 <w:p w14:paraId="695B50CB" w14:textId="314FFE7C" w:rsidR="004A1528" w:rsidRPr="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00E63A35">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                       <w:b/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00E63A35">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
-                                    <w:t>(單位圖記)</w:t>
+                                    <w:t>(</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00E63A35">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:b/>
+                                      <w:color w:val="0000FF"/>
+                                      <w:sz w:val="24"/>
+                                      <w:szCs w:val="24"/>
+                                    </w:rPr>
+                                    <w:t>單位圖記)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6D5EBF61" id="Rectangle 1261" o:spid="_x0000_s1056" style="position:absolute;margin-left:387.5pt;margin-top:9.05pt;width:113.4pt;height:111.75pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsbMROMAIAAEIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z13LdmzTutNpYwjp&#10;gBMHPyBL0zYijYOTrTt+PU667XbwhuhDZNf2Z/uzvbw9doYdFHoNtuT5aMyZshIqbZuSf/+2fTPj&#10;zAdhK2HAqpI/Kc9vV69fLXu3UAW0YCqFjECsX/Su5G0IbpFlXraqE34ETlky1oCdCKRik1UoekLv&#10;TFaMxzdZD1g5BKm8p7+bwchXCb+ulQxf6tqrwEzJqbaQXkzvLr7ZaikWDQrXankqQ/xDFZ3QlpJe&#10;oDYiCLZH/RdUpyWChzqMJHQZ1LWWKvVA3eTjP7p5bIVTqRcix7sLTf7/wcrPhwdkuir5W86s6GhE&#10;X4k0YRujWF7c5JGh3vkFOT66B4w9encP8odnFtYtOao7ROhbJSqqK/lnLwKi4imU7fpPUFECsQ+Q&#10;yDrW2EVAooEd00yeLjNRx8Ak/cwnk3E+o9FJsuWTfJ6Pi1hTJhbncIc+fFDQsSiUHKn+BC8O9z4M&#10;rmeXmM3CVhuTBm8s60s+nxbTFODB6CoaU5fY7NYG2UHE1aFvuz3lfeEWkTfCt4NfRdKwU50OtNhG&#10;dyWfxejTqkWa3tsqZQ9Cm0GmZoylns5UDZSH4+6YRpOn4GjcQfVETCIMi0yHR0IL+Iuznpa45P7n&#10;XqDizHy0NI15ZI+2PimT6buCFLy27K4twkqCKnngbBDXYbiUvUPdtJQpTzRZuKMJ1jpx+1zVqX5a&#10;1DSd01HFS7jWk9fz6a9+AwAA//8DAFBLAwQUAAYACAAAACEAbS1TQd8AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidCNooxKlQJRC0J9pKXN14iSPidWq7bfL3uCc4rmY0&#10;+161HG3PzuhD50hCNhPAkBqnO2ol7HevDwWwEBVp1TtCCRMGWNa3N5UqtbvQJ563sWVphEKpJJgY&#10;h5Lz0Bi0KszcgJSyb+etiun0LddeXdK47XkuxJxb1VH6YNSAK4PNz/ZkJXhz3H/tmo83PhW02kzv&#10;R4X5Wsr7u/HlGVjEMf6V4Yqf0KFOTAd3Ih1YL2GxeEouMQVFBuxaECJLMgcJ+WM2B15X/L9D/QsA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBsbMROMAIAAEIEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBtLVNB3wAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="64E2B0B0" w14:textId="77777777" w:rsidR="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00723360"/>
                           <w:p w14:paraId="67A14160" w14:textId="77777777" w:rsidR="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00723360"/>
                           <w:p w14:paraId="695B50CB" w14:textId="314FFE7C" w:rsidR="004A1528" w:rsidRPr="00E63A35" w:rsidRDefault="00E63A35" w:rsidP="00E63A35">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E63A35">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>(單位圖記)</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E63A35">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="0000FF"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>單位圖記)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="004A1528" w:rsidRPr="000A34B2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>上列各項經查明屬實，特此證明。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="719DB6E2" w14:textId="7529D03F" w:rsidR="00A769C2" w:rsidRPr="005A6D6A" w:rsidRDefault="004A1528" w:rsidP="003B6F81">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3054"/>
                 <w:tab w:val="left" w:pos="3301"/>
                 <w:tab w:val="left" w:pos="6754"/>
                 <w:tab w:val="left" w:pos="7032"/>
@@ -8552,51 +8622,51 @@
         <w:t>23961266轉2263</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A34B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000A34B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564A75C2" w14:textId="6BBAE327" w:rsidR="00007FBA" w:rsidRPr="005A6D6A" w:rsidRDefault="00A33FF7" w:rsidP="002B29DB">
+    <w:p w14:paraId="564A75C2" w14:textId="5CC253A4" w:rsidR="00007FBA" w:rsidRPr="005A6D6A" w:rsidRDefault="00A33FF7" w:rsidP="002B29DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="70" w:left="314" w:rightChars="70" w:right="154" w:hangingChars="100" w:hanging="160"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A34B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※郵寄或送件地址：</w:t>
       </w:r>
       <w:r w:rsidR="00B318BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -8624,81 +8694,81 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>勞動部</w:t>
       </w:r>
       <w:r w:rsidRPr="000A34B2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>勞工保險局」收。</w:t>
       </w:r>
       <w:r w:rsidR="00F1282E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                  </w:t>
       </w:r>
-      <w:r w:rsidR="009A46F3">
+      <w:r w:rsidR="009A46F3" w:rsidRPr="00BD2E94">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="004E4C34">
+      <w:r w:rsidR="000C1924" w:rsidRPr="00BD2E94">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="009A46F3">
+      <w:r w:rsidR="009A46F3" w:rsidRPr="00BD2E94">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00412976">
+      <w:r w:rsidR="000C1924" w:rsidRPr="00BD2E94">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10598"/>
       </w:tblGrid>
       <w:tr w:rsidR="002A121E" w:rsidRPr="000A34B2" w14:paraId="384C15EA" w14:textId="77777777" w:rsidTr="00BB6AB4">
@@ -10264,58 +10334,58 @@
               <w:t>，並自得領取之給付金額中扣除。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4357CCEA" w14:textId="77777777" w:rsidR="004A1528" w:rsidRDefault="004A1528" w:rsidP="001463BE">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="414" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004A1528" w:rsidSect="009C7EAE">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="340" w:right="510" w:bottom="340" w:left="510" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:type="lines" w:linePitch="365"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F66BA3F" w14:textId="77777777" w:rsidR="0011593E" w:rsidRDefault="0011593E" w:rsidP="00A0348E">
+    <w:p w14:paraId="2FA3B46F" w14:textId="77777777" w:rsidR="00A009F4" w:rsidRDefault="00A009F4" w:rsidP="00A0348E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48F21DD1" w14:textId="77777777" w:rsidR="0011593E" w:rsidRDefault="0011593E" w:rsidP="00A0348E">
+    <w:p w14:paraId="652D3676" w14:textId="77777777" w:rsidR="00A009F4" w:rsidRDefault="00A009F4" w:rsidP="00A0348E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -10376,58 +10446,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78E0B6BB" w14:textId="77777777" w:rsidR="0011593E" w:rsidRDefault="0011593E" w:rsidP="00A0348E">
+    <w:p w14:paraId="148DFAC1" w14:textId="77777777" w:rsidR="00A009F4" w:rsidRDefault="00A009F4" w:rsidP="00A0348E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2756F3B9" w14:textId="77777777" w:rsidR="0011593E" w:rsidRDefault="0011593E" w:rsidP="00A0348E">
+    <w:p w14:paraId="209FCE46" w14:textId="77777777" w:rsidR="00A009F4" w:rsidRDefault="00A009F4" w:rsidP="00A0348E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A03342E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3594F62C"/>
     <w:lvl w:ilvl="0" w:tplc="A942C206">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1470"/>
         </w:tabs>
         <w:ind w:left="1470" w:hanging="480"/>
       </w:pPr>
@@ -11345,72 +11415,74 @@
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FB6AD1"/>
     <w:rsid w:val="00007FBA"/>
     <w:rsid w:val="00010B03"/>
     <w:rsid w:val="00063B44"/>
     <w:rsid w:val="0007399D"/>
     <w:rsid w:val="0007676D"/>
     <w:rsid w:val="00077AFF"/>
     <w:rsid w:val="000818BD"/>
     <w:rsid w:val="000A1C24"/>
     <w:rsid w:val="000A34B2"/>
     <w:rsid w:val="000A5520"/>
     <w:rsid w:val="000B2EA5"/>
+    <w:rsid w:val="000C1924"/>
     <w:rsid w:val="000E410F"/>
     <w:rsid w:val="000F1F82"/>
     <w:rsid w:val="000F64FB"/>
     <w:rsid w:val="00100DA4"/>
     <w:rsid w:val="00104DAB"/>
     <w:rsid w:val="001142EB"/>
     <w:rsid w:val="0011593E"/>
     <w:rsid w:val="0013113C"/>
     <w:rsid w:val="00141A2B"/>
     <w:rsid w:val="0014435C"/>
     <w:rsid w:val="001463BE"/>
     <w:rsid w:val="001473A8"/>
     <w:rsid w:val="00175621"/>
     <w:rsid w:val="001761A8"/>
     <w:rsid w:val="001763E6"/>
     <w:rsid w:val="00191842"/>
     <w:rsid w:val="00196D57"/>
     <w:rsid w:val="0019747A"/>
     <w:rsid w:val="001B2D73"/>
     <w:rsid w:val="001B3276"/>
     <w:rsid w:val="001B71B4"/>
     <w:rsid w:val="001B7CCA"/>
+    <w:rsid w:val="001C2E0D"/>
     <w:rsid w:val="001C39C2"/>
     <w:rsid w:val="001D74AF"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E4A52"/>
     <w:rsid w:val="001E69F7"/>
     <w:rsid w:val="001F223A"/>
     <w:rsid w:val="001F27FA"/>
     <w:rsid w:val="0020174F"/>
     <w:rsid w:val="00201EDB"/>
     <w:rsid w:val="002146E5"/>
     <w:rsid w:val="002245A5"/>
     <w:rsid w:val="0023108A"/>
     <w:rsid w:val="00231AE0"/>
     <w:rsid w:val="00233382"/>
     <w:rsid w:val="00255EB0"/>
     <w:rsid w:val="00285B5D"/>
     <w:rsid w:val="00287F8C"/>
     <w:rsid w:val="002934A4"/>
     <w:rsid w:val="00297C5C"/>
     <w:rsid w:val="002A121E"/>
     <w:rsid w:val="002A2EBC"/>
     <w:rsid w:val="002A3545"/>
     <w:rsid w:val="002B0C20"/>
     <w:rsid w:val="002B29DB"/>
     <w:rsid w:val="002B6CB7"/>
@@ -11516,123 +11588,126 @@
     <w:rsid w:val="00753284"/>
     <w:rsid w:val="007640DF"/>
     <w:rsid w:val="007767EE"/>
     <w:rsid w:val="00776905"/>
     <w:rsid w:val="00781091"/>
     <w:rsid w:val="007827DC"/>
     <w:rsid w:val="0078396E"/>
     <w:rsid w:val="00797D7C"/>
     <w:rsid w:val="007B212A"/>
     <w:rsid w:val="007B346F"/>
     <w:rsid w:val="007C2840"/>
     <w:rsid w:val="007C4D04"/>
     <w:rsid w:val="007C79E4"/>
     <w:rsid w:val="007D38A3"/>
     <w:rsid w:val="007E107F"/>
     <w:rsid w:val="007F4FF7"/>
     <w:rsid w:val="00802028"/>
     <w:rsid w:val="00804B60"/>
     <w:rsid w:val="008052E2"/>
     <w:rsid w:val="00806ED3"/>
     <w:rsid w:val="008125FD"/>
     <w:rsid w:val="00822828"/>
     <w:rsid w:val="00834922"/>
     <w:rsid w:val="00835C36"/>
     <w:rsid w:val="008434E4"/>
+    <w:rsid w:val="008709B8"/>
     <w:rsid w:val="00872314"/>
     <w:rsid w:val="0087357F"/>
     <w:rsid w:val="008953C8"/>
     <w:rsid w:val="008A33CD"/>
     <w:rsid w:val="008A5C5C"/>
     <w:rsid w:val="008B2C94"/>
     <w:rsid w:val="008B70D8"/>
     <w:rsid w:val="008B7872"/>
     <w:rsid w:val="008C0C28"/>
     <w:rsid w:val="008C5CD6"/>
     <w:rsid w:val="008D6A50"/>
     <w:rsid w:val="008D6DF9"/>
     <w:rsid w:val="008D75EB"/>
     <w:rsid w:val="008E3A63"/>
     <w:rsid w:val="008E796C"/>
     <w:rsid w:val="008F3B3B"/>
     <w:rsid w:val="009029AD"/>
     <w:rsid w:val="0091362B"/>
     <w:rsid w:val="00914691"/>
     <w:rsid w:val="009424C0"/>
     <w:rsid w:val="00944E66"/>
     <w:rsid w:val="0094538E"/>
     <w:rsid w:val="00972628"/>
     <w:rsid w:val="00984D7C"/>
     <w:rsid w:val="009951B8"/>
     <w:rsid w:val="009A2C4D"/>
     <w:rsid w:val="009A46F3"/>
     <w:rsid w:val="009A5714"/>
     <w:rsid w:val="009A7516"/>
     <w:rsid w:val="009B0C84"/>
     <w:rsid w:val="009B5BE4"/>
     <w:rsid w:val="009B69EC"/>
     <w:rsid w:val="009C2856"/>
     <w:rsid w:val="009C7EAE"/>
     <w:rsid w:val="009E04C9"/>
     <w:rsid w:val="009E317E"/>
     <w:rsid w:val="009F2631"/>
+    <w:rsid w:val="00A009F4"/>
     <w:rsid w:val="00A0348E"/>
     <w:rsid w:val="00A240C9"/>
     <w:rsid w:val="00A33FF7"/>
     <w:rsid w:val="00A365AD"/>
     <w:rsid w:val="00A36C7D"/>
     <w:rsid w:val="00A43D1A"/>
     <w:rsid w:val="00A56AA3"/>
     <w:rsid w:val="00A769C2"/>
     <w:rsid w:val="00AB0C2E"/>
     <w:rsid w:val="00AB0DCC"/>
     <w:rsid w:val="00AB5C13"/>
     <w:rsid w:val="00AC290D"/>
     <w:rsid w:val="00AD0662"/>
     <w:rsid w:val="00AD4B89"/>
     <w:rsid w:val="00AE1C9B"/>
     <w:rsid w:val="00AE1F2F"/>
     <w:rsid w:val="00AE43DE"/>
     <w:rsid w:val="00AF7856"/>
     <w:rsid w:val="00B03596"/>
     <w:rsid w:val="00B124FC"/>
     <w:rsid w:val="00B1337E"/>
     <w:rsid w:val="00B17F70"/>
     <w:rsid w:val="00B318BD"/>
     <w:rsid w:val="00B36498"/>
     <w:rsid w:val="00B36B0F"/>
     <w:rsid w:val="00B50931"/>
     <w:rsid w:val="00B52368"/>
     <w:rsid w:val="00B56EF3"/>
     <w:rsid w:val="00B73D4E"/>
     <w:rsid w:val="00B77F25"/>
     <w:rsid w:val="00B81465"/>
     <w:rsid w:val="00B87015"/>
     <w:rsid w:val="00BA2EF6"/>
     <w:rsid w:val="00BB3822"/>
     <w:rsid w:val="00BB3ED1"/>
     <w:rsid w:val="00BB6AB4"/>
+    <w:rsid w:val="00BD2E94"/>
     <w:rsid w:val="00BF20CD"/>
     <w:rsid w:val="00C10269"/>
     <w:rsid w:val="00C10BBA"/>
     <w:rsid w:val="00C11CDE"/>
     <w:rsid w:val="00C13AD4"/>
     <w:rsid w:val="00C23EA3"/>
     <w:rsid w:val="00C24595"/>
     <w:rsid w:val="00C25714"/>
     <w:rsid w:val="00C33AA1"/>
     <w:rsid w:val="00C43EDD"/>
     <w:rsid w:val="00C46FF6"/>
     <w:rsid w:val="00C51F9B"/>
     <w:rsid w:val="00C54B05"/>
     <w:rsid w:val="00C62740"/>
     <w:rsid w:val="00C62CD1"/>
     <w:rsid w:val="00C64A55"/>
     <w:rsid w:val="00C70147"/>
     <w:rsid w:val="00CB0DB0"/>
     <w:rsid w:val="00CB4195"/>
     <w:rsid w:val="00CB669F"/>
     <w:rsid w:val="00CB78FC"/>
     <w:rsid w:val="00CC7563"/>
     <w:rsid w:val="00CD0B5C"/>
     <w:rsid w:val="00CD3682"/>
     <w:rsid w:val="00CE72C8"/>
@@ -11871,51 +11946,50 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12640,60 +12714,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02F7D0B-EC7B-4A48-B044-822C31F5F755}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>463</Words>
-  <Characters>2642</Characters>
+  <Words>454</Words>
+  <Characters>2593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3099</CharactersWithSpaces>
+  <CharactersWithSpaces>3041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6684704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.nhi.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>