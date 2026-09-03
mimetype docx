--- v0 (2026-05-26)
+++ v1 (2026-09-03)
@@ -1325,99 +1325,115 @@
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">郵遞區號：　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>通訊地址：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562F94A3" w14:textId="77777777" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="00F902E3">
+          <w:p w14:paraId="562F94A3" w14:textId="74E4A886" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="00F902E3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>電</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>話：</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>行動電話：</w:t>
+            </w:r>
+            <w:r w:rsidR="002175DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="002175DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>電子郵件信箱：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w14:paraId="6EB8F090" w14:textId="77777777" w:rsidTr="006D14AD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
@@ -1556,73 +1572,62 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1年內仍</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>因</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>該事故</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>該事故所患</w:t>
+            </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>傷病</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>致不能工作</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="204E1644" w14:textId="77777777" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="007C4A6F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -1655,91 +1660,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>未加保</w:t>
             </w:r>
             <w:r w:rsidR="00EE4A33" w:rsidRPr="00EE4A33">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(受</w:t>
-[...39 lines deleted...]
-              <w:t>法)第6條規定之投保單位未加保勞工)</w:t>
+              <w:t>(受僱勞工職業災害保險及保護法(下稱災保法)第6條規定之投保單位未加保勞工)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w14:paraId="612DF01B" w14:textId="77777777" w:rsidTr="006D14AD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
@@ -2007,83 +1972,62 @@
                                   </w:pPr>
                                   <w:r w:rsidRPr="00736635">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                     <w:t>□連續期間</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="00CC2DA0" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="00736635" w:rsidRDefault="00736635" w:rsidP="00736635">
                                   <w:pPr>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:rFonts w:hAnsi="標楷體"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00736635">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="22"/>
                                     </w:rPr>
-                                    <w:t>□斷續</w:t>
-[...8 lines deleted...]
-                                    <w:t>期間</w:t>
+                                    <w:t>□斷續期間</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00736635">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="20"/>
                                       <w:szCs w:val="20"/>
                                     </w:rPr>
-                                    <w:t>(請另紙</w:t>
-[...11 lines deleted...]
-                                    <w:t>書寫所請期間並加蓋投保單位印章)</w:t>
+                                    <w:t>(請另紙書寫所請期間並加蓋投保單位印章)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="6258EEE3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
@@ -2105,124 +2049,81 @@
                             </w:pPr>
                             <w:r w:rsidRPr="00736635">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>□連續期間</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="00CC2DA0" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="00736635" w:rsidRDefault="00736635" w:rsidP="00736635">
                             <w:pPr>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:hAnsi="標楷體"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00736635">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>□斷續</w:t>
-[...8 lines deleted...]
-                              <w:t>期間</w:t>
+                              <w:t>□斷續期間</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00736635">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>(請另紙</w:t>
-[...11 lines deleted...]
-                              <w:t>書寫所請期間並加蓋投保單位印章)</w:t>
+                              <w:t>(請另紙書寫所請期間並加蓋投保單位印章)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap anchory="page"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...21 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>註：申請職業傷害者，傷病發生日期為受傷發生日；申請職業病者，傷病發生日期為疾病確診日</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w14:paraId="521C8963" w14:textId="77777777" w:rsidTr="00736635">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
@@ -2257,51 +2158,51 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A8C137B" w14:textId="102808D8" w:rsidR="005D1DBB" w:rsidRPr="006D14AD" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">申請因傷病全日不能工作期間及取得薪資(或報酬)情形 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AD430B9" w14:textId="639D7368" w:rsidR="005D1DBB" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>自</w:t>
             </w:r>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　 　</w:t>
             </w:r>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
@@ -2373,51 +2274,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　  </w:t>
             </w:r>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EC3A1A2" w14:textId="74B321BA" w:rsidR="007C4A6F" w:rsidRPr="00736635" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
+          <w:p w14:paraId="1EC3A1A2" w14:textId="69FE7660" w:rsidR="007C4A6F" w:rsidRPr="00736635" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※職災傷病給付係自不能工作第4日開始發給，申請起日「</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -2461,147 +2362,111 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A05DF6B" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
+          <w:p w14:paraId="1A05DF6B" w14:textId="220B978C" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□1.未取得任何薪資或報酬</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E58D8D2" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
+          <w:p w14:paraId="6E58D8D2" w14:textId="5C090E9B" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□2.全日不能工作期間取得部分薪資或報酬</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6182DF08" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
+          <w:p w14:paraId="6182DF08" w14:textId="485F4717" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="4708" w:hangingChars="2140" w:hanging="4708"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□3.已取得原有薪資或報酬 (如請下</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> □彈性假 □輪休假 □加班補休)</w:t>
+              <w:t>□3.已取得原有薪資或報酬 (如請下列假別者請勾填：□特休假□排休 □彈性假 □輪休假 □加班補休)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FDFEBE" w14:textId="77777777" w:rsidR="00736635" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="00736635">
+          <w:p w14:paraId="48FDFEBE" w14:textId="70B27EB4" w:rsidR="00A320D1" w:rsidRPr="006D14AD" w:rsidRDefault="00736635" w:rsidP="00A320D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="4708" w:hangingChars="2140" w:hanging="4708"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□4.已依勞動基準法第59條取得職災補償</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w14:paraId="321564EC" w14:textId="77777777" w:rsidTr="00F902E3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
@@ -2625,51 +2490,51 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="728C02D7" w14:textId="0959CF29" w:rsidR="005D1DBB" w:rsidRPr="006D14AD" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
+          <w:p w14:paraId="728C02D7" w14:textId="6C3BC692" w:rsidR="005D1DBB" w:rsidRPr="006D14AD" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>是否已恢復工作:□是(復工日期:</w:t>
             </w:r>
             <w:r w:rsidRPr="006D14AD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> 　 　</w:t>
             </w:r>
@@ -2772,51 +2637,51 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D61F8B8" w14:textId="369C837C" w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w:rsidRDefault="00C739A4" w:rsidP="005D1DBB">
+          <w:p w14:paraId="5D61F8B8" w14:textId="0A159288" w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w:rsidRDefault="00C739A4" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C739A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D1FFE0" wp14:editId="6638330B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4794250</wp:posOffset>
@@ -2866,69 +2731,51 @@
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="51D9F9C4" w14:textId="77777777" w:rsidR="00C739A4" w:rsidRPr="00C739A4" w:rsidRDefault="00C739A4" w:rsidP="00C739A4">
                                   <w:pPr>
                                     <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D6AD5">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
-                                    <w:t>※實際工作內容、受傷原因及經過，如不敷填寫</w:t>
-[...17 lines deleted...]
-                                    <w:t>並簽章。</w:t>
+                                    <w:t>※實際工作內容、受傷原因及經過，如不敷填寫可另紙書寫並簽章。</w:t>
                                   </w:r>
                                 </w:p>
                                 <w:p w14:paraId="324FB3F6" w14:textId="77777777" w:rsidR="00C739A4" w:rsidRPr="00335C77" w:rsidRDefault="00C739A4" w:rsidP="00C739A4">
                                   <w:pPr>
                                     <w:spacing w:line="280" w:lineRule="exact"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">     </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00335C77">
                                     <w:rPr>
                                       <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">                                                                      </w:t>
                                   </w:r>
                                 </w:p>
@@ -2949,69 +2796,51 @@
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="42D1FFE0" id="矩形 17" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:377.5pt;margin-top:.75pt;width:166.2pt;height:28.8pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBof9p8+gEAAMMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZLSbSFqulrtahHS&#10;AistHMBxnMQi8Zix26RcBok3DsFxENdg7LSlC2+Il8jz48/f981kfTn2HdspdBpMwbNZypkyEipt&#10;moJ/eH/77AVnzgtTiQ6MKvheOX65efpkPdhczaGFrlLICMS4fLAFb723eZI42apeuBlYZahYA/bC&#10;U4hNUqEYCL3vknmaLpMBsLIIUjlH2ZupyDcRv66V9O/q2inPuoITNx+/GL9l+CabtcgbFLbV8kBD&#10;/AOLXmhDj56gboQXbIv6L6heSwQHtZ9J6BOoay1V1EBqsvQPNQ+tsCpqIXOcPdnk/h+sfLu7R6Yr&#10;mt2KMyN6mtHPL99+fP/KKEHuDNbl1PRg7zHoc/YO5EfHDFy3wjTqChGGVomKOGWhP3l0IQSOrrJy&#10;eAMVYYuth2jUWGMfAMkCNsZ57E/zUKNnkpLzLEtXCxqbpNrz5cVqGQeWiPx426LzrxT0LBwKjjTv&#10;iC52d84HNiI/toTHDNzqrosz78yjBDWGTGQfCE/C/ViOkzlHK0qo9iQHYdok2nw6tICfORtoiwru&#10;Pm0FKs6614YseZktAn8fg8XFak4BnlfK84owkqAK7jmbjtd+WtWtRd209FIW1Rm4IhtrHRUGiydW&#10;B/q0KVH4YavDKp7Hsev3v7f5BQAA//8DAFBLAwQUAAYACAAAACEAdybLpeAAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi7SbirE1ZlOkIBYpFNPa8zQ7JsHsbJrdJvHfuz3p&#10;cfiG976XLkfTiJ46V1tWMJtGIIgLq2suFex3r5MFCOeRNTaWScEPOVhm11cpJtoO/EF97ksRQtgl&#10;qKDyvk2kdEVFBt3UtsSBfdnOoA9nV0rd4RDCTSPvo+hRGqw5NFTY0qqi4js/GwVDse0Pu82b3N4d&#10;1pZP69Mq/3xX6vZmfHkG4Wn0f89w0Q/qkAWnoz2zdqJRMI/jsMUHEIO48GgxfwBxVBA/zUBmqfy/&#10;IPsFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaH/afPoBAADDAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdybLpeAAAAAJAQAADwAAAAAAAAAA&#10;AAAAAABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
                           <w:p w14:paraId="51D9F9C4" w14:textId="77777777" w:rsidR="00C739A4" w:rsidRPr="00C739A4" w:rsidRDefault="00C739A4" w:rsidP="00C739A4">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D6AD5">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>※實際工作內容、受傷原因及經過，如不敷填寫</w:t>
-[...17 lines deleted...]
-                              <w:t>並簽章。</w:t>
+                              <w:t>※實際工作內容、受傷原因及經過，如不敷填寫可另紙書寫並簽章。</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="324FB3F6" w14:textId="77777777" w:rsidR="00C739A4" w:rsidRPr="00335C77" w:rsidRDefault="00C739A4" w:rsidP="00C739A4">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00335C77">
                               <w:rPr>
                                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                                                      </w:t>
                             </w:r>
                           </w:p>
@@ -3756,63 +3585,52 @@
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>分於何處：</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>分於何處：＿＿＿＿＿</w:t>
+            </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>詳細地址：</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3854,302 +3672,202 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="5D5D21C3" w14:textId="77777777" w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>如因化學物質所致傷害者，</w:t>
-[...17 lines deleted...]
-              <w:t>物質名稱：</w:t>
+              <w:t>如因化學物質所致傷害者，請填明化學物質名稱：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30629925" w14:textId="5A5839F5" w:rsidR="005D1DBB" w:rsidRPr="00971047" w:rsidRDefault="005D1DBB" w:rsidP="00971047">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>如為公出請再</w:t>
-[...17 lines deleted...]
-              <w:t>地從事何工作致事故：</w:t>
+              <w:t>如為公出請再填明至何地從事何工作致事故：</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17C514A1" w14:textId="524E07B4" w:rsidR="005D1DBB" w:rsidRDefault="005D1DBB" w:rsidP="00971047">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>※申請職業病傷病給付者，建議先至職業傷病診治專責醫院或網絡醫院職業醫學科進行職業病評估診斷，請另參見</w:t>
-[...19 lines deleted...]
-              <w:t>貳、應注意事項」第十一點。</w:t>
+              <w:t>※申請職業病傷病給付者，建議先至職業傷病診治專責醫院或網絡醫院職業醫學科進行職業病評估診斷，請另參見背面「貳、應注意事項」第十一點。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="168A7682" w14:textId="024EEE21" w:rsidR="00A66D31" w:rsidRPr="00A66D31" w:rsidRDefault="00A66D31" w:rsidP="00A66D31">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>※職業工會及漁會被保險人發生事故者，請檢附目擊者證明書，並提供工作證明文件</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002E037B" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002E037B" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>被保險人</w:t>
             </w:r>
             <w:r w:rsidR="00463733" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>如係自營作業者，請提供相關從業證明文件；</w:t>
             </w:r>
             <w:r w:rsidR="005F2491" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>如係受</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="005F2491" w:rsidRPr="007D6AD5">
+              <w:t>如係受僱工作，請檢附雇主開具之證明，詳</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>僱</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="005F2491" w:rsidRPr="007D6AD5">
+              <w:t>參見背面「貳、應注意事項」第十</w:t>
+            </w:r>
+            <w:r w:rsidR="00640813" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>工作，請檢附雇主開具之證明，詳</w:t>
+              <w:t>二</w:t>
             </w:r>
             <w:r w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>參見</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>點</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002E037B" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B3114E1" w14:textId="77777777" w:rsidR="00F902E3" w:rsidRDefault="005D1DBB" w:rsidP="00F902E3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D1DBB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
@@ -4346,131 +4064,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>本人遭遇職業傷病住院治療，經應診醫院之醫師診斷住院治療期間需人照護，申請住院照護補助。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50C528AD" w14:textId="77777777" w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>(※</w:t>
-[...79 lines deleted...]
-              <w:t>不得請領照護補助。)</w:t>
+              <w:t>(※診斷書須載有住院期間需人照護始可請領，另入住具有加護或隔離性質病房之期間，不得請領照護補助。)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w14:paraId="4E0AB332" w14:textId="77777777" w:rsidTr="00F902E3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
@@ -4531,105 +4169,61 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202BDEAF" w14:textId="77777777" w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w:rsidRDefault="005D1DBB" w:rsidP="005D1DBB">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>…</w:t>
-[...21 lines deleted...]
-              <w:t>…</w:t>
+              <w:t>………</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>請將申請人之存簿封面</w:t>
-[...21 lines deleted...]
-              <w:t>於此處</w:t>
+              <w:t>請將申請人之存簿封面影本浮貼於此處</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D1DBB" w:rsidRPr="007C4A6F" w14:paraId="3AEBBA49" w14:textId="77777777" w:rsidTr="00F902E3">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
@@ -7652,243 +7246,153 @@
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61584D74" w14:textId="77777777" w:rsidR="00F902E3" w:rsidRPr="00F902E3" w:rsidRDefault="00F902E3" w:rsidP="00481817">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>以上各欄位均據實填寫，為審核給付需要，同意貴局可</w:t>
-[...35 lines deleted...]
-              <w:t>或其他有關機關團體調閱相關資料。如有溢領之保險給付、補助，同意貴局逕自本人或受益人得領取之保險給付、補助扣減繳還。</w:t>
+              <w:t>以上各欄位均據實填寫，為審核給付需要，同意貴局可逕向衛生福利部中央健康保險署或其他有關機關團體調閱相關資料。如有溢領之保險給付、補助，同意貴局逕自本人或受益人得領取之保險給付、補助扣減繳還。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A5E0285" w14:textId="77777777" w:rsidR="00F902E3" w:rsidRDefault="00F902E3" w:rsidP="00481817">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>※若勞工保險被保險人係</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>※若勞工保險被保險人係於災保法</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>於災保</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>111</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>法</w:t>
+              <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>111</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>年</w:t>
+              <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>月</w:t>
-[...33 lines deleted...]
-              <w:t>給付且未逾勞保</w:t>
+              <w:t>日施行前發生職業災害傷病事故，尚未依勞保條例規定請領傷病給付且未逾勞保</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13A0362E" w14:textId="7D37273A" w:rsidR="00F902E3" w:rsidRPr="00F902E3" w:rsidRDefault="00F902E3" w:rsidP="00481817">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>條例規定之請求權時效，同意</w:t>
-[...17 lines deleted...]
-              <w:t>法規定申請傷病給付。</w:t>
+              <w:t>條例規定之請求權時效，同意依災保法規定申請傷病給付。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75987237" w14:textId="77777777" w:rsidR="0058585D" w:rsidRDefault="00F902E3" w:rsidP="0058585D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※本案如經審查不符職業傷病規定，同意依勞工保險條例</w:t>
             </w:r>
             <w:r w:rsidRPr="00F902E3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
@@ -8212,71 +7716,51 @@
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:firstLineChars="472" w:firstLine="850"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>：如被保險人為</w:t>
+              <w:t>(註：如被保險人為</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>「未成年」</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>或</w:t>
             </w:r>
             <w:r w:rsidRPr="007C4A6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
@@ -9858,71 +9342,51 @@
       <w:r w:rsidR="00423C87">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>申請手續請洽投保單位辦理，免費又方便，無須委由他人代辦，各項欄位請</w:t>
-[...19 lines deleted...]
-        <w:t>實填寫，</w:t>
+        <w:t>申請手續請洽投保單位辦理，免費又方便，無須委由他人代辦，各項欄位請覈實填寫，</w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>如有偽造、詐欺等不法行為，將移送司法機關辦理</w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00423C87">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -9988,192 +9452,181 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="75808387" w14:textId="1D8A4C6C" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="007C4A6F">
+                          <w:p w14:paraId="75808387" w14:textId="4C9B5CB9" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="007C4A6F">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D6AD5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>11</w:t>
                             </w:r>
                             <w:r w:rsidR="007A3D7A" w:rsidRPr="007D6AD5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007D6AD5">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>.0</w:t>
                             </w:r>
-                            <w:r w:rsidR="007A3D7A" w:rsidRPr="007D6AD5">
+                            <w:r w:rsidR="00CB48AA">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>3</w:t>
+                              <w:t>8</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7A4473B7" id="矩形 1" o:spid="_x0000_s1075" style="position:absolute;left:0;text-align:left;margin-left:511.1pt;margin-top:1.85pt;width:47pt;height:19.35pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNKkxj+AEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fu1DAQ/UfiDpb/2SSr3cJGm62qVkVI&#10;BSq1HMBxnMQi8Zixd5PlMkj8cYgeB3GNjp3tsoU/xI/l8Yyf33szXp+Pfcd2Cp0GU/BslnKmjIRK&#10;m6bgn+6vX73hzHlhKtGBUQXfK8fPNy9frAebqzm00FUKGYEYlw+24K33Nk8SJ1vVCzcDqwwla8Be&#10;eAqxSSoUA6H3XTJP07NkAKwsglTO0enVlOSbiF/XSvqPde2UZ13BiZuPK8a1DGuyWYu8QWFbLQ80&#10;xD+w6IU29OgR6kp4wbao/4LqtURwUPuZhD6ButZSRQ2kJkv/UHPXCquiFjLH2aNN7v/Byg+7W2S6&#10;ot5xZkRPLfr17cfPh+8sC94M1uVUcmdvMahz9gbkZ8cMXLbCNOoCEYZWiYoYxfrk2YUQOLrKyuE9&#10;VAQtth6iTWONfQAkA9gYu7E/dkONnkk6XK7OVin1TFJqvli+XiwDo0TkT5ctOv9WQc/CpuBIzY7g&#10;Ynfj/FT6VBLeMnCtuy42vDPPDggznETyge+k24/lGJ2ZH60oodqTHIRpjmjuadMCfuVsoBkquPuy&#10;Fag4694ZsmSVLRZh6GJACuYU4GmmPM0IIwmq4J6zaXvpp0HdWtRNSy9lUZ6BC7Kx1lFisHhideBP&#10;cxJNOsx0GMTTOFb9/nmbRwAAAP//AwBQSwMEFAAGAAgAAAAhAOMSYQvgAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwYvYTWKpErMpUhCLCMX047zNjkkwO5tmt0n8905Penxn&#10;Ht55JltOthUD9r5xpCCeRSCQSmcaqhTstq/3TyB80GR06wgV/KCHZX59lenUuJE+cShCJbiEfKoV&#10;1CF0qZS+rNFqP3MdEu++XG914NhX0vR65HLbyiSKFtLqhvhCrTtc1Vh+F2erYCw3w2H78SY3d4e1&#10;o9P6tCr270rd3kwvzyACTuEPhos+q0POTkd3JuNFyzlKkoRZBQ+PIC5AHC94cFQwT+Yg80z+fyH/&#10;BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM0qTGP4AQAAwQMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOMSYQvgAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAUgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="75808387" w14:textId="1D8A4C6C" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="007C4A6F">
+                    <w:p w14:paraId="75808387" w14:textId="4C9B5CB9" w:rsidR="007C4A6F" w:rsidRPr="007C4A6F" w:rsidRDefault="007C4A6F" w:rsidP="007C4A6F">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007D6AD5">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>11</w:t>
                       </w:r>
                       <w:r w:rsidR="007A3D7A" w:rsidRPr="007D6AD5">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>5</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007D6AD5">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>.0</w:t>
                       </w:r>
-                      <w:r w:rsidR="007A3D7A" w:rsidRPr="007D6AD5">
+                      <w:r w:rsidR="00CB48AA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>3</w:t>
+                        <w:t>8</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00423C87">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>如有疑義請</w:t>
+        <w:t>如有疑義請電洽本局</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>電話：</w:t>
       </w:r>
       <w:r w:rsidR="007C4A6F" w:rsidRPr="007C4A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -11304,65 +10757,56 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4076C2D8" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t>初診日期</w:t>
+            <w:r w:rsidRPr="00750BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>因該傷病初診日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271DB814" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11402,67 +10846,57 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76208EC1" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>病首次就診之醫療院所</w:t>
+            <w:r w:rsidRPr="00750BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>同一傷病首次就診之醫療院所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4350" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A11719B" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -11529,62 +10963,60 @@
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7892AE8A" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>醫</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>療</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
@@ -12319,67 +11751,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D1A6338" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>醫師</w:t>
-[...15 lines deleted...]
-              <w:t>言及傷勢影響</w:t>
+              <w:t>醫師囑言及傷勢影響</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785D62F6" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>工作情形暨評估何時可恢復一般性工作(非以不能從事「原有工作」判定)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8037" w:type="dxa"/>
@@ -12503,71 +11919,51 @@
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="6DA6FD42" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:407.35pt;margin-top:15.2pt;width:126.75pt;height:170.25pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcS5wCLAIAAC8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6r47Tpm2MOkXRLMOA&#10;bivW7QMYWY6FyaJGKXGyrx8lp1223Yb5IIjm0yP5SN7c7nsrdpqCQVfL8mwihXYKG+M2tfz6ZfXm&#10;WooQwTVg0elaHnSQt4vXr24GX+kpdmgbTYJJXKgGX8suRl8VRVCd7iGcodeOnS1SD5FN2hQNwcDs&#10;vS2mk8llMSA1nlDpEPjvcnTKReZvW63ip7YNOgpbS84t5pPyuU5nsbiBakPgO6OOacA/ZNGDcRz0&#10;hWoJEcSWzF9UvVGEAdt4prAvsG2N0rkGrqac/FHNUwde51pYnOBfZAr/j1Z93D2SMA337lwKBz33&#10;6DOrBm5jtThP+gw+VAx78o+UKgz+AdW3IBzed4zSd0Q4dBoazqpM+OK3B8kI/FSshw/YMDtsI2ap&#10;9i31iZBFEPvckcNLR/Q+CsU/y8vJ/Go6k0Kxb1peTsurWY4B1fNzTyG+09iLdKklcfKZHnYPIaZ0&#10;oHqGpGgOV8ba3HbrxFDL+Yz5c2FoTZOc2aDN+t6S2EEaHP5Wq2PccApLzEsI3YgLh7DEmHBQ9Sby&#10;YFvT1/I6vT+OWhLqrWsyJIKx451ztO6oXBJrFH2NzYGFIxynlreMLx3SDykGnthahu9bIC2Ffe9Y&#10;/Hl5cZFGPBsXs6spG3TqWZ96wCmmqmWUYrzex3Ettp7MpuNIZVbF4R03rDVZytTMMatjsjyVWeHj&#10;BqWxP7Uz6teeL34CAAD//wMAUEsDBBQABgAIAAAAIQCJHjGK4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BbsIwDIbvSLxDZKRd0EjKUFu6pghN4jaJje2yW2i8tlrjVE2g7Z5+4TSOtj/9/v58&#10;N5qWXbF3jSUJ0UoAQyqtbqiS8PlxeEyBOa9Iq9YSSpjQwa6Yz3KVaTvQO15PvmIhhFymJNTedxnn&#10;rqzRKLeyHVK4fdveKB/GvuK6V0MINy1fCxFzoxoKH2rV4UuN5c/pYiQcp6WLDl9uX01iO8Rvv3xM&#10;Xo9SPizG/TMwj6P/h+GmH9ShCE5neyHtWCshjTZJQCU8iQ2wGyDidA3sHDaJ2AIvcn7fofgDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3EucAiwCAAAvBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAiR4xiuEAAAALAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="1 1"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>上列</w:t>
-[...19 lines deleted...]
-              <w:t>醫師親自診斷治療無訛，特此證明。</w:t>
+              <w:t>上列患者確經本醫師親自診斷治療無訛，特此證明。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F3B3F8" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>全民健康保險特約醫療院所名稱：</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -13292,243 +12688,152 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>本診斷書係為</w:t>
-[...19 lines deleted...]
-              <w:t>給付用，如有登載不實，須負偽造文書責任。</w:t>
+              <w:t>本診斷書係為請領傷病給付用，如有登載不實，須負偽造文書責任。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16BF0302" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>：一、本診斷書限於經領有執業執照之醫師出具，否則無效。填具本診斷書時如有更改，請醫師加蓋印章為證。</w:t>
+            <w:r w:rsidRPr="00750BC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>註：一、本診斷書限於經領有執業執照之醫師出具，否則無效。填具本診斷書時如有更改，請醫師加蓋印章為證。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E326A3" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="200" w:left="931" w:hangingChars="205" w:hanging="451"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>二、本診斷書請根據病歷紀錄</w:t>
-[...19 lines deleted...]
-              <w:t>具，</w:t>
+              <w:t>二、本診斷書請根據病歷紀錄覈實填具，</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>住院、門診治療期間及門診治療次數，</w:t>
-[...19 lines deleted...]
-              <w:t>，患者如有住院治療，請務必於第</w:t>
+              <w:t>住院、門診治療期間及門診治療次數，切勿漏填，患者如有住院治療，請務必於第</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項填寫住院治療期間是否需人照護、有無入住具有加護或隔離性質之病房等情形。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D4E1CEB" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="188" w:left="899" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>三、就診醫院、診所開具之診斷證明書，如已載明</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>住院診療</w:t>
-[...19 lines deleted...]
-              <w:t>申請照護補助者，另需註明住院期間是否需人照護、有無入住具有加護或隔離性質之病房）、門診治療期間及次數</w:t>
+              <w:t>住院診療期間（申請照護補助者，另需註明住院期間是否需人照護、有無入住具有加護或隔離性質之病房）、門診治療期間及次數</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>並蓋妥醫院及醫師印章，</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
@@ -13581,73 +12886,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一、職業傷病給付係被保險人因傷</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>病醫療期間全日不能工作（住院或門診治療期間），以致未能取得原有薪資或收入；或僅取得部分薪資或收入者始得請領。本保險給付屬於薪資補償的性質，並非醫療費用的補助，故</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>被保險人在傷病期間雖有治療但仍能繼續工作者，或已取得原有薪資者，均不得請領。如被保險人傷病痊癒或</w:t>
-[...21 lines deleted...]
-        <w:t>能恢復工作，僅能申請至恢復工作之前</w:t>
+        <w:t>被保險人在傷病期間雖有治療但仍能繼續工作者，或已取得原有薪資者，均不得請領。如被保險人傷病痊癒或傷勢轉輕已能恢復工作，僅能申請至恢復工作之前</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日止</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
@@ -13689,145 +12972,101 @@
         </w:rPr>
         <w:t>查詢。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768AE0C2" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="426" w:right="113" w:hangingChars="185" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>二、被保險人遭遇職業傷病住院治療，因同一職業傷病請</w:t>
+        <w:t>二、被保險人遭遇職業傷病住院治療，因同一職業傷病請領</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006D14AD">
+      <w:r w:rsidR="00EE4A33" w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>領</w:t>
+        <w:t>災保法</w:t>
       </w:r>
-      <w:r w:rsidR="00EE4A33" w:rsidRPr="006D14AD">
+      <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>災保</w:t>
+        <w:t>之職業傷病給付，經應診醫院之醫師診斷住院治療期間需人照護，得申請住院治療期間照護補助，自被保險人住院治療且得請領職業傷病給付之日起至出院日止，按日發給新臺幣</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EE4A33" w:rsidRPr="006D14AD">
+      <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>法</w:t>
+        <w:t>1,200</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>之職業傷病給付，經應診醫院之醫師診斷住院治療期間需人照護，得申請住院治療期間照護補助，自被保險人住院治療且得請領職業傷病給付之日起至出院日止，按日發給新臺幣</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>元。</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>入住具有加護或隔離性質病房之</w:t>
-[...21 lines deleted...]
-        <w:t>不得請領照護補助。</w:t>
+        <w:t>入住具有加護或隔離性質病房之期間，不得請領照護補助。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48DD7C58" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>貳、應注意事項</w:t>
       </w:r>
@@ -13897,73 +13136,51 @@
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二、於保險有效期間發生之傷病，在保險效力停止後</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>年內仍可享有</w:t>
-[...21 lines deleted...]
-        <w:t>給付之權利。</w:t>
+        <w:t>年內仍可享有請領傷病給付之權利。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF8BDFB" w14:textId="77777777" w:rsidR="006D14AD" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="461" w:hangingChars="200" w:hanging="461"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、</w:t>
@@ -13999,285 +13216,131 @@
         <w:t>年請領時效）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A153719" w14:textId="496691EB" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="461" w:hangingChars="200" w:hanging="461"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>四、</w:t>
-[...21 lines deleted...]
-        <w:t>給付需有實際治療，未經治療或不能提具申請期間之診斷書者，不在給付範圍。</w:t>
+        <w:t>四、請領傷病給付需有實際治療，未經治療或不能提具申請期間之診斷書者，不在給付範圍。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AEF72CD" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="447" w:hangingChars="194" w:hanging="447"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>五、取得原有薪資者不得</w:t>
-[...109 lines deleted...]
-        <w:t>給付。</w:t>
+        <w:t>五、取得原有薪資者不得請領傷病給付，惟於傷病期間請特休假、排休、彈性假、輪休假、加班補休等假別而取得原有薪資者，仍得請領傷病給付。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F140F91" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="424" w:hangingChars="185" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>六、雇主依勞動基準法第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>59</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>條規定給予原領工資數額之補償，該項給予係屬補償金之性質，與工資不同，非</w:t>
+        <w:t>條規定給予原領工資數額之補償，該項給予係屬補償金之性質，與工資不同，非屬</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="006D14AD">
+      <w:r w:rsidR="00EE4A33" w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>屬</w:t>
-[...20 lines deleted...]
-        <w:t>法</w:t>
+        <w:t>災保法</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
@@ -14298,73 +13361,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>七、</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>因傷病正在治療中，凡有工作之事實者，無論工作時間長短，依規定不得</w:t>
-[...21 lines deleted...]
-        <w:t>給付。</w:t>
+        <w:t>因傷病正在治療中，凡有工作之事實者，無論工作時間長短，依規定不得請領傷病給付。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622D05A9" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="447" w:hangingChars="194" w:hanging="447"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>八、</w:t>
@@ -14393,174 +13434,116 @@
         </w:rPr>
         <w:t>為請領要件之一，所稱不能工作</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應由本局依醫師</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>診斷被保險人</w:t>
+        <w:t>診斷被保險人所患傷病需要之合理治療</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D14AD">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>與</w:t>
+      </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>所患傷病</w:t>
-[...8 lines deleted...]
-        <w:t>需要之合理治療</w:t>
+        <w:t>復健期間</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>與</w:t>
-[...33 lines deleted...]
-        <w:t>工作能力及有</w:t>
+        <w:t>、工作能力及有</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>無工作事實</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>予以綜合判斷，且工作能力之判斷，不以被保險人從事原有工作為限。本局於必要時，得委請相關專科醫師提供醫理意見，據以判斷。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743F0D24" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="461" w:hangingChars="200" w:hanging="461"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>九、</w:t>
-[...21 lines deleted...]
-        <w:t>之文件、資料為我國政府機關</w:t>
+        <w:t>九、所檢附之文件、資料為我國政府機關</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>構</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
@@ -14623,145 +13606,99 @@
     </w:p>
     <w:p w14:paraId="31E81BBC" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="258" w:left="1114" w:hangingChars="215" w:hanging="495"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>於國外製作者，應經我國駐外館處驗證；其在國內由外國駐</w:t>
+        <w:t>於國外製作者，應經我國駐外館處驗證；其在國內由外國駐臺使領館或授權機構製作者，應經外交部複驗。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺</w:t>
+        <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>使領館或授權機構製作者，應經外交部複驗。</w:t>
-[...41 lines deleted...]
-        <w:t>向外交部領事事務局洽詢，電話</w:t>
+        <w:t>如有疑義請逕向外交部領事事務局洽詢，電話</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:02-23432888)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CC64D" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="006D14AD" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="258" w:left="1239" w:hangingChars="269" w:hanging="620"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14862,140 +13799,96 @@
         <w:t>於香港或澳門製作者，應經我國駐香港或澳門之台北經濟文化辦事處驗證。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD9D600" w14:textId="05B446F9" w:rsidR="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="461" w:hangingChars="200" w:hanging="461"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>十、傷病事由、經過、申請全日不能工作</w:t>
-[...21 lines deleted...]
-        <w:t>情形及相關證明書件應覈實填寫，如以詐欺或其他不正當行為企圖領取保險給付及補助，或為虛偽之證明、報告、陳述者，將按領取之保險給付及補助處以</w:t>
+        <w:t>十、傷病事由、經過、申請全日不能工作期間、取薪情形及相關證明書件應覈實填寫，如以詐欺或其他不正當行為企圖領取保險給付及補助，或為虛偽之證明、報告、陳述者，將按領取之保險給付及補助處以</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>倍罰鍰，並得依民法請求損害賠償；涉及刑責者，移送司法機關辦理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0615CA" w14:textId="7BB5AC72" w:rsidR="006D14AD" w:rsidRDefault="006D14AD" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:leftChars="1" w:left="709" w:rightChars="96" w:right="230" w:hangingChars="307" w:hanging="707"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>十一、如申請職業病傷病給付，建議先至職業傷病診治專責醫院、網絡醫院職業醫學科進行評估診斷，再檢具醫師開立之職業病診斷書及傷病給付申請書經由投保單位提出申請，可加速審查流程。若無法取得職業醫學科醫師開立之職業病診斷書，請檢具「勞工職業災害</w:t>
-[...21 lines deleted...]
-        <w:t>」</w:t>
+        <w:t>十一、如申請職業病傷病給付，建議先至職業傷病診治專責醫院、網絡醫院職業醫學科進行評估診斷，再檢具醫師開立之職業病診斷書及傷病給付申請書經由投保單位提出申請，可加速審查流程。若無法取得職業醫學科醫師開立之職業病診斷書，請檢具「勞工職業災害職業病職歷報告書」</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>可至本局網站</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
@@ -15053,147 +13946,75 @@
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="622" w:hangingChars="270" w:hanging="622"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>十二、於職業工會或漁會加保之被保險人，事故當日</w:t>
       </w:r>
       <w:r w:rsidR="00463733" w:rsidRPr="007D6AD5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>如係自營作業(如獨立承攬接案、自營商販、合夥經營事業等)，請檢附相關從業證明文件</w:t>
+        <w:t>如係自營作業(如獨立承攬接案、自營商販、合夥經營事業等)，請檢附相關從業證明文件（例如:營利事業登記證、名片、進出貨或與客戶往來之單據、承攬契約影本等）；</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00463733" w:rsidRPr="007D6AD5">
+      <w:r w:rsidRPr="007D6AD5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>（</w:t>
+        <w:t>如係受僱工作，請檢附雇主開具之證明（</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00463733" w:rsidRPr="007D6AD5">
+      <w:r w:rsidR="00C5729B" w:rsidRPr="007D6AD5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>例如:營利事業登記證、名片、進出貨或與客戶往來之單據、承攬契約影本等</w:t>
+        <w:t>應</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00463733" w:rsidRPr="007D6AD5">
+      <w:r w:rsidRPr="007D6AD5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>）</w:t>
-[...68 lines deleted...]
-        <w:t>、身分證字號、地址、電話，並加蓋出具人印章）。</w:t>
+        <w:t>記載僱用期間、事故當日之工作內容、時間、地點及工資報酬。證明書請載明出具者姓名、身分證字號、地址、電話，並加蓋出具人印章）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="477EA745" w14:textId="5A180D8E" w:rsidR="006D14AD" w:rsidRPr="006D14AD" w:rsidRDefault="006D14AD" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="684" w:rightChars="96" w:right="230" w:hangingChars="300" w:hanging="684"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
@@ -15201,177 +14022,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>勞工保險被保險人</w:t>
+        <w:t>勞工保險被保險人於災保法</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>於災保</w:t>
+        <w:t>111</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>法</w:t>
+        <w:t>年</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>111</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>年</w:t>
+        <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>月</w:t>
-[...63 lines deleted...]
-        <w:t>給付。</w:t>
+        <w:t>日施行前發生職業災害傷病事故，已依勞保條例規定申請傷病給付者，同一保險事故之傷病給付仍適用勞保條例規定；若尚未提出申請傷病給付，且該給付未逾勞保條例規定之請求權時效者，得選擇適用災保法或勞保條例規定請領傷病給付。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E3E771" w14:textId="0FF0E40E" w:rsidR="006D14AD" w:rsidRPr="006D14AD" w:rsidRDefault="006D14AD" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="320" w:lineRule="exact"/>
         <w:ind w:left="691" w:rightChars="96" w:right="230" w:hangingChars="300" w:hanging="691"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>十</w:t>
@@ -15382,115 +14137,71 @@
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>受</w:t>
+        <w:t>受僱於災保法第</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>僱於災保</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>法第</w:t>
-[...41 lines deleted...]
-        <w:t>法第</w:t>
+        <w:t>條規定雇主之勞工，若投保單位未為受僱勞工申報參加職災保險，勞工如遭遇職業傷害或罹患職業病，仍得依規定請領職災保險傷病給付，惟本局於核發保險給付後，將依災保法第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>條規定向投保單位追償。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2232D10A" w14:textId="7179D71E" w:rsidR="006D14AD" w:rsidRPr="006D14AD" w:rsidRDefault="006D14AD" w:rsidP="006D14AD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
@@ -15511,73 +14222,51 @@
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>十</w:t>
       </w:r>
       <w:r w:rsidR="00A66D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>五</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>、於職業工會或漁會加保之被保險人，如另受</w:t>
-[...21 lines deleted...]
-        <w:t>法第</w:t>
+        <w:t>、於職業工會或漁會加保之被保險人，如另受僱於災保法第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>條第</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
@@ -15628,108 +14317,62 @@
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>應加保未加保勞工應提供受</w:t>
-[...21 lines deleted...]
-        <w:t>從業之單位名稱、雇主姓名、地址、工作內容、到職紀錄、出勤紀錄、領薪紀錄及職業災害相關證明資料；</w:t>
+        <w:t>應加保未加保勞工應提供受僱從業之單位名稱、雇主姓名、地址、工作內容、到職紀錄、出勤紀錄、領薪紀錄及職業災害相關證明資料；</w:t>
       </w:r>
       <w:r w:rsidRPr="00226254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>如係承攬、合夥關係或受</w:t>
-[...23 lines deleted...]
-        <w:t>於自然人雇主，請一併敘明</w:t>
+        <w:t>如係承攬、合夥關係或受僱於自然人雇主，請一併敘明</w:t>
       </w:r>
       <w:r w:rsidRPr="006D14AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:w w:val="101"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDF7DDD" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
       <w:pPr>
         <w:spacing w:line="560" w:lineRule="exact"/>
         <w:ind w:right="113"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
@@ -16136,71 +14779,51 @@
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，前</w:t>
             </w:r>
             <w:r w:rsidR="00736635" w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>個月按被保險人遭受職業傷害或</w:t>
-[...19 lines deleted...]
-              <w:t>患職業病之當月起（包括當月）前</w:t>
+              <w:t>個月按被保險人遭受職業傷害或罹患職業病之當月起（包括當月）前</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>個月之平均月投保薪資發給，第</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
@@ -16667,75 +15290,51 @@
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>日前遭遇職業傷病，依</w:t>
             </w:r>
             <w:r w:rsidR="00EE4A33" w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>勞保條例</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>規定</w:t>
-[...23 lines deleted...]
-              <w:t>給付者</w:t>
+              <w:t>規定請領傷病給付者</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，按被保險人遭受職業傷害或罹患職業病之當月起（包括當月）前</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00736635">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
@@ -17267,77 +15866,59 @@
             <w:tcW w:w="836" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ABD086D" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00EE4A33">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>因同一職業傷</w:t>
-[...8 lines deleted...]
-              <w:t>病依</w:t>
+              <w:t>因同一職業傷病依</w:t>
             </w:r>
             <w:r w:rsidR="00EE4A33" w:rsidRPr="00EE4A33">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>災保</w:t>
-[...8 lines deleted...]
-              <w:t>法</w:t>
+              <w:t>災保法</w:t>
             </w:r>
             <w:r w:rsidRPr="00750BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>規定請領職業傷病給付</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70F921DA" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00750BC3" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17401,127 +15982,87 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>被保險人</w:t>
             </w:r>
             <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>遭遇職業傷病住院治療</w:t>
             </w:r>
             <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>，因同一職業傷</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>，因同一職業傷病依</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4A33" w:rsidRPr="007D6AD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>災保法</w:t>
+            </w:r>
             <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>病依</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00EE4A33" w:rsidRPr="007D6AD5">
+              <w:t>規定請領職業傷病給付，經應診醫院之醫師診斷住院治療期間需人照護，得自住院治療且得請領職業傷病給付之日起至出院日止，按日發給</w:t>
+            </w:r>
+            <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>災保</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE4A33" w:rsidRPr="007D6AD5">
+              <w:t>1,200</w:t>
+            </w:r>
+            <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>法</w:t>
-[...46 lines deleted...]
-              <w:t>不在</w:t>
+              <w:t>元，但入住具有加護或隔離性質病房之期間，不在</w:t>
             </w:r>
             <w:r w:rsidR="00BC3376" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>補助</w:t>
             </w:r>
             <w:r w:rsidR="00750BC3" w:rsidRPr="007D6AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>範圍。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA909DB" w14:textId="77777777" w:rsidR="00750BC3" w:rsidRPr="00736635" w:rsidRDefault="00750BC3" w:rsidP="00750BC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
@@ -17722,139 +16263,139 @@
       </w:r>
       <w:r w:rsidRPr="00750BC3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>等級計算。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00750BC3" w:rsidRPr="00FB4B90" w:rsidSect="00481817">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="424" w:bottom="0" w:left="426" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2190E16B" w14:textId="77777777" w:rsidR="00350CFE" w:rsidRDefault="00350CFE" w:rsidP="00FB4B90">
+    <w:p w14:paraId="1F950E39" w14:textId="77777777" w:rsidR="004F2F8D" w:rsidRDefault="004F2F8D" w:rsidP="00FB4B90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="682D9E8E" w14:textId="77777777" w:rsidR="00350CFE" w:rsidRDefault="00350CFE" w:rsidP="00FB4B90">
+    <w:p w14:paraId="66BB8E70" w14:textId="77777777" w:rsidR="004F2F8D" w:rsidRDefault="004F2F8D" w:rsidP="00FB4B90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29009AF6" w14:textId="77777777" w:rsidR="00350CFE" w:rsidRDefault="00350CFE" w:rsidP="00FB4B90">
+    <w:p w14:paraId="63AF757A" w14:textId="77777777" w:rsidR="004F2F8D" w:rsidRDefault="004F2F8D" w:rsidP="00FB4B90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65933245" w14:textId="77777777" w:rsidR="00350CFE" w:rsidRDefault="00350CFE" w:rsidP="00FB4B90">
+    <w:p w14:paraId="31B6DDD9" w14:textId="77777777" w:rsidR="004F2F8D" w:rsidRDefault="004F2F8D" w:rsidP="00FB4B90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BB771BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE108974"/>
     <w:lvl w:ilvl="0" w:tplc="98F68F52">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="510"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="0000FF"/>
@@ -18251,154 +16792,160 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C4A6F"/>
     <w:rsid w:val="00055EBE"/>
     <w:rsid w:val="000642C3"/>
     <w:rsid w:val="000B0664"/>
     <w:rsid w:val="001B593B"/>
+    <w:rsid w:val="002175DD"/>
     <w:rsid w:val="00226254"/>
     <w:rsid w:val="00227304"/>
     <w:rsid w:val="0023605F"/>
     <w:rsid w:val="00267E7C"/>
     <w:rsid w:val="00270AB5"/>
     <w:rsid w:val="002870D1"/>
     <w:rsid w:val="002A7BE0"/>
+    <w:rsid w:val="002B5811"/>
     <w:rsid w:val="002D7266"/>
     <w:rsid w:val="002E037B"/>
     <w:rsid w:val="002F1852"/>
     <w:rsid w:val="002F7846"/>
     <w:rsid w:val="00350CFE"/>
     <w:rsid w:val="003C2F47"/>
     <w:rsid w:val="00423C87"/>
     <w:rsid w:val="00446175"/>
     <w:rsid w:val="00463733"/>
     <w:rsid w:val="00481817"/>
     <w:rsid w:val="00490273"/>
     <w:rsid w:val="004F065A"/>
+    <w:rsid w:val="004F2F8D"/>
+    <w:rsid w:val="0051531D"/>
     <w:rsid w:val="00540AAA"/>
     <w:rsid w:val="0058585D"/>
     <w:rsid w:val="005D1DBB"/>
     <w:rsid w:val="005F2491"/>
     <w:rsid w:val="00606734"/>
     <w:rsid w:val="00640813"/>
     <w:rsid w:val="00662535"/>
     <w:rsid w:val="00691D8A"/>
     <w:rsid w:val="006B6B0C"/>
     <w:rsid w:val="006D14AD"/>
     <w:rsid w:val="00701B6F"/>
     <w:rsid w:val="00720463"/>
     <w:rsid w:val="007322B0"/>
     <w:rsid w:val="00736635"/>
     <w:rsid w:val="00744EE4"/>
     <w:rsid w:val="00750BC3"/>
     <w:rsid w:val="007948AF"/>
     <w:rsid w:val="007A3D7A"/>
     <w:rsid w:val="007C4A6F"/>
     <w:rsid w:val="007D6AD5"/>
     <w:rsid w:val="0080020D"/>
     <w:rsid w:val="00807EA8"/>
     <w:rsid w:val="00814905"/>
     <w:rsid w:val="0087497F"/>
     <w:rsid w:val="008919C5"/>
     <w:rsid w:val="0094444D"/>
     <w:rsid w:val="00971047"/>
     <w:rsid w:val="009832B3"/>
     <w:rsid w:val="009A7667"/>
     <w:rsid w:val="009F5659"/>
     <w:rsid w:val="00A15BCC"/>
+    <w:rsid w:val="00A320D1"/>
     <w:rsid w:val="00A60351"/>
     <w:rsid w:val="00A66D31"/>
     <w:rsid w:val="00A910CB"/>
     <w:rsid w:val="00B121E8"/>
     <w:rsid w:val="00B45AC7"/>
     <w:rsid w:val="00B60D69"/>
     <w:rsid w:val="00BB6413"/>
     <w:rsid w:val="00BC0494"/>
     <w:rsid w:val="00BC3376"/>
     <w:rsid w:val="00BD28A1"/>
+    <w:rsid w:val="00C00971"/>
     <w:rsid w:val="00C44096"/>
     <w:rsid w:val="00C5729B"/>
     <w:rsid w:val="00C739A4"/>
     <w:rsid w:val="00C97FDF"/>
+    <w:rsid w:val="00CB48AA"/>
     <w:rsid w:val="00CE38B3"/>
     <w:rsid w:val="00D14D5A"/>
     <w:rsid w:val="00D15DE1"/>
     <w:rsid w:val="00D648A0"/>
     <w:rsid w:val="00D908BF"/>
     <w:rsid w:val="00D930B3"/>
     <w:rsid w:val="00D968AC"/>
     <w:rsid w:val="00E21D20"/>
     <w:rsid w:val="00EE4A33"/>
     <w:rsid w:val="00F31166"/>
     <w:rsid w:val="00F32793"/>
     <w:rsid w:val="00F72968"/>
     <w:rsid w:val="00F902E3"/>
     <w:rsid w:val="00FB4B90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -19201,52 +17748,52 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1125</Words>
-  <Characters>6416</Characters>
+  <Words>1128</Words>
+  <Characters>6435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>53</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7526</CharactersWithSpaces>
+  <CharactersWithSpaces>7548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>李洛萱</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>