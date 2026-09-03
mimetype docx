--- v0 (2026-05-26)
+++ v1 (2026-09-03)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11341" w:type="dxa"/>
         <w:tblInd w:w="-398" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="280"/>
         <w:gridCol w:w="422"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="571"/>
         <w:gridCol w:w="709"/>
@@ -71,52 +70,50 @@
         <w:trPr>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07A4CB4F" w14:textId="3A0C5FC1" w:rsidR="00821F87" w:rsidRPr="001303FB" w:rsidRDefault="001E4EFE" w:rsidP="00521A4C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>勞工</w:t>
             </w:r>
             <w:r w:rsidR="00E74928" w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>職業災</w:t>
             </w:r>
             <w:r w:rsidR="00803D31" w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
@@ -285,51 +282,51 @@
               <w:t>年　　　月　　　日</w:t>
             </w:r>
             <w:r w:rsidR="00451DBB" w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（填表前請詳閱背面說明）</w:t>
             </w:r>
             <w:r w:rsidR="00451DBB" w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90337" w:rsidRPr="00F47A9D" w14:paraId="56EFC2CF" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00F90337" w:rsidRPr="00F47A9D" w14:paraId="56EFC2CF" w14:textId="77777777" w:rsidTr="00A730C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66DEC92A" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRDefault="001E4EFE" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
@@ -769,87 +766,87 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDDB182" w14:textId="0A471D19" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="00006905">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90337" w:rsidRPr="001A3AC0" w14:paraId="41973DCA" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00F90337" w:rsidRPr="001A3AC0" w14:paraId="41973DCA" w14:textId="77777777" w:rsidTr="00A730C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47115F55" w14:textId="77777777" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40C0968B" w14:textId="23051B07" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="00F764A8">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>婚姻</w:t>
             </w:r>
@@ -872,88 +869,88 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  □未婚    □已婚    □離婚  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37E07B9E" w14:textId="52055CC7" w:rsidR="00F90337" w:rsidRPr="00202C15" w:rsidRDefault="00202C15" w:rsidP="00202C15">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>發 病</w:t>
             </w:r>
             <w:r w:rsidR="00F90337" w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 日 期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F33078" w14:textId="2519F446" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00ED00E9" w:rsidP="001303FB">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -968,87 +965,88 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">年 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202C15" w:rsidRPr="001A3AC0" w14:paraId="669F1518" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00202C15" w:rsidRPr="001A3AC0" w14:paraId="669F1518" w14:textId="77777777" w:rsidTr="00A730C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746323C0" w14:textId="77777777" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A5F6833" w14:textId="7E2E357E" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>子女</w:t>
             </w:r>
@@ -1068,51 +1066,52 @@
           <w:p w14:paraId="592D3249" w14:textId="3D2B7FB2" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  □無子女    □有子女___人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35EEF87B" w14:textId="34C199F6" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53222">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>死</w:t>
             </w:r>
             <w:r w:rsidR="0086056E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
@@ -1145,51 +1144,52 @@
             </w:r>
             <w:r w:rsidR="0086056E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D53222">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BBF57FB" w14:textId="3F19DA37" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00F90337">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">民國 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
@@ -1282,51 +1282,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>列</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00543E37">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>格式另紙填寫</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00543E37">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2A76" w:rsidRPr="00631695" w14:paraId="25520187" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00EE2A76" w:rsidRPr="00631695" w14:paraId="25520187" w14:textId="77777777" w:rsidTr="00A730C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="725"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="622A522F" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
@@ -1425,51 +1425,51 @@
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>日 期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2132" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78697054" w14:textId="43A6B668" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00ED00E9" w:rsidP="00ED00E9">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>民國</w:t>
             </w:r>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
@@ -1510,60 +1510,60 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00073A5C" w14:textId="0C73434C" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="00073A5C" w14:textId="0C73434C" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="001573A9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
@@ -1744,67 +1744,67 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7734E816" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00693B66" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2A76" w:rsidRPr="001F4CAD" w14:paraId="756CE940" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00EE2A76" w:rsidRPr="001F4CAD" w14:paraId="756CE940" w14:textId="77777777" w:rsidTr="001573A9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="666"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5611630C" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
@@ -2004,54 +2004,54 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B878EF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="53B878EF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="001573A9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
@@ -2232,79 +2232,79 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AA2DE20" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AA2FF85" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631695" w:rsidRPr="006A71FC" w14:paraId="62294D8E" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="00631695" w:rsidRPr="006A71FC" w14:paraId="62294D8E" w14:textId="77777777" w:rsidTr="001573A9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1091"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E3D3E40" w14:textId="77777777" w:rsidR="00631695" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="006A71FC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>通 訊</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E89FCC9" w14:textId="77777777" w:rsidR="00631695" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="006A71FC">
@@ -2313,123 +2313,236 @@
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>地 址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8935" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E0E2B88" w14:textId="4BD7A57D" w:rsidR="002B3528" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="003B41B1">
+          <w:p w14:paraId="0E0E2B88" w14:textId="2D0DCDAE" w:rsidR="002B3528" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="003B41B1">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郵遞區號：□□□-□□□   </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B3528" w:rsidRPr="001303FB">
+              <w:t xml:space="preserve">郵遞區號：□□□□□□ </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="00A23DAF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>電話：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="002B3528" w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>電子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A23DAF">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="002A5A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
+            <w:r w:rsidR="002A5A3A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="002B3528" w:rsidRPr="001303FB">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="002A5A3A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="002A5A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
+            <w:r w:rsidR="002A5A3A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="002A5A3A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="003B41B1" w:rsidRPr="001303FB">
+            <w:r w:rsidR="002A5A3A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="001303FB">
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5A3A" w:rsidRPr="002A5A3A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>行動電話：</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55A6D87E" w14:textId="4AFFF9DA" w:rsidR="00F764A8" w:rsidRPr="001303FB" w:rsidRDefault="00F764A8" w:rsidP="003B41B1">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
@@ -2525,51 +2638,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED00E9" w:rsidRPr="00ED00E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED00E9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
               <w:t>段    巷    弄    號    樓之    室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CCC4059" w14:textId="77777777" w:rsidR="00631695" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="00631695">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>前述地址為：(請勾選)</w:t>
@@ -2577,96 +2690,97 @@
           </w:p>
           <w:p w14:paraId="42CD89B9" w14:textId="77777777" w:rsidR="00631695" w:rsidRPr="001303FB" w:rsidRDefault="00631695" w:rsidP="00631695">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001303FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□戶籍地址□現住址</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="1667FA19" w14:textId="4F3C639D" w:rsidTr="00F74DFE">
+      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="1667FA19" w14:textId="4F3C639D" w:rsidTr="004A3ED5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224A45E4" w14:textId="4174B732" w:rsidR="001E4EFE" w:rsidRPr="001303FB" w:rsidRDefault="001E4EFE" w:rsidP="00AA74CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>保險事故</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4966" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69324932" w14:textId="540D6E8F" w:rsidR="001E4EFE" w:rsidRPr="001303FB" w:rsidRDefault="001E4EFE" w:rsidP="00FF63FB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>於保險有效期間從事有害作業名稱及工作內容</w:t>
             </w:r>
             <w:r w:rsidR="00FF63FB">
@@ -2754,85 +2868,87 @@
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AC66609" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRPr="001303FB" w:rsidRDefault="001E4EFE" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="5A816FB0" w14:textId="77777777" w:rsidTr="00F74DFE">
+      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="5A816FB0" w14:textId="77777777" w:rsidTr="004A3ED5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36497A50" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRDefault="001E4EFE" w:rsidP="00AA74CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4966" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BE62D3F" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRDefault="001E4EFE" w:rsidP="001E4EFE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
@@ -2892,86 +3008,87 @@
             <w:tcW w:w="3534" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B4FABE0" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRPr="001303FB" w:rsidRDefault="001E4EFE" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="3C63C447" w14:textId="77777777" w:rsidTr="00F74DFE">
+      <w:tr w:rsidR="001E4EFE" w:rsidRPr="006A71FC" w14:paraId="3C63C447" w14:textId="77777777" w:rsidTr="004A3ED5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4239F402" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRDefault="001E4EFE" w:rsidP="00AA74CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4966" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4452BB94" w14:textId="77777777" w:rsidR="001E4EFE" w:rsidRDefault="001E4EFE" w:rsidP="001E4EFE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
@@ -3160,54 +3277,54 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00202C15">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>選 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11061" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E6612A" w14:textId="49C89260" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00AE29C3">
+          <w:p w14:paraId="32E6612A" w14:textId="49C89260" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00562F63">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A7D4A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>浮貼申請人金融機構存簿封面影本處</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66E393E8" w14:textId="1F6AF47A" w:rsidR="00F764A8" w:rsidRPr="00F764A8" w:rsidRDefault="00F764A8" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
@@ -3335,257 +3452,257 @@
           <w:p w14:paraId="7A947A28" w14:textId="6099FDB8" w:rsidR="001B2158" w:rsidRPr="00AE29C3" w:rsidRDefault="001B2158" w:rsidP="002F3184">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE29C3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>※下列欄位如不敷填寫，請依此格式另紙填寫，存簿封面影本依序黏貼於背面。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="2DC9DBFB" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="2DC9DBFB" w14:textId="77777777" w:rsidTr="00562F63">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="232A364C" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00F47A9D" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2571C965" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>請領人姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1947DB9F" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>匯入郵局存簿帳戶</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6531" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C11184" w14:textId="74DF3C3E" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="008600A1">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>匯入金融機構存簿帳戶</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="49E34F44" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="49E34F44" w14:textId="77777777" w:rsidTr="00562F63">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3408FCBC" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00F47A9D" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D475E3" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CBB6B25" w14:textId="7FEFA099" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00EE2A76">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BCD1946" wp14:editId="264F508C">
                       <wp:simplePos x="0" y="0"/>
@@ -4480,137 +4597,137 @@
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.6pt;margin-top:.9pt;width:89.15pt;height:23.65pt;z-index:251670528" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmkxeGXQYAAJlGAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v2zYQ/j5g/4HQxwGp9f5ixCmKOC4G&#10;dFuxZj+AlmRLmCRqlBK7HfbfdzxKtCwn2ZLZzlowHxzJpMi7493DI/nIl2+3ZUHuU97krJoZ1hvT&#10;IGkVsySv1jPjt9vFRWiQpqVVQgtWpTPjc9oYb6++/+5yU09Tm2WsSFJOoJGqmW7qmZG1bT2dTJo4&#10;S0vavGF1WkHhivGStnDL15OE0w20XhYT2zT9yYbxpOYsTpsGvp3LQuMK21+t0rj9ZbVq0pYUMwNk&#10;a/GT4+dSfE6uLul0zWmd5XEnBn2BFCXNK+hUNTWnLSV3PD9oqsxjzhq2at/ErJyw1SqPU9QBtLHM&#10;kTbvOburUZf1dLOulZnAtCM7vbjZ+Of7j5zkycwIXINUtIQxwm6JHwjjbOr1FOq85/Wn+iOXGsLl&#10;Bxb/3kDxZFwu7teyMllufmIJtEfvWobG2a54KZoAtckWx+CzGoN025IYvrQsx7ZNzyAxlDmm6Xie&#10;HKQ4g5EUjzmO5RsESqMgiPqym/7xIHTks27giMIJncpuUdRONKkX3igVezNA10MzuNjFWE0x0Mcy&#10;wwP6KGMobWwbtaHTB8wQgbnQj+Ps0Azdg882A5h4aAYPQ+U8ZlD6KDM4IYgjHOLQDGHkwIgJb3Ds&#10;LpyHZjCt7kFwi6e8AdCn2QVY898C7FNG6xTjthHB03tW0Jv0V4AlWq2LlHiWkGpTY70+whoZXqRi&#10;1xlUS99xzjZZShMQC+uDKw8eEDcNBOc/xtsDplIWDh4zFJ3WvGnfp6wk4mJmcBAeo5nef2haadO+&#10;igjuii3yokB/LCqymRm+A84jShpW5IkoxBu+Xl4XnNxTQGbH8f3FohugvWpl3sL8UOTlzAhN8Sc9&#10;XVjjpkqwl5bmhbwGJy8q0TioBbJ1VxKH/4zM6Ca8Cd0L1/ZvLlxzPr94t7h2L/yFFXhzZ359Pbf+&#10;EnJa7jTLkySthKj9nGC5/84lutlJormaFfZUaoaaL/DvUPPJvhiIY6BV/x+1QzcQIy89qN0ut50z&#10;LVnyGRyCMznfwfwMFxnjXwyygbluZjR/3FGeGqT4sQKn8lxhWNLiDVzw4bfL/ltaxdDEzGgNIi+v&#10;WzmR3tU8X2fQg4XDXLF3APirHH1DOKeUBicLDDMp7unjDVIPCWELnqYihSCe/Xi4CU9+WVxFthWN&#10;IEjFVYc+AXasQBhg/E4GlfDRPpBgUkk6t10nnei3MByrsoCc5IcJMcmGIACImn0FALhBhYzYgS9j&#10;ZFfF3qvyQBswZao24HmiWgGJlUw0k/EOwm+rTk64AmeAfERGeM0aMUMLoQGRbyVYYX2h5yOVQTpR&#10;ucdnqIVevutEIM44f+MGgfxtKTWtaStkE32ISwE6YJUMpguwhfi2ZPfpLcPydpR5gIa70qI6rNXZ&#10;E7FFlMKF6ERdYMfw5XBEj4uBkAV2UKdhTyBgP+FJHHkm1kWW6yqsc70AkoYO77oSiXddyVeHeQBE&#10;Y8zDwNpDNpiKhxn8S3KJyDNl3O7SLo15GvOOlvdpzMMJpk9kNeaJ3Z2H11UhIPgY89yT5HmBWIbu&#10;LTU15mnM05h3luWtzvMGe0khrG/GmIebgMfO8yzYY9eLW1xE6sUtw917vbhFd9CgJ1fisI93pg29&#10;EFacY9DDva7jg57jwZaYzvRgq0vv6GnQm5z3IONryfRgUd4ddp8LAAGUJAAOThC7Y/rBJp7a3jv6&#10;CaIbhsASELh4cEZrW92Z/fjAWR8gCm4LHOd9FQeISAVRh9LPjMSznyPuR+AgGJG00p27C5eVUSOJ&#10;LV4oN4dOR2xRjA5YPdkdRUXtFL0apSMcMVu8MzJbDuDC+iYoHWI/cAzIfseUOQsga0rHN0/pQERW&#10;vIX/OyKLpdjJmR2hYlIpZoev5iwgXI2IVJrZIekjmtkBueiA/6GZHftk6wdJxK9IaHsm1n3bzI7w&#10;kM3mq1nhqJinmR2azabZbEA3eA0Sr8a84SnnIZvNPw2bTTM7NOZpzNOY9/pvLUSHbDb/JGw2zezQ&#10;ry3o1xbwXWKd6PVbZDL97N6xOB+zIzqks/knorNpZofO9HSmpzO9JzO9/XPlM5xoRIratmN2+E9w&#10;2zSzA17b1K+Gy5fpIYsDdsFT7wuJV8PxHFHtnjxzn+lVmR0YjfD7J6hh91st4gdWhveYsux+Uebq&#10;bwAAAP//AwBQSwMEFAAGAAgAAAAhAMzHe/ffAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNyok9CUEuJUVQWcKiRaJNSbG2+TqPE6it0k/XuWExxnZzTzNl9NthUD9r5xpCCe&#10;RSCQSmcaqhR87d8eliB80GR06wgVXNHDqri9yXVm3EifOOxCJbiEfKYV1CF0mZS+rNFqP3MdEnsn&#10;11sdWPaVNL0eudy2MomihbS6IV6odYebGsvz7mIVvI96XD/Gr8P2fNpcD/v043sbo1L3d9P6BUTA&#10;KfyF4Ref0aFgpqO7kPGiVbB4SjjJd36A7WSepiCOCubPMcgil//5ix8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAZpMXhl0GAACZRgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAzMd7998AAAAHAQAADwAAAAAAAAAAAAAAAAC3CAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMMJAAAAAA==&#10;">
-[...2 lines deleted...]
-                          <v:rect id="Rectangle 51" o:spid="_x0000_s1029" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA5ZCBqsUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0WrCQBRE3wv+w3KFvohu0lYjqau0hVL1SY0fcMne&#10;ZoPZuzG71fTv3YLQx2FmzjCLVW8bcaHO144VpJMEBHHpdM2VgmPxOZ6D8AFZY+OYFPySh9Vy8LDA&#10;XLsr7+lyCJWIEPY5KjAhtLmUvjRk0U9cSxy9b9dZDFF2ldQdXiPcNvIpSWbSYs1xwWBLH4bK0+HH&#10;KtiZ5+l2dHxx56TZFHXr06/9e6rU47B/ewURqA//4Xt7rRVkGfx9iT9ALm8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQDlkIGqxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                    <v:group w14:anchorId="1BCD1946" id="Group 67" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.6pt;margin-top:.9pt;width:89.15pt;height:23.65pt;z-index:251670528" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMTKRcogUAAOk5AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v2zYQ/j5g/4HQxwGLLcl6M+IURdoE&#10;A7qtWNMfQEuyJUwSNUqOnP363ZE0LctJC2e253b0B4MSKfJ4vHt4vEe6frMuC/KY8iZn1cyyr8YW&#10;SauYJXm1nFmfH+5+Di3StLRKaMGqdGY9pY315ubHH667epo6LGNFknICnVTNtKtnVta29XQ0auIs&#10;LWlzxeq0gsoF4yVt4ZIvRwmnHfReFiNnPPZHHeNJzVmcNg3cfScrrRvR/2KRxu3vi0WTtqSYWSBb&#10;K/65+J/j/+jmmk6XnNZZHisx6CukKGlewaC6q3e0pWTF872uyjzmrGGL9ipm5YgtFnmcijnAbOzx&#10;YDb3nK1qMZfltFvWWk2g2oGeXt1t/NvjR07yZGYFE4tUtIQ1EsMSP0DldPVyCm3uef2p/sjlDKH4&#10;gcV/NlA9Gtbj9VI2JvPuV5ZAf3TVMqGc9YKX2AVMm6zFGjzpNUjXLYnhpm27jjP2LBJDnTseu54n&#10;FynOYCXxMde1fYtAbRQE0abu/ebxIHTls5PAxcoRncphhahKNDkvcaGnuFEDDN1Xw0QMMZwmLvSx&#10;1PDMfLQy9GwcR8yGTp9RQwTqEnYcZ/tqUA8erAZQcV8NnnCV86hBz0erwQ1BHDSIfTWEkQsrhtbg&#10;Osqd+2oY2+pBMIsvWQOgT7N1sObfOdinjNap8NsGnWdjWcFGpX8ALNFqWaTEs1GqrhbtNh7WSPci&#10;FbvNoFn6lnPWZSlNQCzRHky59wBeNOCcX/W3Z1SlNRy8pCg6rXnT3qesJFiYWRyEF95MHz80rdTp&#10;pgk6d8Xu8qIQ9lhUpJtZvgvGgzUNK/IEK8UFX85vC04eKSCz6/r+3Z1aoJ1mZd7C/lDk5cwKx/iT&#10;lo7aeF8lYpSW5oUsg5EXlQAlqRGp2XY9Xyslz1nyBIriTO4DsG9BIWP8b4t0sAfMrOavFeWpRYpf&#10;KlC2N8EBSSsuoMD7d+ebu7SKoYuZ1VpEFm9bucGsap4vMxjBFtOv2FsAwkUudIaLJqVR8oL5SXFP&#10;b4ewJUvXvuNpilsr8ZyXzRBX+HX2Fjl2NHBNbW/KKwMxsAYngLeVNDY0kY2BAdgmYGp4a5ko0R9g&#10;ORZlAXv1TyMyJh0RjtFvAI7fa5ARJ/Cl7Wz7cHaaPNMHbCW6D3ie6F5AYi0TzaQfgPDrSskJJTAG&#10;2Kel5deswZ0LhQakepBOLNrjpF5oDNJh4w1uQSuxm20HQU8cxjXcIhDXzOVMa9qibDgGFtEZQSsZ&#10;wCjoAu+W7DF9YKK+HezIMMNtbVHtt1L6FD6HtVDAQXRBDAw3+yt6XGyA6EhBwCFwcCAGRPZkojFg&#10;4gWwySgcUDUSB1TNN4cF4KBDLBAGt+PxAN39iO81e0/kjaU9b7dpgwUGC44WJxgsOOBc+Xx8GgKy&#10;DbFgcpK4IMBwfidkN1hgsMBgAR6eLuOMEEKcOMQCkWQ4dlxgQw7PHBJEMG4OCUxkB80h4cISBiFE&#10;7kMwEGfp44OB68GR20QGcJQ2GQMDBgdmD7cMx5kyiUi1SGDoZbQVbdRLEuj0wdEz2pMwBNYK8WKP&#10;M3BsxSENCZDvI6EtKDtNHhyY0zp7XnvXMhVDiEYqyEXFj+BSSmuSBKQXysPn6QhIzbxBFOooKlGf&#10;RP8z6i0cMJDeGRnIPTeyvwvqDfMNQ6DyFaN5FqD6H1NvAqk0v3TpSIUh7ckZuFAzwZqB8zWWA2E8&#10;IIINAydpPsPAQezS4+kMAye5uW+agQv32Xhfo+VRscAwcIaNN2y8eO3wQt/MCffZeP80bLxh4AwW&#10;GCy4ZCyI9tl4/yRsvGHgzGt65jW9y35lN9qn4/0T0fGGgTORgYkMXhkZ7PIcZ8gkRpqa3zJw/he4&#10;ecPAwWvtx/mkROS19ens0vPafcsUZfieULyqr759xA8W+9dQ7n+hefMPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAzMd7998AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT0JQS&#10;4lRVBZwqJFok1Jsbb5Oo8TqK3ST9e5YTHGdnNPM2X022FQP2vnGkIJ5FIJBKZxqqFHzt3x6WIHzQ&#10;ZHTrCBVc0cOquL3JdWbcSJ847EIluIR8phXUIXSZlL6s0Wo/cx0SeyfXWx1Y9pU0vR653LYyiaKF&#10;tLohXqh1h5say/PuYhW8j3pcP8avw/Z82lwP+/TjexujUvd30/oFRMAp/IXhF5/RoWCmo7uQ8aJV&#10;sHhKOMl3foDtZJ6mII4K5s8xyCKX//mLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAM&#10;TKRcogUAAOk5AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDMx3v33wAAAAcBAAAPAAAAAAAAAAAAAAAAAPwHAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAACAkAAAAA&#10;">
+                      <v:group id="Group 49" o:spid="_x0000_s1027" style="position:absolute;left:3316;top:9779;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAglYQixQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1a0kp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++bwA4TyyxsYyKZjIwWb9MFthqu3AB+ozX4oAYZeigsr7NpXSFRUZdHPbEgfvbDuD&#10;PsiulLrDIcBNI1+i6E0arDksVNjSrqLikv0ZBV8DDtvX+KPfX8676ZQnP8d9TEo9PY7bJQhPo7+H&#10;/9vfWsF7Arcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAglYQixQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:group id="Group 50" o:spid="_x0000_s1028" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQRxpVxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0aCVmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4XkiDNYeFClvaVVTcjj9GweeAw/Y1ee/z23U3XU7z/TlPSKnnp3G7AuFp9P/h&#10;v/aXVvC2gN8v4QfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQRxpVxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                          <v:rect id="Rectangle 51" o:spid="_x0000_s1029" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlkIGqxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+iG7SViOpq7SFUvVJjR9wyd5mg9m7MbvV9O/dgtDHYWbOMItVbxtxoc7XjhWkkwQE&#10;cel0zZWCY/E5noPwAVlj45gU/JKH1XLwsMBcuyvv6XIIlYgQ9jkqMCG0uZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w28ilJZtJizXHBYEsfhsrT4ccq2Jnn6XZ0fHHnpNkUdevTr/17qtTjsH97BRGoD//h&#10;e3utFWQZ/H2JP0AubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlkIGqxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:textbox inset="1.5mm,0,1.5mm,0">
                               <w:txbxContent>
                                 <w:p w14:paraId="18A2F6B1" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="distribute"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">           </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:rect>
-                          <v:shape id="Freeform 52" o:spid="_x0000_s1030" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA0aVA/sEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QruxlTRcaYapQiKiOBjZHB5aa5t&#10;sbkpTbT1781iwOXhvGeL1pTiQbUrLCsY9CMQxKnVBWcKzr+rz28QziNrLC2Tgic5WMw7HzOMtW34&#10;SI+Tz0QIYRejgtz7KpbSpTkZdH1bEQfuamuDPsA6k7rGJoSbUg6j6EsaLDg05FjRMqf0drobBTpL&#10;zqPLYbtu/1aTH96Nk2a9PyjV67bJFISn1r/F/+6NVjAJY8OX8APk/AUAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANGlQP7BAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 52" o:spid="_x0000_s1030" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRpUD+wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVNFxphqlCIqI4GNkcHlprm2xuSlNtPXvzWLA5eG8Z4vWlOJBtSssKxj0IxDEqdUF&#10;ZwrOv6vPbxDOI2ssLZOCJzlYzDsfM4y1bfhIj5PPRAhhF6OC3PsqltKlORl0fVsRB+5qa4M+wDqT&#10;usYmhJtSDqPoSxosODTkWNEyp/R2uhsFOkvOo8thu27/VpMf3o2TZr0/KNXrtskUhKfWv8X/7o1W&#10;MAljw5fwA+T8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGlQP7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 53" o:spid="_x0000_s1031" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAvunlZcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmCN91YtKlpNhIKSikFrRXx+Mi+&#10;JsHs25Ddmvjvu4VCj8PMfMOkm8E04kadqy0rWMwjEMSF1TWXCk6f29kTCOeRNTaWScGdHGyy8SjF&#10;RNueP+h29KUIEHYJKqi8bxMpXVGRQTe3LXHwvmxn0AfZlVJ32Ae4aeRDFD1KgzWHhQpbeqmouB6/&#10;jQJd5qfl5fC2G87beM3vq7zf7Q9KTSdD/gzC0+D/w3/tV60gXsPvl/ADZPYDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQC+6eVlxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 53" o:spid="_x0000_s1031" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+6eVlxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0qWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RMI55E1NpZJwZ0cbLLxKMVE254/6Hb0pQgQdgkqqLxvEyldUZFBN7ctcfC+bGfQ&#10;B9mVUnfYB7hp5EMUPUqDNYeFClt6qai4Hr+NAl3mp+Xl8LYbztt4ze+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrSBew++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+6eVlxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 54" o:spid="_x0000_s1032" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAGgY838MA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdC/2H4Ra6ayYt9dHoKKGQIEVQUyldXjLX&#10;JDRzJ2RGE/++syi4PJz3ajOaVlypd41lBS9RDIK4tLrhSsHpK3tegHAeWWNrmRTcyMFm/TBZYaLt&#10;wEe6Fr4SIYRdggpq77tESlfWZNBFtiMO3Nn2Bn2AfSV1j0MIN618jeOZNNhwaKixo4+ayt/iYhTo&#10;Kj29/Rw+8/E7m7/zbpoO+f6g1NPjmC5BeBr9Xfzv3moFi7A+fAk/QK7/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAGgY838MAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 54" o:spid="_x0000_s1032" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaBjzfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLsD58CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGgY838MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 55" o:spid="_x0000_s1033" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAdUqZRMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPzWrDMBCE74W+g9hAb43s0LSOGzmYQEIohfwSelys&#10;jW1qrYylxM7bV4VCj8PMfMPMF4NpxI06V1tWEI8jEMSF1TWXCk7H1XMCwnlkjY1lUnAnB4vs8WGO&#10;qbY97+l28KUIEHYpKqi8b1MpXVGRQTe2LXHwLrYz6IPsSqk77APcNHISRa/SYM1hocKWlhUV34er&#10;UaDL/PTytftYD+fV24w/p3m/3u6UehoN+TsIT4P/D/+1N1pBEsPvl/ADZPYDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQB1SplExQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 55" o:spid="_x0000_s1033" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1SplExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EBvjezQtI4bOZhAQiiF/BJ6XKyNbWqtjKXEzttXhUKPw8x8w8wXg2nEjTpXW1YQjyMQ&#10;xIXVNZcKTsfVcwLCeWSNjWVScCcHi+zxYY6ptj3v6XbwpQgQdikqqLxvUyldUZFBN7YtcfAutjPo&#10;g+xKqTvsA9w0chJFr9JgzWGhwpaWFRXfh6tRoMv89PK1+1gP59XbjD+neb/e7pR6Gg35OwhPg/8P&#10;/7U3WkESw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1SplExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 56" o:spid="_x0000_s1034" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhZgHM8UA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wu+w3IE7+pGsa3GrBIKSpGCf0G8PGSP&#10;SWj2bMhuTfr2bqHQy2FmvmGSdW9qcafWVZYVTMYRCOLc6ooLBdl58zwH4TyyxtoyKfghB+vV4CnB&#10;WNuOj3Q/+UIECLsYFZTeN7GULi/JoBvbhjh4N9sa9EG2hdQtdgFuajmNoldpsOKwUGJD7yXlX6dv&#10;o0AXaTa7Hnbb/rJ5W/DnS9pt9welRsM+XYLw1Pv/8F/7QyuYT+H3S/gBcvUAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQCFmAczxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 56" o:spid="_x0000_s1034" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFmAczxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kaxrcasEgpKkYJ/Qbw8ZI9JaPZsyG5N+vZuodDLYWa+YZJ1b2pxp9ZVlhVMxhEI&#10;4tzqigsF2XnzPAfhPLLG2jIp+CEH69XgKcFY246PdD/5QgQIuxgVlN43sZQuL8mgG9uGOHg32xr0&#10;QbaF1C12AW5qOY2iV2mw4rBQYkPvJeVfp2+jQBdpNrsedtv+snlb8OdL2m33B6VGwz5dgvDU+//w&#10;X/tDK5hP4fdL+AFy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFmAczxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:rect id="Rectangle 57" o:spid="_x0000_s1035" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAr373jsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE7wt9h3AEb6Rm158iq1FaoVS98u8BDpvj&#10;ZnFzst1EXd/eCEIvh5n5hpktWluJKzW+dKwg7ScgiHOnSy4UHA8/HxMQPiBrrByTgjt5WMzf32aY&#10;aXfjHV33oRARwj5DBSaEOpPS54Ys+r6riaN3co3FEGVTSN3gLcJtJQdJ8iktlhwXDNa0NJSf9xer&#10;YGuG403vOHJ/SbU+lLVPf3ffqVLdTvs1BRGoDf/hV3ulFUyG8PwSf4CcPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAK9+947EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:rect id="Rectangle 57" o:spid="_x0000_s1035" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvfveOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcARvpGbXnyKrUVqhVL3y7wEOm+NmcXOy3URd394IQi+HmfmGmS1aW4krNb50rCDtJyCI&#10;c6dLLhQcDz8fExA+IGusHJOCO3lYzN/fZphpd+MdXfehEBHCPkMFJoQ6k9Lnhiz6vquJo3dyjcUQ&#10;ZVNI3eAtwm0lB0nyKS2WHBcM1rQ0lJ/3F6tga4bjTe84cn9JtT6UtU9/d9+pUt1O+zUFEagN/+FX&#10;e6UVTIbw/BJ/gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9+947EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="7E968643" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                       </v:group>
-                      <v:group id="Group 58" o:spid="_x0000_s1036" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAegxRnsQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQYvCMBSE78L+h/CE&#10;vWnaXV2kGkXEXTyIoC6It0fzbIvNS2liW/+9EQSPw8x8w8wWnSlFQ7UrLCuIhxEI4tTqgjMF/8ff&#10;wQSE88gaS8uk4E4OFvOP3gwTbVveU3PwmQgQdgkqyL2vEildmpNBN7QVcfAutjbog6wzqWtsA9yU&#10;8iuKfqTBgsNCjhWtckqvh5tR8Ndiu/yO1832elndz8fx7rSNSanPfrecgvDU+Xf41d5oBZMRPL+E&#10;HyDnDwAAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAA&#10;AAAAADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAA&#10;AAAAADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAegxRnsQAAADbAAAA&#10;DwAAAAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJsDAAAAAA==&#10;">
-[...1 lines deleted...]
-                          <v:rect id="Rectangle 60" o:spid="_x0000_s1038" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAvwlUFsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE7wu+QzhCb4pmt1aR1SgqFK1X/j3AYXPc&#10;LG5O1k2q69sbodDLYWa+Yabz1lbiRo0vHStI+wkI4tzpkgsFp+N3bwzCB2SNlWNS8CAP81nnbYqZ&#10;dnfe0+0QChEh7DNUYEKoMyl9bsii77uaOHpn11gMUTaF1A3eI9xW8jNJRtJiyXHBYE0rQ/nl8GsV&#10;7MxguP04fblrUv0cy9qn6/0yVeq92y4mIAK14T/8195oBeMRvL7EHyBnTwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAL8JVBbEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                      <v:group id="Group 58" o:spid="_x0000_s1036" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DFGexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdXaQaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BBITzyBpLy6TgTg4W84/eDBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JTyK4p+pMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFkxE8v4QfIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHoMUZ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:group id="Group 59" o:spid="_x0000_s1037" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVQPQFxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvieyUBONGCSE0pQdTiB0ovS3WxjaxVsZS/fP2VaHQ4zAz3zC7w2RaMVDvGssK4lUE&#10;gri0uuFKwbU4LxMQziNrbC2TgpkcHPYPix2m2o58oSH3lQgQdikqqL3vUildWZNBt7IdcfButjfo&#10;g+wrqXscA9y0ch1FW2mw4bBQY0enmsp7/m0UvI04Hp/j1yG7307zV7H5+MxiUurpcTq+gPA0+f/w&#10;X/tdK0g28Psl/AC5/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVQPQFxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                          <v:rect id="Rectangle 60" o:spid="_x0000_s1038" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/CVQWxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvima3VpHVKCoUrVf+PcBhc9wsbk7WTarr2xuh0MthZr5hpvPWVuJGjS8dK0j7CQji&#10;3OmSCwWn43dvDMIHZI2VY1LwIA/zWedtipl2d97T7RAKESHsM1RgQqgzKX1uyKLvu5o4emfXWAxR&#10;NoXUDd4j3FbyM0lG0mLJccFgTStD+eXwaxXszGC4/Th9uWtS/RzL2qfr/TJV6r3bLiYgArXhP/zX&#10;3mgF4xG8vsQfIGdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8JVBbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:textbox inset="1.5mm,0,1.5mm,0">
                               <w:txbxContent>
                                 <w:p w14:paraId="5A0E8137" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="distribute"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">           </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:rect>
-                          <v:shape id="Freeform 61" o:spid="_x0000_s1039" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAle+kq8UA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmCN91YtLFpNhIKSikFrRXx+Mi+&#10;JsHs25Ddmvjvu4VCj8PMfMOkm8E04kadqy0rWMwjEMSF1TWXCk6f29kahPPIGhvLpOBODjbZeJRi&#10;om3PH3Q7+lIECLsEFVTet4mUrqjIoJvbljh4X7Yz6IPsSqk77APcNPIhih6lwZrDQoUtvVRUXI/f&#10;RoEu89PycnjbDedt/MTvq7zf7Q9KTSdD/gzC0+D/w3/tV61gHcPvl/ADZPYDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQCV76SrxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 61" o:spid="_x0000_s1039" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV76SrxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0sWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RqE88gaG8uk4E4ONtl4lGKibc8fdDv6UgQIuwQVVN63iZSuqMigm9uWOHhftjPo&#10;g+xKqTvsA9w08iGKHqXBmsNChS29VFRcj99GgS7z0/JyeNsN5238xO+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrWAdw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV76SrxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 62" o:spid="_x0000_s1040" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA5HAw2cMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdC/2H4Ra6ayYt9dHoKKGQIEVQUyldXjLX&#10;JDRzJ2RGE/++syi4PJz3ajOaVlypd41lBS9RDIK4tLrhSsHpK3tegHAeWWNrmRTcyMFm/TBZYaLt&#10;wEe6Fr4SIYRdggpq77tESlfWZNBFtiMO3Nn2Bn2AfSV1j0MIN618jeOZNNhwaKixo4+ayt/iYhTo&#10;Kj29/Rw+8/E7m7/zbpoO+f6g1NPjmC5BeBr9Xfzv3moFizA2fAk/QK7/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEA5HAw2cMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 62" o:spid="_x0000_s1040" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkcDDZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLMDZ8CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5HAw2cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 63" o:spid="_x0000_s1041" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAizyVQsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wXfYTmCd7pRbKvRVYKgSCn4i3h5yB6T&#10;YPZsyK4mfftuodDLYWa+YRar1pTiRbUrLCsYDSMQxKnVBWcKLufNYArCeWSNpWVS8E0OVstuZ4Gx&#10;tg0f6XXymQgQdjEqyL2vYildmpNBN7QVcfDutjbog6wzqWtsAtyUchxF79JgwWEhx4rWOaWP09Mo&#10;0FlymdwOn9v2uvmY8ddb0mz3B6X6vTaZg/DU+v/wX3unFUxn8Psl/AC5/AEAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAIs8lULEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 63" o:spid="_x0000_s1041" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLPJVCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYJ3ulFsq9FVgqBIKfiLeHnIHpNg9mzIriZ9+26h0MthZr5hFqvWlOJFtSssKxgNIxDE&#10;qdUFZwou581gCsJ5ZI2lZVLwTQ5Wy25ngbG2DR/pdfKZCBB2MSrIva9iKV2ak0E3tBVx8O62NuiD&#10;rDOpa2wC3JRyHEXv0mDBYSHHitY5pY/T0yjQWXKZ3A6f2/a6+Zjx11vSbPcHpfq9NpmD8NT6//Bf&#10;e6cVTGfw+yX8ALn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIs8lULEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 64" o:spid="_x0000_s1042" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAn9+qAsEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QruNFWcUatRiqAMMuATcXlprm2x&#10;uSlNxnb+3iyEWR7Oe7FqTSmeVLvCsoLhIAJBnFpdcKbgct70pyCcR9ZYWiYFf+Rgtex8LDDWtuEj&#10;PU8+EyGEXYwKcu+rWEqX5mTQDWxFHLi7rQ36AOtM6hqbEG5KOYqiL2mw4NCQY0XrnNLH6dco0Fly&#10;Gd8Ou2173Uxm/POZNNv9Qalet03mIDy1/l/8dn9rBbOwPnwJP0AuXwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAJ/fqgLBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 64" o:spid="_x0000_s1042" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf36oCwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu40VZxRq1GKoAwy4BNxeWmubbG5KU3Gdv7eLIRZHs57sWpNKZ5Uu8KyguEgAkGcWl1w&#10;puBy3vSnIJxH1lhaJgV/5GC17HwsMNa24SM9Tz4TIYRdjApy76tYSpfmZNANbEUcuLutDfoA60zq&#10;GpsQbko5iqIvabDg0JBjReuc0sfp1yjQWXIZ3w67bXvdTGb885k02/1BqV63TeYgPLX+X/x2f2sF&#10;s7A+fAk/QC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/fqgLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 65" o:spid="_x0000_s1043" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA8JMPmcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IK3nSjWK2pqwRBERG0KtLjI/ua&#10;hGbfhuxq0n/vCoLHYWa+YWaL1pTiRrUrLCsY9CMQxKnVBWcKzqdV7xOE88gaS8uk4J8cLOZvnRnG&#10;2jb8Tbejz0SAsItRQe59FUvp0pwMur6tiIP3a2uDPsg6k7rGJsBNKYdRNJYGCw4LOVa0zCn9O16N&#10;Ap0l59HPYbtuL6vJlHcfSbPeH5TqvrfJFwhPrX+Fn+2NVjAdwONL+AFyfgcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAPCTD5nEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 65" o:spid="_x0000_s1043" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwkw+ZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKNYramrBEEREbQq0uMj+5qEZt+G7GrSf+8KgsdhZr5hZovWlOJGtSssKxj0IxDE&#10;qdUFZwrOp1XvE4TzyBpLy6Tgnxws5m+dGcbaNvxNt6PPRICwi1FB7n0VS+nSnAy6vq2Ig/dra4M+&#10;yDqTusYmwE0ph1E0lgYLDgs5VrTMKf07Xo0CnSXn0c9hu24vq8mUdx9Js94flOq+t8kXCE+tf4Wf&#10;7Y1WMB3A40v4AXJ+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCTD5nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:rect id="Rectangle 66" o:spid="_x0000_s1044" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEARevEyMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wXfYTlCb4puYrXY6CbYQmn1qv48wCF7&#10;mg1mz8bsVtO37woFL4eZ+YZZFb1txIU6XztWkE4SEMSl0zVXCo6H9/EChA/IGhvHpOCXPBT5cLDC&#10;TLsr7+iyD5WIEPYZKjAhtJmUvjRk0U9cSxy9b9dZDFF2ldQdXiPcNnKaJM/SYs1xwWBLb4bK0/7H&#10;KvgyT/Pt43HmzkmzOdStTz92r6lSD6N+vQQRqA/38H/7Uyt4mcLtS/wBMv8DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBF68TIxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:rect id="Rectangle 66" o:spid="_x0000_s1044" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBF68TIxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOUJvim5itdjoJthCafWq/jzAIXuaDWbPxuxW07fvCgUvh5n5hlkVvW3EhTpfO1aQThIQ&#10;xKXTNVcKjof38QKED8gaG8ek4Jc8FPlwsMJMuyvv6LIPlYgQ9hkqMCG0mZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w2cpokz9JizXHBYEtvhsrT/scq+DJP8+3jcebOSbM51K1PP3avqVIPo369BBGoD/fw&#10;f/tTK3iZwu1L/AEy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF68TIxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="3D75673D" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>局號</w:t>
@@ -4678,51 +4795,51 @@
             </w:r>
             <w:r w:rsidR="00EE2A76">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF651D7" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00AD5AC4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="216"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
@@ -4761,127 +4878,127 @@
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>分行</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4827" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60AA6BAD" w14:textId="3316FA41" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00FF63FB" w:rsidP="00FF63FB">
+          <w:p w14:paraId="60AA6BAD" w14:textId="24EF98E8" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00FF63FB" w:rsidP="00A61621">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="922"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BD1D497" wp14:editId="50667922">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BD1D497" wp14:editId="6E97A585">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>728345</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>-8255</wp:posOffset>
+                        <wp:posOffset>-6985</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2095500" cy="319405"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="2079625" cy="295275"/>
+                      <wp:effectExtent l="0" t="0" r="15875" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="52" name="Group 150"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2095500" cy="319405"/>
-[...1 lines deleted...]
-                                <a:chExt cx="3300" cy="499"/>
+                                <a:ext cx="2079625" cy="295275"/>
+                                <a:chOff x="7944" y="9894"/>
+                                <a:chExt cx="3275" cy="463"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
                               <wpg:cNvPr id="53" name="Group 151"/>
                               <wpg:cNvGrpSpPr>
                                 <a:grpSpLocks/>
                               </wpg:cNvGrpSpPr>
                               <wpg:grpSpPr bwMode="auto">
                                 <a:xfrm>
-                                  <a:off x="7944" y="9876"/>
-[...2 lines deleted...]
-                                  <a:chExt cx="717" cy="232"/>
+                                  <a:off x="7944" y="9894"/>
+                                  <a:ext cx="717" cy="214"/>
+                                  <a:chOff x="7916" y="9951"/>
+                                  <a:chExt cx="717" cy="214"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
                                 <wps:cNvPr id="54" name="Rectangle 152"/>
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
-                                    <a:off x="7916" y="9933"/>
-                                    <a:ext cx="717" cy="232"/>
+                                    <a:off x="7916" y="9951"/>
+                                    <a:ext cx="717" cy="214"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="6350">
                                     <a:solidFill>
                                       <a:srgbClr val="3366FF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
@@ -5013,64 +5130,64 @@
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                             <wpg:grpSp>
                               <wpg:cNvPr id="57" name="Group 155"/>
                               <wpg:cNvGrpSpPr>
                                 <a:grpSpLocks/>
                               </wpg:cNvGrpSpPr>
                               <wpg:grpSpPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7945" y="10138"/>
-                                  <a:ext cx="3299" cy="237"/>
+                                  <a:ext cx="3274" cy="219"/>
                                   <a:chOff x="7972" y="10183"/>
-                                  <a:chExt cx="3299" cy="237"/>
+                                  <a:chExt cx="3274" cy="219"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
                                 <wps:cNvPr id="58" name="Rectangle 156"/>
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="7972" y="10188"/>
-                                    <a:ext cx="3299" cy="232"/>
+                                    <a:ext cx="3274" cy="214"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="6350">
                                     <a:solidFill>
                                       <a:srgbClr val="3366FF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
@@ -5850,187 +5967,187 @@
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 150" o:spid="_x0000_s1045" style="position:absolute;left:0;text-align:left;margin-left:57.35pt;margin-top:-.65pt;width:165pt;height:25.15pt;z-index:251671552" coordorigin="7944,9876" coordsize="3300,499" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXekytAgcAAKFTAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF+PozYQf6/U74B4rLQX/oWE6LKn1WZz&#10;qnRtT73tByBAAipgathNrlW/e2fGNiGQXLd7yV5X8j5kDTb2eDzz84xn4O27XZEbjwmvM1bOTfuN&#10;ZRpJGbE4Kzdz87f75dXUNOomLOMwZ2UyNz8ntfnu+vvv3m6rWeKwlOVxwg3opKxn22pupk1TzUaj&#10;OkqTIqzfsCopoXLNeBE2cMk3o5iHW+i9yEeOZfmjLeNxxVmU1DXcXYhK85r6X6+TqPllva6Txsjn&#10;JtDW0C+n3xX+jq7fhrMND6s0iyQZ4TOoKMKshEHbrhZhExoPPBt0VWQRZzVbN28iVozYep1FCc0B&#10;ZmNbvdm85+yhorlsZttN1bIJWNvj07O7jX5+/MiNLJ6bY8c0yrCANaJhDXtM3NlWmxk0es+rT9VH&#10;LqYIxQ8s+r0G5o369Xi9EY2N1fYnFkOH4UPDiDu7NS+wC5i3saNF+NwuQrJrjAhuOlYwHluwVhHU&#10;uXbgWWOxSlEKS4mPTQLPMw2oDaYTX9XdycddVz3rBQFWjsKZGJZIlaShfEg6RbHDB7fPBxu76c8T&#10;l/pcfDgyIcWNiT0RnHBcR021ZYPtCzYErqvqFBv6z53kAqhdvZes+usk61MaVgkJbI1CoyQLVktI&#10;1q+gj2G5yROQLprOtqKGSrRqIVdGyW5TaJfccM62aRLGQBetAqxh5wG8qEEq/1XQJsGAVacY3DIq&#10;nFW8bt4nrDCwMDc5EE9SHD5+qBshWaoJCnXJllmew/1wlpfGdm76LqgQXtYsz2KspAu+Wd3m3HgM&#10;AZJc1/eXSymmB82KrAFgzLNibk4t/BMrjMy4K2MapQmzXJSB6LzEzmFWQJssCQD6K7CCu+nd1Lvy&#10;HP/uyrMWi6ub5a135S/tyXjhLm5vF/bfSKftzdIsjpMSSVVgaHtPEwkJywLGWjg8mFLdnfmS/oYz&#10;Hx2SQfoLs1L/aXYkBbjwqJb1rNmtdgRhHnaHd1Ys/gxiwZnAe9ifoJAy/qdpbAHr52b9x0PIE9PI&#10;fyxBtMYe8tdo6AIKvHt3pe6GZQRdzM3GNETxthEbyUPFs00KI9i02iW7AbxbZyQie2oIK0nbBI2X&#10;V7uxUrslTxLcQkHrCCiQKFDPntahRB/U4MWT1Gtq+wqJxqSmJIiE5rZEL5vWpqNc0YNQLpRVpVCA&#10;qbEU300sIeMe1mNd5LAp/zAyLGNryAH2DWCIToPUcNSmsG8CW1unyZE+APPbBvC80fYCFLc0hanQ&#10;+3AW7UpJJ5RAGmBDFppesRp3KCQa9qd7gVnUHud5ojFQh41paWA8aEXSvh8EkadvwHDTAANmJVCh&#10;ChukDcfAIoIPcCWFzRR4gXcL9pjcM6pvejsvjLivzcthK8lPaCdqoYCDEI3twEh3Z0XPi4VgBknI&#10;0/CHSKgU81lgF9ie14KdN544LeDJGgF4subVgR4AkbA1OqDX7gtnBT3PAh1DKzTQoKdBD0BWgx7t&#10;NS9i8/1HC++bgR5g9YGfSU4j4jZ51cpBAh/v0PUml/fCLieYh4BetmW7U2FFKJfIdcBzJvfbcSei&#10;quN7T4S5As9NB17n4EkwC4473y/hdsLR09DtpAODAzMX/LOLuZ0dZn2ByeQKt6zSjiceBoIb+Hoc&#10;T6mu2vEkN9wHi3Jgg5H4H9e7r3A8HUc4nohGEqoUimnPE48+yZnUnid6vqftktOncNrzJDdfHStq&#10;zxODTMdPuX0AnAHqUQTi7KgHvrmy3TTqaddTu54q+noa4s8YbngtrifCzsWDDD54g33UA/tPxmHO&#10;et7mT8GhEx6rRj2Nehr1NOrJQK8MiQDYvVBo1W9zRPZRBrD/LoF6gQ1ncRr1QNt1bJVR8pQOM+gw&#10;A6a3HKLeQZRhn3vlt7lXMqsPDDaCqctl9UGu1SBEoA7lAgeiDpjY54iEEDiZUll9U8dVEQlvIg/L&#10;o/ROpvX1H2xPy/cBFpUOdHmb90hiDewIl0D/IzxRrNTnm/p886uzDPX5pj7fHKSdnzjfPJJZA7vL&#10;JVDPk+mEttXuBBr1YNPU+YTgBpwht1qjnka9p6Jem5rT8fTbcP95zzcDFdXRqKezqDFirT197ekP&#10;Pf2XiOq0qXMd1PtC5hwYgZQa0OIhxp6e9upI4KiojkY9jXoa9V721Tkdy+68p+pDpGUQy6aswnNn&#10;8AT2WEV1NOpp1NOop1FP5Y53ozr72IZ4Y+ToyyOTNttaRXhkqvXlIjy25WIcR0aley82eBgcf06I&#10;p//gtwzxTI4kc8L2cInDTh3i0S9P65en8ZM+3+LbEdoA7hjA+LZa3wCG7eUSqKdDPBr1NOpp1Psf&#10;fCdnciSZE+y/S6Cer0M8+kM5+kM52tb74tfBum7/oAzfgaTgvfxmJX5osntNxwf7L2te/wMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAF/e+czfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNxaxzT8hThVVQGnCokWCXFz420SNV5HsZukb8/2BLed3dHsN/lycq0YsA+NJw1qnoBAKr1t&#10;qNLwtXubPYEI0ZA1rSfUcMYAy+L6KjeZ9SN94rCNleAQCpnRUMfYZVKGskZnwtx3SHw7+N6ZyLKv&#10;pO3NyOGulXdJ8iCdaYg/1KbDdY3lcXtyGt5HM64W6nXYHA/r88/u/uN7o1Dr25tp9QIi4hT/zHDB&#10;Z3QomGnvT2SDaFmr9JGtGmZqAYINaXpZ7Hl4TkAWufzfoPgFAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAV3pMrQIHAAChUwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAX975zN8AAAAJAQAADwAAAAAAAAAAAAAAAABcCQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAGgKAAAAAA==&#10;">
-[...1 lines deleted...]
-                        <v:rect id="Rectangle 152" o:spid="_x0000_s1047" style="position:absolute;left:7916;top:9933;width:717;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAXvdDvcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE7wu+QzhCb4pm1z9kNYoKpdYr/x7gsDlu&#10;Fjcn6ybV9e1NodDLYWa+YebL1lbiTo0vHStI+wkI4tzpkgsF59NnbwrCB2SNlWNS8CQPy0XnbY6Z&#10;dg8+0P0YChEh7DNUYEKoMyl9bsii77uaOHoX11gMUTaF1A0+ItxWcpAkE2mx5LhgsKaNofx6/LEK&#10;9mY43n2cR+6WVN+nsvbp12GdKvXebVczEIHa8B/+a2+1gvEIfr/EHyAXLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAF73Q73EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                    <v:group w14:anchorId="4BD1D497" id="Group 150" o:spid="_x0000_s1045" style="position:absolute;left:0;text-align:left;margin-left:57.35pt;margin-top:-.55pt;width:163.75pt;height:23.25pt;z-index:251671552" coordorigin="7944,9894" coordsize="3275,463" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkYcfuPwYAACFFAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v2zYQ/j5g/4HQxwGrLdmWLCNOUbRN&#10;MaDbijX7AbQkW8IkUaOU2O2v33OkJMuSkzWJnWUF8yGgxLfj8e7h3fHki9e7LGW3kSwTkS8t+9XY&#10;YlEeiDDJN0vrz+urn+cWKyuehzwVebS0vkSl9fryxx8utsUickQs0jCSDIPk5WJbLK24qorFaFQG&#10;cZTx8pUoohyVayEzXuFRbkah5FuMnqUjZzx2R1shw0KKICpLvH2nK61LNf56HQXV7+t1GVUsXVqg&#10;rVL/pfq/ov+jywu+2EhexElQk8EfQUXGkxyTtkO94xVnNzIZDJUlgRSlWFevApGNxHqdBJFaA1Zj&#10;j3ur+SDFTaHWsllsN0XLJrC2x6dHDxv8dvtJsiRcWjPHYjnPsEdqWmbPFHe2xWaBRh9k8bn4JPUS&#10;Ufwogr9KMG/Ur6fnjW7MVttfRYgB+U0lFHd2a5nREFg326lN+NJuQrSrWICXztjzXWdmsQB1jj9z&#10;vJnepSDGVlI3z59OLYZaf+5Pm7r3dfcJtVd9p+6EKkd8oadVpNakkXzUdOpihw+TPh9sGqa/Ttrq&#10;U/HhyIIabni2V3PCbpfassF2NRv8mSKRL4K4YUO/351cgNqVe8kqnyZZn2NeREpgSxKaRrKwW1qy&#10;/oA+8nyTRpAuR3NVNWxEq9RyxXLxNka76I2UYhtHPARdaonYw04Heighlf8qaJ4/YNVdDG4ZxReF&#10;LKsPkcgYFZaWBPFKivntx7LSktU0IaHOxVWSpnjPF2nOtkvLnUCF6LEUaRJSpXqQm9XbVLJbDkia&#10;TFz36qoW04NmWVIBGNMkW1rzMf1RI74gZrzPQ1WueJLqMohOc6WMmiEkruWi2q12SrWV5NCblQi/&#10;gF1SaBwEbqMQC/nVYltg4NIq/77hMrJY+ksOls+mNC+r1AMKsvt21bzleYAhllZlMV18W2mAvSlk&#10;sokxg624kIs3wIF1oli3p6YmG1KoqT6/OAIftDheySiiowXSqKCCiILY9qSRdvqghh6+SezmttvX&#10;0Ebs7AOt7ghdcKOFjja7ETRgTQiRo1ebsKb9GvuxzlIcVj+N2JhtWQ0B+waYotMgZo7nahnaNwHk&#10;d5ocGQNY2DZAf9aOAopbmnis9QH4s8trOlGCNOCg0hpQiJKQm4gGbl9rXVbtaVF3NAZ11LhBcbRS&#10;aL6fhDSyf7BLi+FgX+mVFrwi2mgOKpJSgisxzhXwgt5m4ja6Fqq+6p1IWOG+Ns2HrWp+Kt2jWhRo&#10;kragJsbL7o6eFiNgHtRQ8BBYeCAI+PZ02oLAdOY5LRDUNRoI6pr/HRhAQQdg0OLlScFgOobskdXS&#10;HtcGDAwYnMxg+L7BYG+8a1NcGd+tVd4YmrCVD10Y5Tqc2XSHOQExtsf2ZK5PnUat4YrA8lVujO3r&#10;qo4P4+njDf3m6oTDQdFa74OeOEaOOzHPYb7DhR+a78qWODCLYOeezXzvMOseJivcbln1HRnwtRgb&#10;A165My4skMGZrcTiuDw+wYB3HG3Ak5Z6h9ptLHiyeJVRbix48iAO3Pfy27z87/vQJnU8uzvvQhEH&#10;aKCO25OjAXyc5qw3aGD8eei88edfWHDPhVXdRwPYCzABTo4G7hyGsbb8DRoYNDBo8PJC/bgBHKKB&#10;Cj6fHA18uPgGDVQk3cT61SW3sQ0eYhvccRvvtnfHdVYCDnh1mJ8vKwF3xYPQXBPS89vEhMF1/NyZ&#10;NJHAqVcHqfYRvX7HNkq1D2xSdsXzeExHLkB1rsTJUfEITxpWmviJiZ88OUvCxE8ekE52PDuHUhQG&#10;HtOZbkDrdAh73CKkQQNzBWquQCmQ9DKSo9z2CnWfHOW2108nzYdw/SaaatDAZEeR52g8pod4TM9x&#10;t9Je/XfQ4J6b/yfctPpOE001aGDQwKDBC0ycdhHhHHgKKivi1HED35410VSDBgYNDBo8DA32McV7&#10;kiW9NouqiazWKVTni6za4wnFT+s7014iH32uVSdLqugD5UPWXzrdH1rtd/wvQ6vekWQUwOY5rp9N&#10;aNV8XAId6XwuZNynF+Y+UdZy32AC7J4DDaYmtGo+NTNoQEcCe6HfnXpHklFgL5wDDUxo1dgGxjZ4&#10;7FfoXfdpUMbvcKgvfOvfDKEf+ug+o9z9ZZPLfwAAAP//AwBQSwMEFAAGAAgAAAAhAHc/Rg3fAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dbEy1xGxKKeqpCG0F6W2bTJPQ&#10;7GzIbpP07R1Pepuf+fjnm2w12VYM2PvGkQY1j0AgFa5sqNLwdXifLUH4YKg0rSPUcEMPq/z+LjNp&#10;6Uba4bAPleAS8qnRUIfQpVL6okZr/Nx1SLw7u96awLGvZNmbkcttK+MoepbWNMQXatPhpsbisr9a&#10;DR+jGddP6m3YXs6b2/Gw+PzeKtT68WFav4IIOIU/GH71WR1ydjq5K5VetJxV8sKohplSIBhIkjgG&#10;ceJhkYDMM/n/g/wHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5GHH7j8GAAAhRQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdz9GDd8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAACZCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKUJAAAAAA==&#10;">
+                      <v:group id="Group 151" o:spid="_x0000_s1046" style="position:absolute;left:7944;top:9894;width:717;height:214" coordorigin="7916,9951" coordsize="717,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLheWtxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81U0Ui6TZiIgVD1KoCtLbI/vyh2Tfhuw2id/eLRR6HGbmN0y6mUwrBupdbVlBPI9A&#10;EOdW11wquF4+XtcgnEfW2FomBXdysMmen1JMtB35i4azL0WAsEtQQeV9l0jp8ooMurntiINX2N6g&#10;D7Ivpe5xDHDTykUUvUmDNYeFCjvaVZQ35x+j4DDiuF3G++HUFLv792X1eTvFpNTsZdq+g/A0+f/w&#10;X/uoFayW8Psl/ACZPQAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLheWtxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:rect id="Rectangle 152" o:spid="_x0000_s1047" style="position:absolute;left:7916;top:9951;width:717;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBe90O9xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvimbXP2Q1igql1iv/HuCwOW4WNyfrJtX17U2h0MthZr5h5svWVuJOjS8dK0j7CQji&#10;3OmSCwXn02dvCsIHZI2VY1LwJA/LRedtjpl2Dz7Q/RgKESHsM1RgQqgzKX1uyKLvu5o4ehfXWAxR&#10;NoXUDT4i3FZykCQTabHkuGCwpo2h/Hr8sQr2ZjjefZxH7pZU36ey9unXYZ0q9d5tVzMQgdrwH/5r&#10;b7WC8Qh+v8QfIBcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF73Q73EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="798D1DFC" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">      </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
-                        <v:shape id="Freeform 153" o:spid="_x0000_s1048" style="position:absolute;left:8166;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAdBGzAMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3uqm0miNrhIKSilCoxXx+Mi+&#10;JsHs25DdJum/7wpCj8PMfMOsNoOpRUetqywreJ5EIIhzqysuFJy+tk+vIJxH1lhbJgW/5GCzHj2s&#10;MNG25wN1R1+IAGGXoILS+yaR0uUlGXQT2xAH79u2Bn2QbSF1i32Am1pOo2gmDVYcFkps6K2k/Hr8&#10;MQp0kZ5eLtnHbjhv5wvex2m/+8yUehwP6RKEp8H/h+/td60gjuH2JfwAuf4DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQB0EbMAxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 153" o:spid="_x0000_s1048" style="position:absolute;left:8166;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0EbMAxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6qbSaI2uEgpKKUKjFfH4yL4mwezbkN0m6b/vCkKPw8x8w6w2g6lFR62rLCt4nkQg&#10;iHOrKy4UnL62T68gnEfWWFsmBb/kYLMePaww0bbnA3VHX4gAYZeggtL7JpHS5SUZdBPbEAfv27YG&#10;fZBtIXWLfYCbWk6jaCYNVhwWSmzoraT8evwxCnSRnl4u2cduOG/nC97Hab/7zJR6HA/pEoSnwf+H&#10;7+13rSCO4fYl/AC5/gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB0EbMAxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 154" o:spid="_x0000_s1049" style="position:absolute;left:8401;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhMMtd8QA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IE73RjUaupq4SCIiL4i3h5yJ4m&#10;odmzIbua+PbdgtDLYWa+YebL1pTiQbUrLCsYDiIQxKnVBWcKLudVfwrCeWSNpWVS8CQHy8VbZ46x&#10;tg0f6XHymQgQdjEqyL2vYildmpNBN7AVcfC+bW3QB1lnUtfYBLgp5XsUTaTBgsNCjhV95ZT+nO5G&#10;gc6Sy+h22K7b6+pjxrtx0qz3B6V63Tb5BOGp9f/hV3ujFYwn8Pcl/AC5+AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAITDLXfEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 154" o:spid="_x0000_s1049" style="position:absolute;left:8401;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEwy13xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgTvdGNRq6mrhIIiIviLeHnIniah2bMhu5r49t2C0MthZr5h5svWlOJBtSssKxgOIhDE&#10;qdUFZwou51V/CsJ5ZI2lZVLwJAfLxVtnjrG2DR/pcfKZCBB2MSrIva9iKV2ak0E3sBVx8L5tbdAH&#10;WWdS19gEuCnlexRNpMGCw0KOFX3llP6c7kaBzpLL6HbYrtvr6mPGu3HSrPcHpXrdNvkE4an1/+FX&#10;e6MVjCfw9yX8ALn4BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAITDLXfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
-                      <v:group id="Group 155" o:spid="_x0000_s1050" style="position:absolute;left:7945;top:10138;width:3299;height:237" coordorigin="7972,10183" coordsize="3299,237" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEA9L7jrsUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE70K/w/IK&#10;vdVNWtJKdBWRtvQgBZOCeHtkn0kw+zZkt/nz7V2h4HGYmd8wq81oGtFT52rLCuJ5BIK4sLrmUsFv&#10;/vm8AOE8ssbGMimYyMFm/TBbYartwAfqM1+KAGGXooLK+zaV0hUVGXRz2xIH72w7gz7IrpS6wyHA&#10;TSNfouhNGqw5LFTY0q6i4pL9GQVfAw7b1/ij31/Ou+mUJz/HfUxKPT2O2yUIT6O/h//b31pB8g63&#10;L+EHyPUVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAPS+467FAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                        <v:rect id="Rectangle 156" o:spid="_x0000_s1051" style="position:absolute;left:7972;top:10188;width:3299;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA37pJuMAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdC/5DuMJsZEzri6FjFBWGUVe+PuDS3GmK&#10;zU1tMlr/3iwEl4fzni1aW4kbNb50rCAdJCCIc6dLLhScTz+fXyB8QNZYOSYFD/KwmHc7M8y0u/OB&#10;bsdQiBjCPkMFJoQ6k9Lnhiz6gauJI/fnGoshwqaQusF7DLeVHCbJVFosOTYYrGltKL8c/62CvRlN&#10;dv3z2F2Tansqa5/+HlapUh+9dvkNIlAb3uKXe6MVTOLY+CX+ADl/AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEA37pJuMAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                      <v:group id="Group 155" o:spid="_x0000_s1050" style="position:absolute;left:7945;top:10138;width:3274;height:219" coordorigin="7972,10183" coordsize="3274,219" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD0vuOuxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1a0kp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++bwA4TyyxsYyKZjIwWb9MFthqu3AB+ozX4oAYZeigsr7NpXSFRUZdHPbEgfvbDuD&#10;PsiulLrDIcBNI1+i6E0arDksVNjSrqLikv0ZBV8DDtvX+KPfX8676ZQnP8d9TEo9PY7bJQhPo7+H&#10;/9vfWkHyDrcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0vuOuxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:rect id="Rectangle 156" o:spid="_x0000_s1051" style="position:absolute;left:7972;top:10188;width:3274;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfukm4wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wmxkTOuLoWMUFYZRV74+4NLcaYrNTW0yWv/eLASXh/OeLVpbiRs1vnSsIB0kIIhzp0su&#10;FJxPP59fIHxA1lg5JgUP8rCYdzszzLS784Fux1CIGMI+QwUmhDqT0ueGLPqBq4kj9+caiyHCppC6&#10;wXsMt5UcJslUWiw5NhisaW0ovxz/rYK9GU12/fPYXZNqeyprn/4eVqlSH712+Q0iUBve4pd7oxVM&#10;4tj4Jf4AOX8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA37pJuMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="44B60B09" w14:textId="339FA4E5" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00FF63FB">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
-                        <v:shape id="Freeform 158" o:spid="_x0000_s1052" style="position:absolute;left:8226;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAqgraJcEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QruxlTxMVONUgRFRPAxMri8NNe2&#10;2NyUJtr692YxMMvDec+XrSnFk2pXWFYw6EcgiFOrC84UXH7Wn18gnEfWWFomBS9ysFx0PuYYa9vw&#10;iZ5nn4kQwi5GBbn3VSylS3My6Pq2Ig7czdYGfYB1JnWNTQg3pRxG0UQaLDg05FjRKqf0fn4YBTpL&#10;LqPrcbdpf9fTb96Pk2ZzOCrV67bJDISn1v+L/9xbrWAS1ocv4QfIxRsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAKoK2iXBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 158" o:spid="_x0000_s1052" style="position:absolute;left:8226;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqCtolwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVPExU41SBEVE8DEyuLw017bY3JQm2vr3ZjEwy8N5z5etKcWTaldYVjDoRyCIU6sL&#10;zhRcftafXyCcR9ZYWiYFL3KwXHQ+5hhr2/CJnmefiRDCLkYFufdVLKVLczLo+rYiDtzN1gZ9gHUm&#10;dY1NCDelHEbRRBosODTkWNEqp/R+fhgFOksuo+txt2l/19Nv3o+TZnM4KtXrtskMhKfW/4v/3Fut&#10;YBLWhy/hB8jFGwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKoK2iXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 159" o:spid="_x0000_s1053" style="position:absolute;left:8457;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAxUZ/vsUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3UTabXGrBIKSikFrUrp8ZF9&#10;JsHs25BdTfrvXaHgcZiZb5h01ZtaXKl1lWUF8TgCQZxbXXGh4HhYP7+BcB5ZY22ZFPyRg9Vy8JRi&#10;om3H33Td+0IECLsEFZTeN4mULi/JoBvbhjh4J9sa9EG2hdQtdgFuajmJoqk0WHFYKLGh95Ly8/5i&#10;FOgiO7787j43/c96Nuev16zbbHdKjYZ9tgDhqfeP8H/7QyuYxnD/En6AXN4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQDFRn++xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 159" o:spid="_x0000_s1053" style="position:absolute;left:8457;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDFRn++xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdRNptcasEgpKKQWtSunxkX0mwezbkF1N+u9doeBxmJlvmHTVm1pcqXWVZQXxOAJB&#10;nFtdcaHgeFg/v4FwHlljbZkU/JGD1XLwlGKibcffdN37QgQIuwQVlN43iZQuL8mgG9uGOHgn2xr0&#10;QbaF1C12AW5qOYmiqTRYcVgosaH3kvLz/mIU6CI7vvzuPjf9z3o256/XrNtsd0qNhn22AOGp94/w&#10;f/tDK5jGcP8SfoBc3gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDFRn++xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 160" o:spid="_x0000_s1054" style="position:absolute;left:8688;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEANZThycQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IE73SjVKupq4SCIiL4i3h5yJ4m&#10;odmzIbua+PbdgtDLYWa+YebL1pTiQbUrLCsYDiIQxKnVBWcKLudVfwrCeWSNpWVS8CQHy8VbZ46x&#10;tg0f6XHymQgQdjEqyL2vYildmpNBN7AVcfC+bW3QB1lnUtfYBLgp5SiKJtJgwWEhx4q+ckp/Tnej&#10;QGfJ5f122K7b6+pjxrtx0qz3B6V63Tb5BOGp9f/hV3ujFUxG8Pcl/AC5+AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhADWU4cnEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 160" o:spid="_x0000_s1054" style="position:absolute;left:8688;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1lOHJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgTvdKNUq6mrhIIiIviLeHnIniah2bMhu5r49t2C0MthZr5h5svWlOJBtSssKxgOIhDE&#10;qdUFZwou51V/CsJ5ZI2lZVLwJAfLxVtnjrG2DR/pcfKZCBB2MSrIva9iKV2ak0E3sBVx8L5tbdAH&#10;WWdS19gEuCnlKIom0mDBYSHHir5ySn9Od6NAZ8nl/XbYrtvr6mPGu3HSrPcHpXrdNvkE4an1/+FX&#10;e6MVTEbw9yX8ALn4BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADWU4cnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 161" o:spid="_x0000_s1055" style="position:absolute;left:8919;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAWthEUsYA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IKvdONP7U2zUaCoIgItSqll4fs&#10;MQlmz4bs1qRv3xUKvRxm5hsmWfamFjdqXWVZwXgUgSDOra64UHA+rYcLEM4ja6wtk4IfcrBMHwYJ&#10;xtp2/EG3oy9EgLCLUUHpfRNL6fKSDLqRbYiDd7GtQR9kW0jdYhfgppaTKJpLgxWHhRIbWpWUX4/f&#10;RoEusvPs67Db9J/rl1feP2fd5v2g1NNjn72B8NT7//Bfe6sVzKdw/xJ+gEx/AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAWthEUsYAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 161" o:spid="_x0000_s1055" style="position:absolute;left:8919;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBa2ERSxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgq9040/tTbNRoKgiAi1KqWXh+wxCWbPhuzWpG/fFQq9HGbmGyZZ9qYWN2pdZVnBeBSB&#10;IM6trrhQcD6thwsQziNrrC2Tgh9ysEwfBgnG2nb8QbejL0SAsItRQel9E0vp8pIMupFtiIN3sa1B&#10;H2RbSN1iF+CmlpMomkuDFYeFEhtalZRfj99GgS6y8+zrsNv0n+uXV94/Z93m/aDU02OfvYHw1Pv/&#10;8F97qxXMp3D/En6ATH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWthEUsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:group id="Group 162" o:spid="_x0000_s1056" style="position:absolute;left:9162;top:10183;width:925;height:214" coordorigin="8235,10478" coordsize="925,214" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAygC3ZMQAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfITzB&#10;m6bVXVm6RhFR8SAL/oFlb4/m2Rabl9LEtn77jSB4HGbmN8x82ZlSNFS7wrKCeByBIE6tLjhTcDlv&#10;R18gnEfWWFomBQ9ysFz0e3NMtG35SM3JZyJA2CWoIPe+SqR0aU4G3dhWxMG72tqgD7LOpK6xDXBT&#10;ykkUzaTBgsNCjhWtc0pvp7tRsGuxXU3jTXO4XdePv/Pnz+8hJqWGg271DcJT59/hV3uvFcw+4Pkl&#10;/AC5+AcAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAA&#10;AAAAADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAA&#10;AAAAADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAygC3ZMQAAADbAAAA&#10;DwAAAAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJsDAAAAAA==&#10;">
-                          <v:shape id="Freeform 163" o:spid="_x0000_s1057" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAun15vcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IE73RjUaupq4SCIiL4i3h5yJ4m&#10;odmzIbua+PbdgtDLYWa+YebL1pTiQbUrLCsYDiIQxKnVBWcKLudVfwrCeWSNpWVS8CQHy8VbZ46x&#10;tg0f6XHymQgQdjEqyL2vYildmpNBN7AVcfC+bW3QB1lnUtfYBLgp5XsUTaTBgsNCjhV95ZT+nO5G&#10;gc6Sy+h22K7b6+pjxrtx0qz3B6V63Tb5BOGp9f/hV3ujFUzG8Pcl/AC5+AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhALp9eb3EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:group id="Group 162" o:spid="_x0000_s1056" style="position:absolute;left:9162;top:10183;width:925;height:214" coordorigin="8235,10478" coordsize="925,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDKALdkxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbptVdWbpGEVHxIAv+gWVvj+bZFpuX0sS2fvuNIHgcZuY3zHzZmVI0VLvCsoJ4HIEg&#10;Tq0uOFNwOW9HXyCcR9ZYWiYFD3KwXPR7c0y0bflIzclnIkDYJagg975KpHRpTgbd2FbEwbva2qAP&#10;ss6krrENcFPKSRTNpMGCw0KOFa1zSm+nu1Gwa7FdTeNNc7hd14+/8+fP7yEmpYaDbvUNwlPn3+FX&#10;e68VzD7g+SX8ALn4BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMoAt2TEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                          <v:shape id="Freeform 163" o:spid="_x0000_s1057" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6fXm9xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7DcgTvdGNRq6mrhIIiIviLeHnIniah2bMhu5r49t2C0MthZr5h5svWlOJBtSssKxgOIhDE&#10;qdUFZwou51V/CsJ5ZI2lZVLwJAfLxVtnjrG2DR/pcfKZCBB2MSrIva9iKV2ak0E3sBVx8L5tbdAH&#10;WWdS19gEuCnlexRNpMGCw0KOFX3llP6c7kaBzpLL6HbYrtvr6mPGu3HSrPcHpXrdNvkE4an1/+FX&#10;e6MVTMbw9yX8ALn4BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALp9eb3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 164" o:spid="_x0000_s1058" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEASq/nysUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IKvemmRdOauglBUEQErRXp8ZF9&#10;TUKzb0N2a+K/7xYEj8PMfMMsssE04kKdqy0reJ5EIIgLq2suFZw+V+M3EM4ja2wsk4IrOcjSh9EC&#10;E217/qDL0ZciQNglqKDyvk2kdEVFBt3EtsTB+7adQR9kV0rdYR/gppEvURRLgzWHhQpbWlZU/Bx/&#10;jQJd5qfp12G7Hs6r1znvZnm/3h+Uenoc8ncQngZ/D9/aG60gjuH/S/gBMv0DAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBKr+fKxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 164" o:spid="_x0000_s1058" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBKr+fKxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq96aZF05q6CUFQRAStFenxkX1NQrNvQ3Zr4r/vFgSPw8x8wyyywTTiQp2rLSt4nkQg&#10;iAuray4VnD5X4zcQziNrbCyTgis5yNKH0QITbXv+oMvRlyJA2CWooPK+TaR0RUUG3cS2xMH7tp1B&#10;H2RXSt1hH+CmkS9RFEuDNYeFCltaVlT8HH+NAl3mp+nXYbsezqvXOe9meb/eH5R6ehzydxCeBn8P&#10;39obrSCO4f9L+AEy/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBKr+fKxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 165" o:spid="_x0000_s1059" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAJeNCUcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3XT0poa3YRQUEoRtFbE4yP7&#10;moRm34bsatJ/7wpCj8PMfMMss8E04kKdqy0reJpGIIgLq2suFRy+V49vIJxH1thYJgV/5CBLRw9L&#10;TLTt+Ysue1+KAGGXoILK+zaR0hUVGXRT2xIH78d2Bn2QXSl1h32Am0Y+R9FMGqw5LFTY0ntFxe/+&#10;bBToMj+8nHaf6+G4iue8ec379Xan1GQ85AsQngb/H763P7SCWQy3L+EHyPQKAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQAl40JRxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 165" o:spid="_x0000_s1059" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAl40JRxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvddPSmhrdhFBQShG0VsTjI/uahGbfhuxq0n/vCkKPw8x8wyyzwTTiQp2rLSt4mkYg&#10;iAuray4VHL5Xj28gnEfW2FgmBX/kIEtHD0tMtO35iy57X4oAYZeggsr7NpHSFRUZdFPbEgfvx3YG&#10;fZBdKXWHfYCbRj5H0UwarDksVNjSe0XF7/5sFOgyP7ycdp/r4biK57x5zfv1dqfUZDzkCxCeBv8f&#10;vrc/tIJZDLcv4QfI9AoAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAl40JRxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 166" o:spid="_x0000_s1060" style="position:absolute;left:8928;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAVHzWI8EA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QruxlTxMVONUgRFRPAxMri8NNe2&#10;2NyUJtr692YxMMvDec+XrSnFk2pXWFYw6EcgiFOrC84UXH7Wn18gnEfWWFomBS9ysFx0PuYYa9vw&#10;iZ5nn4kQwi5GBbn3VSylS3My6Pq2Ig7czdYGfYB1JnWNTQg3pRxG0UQaLDg05FjRKqf0fn4YBTpL&#10;LqPrcbdpf9fTb96Pk2ZzOCrV67bJDISn1v+L/9xbrWASxoYv4QfIxRsAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAFR81iPBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 166" o:spid="_x0000_s1060" style="position:absolute;left:8928;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUfNYjwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVPExU41SBEVE8DEyuLw017bY3JQm2vr3ZjEwy8N5z5etKcWTaldYVjDoRyCIU6sL&#10;zhRcftafXyCcR9ZYWiYFL3KwXHQ+5hhr2/CJnmefiRDCLkYFufdVLKVLczLo+rYiDtzN1gZ9gHUm&#10;dY1NCDelHEbRRBosODTkWNEqp/R+fhgFOksuo+txt2l/19Nv3o+TZnM4KtXrtskMhKfW/4v/3Fut&#10;YBLGhi/hB8jFGwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFR81iPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 167" o:spid="_x0000_s1061" style="position:absolute;left:9159;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAOzBzuMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74X+h+UVvDWbSqs1zSqhoJQiaDVIj4/s&#10;axLMvg3Z1aT/3hUEj8PMfMOki8E04kydqy0reIliEMSF1TWXCvL98vkdhPPIGhvLpOCfHCzmjw8p&#10;Jtr2/EPnnS9FgLBLUEHlfZtI6YqKDLrItsTB+7OdQR9kV0rdYR/gppHjOJ5IgzWHhQpb+qyoOO5O&#10;RoEus/z1d/u9Gg7L6YzXb1m/2myVGj0N2QcIT4O/h2/tL61gMoPrl/AD5PwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQA7MHO4xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 167" o:spid="_x0000_s1061" style="position:absolute;left:9159;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7MHO4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NZtKqzXNKqGglCJoNUiPj+xrEsy+DdnVpP/eFQSPw8x8w6SLwTTiTJ2rLSt4iWIQ&#10;xIXVNZcK8v3y+R2E88gaG8uk4J8cLOaPDykm2vb8Q+edL0WAsEtQQeV9m0jpiooMusi2xMH7s51B&#10;H2RXSt1hH+CmkeM4nkiDNYeFClv6rKg47k5GgS6z/PV3+70aDsvpjNdvWb/abJUaPQ3ZBwhPg7+H&#10;b+0vrWAyg+uX8APk/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7MHO4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:group id="Group 168" o:spid="_x0000_s1062" style="position:absolute;left:10325;top:10188;width:463;height:214" coordorigin="8235,10478" coordsize="463,214" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAMOInusMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdC/2H4Ra6&#10;M5O0aEt0FAlt6UIEk0Jxd8lck2DmTshM8/h7Z1Ho8nDe2/1kWjFQ7xrLCpIoBkFcWt1wpeC7+Fi+&#10;gXAeWWNrmRTM5GC/e1hsMdV25DMNua9ECGGXooLa+y6V0pU1GXSR7YgDd7W9QR9gX0nd4xjCTSuf&#10;43gtDTYcGmrsKKupvOW/RsHniOPhJXkfjrdrNl+K1ennmJBST4/TYQPC0+T/xX/uL63gNawPX8IP&#10;kLs7AAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQAw4ie6wwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                          <v:shape id="Freeform 169" o:spid="_x0000_s1063" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAQJ/pY8QA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wu+w3KE3tWN0laNrhIERaTgL+LlIXtM&#10;gtmzIbua9O3dQsHLYWa+Yabz1pTiQbUrLCvo9yIQxKnVBWcKTsflxwiE88gaS8uk4JcczGedtynG&#10;2ja8p8fBZyJA2MWoIPe+iqV0aU4GXc9WxMG72tqgD7LOpK6xCXBTykEUfUuDBYeFHCta5JTeDnej&#10;QGfJ6fOy26za83I45p+vpFltd0q9d9tkAsJT61/h//ZaKxj24e9L+AFy9gQAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAECf6WPEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:group id="Group 168" o:spid="_x0000_s1062" style="position:absolute;left:10325;top:10188;width:463;height:214" coordorigin="8235,10478" coordsize="463,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAw4ie6wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7RoS3QUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6BcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/jeC0NNhwaauwoq6m85b9GweeI4+EleR+Ot2s2X4rV6eeYkFJPj9NhA8LT5P/Ff+4v&#10;reA1rA9fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMOInusMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                          <v:shape id="Freeform 169" o:spid="_x0000_s1063" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBAn+ljxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcoTe1Y3SVo2uEgRFpOAv4uUhe0yC2bMhu5r07d1CwcthZr5hpvPWlOJBtSssK+j3IhDE&#10;qdUFZwpOx+XHCITzyBpLy6TglxzMZ523KcbaNrynx8FnIkDYxagg976KpXRpTgZdz1bEwbva2qAP&#10;ss6krrEJcFPKQRR9S4MFh4UcK1rklN4Od6NAZ8np87LbrNrzcjjmn6+kWW13Sr1322QCwlPrX+H/&#10;9lorGPbh70v4AXL2BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAECf6WPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 170" o:spid="_x0000_s1064" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAsE13FMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3Wj2Koxq4SCUqSg1SAeH9ln&#10;Epp9G7Jbk/57t1DocZiZb5hk05ta3Kl1lWUFk3EEgji3uuJCQXbePi9AOI+ssbZMCn7IwWY9eEow&#10;1rbjT7qffCEChF2MCkrvm1hKl5dk0I1tQxy8m20N+iDbQuoWuwA3tZxG0as0WHFYKLGht5Lyr9O3&#10;UaCLNJtdj/tdf9nOl/zxkna7w1Gp0bBPVyA89f4//Nd+1wrmU/j9En6AXD8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQCwTXcUxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 170" o:spid="_x0000_s1064" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCwTXcUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaPYqjGrhIJSpKDVIB4f2WcSmn0bsluT/nu3UOhxmJlvmGTTm1rcqXWVZQWTcQSC&#10;OLe64kJBdt4+L0A4j6yxtkwKfsjBZj14SjDWtuNPup98IQKEXYwKSu+bWEqXl2TQjW1DHLybbQ36&#10;INtC6ha7ADe1nEbRqzRYcVgosaG3kvKv07dRoIs0m12P+11/2c6X/PGSdrvDUanRsE9XIDz1/j/8&#10;137XCuZT+P0SfoBcPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwTXcUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 171" o:spid="_x0000_s1065" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA3wHSj8QA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBSE3wv9D8sp+FY39d7oKkFQpAhekT4essck&#10;NHs2ZFcT/31XKPRxmJlvmNmiNaW4U+0Kywo+uhEI4tTqgjMF59PqfQLCeWSNpWVS8CAHi/nrywxj&#10;bRs+0P3oMxEg7GJUkHtfxVK6NCeDrmsr4uBdbW3QB1lnUtfYBLgpZS+KRtJgwWEhx4qWOaU/x5tR&#10;oLPkPPjef63by2r8ydth0qx3e6U6b20yBeGp9f/hv/ZGKxj34fkl/AA5/wUAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAN8B0o/EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 171" o:spid="_x0000_s1065" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfAdKPxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/0Pyyn4Vjf13ugqQVCkCF6RPh6yxyQ0ezZkVxP/fVco9HGYmW+Y2aI1pbhT7QrLCj66EQji&#10;1OqCMwXn0+p9AsJ5ZI2lZVLwIAeL+evLDGNtGz7Q/egzESDsYlSQe1/FUro0J4Ouayvi4F1tbdAH&#10;WWdS19gEuCllL4pG0mDBYSHHipY5pT/Hm1Ggs+Q8+N5/rdvLavzJ22HSrHd7pTpvbTIF4an1/+G/&#10;9kYrGPfh+SX8ADn/BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN8B0o/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>總代號：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F1C370" w14:textId="1A1D0F42" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00FF63FB" w:rsidP="00FF63FB">
+          <w:p w14:paraId="04F1C370" w14:textId="16C9CB42" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00A61621" w:rsidP="00A61621">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24656498" wp14:editId="1E352230">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24656498" wp14:editId="22538A99">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2680335</wp:posOffset>
+                        <wp:posOffset>2660650</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>16510</wp:posOffset>
+                        <wp:posOffset>4445</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="635" cy="137160"/>
-                      <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
+                      <wp:extent cx="45085" cy="127000"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="25400"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Freeform 171"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="635" cy="137160"/>
+                                <a:ext cx="45085" cy="127000"/>
                               </a:xfrm>
                               <a:custGeom>
                                 <a:avLst/>
                                 <a:gdLst>
                                   <a:gd name="T0" fmla="*/ 0 w 1"/>
                                   <a:gd name="T1" fmla="*/ 0 h 276"/>
                                   <a:gd name="T2" fmla="*/ 0 w 1"/>
                                   <a:gd name="T3" fmla="*/ 276 h 276"/>
                                 </a:gdLst>
                                 <a:ahLst/>
                                 <a:cxnLst>
                                   <a:cxn ang="0">
                                     <a:pos x="T0" y="T1"/>
                                   </a:cxn>
                                   <a:cxn ang="0">
                                     <a:pos x="T2" y="T3"/>
                                   </a:cxn>
                                 </a:cxnLst>
                                 <a:rect l="0" t="0" r="r" b="b"/>
                                 <a:pathLst>
                                   <a:path w="1" h="276">
                                     <a:moveTo>
                                       <a:pt x="0" y="0"/>
                                     </a:moveTo>
                                     <a:lnTo>
@@ -6053,149 +6170,149 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.05pt;margin-top:1.3pt;width:.05pt;height:10.8pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/F5Tz9wIAAIMGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v0zAUfUfiP1h+ROqStFm6VUunqW0Q&#10;0oBJKz/AtZ0mIrGD7TYdiP/OvU6atRtICNGHxPa9uT7n3I/e3B7qiuylsaVWKY0uQkqk4lqUapvS&#10;L+tsdEWJdUwJVmklU/okLb2dv31z0zYzOdaFroQ0BIIoO2ublBbONbMgsLyQNbMXupEKjLk2NXOw&#10;NdtAGNZC9LoKxmGYBK02ojGaS2vhdNkZ6dzHz3PJ3ec8t9KRKqWAzfmn8c8NPoP5DZttDWuKkvcw&#10;2D+gqFmp4NIh1JI5RnamfBWqLrnRVufugus60Hlecuk5AJsofMHmsWCN9FxAHNsMMtn/F5Z/2j8Y&#10;UoqUQqIUqyFFmZESBSfRNEJ92sbOwO2xeTDI0Db3mn+1YAjOLLix4EM27UctIA7bOe01OeSmxi+B&#10;LTl46Z8G6eXBEQ6HyeSSEg7n0WQaJT4vAZsdv+Q7695L7aOw/b11XdoErLzoooe+hhTndQUZfBeQ&#10;kLTEE4CsDA7RmUNBxtOkr4HBZXzm8psYkxMH+J4MUQDx9oiJFUeY/KB6nLAiDBsj9Lo02qIeCBqI&#10;rz1WCAFeSOoPzoAOnSeI+ujcvftLDNT8y2o3lEC1bzqmDXOIDe/AJWlBdEqKlKIWeFrrvVxrb3cv&#10;EgY3PVsr9dqr1xP8Oiss8BKPdbgY8Z5kVOmsrCqf0kohHCiGTiGrq1KgEcFYs90sKkP2DHp5MkmS&#10;LOtFOHMzeqeED1ZIJlb92rGy6tYeGsaD0utlwCL0zfrjOrxeXa2u4lE8TlajOFwuR3fZIh4lWTS9&#10;XE6Wi8Uy+okiRfGsKIWQCtEdB0cU/11j9iOsa/lhdJyxOCOb+d9rssE5DC8ycDm+PTvfpNiXXSNv&#10;tHiCHjW6m4QwuWFRaPOdkhamYErttx0zkpLqg4Ixcx3FMY5Nv4kvp2PYmFPL5tTCFIdQKXUUyhyX&#10;C9eN2l1jym0BN0W+wJS+g9mQl9jGHl+Hqt/ApPMM+qmMo/R0772e/zvmvwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHw0iEzdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvddInV&#10;xmxKENqDCNZaisdtdkyC2dmQ3Tbx3zue6vHjPd58k68m14kzDqH1pGE+S0AgVd62VGvYf6zvHkGE&#10;aMiazhNq+MEAq+L6KjeZ9SO943kXa8EjFDKjoYmxz6QMVYPOhJnvkTj78oMzkXGopR3MyOOukypJ&#10;FtKZlvhCY3p8brD63p2cBluX+/Rz+7KZDuuHJb3el+Pmbav17c1UPoGIOMVLGf70WR0Kdjr6E9kg&#10;Og2pUnOualALEJwzKxBH5lSBLHL5/4HiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8X&#10;lPP3AgAAgwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHw0iEzdAAAACAEAAA8AAAAAAAAAAAAAAAAAUQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABbBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
-                      <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,137160" o:connectangles="0,0"/>
+                    <v:shape w14:anchorId="15B1909B" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:209.5pt;margin-top:.35pt;width:3.55pt;height:10pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOoGxPnQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0OGC1nWsX1CmGdhkG&#10;dFuBZh+gyHJsTBY1SYnTfX1J2XGTdnsZ9mJT5jF5eEjx6vrQaLZXztdgcp5dpJwpI6GozTbnP9ar&#10;95ec+SBMITQYlfNH5fn18u2bq9Yu1Agq0IVyDIMYv2htzqsQ7CJJvKxUI/wFWGXQWYJrRMCj2yaF&#10;Ey1Gb3QyStNZ0oIrrAOpvMevt52TL2P8slQyfC9LrwLTOUduIT5dfG7omSyvxGLrhK1q2dMQ/8Ci&#10;EbXBpEOoWxEE27n6Vaimlg48lOFCQpNAWdZSxRqwmix9Uc1DJayKtaA43g4y+f8XVn7b3ztWFznH&#10;RhnRYItWTikSnGXzjPRprV8g7MHeO6rQ2zuQPz06kjMPHTxi2Kb9CgXGEbsAUZND6Rr6E6tlhyj9&#10;4yC9OgQm8eNkml5OOZPoyUbzNI2dScTi+K/c+fBZQYwj9nc+dI0r0IqyFz35NTa5bDT28F3CUtay&#10;WAL2ZQBkZ4CKjeazfgoGyOgM8ocY4xMA/s+GKMh4e+QkqiNNeTA9T7SYoKuRRmUseFKESGPh68gV&#10;QyCKivoLGNkReEysj+Du3SdxOPUv591xhvO+6Sq1IhA3ykEma1F0zqqckxb0tYG9WkP0hxctw0zP&#10;Xm1eo3o9Edd50aAkkeuQmPiedNTAqtY6tlQbojMbTzuFPOi6ICeR8W67udGO7QXe5vF4NlutehHO&#10;YA52pojBKiWKT70dRK07O1Lrx5cmthvxDRSPOL0Ouh2BOw2NCtxvzlrcDzn3v3bCKc70F4MX8EM2&#10;mdBCiYfJdD7Cgzv1bE49wkgMlfPAsf1k3oRuCe2sq7cVZsqi8AY+4q0paxrveL06Vv0Bd0CUsd9X&#10;tGROzxH1vFWXTwAAAP//AwBQSwMEFAAGAAgAAAAhAMfDfKvfAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AUhO+C/2F5gje7SYiNjXkpQWgPIlhrEY/b7DMJZt+G7LaJ/971VI/DDDPfFOvZ&#10;9OJMo+ssI8SLCARxbXXHDcLhfXP3AMJ5xVr1lgnhhxysy+urQuXaTvxG571vRChhlyuE1vshl9LV&#10;LRnlFnYgDt6XHY3yQY6N1KOaQrnpZRJFS2lUx2GhVQM9tVR/708GQTfVIf3cPW/nj0224pf7atq+&#10;7hBvb+bqEYSn2V/C8Icf0KEMTEd7Yu1Ej5DGq/DFI2Qggp0myxjEESGJMpBlIf/zl78AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEATqBsT50CAACdBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx8N8q98AAAAHAQAADwAAAAAAAAAAAAAAAAD3BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                      <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,127000" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>帳</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FF63FB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>號：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="45BFF7DE" w14:textId="77777777" w:rsidTr="001E4EFE">
+      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="45BFF7DE" w14:textId="77777777" w:rsidTr="00562F63">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="280" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3064CAA8" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00F47A9D" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25BF588A" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38B460E1" w14:textId="20608A4A" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00EE2A76">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56E355EC" wp14:editId="6A642F80">
                       <wp:simplePos x="0" y="0"/>
@@ -7090,137 +7207,137 @@
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="_x0000_s1066" style="position:absolute;margin-left:33.6pt;margin-top:.9pt;width:89.15pt;height:23.65pt;z-index:251672576" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAk5x2iUwYAAJhGAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v2zYQ/j5g/4HQxwGp9Wb5BXGKII6L&#10;Ad1WrNkPoCXZEiaJGqXEbof9990dKUWW3WzJYmdpmQ8OZVIk73j38Eg+9PnbbZ6xu1hWqShmlvPG&#10;tlhchCJKi/XM+u1mcTa2WFXzIuKZKOKZ9SmurLcX3393vimnsSsSkUWxZFBJUU035cxK6rqcDgZV&#10;mMQ5r96IMi4gcyVkzmt4lOtBJPkGas+zgWvbwWAjZFRKEcZVBd/OVaZ1QfWvVnFY/7JaVXHNspkF&#10;favpU9LnEj8HF+d8upa8TNJQd4M/oRc5TwtotK1qzmvObmW6V1WehlJUYlW/CUU+EKtVGsYkA0jj&#10;2D1p3klxW5Is6+lmXbZqAtX29PTkasOf7z5IlkYwdhYreA5DRK2yYIS62ZTrKRR5J8uP5QepBITk&#10;exH+XkH2oJ+Pz2tVmC03P4kI6uO3tSDdbFcyxypAaralIfjUDkG8rVkIXzqO57r20GIh5Hm27Q2H&#10;aozCBAYSX/M8J7AY5E5Go0mTd928Php76l1/5GHmgE9Vs9RV3TUlFz20ImotuLta8KmFvpQ4zM+l&#10;hQPitLpohXFdEoZPD2hhAtoiKw6TfS3oFx+rBdBh1xaG5Cen0UIrTqsFbwzjjeawr4XxxANTQVvw&#10;XO3LXS3YYNP0IhjFQ7YA0FPde1f137zrY8LLmJy2QtfRduU3Gv0VIIkX6yxmQwc7tSmpWONelfIt&#10;VoirBIrFl1KKTRLzCHpF5cGOOy/gQwWe+Y/OdkBTrYJHX9ITn5ayqt/FImeYmFkSOk+uzO/eV7VS&#10;aVMEPbsQizTLyBqzgm1mVuCB7WBOJbI0wkx6kOvlVSbZHQdU9rwgWCz0+OwUy9Ma5oYszWfW2MY/&#10;ZeeojesiolZqnmYqDSaeFVg5iAV90ymFwX9O7Mn1+Hrsn/lucH3m2/P52eXiyj8LFs5oOPfmV1dz&#10;5y/sp+NPkzSK4gK72swHjv/vLELPTArJ2xlhR6SqK/mC/vYlH+x2g0AMpGr+k3RkBjjyyoLq7XJL&#10;KB40NrUU0SewCynUlAdTNCQSIT9bbAPT3cyq/rjlMrZY9mMBtjX0Ub+spgdIyO63y+ZbXoRQxcyq&#10;LaaSV7WaS29Lma4TaMGh0S7EJYD+KiUTQRtVvaEJg5xN9froXgfgoHBsIeMYgwg2dBsFgW/2nA7t&#10;+WneNXGdSQ+HWu/SEDSihlsgBii/Va6Fltq4E0wskTbedaS7fgOjscoziEp+GDCbbRjBAJZsCgDK&#10;dQokzB2RFXSLwLTWKXKgDkD8tgC8z9paoMdtn3iivB46vy10PyEFtgARifLzUlQ4SWOnAZZvFGRR&#10;eZTzC4Whd1i4AWkoRbZ+3wjiTj+CkxaDCG6pMKHkNfYN28AkQg9oJYE5A3SB3+biLr4RlF/3gg+Q&#10;8D43K/ZLaX0SwmAuJLCRNkENw5fdEX1eJIQ4UAOeAT/EwWbaUzDySKibOL7fQp0/HEHkoOFO5yi4&#10;0zmvDfIgVupDHvnVDrDBfNyN4Z8SUEyGtnLb+9DLQJ6BvGcL/gzk0fzSRLMG8nB75/DaarQPef5R&#10;orwRrkR3VpsG8gzkGcg7yRLXRHmd7SRYbfajPNoFfO4oz4EtdrOypRWkWdkK2r03K1syB4N5ahkO&#10;e3gn2sxzYJ3eB712u/M5d/McOHWC/TAT6ME+l9nOM6A3OO1ZxmsJ9GBJrg+7TwWA7RF95xBRH9N3&#10;tvDazb1nP0T0x2M4x0Rc3DuldR19Zt8/cTZniEhtgRO913OG2JrUIz3x5GeIux7YcUYireiTdwe2&#10;qVXYoIgtw7HaGzoesaWldMDqydUUlXaj6MU4HU6f1HFCasseXDhfBanDOcDqCDRX5iSAbFgd3war&#10;Q0NWw6P4xlkdGGr0FoLBA1wqQ+tQ3BFD64BYtEP+MLSOXa71QQ7xC3LaHhl9ft20DuQ89zHvOFQ2&#10;w+swVDZDZQOywUvweA3mdQ45nX1iR3AcLpshdhjMM5hnMO/lbyw4cF+yH+cdhcxmmB3mzoK5s0BX&#10;iU2g12yRqfBTX7A4IbNjn84WHInOZpgdJtIzkZ6J9B6M9HbPlU9wOxyvoKmo757ZETzAbTPMDriz&#10;aW6Hq/v0EMUBu+Ch20Lt7XB95P//P0fseiCl4edPSEL9Uy34+yrdZwpZ7n9Q5uJvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAzMd7998AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3KiT0JQS4lRVBZwqJFok1Jsbb5Oo8TqK3ST9e5YTHGdnNPM2X022FQP2vnGkIJ5FIJBKZxqqFHzt&#10;3x6WIHzQZHTrCBVc0cOquL3JdWbcSJ847EIluIR8phXUIXSZlL6s0Wo/cx0SeyfXWx1Y9pU0vR65&#10;3LYyiaKFtLohXqh1h5say/PuYhW8j3pcP8avw/Z82lwP+/TjexujUvd30/oFRMAp/IXhF5/RoWCm&#10;o7uQ8aJVsHhKOMl3foDtZJ6mII4K5s8xyCKX//mLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAk5x2iUwYAAJhGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDMx3v33wAAAAcBAAAPAAAAAAAAAAAAAAAAAK0IAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAuQkAAAAA&#10;">
-[...2 lines deleted...]
-                          <v:rect id="Rectangle 51" o:spid="_x0000_s1069" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEASw8V5sMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP0WrCQBRE3wv+w3IFX0Q3sSoSXcUKpbZPjfoBl+w1&#10;G8zeTbOrpn/vFoQ+DjNzhlltOluLG7W+cqwgHScgiAunKy4VnI7vowUIH5A11o5JwS952Kx7LyvM&#10;tLtzTrdDKEWEsM9QgQmhyaT0hSGLfuwa4uidXWsxRNmWUrd4j3Bby0mSzKXFiuOCwYZ2horL4WoV&#10;fJvX2dfwNHU/Sf15rBqffuRvqVKDfrddggjUhf/ws73XCqbwdyXeALl+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEASw8V5sMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                    <v:group w14:anchorId="56E355EC" id="_x0000_s1066" style="position:absolute;margin-left:33.6pt;margin-top:.9pt;width:89.15pt;height:23.65pt;z-index:251672576" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjNa9ZlgUAAOk5AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBiS7LlD8QpirQJ&#10;BnRbsWY/gJZkS5gkapQcOf31O/wwLctpBme257b0g0GJFHl5ee/h5T3S9Zt1npHHmFcpK2aOe9V3&#10;SFyELEqL5cz58+Hu57FDqpoWEc1YEc+cp7hy3tz8+MN1U05jjyUsi2JO0ElRTZty5iR1XU57vSpM&#10;4pxWV6yMC1QuGM9pjUu+7EWcNug9z3pevx/0GsajkrMwrircfacqnRvZ/2IRh/Xvi0UV1ySbOZCt&#10;lv9c/s/Ff+/mmk6XnJZJGmox6CukyGlaYFDT1TtaU7Li6V5XeRpyVrFFfRWyvMcWizSM5RwwG7ff&#10;mc09Z6tSzmU5bZalURNU29HTq7sNf3v8yEkaYe0cUtAcSyRHJcFI6KYpl1M0ueflp/IjVxNE8QML&#10;/6pQ3evWi+ulakzmza8sQn90VTOpm/WC56ILzJqs5RI8mSWI1zUJcdN1fc/rDx0Sos7v9/3hUK1R&#10;mGAhxWO+7wYOQe1kNJps6t5vHh+NffXsYOSLyh6dqmGlqFo0NS95YaaotYCn21oYyBG6sxTLfCwt&#10;PDMdowszGc+Tk6HTZ7QwgbakFYfJvhb0g4dqYbCrhaH0k/NowUzHaMEfY72FOexrYTzxYSrCFnxP&#10;+3JbC33YtHwQRvGSLQB6qq13Vf/Nuz4ltIyl01bCdbRdQUxlV38AkmixzGIydIVQTSmbbdyrUr5F&#10;CnaboFn8lnPWJDGNIJVsDztuPSAuKnjmvzrbM5oyCh59SU90WvKqvo9ZTkRh5nAIL12ZPn6oaqXS&#10;TRPh2QW7S7NMWmNWkGbmBD5sR9RULEsjUSkv+HJ+m3HySIHKvh8Ed3d6fXaa5WmNvSFL85kz7ouf&#10;snOhjfdFJEepaZqpMkw8KyQiKY0ozdbr+VqiW7DR9ZxFT9AXZ2orwNaFQsL4Z4c02AZmTvX3ivLY&#10;IdkvBXQ+HIhxSS0vUODtu/PNXVqE6GLm1A5Rxdta7TGrkqfLBCO4UgsFewswXKRSdWLtlDRabBih&#10;kvrk1giHUtZ4x+NYbK5k6G0UBJvtGKNY59dZ3cRzJx3/NFanXXMkBzYABYhbKZMThrIxMwBuBIMT&#10;t5aRFv0Bq7HIM+zWP/VInzREuke7Aby/1SAh3khaQbuJt9PkmT6wH5g+8DwxvUBiIxNNlDdA+HWh&#10;5UQJtoCdWtl/ySqxeQmhAVcPypVlezGpLzSGdKLxBrzQSm5o20GEP3YjG+4QRDZz5SslrYVsYgxR&#10;FC4JrSTAUuhC3M3ZY/zAZH3d2ZQxw21tVuy30vqUnidqURCDmIIcGDfbK3pchEB8pIHgEFA4EAIm&#10;7mBgIGAwHGGn0TCgaxQM6JqvDQpG+1Ag7W3H4YHf7ZjvNRvQZNhX5rzdqi0UWCg4WrBgoeCAg+Xz&#10;MSq26m5UMDhJVDASEf1O1G6hwEKBhQJxgLqMA4KLGKeLBTLNcOywwEUOzx4RZChujwhMpgftEeHC&#10;sgWuSQ1v0wUmn3LMdIGLdC8O3DYywEHa5gssGByYOtxSHGdKI7o40e9ltTVv1MoRmOzB0bPag/EY&#10;VIXAiz3awHM1idSlQL6hpLZR9YEZrbMntXctU1OEwkglu6gpErfDvQ3H6vB5OgbScG+IQj3NJZqT&#10;6P9Gvrld9u2MHOSeG7nfBPsmsKALVIEmNc8CVN87/aZdeUN4fef0m3iBoXO6Dl4ggy3/pkg+y78h&#10;dmmxdJZ/U8zcV82/ufsEXHAaLt4ScJaLt1y8fO/wQl/LcfGybDcuOA0Zbxk4iwUWCy4aC/bZ+OAk&#10;bLxl4OxLevYlvct+X1e8ctgNDE5Ex1sGzkYGNjJ4ZWSwy3Oc4bMSz1Dz2+9Kghe4ecvA4aX2I35W&#10;oqmZy89rty1TlvE9oXxRX3/7KD5YbF+j3P5C8+YfAAAA//8DAFBLAwQUAAYACAAAACEAzMd7998A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT0JQS4lRVBZwqJFok1Jsb&#10;b5Oo8TqK3ST9e5YTHGdnNPM2X022FQP2vnGkIJ5FIJBKZxqqFHzt3x6WIHzQZHTrCBVc0cOquL3J&#10;dWbcSJ847EIluIR8phXUIXSZlL6s0Wo/cx0SeyfXWx1Y9pU0vR653LYyiaKFtLohXqh1h5say/Pu&#10;YhW8j3pcP8avw/Z82lwP+/TjexujUvd30/oFRMAp/IXhF5/RoWCmo7uQ8aJVsHhKOMl3foDtZJ6m&#10;II4K5s8xyCKX//mLHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjNa9ZlgUAAOk5AAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDMx3v33wAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAAPAHAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AgAAAAA&#10;">
+                      <v:group id="Group 49" o:spid="_x0000_s1067" style="position:absolute;left:3316;top:9779;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:group id="Group 50" o:spid="_x0000_s1068" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBSlSazxQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8oTe6ibaFomuEkItPYRCVRBvj+wzCWbfhuw2f759t1DocZiZ3zDb/Wga0VPnassK4kUE&#10;griwuuZSwfl0eFqDcB5ZY2OZFEzkYL+bPWwx0XbgL+qPvhQBwi5BBZX3bSKlKyoy6Ba2JQ7ezXYG&#10;fZBdKXWHQ4CbRi6j6FUarDksVNhSVlFxP34bBe8DDukqfuvz+y2brqeXz0sek1KP8zHdgPA0+v/w&#10;X/tDK3iG3yvhBsjdDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSlSazxQAAANoAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                          <v:rect id="Rectangle 51" o:spid="_x0000_s1069" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkQ7B9wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgRvim6ijUh0FVsotl759wCH7DEbzJ6N2a3Gt3cLhV4OM/MNs1h1thY3an3lWEE6SkAQ&#10;F05XXCo4HT+HMxA+IGusHZOCB3lYLXsvC8y1u/OebodQighhn6MCE0KTS+kLQxb9yDXE0Tu71mKI&#10;si2lbvEe4baW4ySZSosVxwWDDX0YKi6HH6tgZybZ9vX05q5J/X2sGp9u9u+pUoN+t56DCNSF//Bf&#10;+0sryOD3SrwBcvkEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJEOwfcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:textbox inset="1.5mm,0,1.5mm,0">
                               <w:txbxContent>
                                 <w:p w14:paraId="173E2057" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="distribute"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">           </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:rect>
-                          <v:shape id="Freeform 52" o:spid="_x0000_s1070" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAFKoq8cQA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb81GqbWN2UgoKKUIVSvF4yP7&#10;TILZtyG7mvTfd4VCj8PMfMOkq8E04kadqy0rmEYxCOLC6ppLBcev9eMLCOeRNTaWScEPOVhlo4cU&#10;E2173tPt4EsRIOwSVFB53yZSuqIigy6yLXHwzrYz6IPsSqk77APcNHIWx8/SYM1hocKW3ioqLoer&#10;UaDL/Ph02n1shu/14pW387zffO6UmoyHfAnC0+D/w3/td61gDvcr4QbI7BcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhABSqKvHEAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 52" o:spid="_x0000_s1070" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkeLSGxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qi+1Y3ipY2uEgRFSsFLpfh4yB6TYPZsyK4m/feuUPBxmJlvmPmyNaW4U+0KywoG/QgE&#10;cWp1wZmC08/6/QOE88gaS8uk4I8cLBedtznG2jZ8oPvRZyJA2MWoIPe+iqV0aU4GXd9WxMG72Nqg&#10;D7LOpK6xCXBTymEUTaTBgsNCjhWtckqvx5tRoLPkNDrvvzbt73r6yd/jpNns9kr1um0yA+Gp9a/w&#10;f3urFUzgeSXcALl4AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOR4tIbEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 53" o:spid="_x0000_s1071" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA5Hi0hsQA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBSE3wv+h+UIvtWN4qWNrhIERUrBS6X4eMge&#10;k2D2bMiuJv33rlDwcZiZb5j5sjWluFPtCssKBv0IBHFqdcGZgtPP+v0DhPPIGkvLpOCPHCwXnbc5&#10;xto2fKD70WciQNjFqCD3voqldGlOBl3fVsTBu9jaoA+yzqSusQlwU8phFE2kwYLDQo4VrXJKr8eb&#10;UaCz5DQ677827e96+snf46TZ7PZK9bptMgPhqfWv8H97qxVM4Hkl3AC5eAAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAOR4tIbEAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 53" o:spid="_x0000_s1071" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLNBEdwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kaxVaOrBEEpUvAX8fKQPSbB7NmQ3Zr07d1CwcthZr5h5svWlOJBtSssKxj0IxDE&#10;qdUFZwrOp/X7BITzyBpLy6TglxwsF523OcbaNnygx9FnIkDYxagg976KpXRpTgZd31bEwbvZ2qAP&#10;ss6krrEJcFPKYRR9SoMFh4UcK1rllN6PP0aBzpLz6LrfbtrLejzl74+k2ez2SvW6bTID4an1r/B/&#10;+0srGMPflXAD5OIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAizQRHcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 54" o:spid="_x0000_s1072" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAizQRHcMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wu+w3IE7+pGsVWjqwRBKVLwF/HykD0m&#10;wezZkN2a9O3dQsHLYWa+YebL1pTiQbUrLCsY9CMQxKnVBWcKzqf1+wSE88gaS8uk4JccLBedtznG&#10;2jZ8oMfRZyJA2MWoIPe+iqV0aU4GXd9WxMG72dqgD7LOpK6xCXBTymEUfUqDBYeFHCta5ZTejz9G&#10;gc6S8+i6327ay3o85e+PpNns9kr1um0yA+Gp9a/wf/tLKxjD35VwA+TiCQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAizQRHcMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 54" o:spid="_x0000_s1072" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV5yD0wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kaxVaOrBEEpUvAX8fKQPSbB7NmQ3Zr07d1CwcthZr5h5svWlOJBtSssKxj0IxDE&#10;qdUFZwrOp/X7BITzyBpLy6TglxwsF523OcbaNnygx9FnIkDYxagg976KpXRpTgZd31bEwbvZ2qAP&#10;ss6krrEJcFPKYRR9SoMFh4UcK1rllN6PP0aBzpLz6LrfbtrLejzl74+k2ez2SvW6bTID4an1r/B/&#10;+0srmMLflXAD5OIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlecg9MMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 55" o:spid="_x0000_s1073" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAlecg9MMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE7wu+w3IE7+pGsVWjqwRBKVLwF/HykD0m&#10;wezZkN2a9O3dQsHLYWa+YebL1pTiQbUrLCsY9CMQxKnVBWcKzqf1+wSE88gaS8uk4JccLBedtznG&#10;2jZ8oMfRZyJA2MWoIPe+iqV0aU4GXd9WxMG72dqgD7LOpK6xCXBTymEUfUqDBYeFHCta5ZTejz9G&#10;gc6S8+i6327ay3o85e+PpNns9kr1um0yA+Gp9a/wf/tLK5jC35VwA+TiCQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAlecg9MMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 55" o:spid="_x0000_s1073" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyDKlYxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;EIXfC/6HZYS+1Y2lF42uEgpKkUK9IT4O2TEJZmdDdmvSf+88FPo2wzlzzjfzZe9qdaM2VJ4NjEcJ&#10;KOLc24oLA8fD6mkCKkRki7VnMvBLAZaLwcMcU+s73tFtHwslIRxSNFDG2KRah7wkh2HkG2LRLr51&#10;GGVtC21b7CTc1fo5Sd60w4qlocSGPkrKr/sfZ8AW2fHlvN2s+9Pqfcpfr1m3/t4a8zjssxmoSH38&#10;N/9df1rBF3r5RQbQizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8gypWMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 56" o:spid="_x0000_s1074" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA8gypWMYA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBCF3wv+h2WEvtWNpReNrhIKSpFCvSE+Dtkx&#10;CWZnQ3Zr0n/vPBT6NsM5c84382XvanWjNlSeDYxHCSji3NuKCwPHw+ppAipEZIu1ZzLwSwGWi8HD&#10;HFPrO97RbR8LJSEcUjRQxtikWoe8JIdh5Bti0S6+dRhlbQttW+wk3NX6OUnetMOKpaHEhj5Kyq/7&#10;H2fAFtnx5bzdrPvT6n3KX69Zt/7eGvM47LMZqEh9/Df/XX9awRd6+UUG0Is7AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEA8gypWMYAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 56" o:spid="_x0000_s1074" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdQAzDwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL7VjWKrRlcJglKk4BXxcciOSTA7G7Jbk/69Wyj4NodznfmyNaV4UO0KywoG/QgEcWp1&#10;wZmC82n9PgHhPLLG0jIp+CUHy0XnbY6xtg0f6HH0mQgh7GJUkHtfxVK6NCeDrm8r4sDdbG3QB1hn&#10;UtfYhHBTymEUfUqDBYeGHCta5ZTejz9Ggc6S8+i6327ay3o85e+PpNns9kr1um0yA+Gp9S/xv/tL&#10;h/kD+PslHCAXTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdQAzDwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:rect id="Rectangle 57" o:spid="_x0000_s1075" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA2OpZ5cEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPzWrCQBC+C32HZQpeim6iVSS6ii2I1pNRH2DITrOh&#10;2dmYXTV9+65Q8DYf3+8sVp2txY1aXzlWkA4TEMSF0xWXCs6nzWAGwgdkjbVjUvBLHlbLl94CM+3u&#10;nNPtGEoRQ9hnqMCE0GRS+sKQRT90DXHkvl1rMUTYllK3eI/htpajJJlKixXHBoMNfRoqfo5Xq+Bg&#10;xpP92/ndXZL661Q1Pt3mH6lS/dduPQcRqAtP8b97p+P8FB6/xAPk8g8AAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhANjqWeXBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:rect id="Rectangle 57" o:spid="_x0000_s1075" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAoOMeSwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBC+im9gqEl3FCtLWk1EfYMiO2WB2Ns2umr59tyD0Nh/f7yzXna3FnVpfOVaQjhMQxIXT&#10;FZcKzqfdaA7CB2SNtWNS8EMe1qveyxIz7R6c0/0YShFD2GeowITQZFL6wpBFP3YNceQurrUYImxL&#10;qVt8xHBby0mSzKTFimODwYa2horr8WYVHMzrdD88v7nvpP46VY1PP/L3VKlBv9ssQATqwr/46f7U&#10;cf4E/n6JB8jVLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAoOMeSwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="44E14927" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                       </v:group>
-                      <v:group id="Group 58" o:spid="_x0000_s1076" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAcqP59sEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/sfwgh7&#10;07QuilSjiKzLHkSwCsvehmZsi82kNLGt/94Igrd5vM9ZrntTiZYaV1pWEI8jEMSZ1SXnCs6n3WgO&#10;wnlkjZVlUnAnB+vVx2CJibYdH6lNfS5CCLsEFRTe14mULivIoBvbmjhwF9sY9AE2udQNdiHcVHIS&#10;RTNpsOTQUGBN24Kya3ozCn467DZf8Xe7v1629//T9PC3j0mpz2G/WYDw1Pu3+OX+1WH+BJ6/hAPk&#10;6gEAAP//AwBQSwECLQAUAAYACAAAACEAovhPUwQBAADsAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAAAAAAAAAAAAA&#10;ADUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAVAAAAAAAAAAAAAAAA&#10;ADYCAABkcnMvZ3JvdXBzaGFwZXhtbC54bWxQSwECLQAUAAYACAAAACEAcqP59sEAAADbAAAADwAA&#10;AAAAAAAAAAAAAACqAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+gAAAJgDAAAAAA==&#10;">
-[...1 lines deleted...]
-                          <v:rect id="Rectangle 60" o:spid="_x0000_s1078" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAyJ36fcIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPzWrCQBC+F3yHZQQvoptYFYmuYoVS21OjPsCQHbPB&#10;7GyaXTV9e7cg9DYf3++sNp2txY1aXzlWkI4TEMSF0xWXCk7H99EChA/IGmvHpOCXPGzWvZcVZtrd&#10;OafbIZQihrDPUIEJocmk9IUhi37sGuLInV1rMUTYllK3eI/htpaTJJlLixXHBoMN7QwVl8PVKvg2&#10;r7Ov4WnqfpL681g1Pv3I31KlBv1uuwQRqAv/4qd7r+P8Kfz9Eg+Q6wcAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQDInfp9wgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                      <v:group id="Group 58" o:spid="_x0000_s1076" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd71xtwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTSotJbqGIFZ6CEK1IN6G7JgEs7Mhu+bx77tCobf5+J6zTkfTiJ46V1tWEC8iEMSF&#10;1TWXCn5Ony8fIJxH1thYJgUTOUg3s6c1JtoO/E390ZcihLBLUEHlfZtI6YqKDLqFbYkDd7WdQR9g&#10;V0rd4RDCTSNfo+hdGqw5NFTY0rai4na8GwX7AYdsGe/6/HbdTpfT2+Gcx6TU83zMViA8jf5f/Of+&#10;0mH+Eh6/hAPk5hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd71xtwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                        <v:group id="Group 59" o:spid="_x0000_s1077" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCSBsQZwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLsqS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJEGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4/j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wRPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJIGxBnBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                          <v:rect id="Rectangle 60" o:spid="_x0000_s1078" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn0V/mwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL4U3UQbkegqtlBsffL2AUN2zAazszG71fj3bqHQtzmc6yxWna3FjVpfOVaQjhIQxIXT&#10;FZcKTsfP4QyED8gaa8ek4EEeVsveywJz7e68p9shlCKGsM9RgQmhyaX0hSGLfuQa4sidXWsxRNiW&#10;Urd4j+G2luMkmUqLFccGgw19GCouhx+rYGcm2fb19OauSf19rBqfbvbvqVKDfreegwjUhX/xn/tL&#10;x/kZ/P4SD5DLJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn0V/mwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:textbox inset="1.5mm,0,1.5mm,0">
                               <w:txbxContent>
                                 <w:p w14:paraId="14A9894F" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:jc w:val="distribute"/>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">           </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </v:textbox>
                           </v:rect>
-                          <v:shape id="Freeform 61" o:spid="_x0000_s1079" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA4nsKwMEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9F/yHZYS+6abFa+oqQVBECl6RPg7ZaRKa&#10;nQ3ZrYl/7xYE3+ZwrjNftqYUN6pdYVnB+yACQZxaXXCm4HJe96cgnEfWWFomBXdysFx0O3OMtW34&#10;SLeTz0QIYRejgtz7KpbSpTkZdANbEQfux9YGfYB1JnWNTQg3pfyIorE0WHBoyLGiVU7p7+nPKNBZ&#10;chl+H3ab9rqezPhrlDSb/UGpt16bfILw1PqX+One6jB/BP+/hAPk4gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOJ7CsDBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 61" o:spid="_x0000_s1079" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQASqZS3wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL7VjeKlja4SBEVKwUul+DhkxySYnQ3Z1aR/7woF3+ZwrjNftqYUd6pdYVnBoB+BIE6t&#10;LjhTcPpZv3+AcB5ZY2mZFPyRg+Wi8zbHWNuGD3Q/+kyEEHYxKsi9r2IpXZqTQde3FXHgLrY26AOs&#10;M6lrbEK4KeUwiibSYMGhIceKVjml1+PNKNBZchqd91+b9nc9/eTvcdJsdnulet02mYHw1PqX+N+9&#10;1WH+BJ6/hAPk4gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQASqZS3wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 62" o:spid="_x0000_s1080" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAEqmUt8IA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9L/gPywi+1Y3ipY2uEgRFSsFLpfg4ZMck&#10;mJ0N2dWkf+8KBd/mcK4zX7amFHeqXWFZwaAfgSBOrS44U3D6Wb9/gHAeWWNpmRT8kYPlovM2x1jb&#10;hg90P/pMhBB2MSrIva9iKV2ak0HXtxVx4C62NugDrDOpa2xCuCnlMIom0mDBoSHHilY5pdfjzSjQ&#10;WXIanfdfm/Z3Pf3k73HSbHZ7pXrdNpmB8NT6l/jfvdVh/gSev4QD5OIBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQASqZS3wgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 62" o:spid="_x0000_s1080" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB95TEswwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr3ppqWaNs0qoaCICLU2lB6H7DQJZmdDdjXx37uC0Ns83ueky8E04kydqy0reJpGIIgL&#10;q2suFeTfq8krCOeRNTaWScGFHCwX41GKibY9f9H54EsRQtglqKDyvk2kdEVFBt3UtsSB+7OdQR9g&#10;V0rdYR/CTSOfo2guDdYcGips6aOi4ng4GQW6zPKX3/12Pfys4jfezbJ+/blX6vFhyN5BeBr8v/ju&#10;3ugwP4bbL+EAubgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfeUxLMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 63" o:spid="_x0000_s1081" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAfeUxLMMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQq96aalmjbNKqGgiAi1NpQeh+w0&#10;CWZnQ3Y18d+7gtDbPN7npMvBNOJMnastK3iaRiCIC6trLhXk36vJKwjnkTU2lknBhRwsF+NRiom2&#10;PX/R+eBLEULYJaig8r5NpHRFRQbd1LbEgfuznUEfYFdK3WEfwk0jn6NoLg3WHBoqbOmjouJ4OBkF&#10;uszyl9/9dj38rOI33s2yfv25V+rxYcjeQXga/L/47t7oMD+G2y/hALm4AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAfeUxLMMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 63" o:spid="_x0000_s1081" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAMeqVexgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;EIXfC/6HZYS+1Y2lF42uEgpKkUK9IT4O2TEJZmdDdmvSf+88FPo2wzlzzjfzZe9qdaM2VJ4NjEcJ&#10;KOLc24oLA8fD6mkCKkRki7VnMvBLAZaLwcMcU+s73tFtHwslIRxSNFDG2KRah7wkh2HkG2LRLr51&#10;GGVtC21b7CTc1fo5Sd60w4qlocSGPkrKr/sfZ8AW2fHlvN2s+9Pqfcpfr1m3/t4a8zjssxmoSH38&#10;N/9df1rBF1j5RQbQizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADHqlXsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 64" o:spid="_x0000_s1082" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEADHqlXsYA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBCF3wv+h2WEvtWNpReNrhIKSpFCvSE+Dtkx&#10;CWZnQ3Zr0n/vPBT6NsM5c84382XvanWjNlSeDYxHCSji3NuKCwPHw+ppAipEZIu1ZzLwSwGWi8HD&#10;HFPrO97RbR8LJSEcUjRQxtikWoe8JIdh5Bti0S6+dRhlbQttW+wk3NX6OUnetMOKpaHEhj5Kyq/7&#10;H2fAFtnx5bzdrPvT6n3KX69Zt/7eGvM47LMZqEh9/Df/XX9awRdY+UUG0Is7AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEADHqlXsYAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 64" o:spid="_x0000_s1082" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjNgDFwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr2ZTUu1Nc0qoaCICLU2lB6H7DQJZmdDdjXx37uC0Ns83ueky8E04kydqy0reIpiEMSF&#10;1TWXCvLv1eQNhPPIGhvLpOBCDpaL8SjFRNuev+h88KUIIewSVFB53yZSuqIigy6yLXHg/mxn0AfY&#10;lVJ32Idw08jnOJ5JgzWHhgpb+qioOB5ORoEus/zld79dDz+r1znvplm//twr9fgwZO8gPA3+X3x3&#10;b3SYP4fbL+EAubgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYzYAxcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 65" o:spid="_x0000_s1083" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAYzYAxcMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQq9mU1LtTXNKqGgiAi1NpQeh+w0&#10;CWZnQ3Y18d+7gtDbPN7npMvBNOJMnastK3iKYhDEhdU1lwry79XkDYTzyBoby6TgQg6Wi/EoxUTb&#10;nr/ofPClCCHsElRQed8mUrqiIoMusi1x4P5sZ9AH2JVSd9iHcNPI5zieSYM1h4YKW/qoqDgeTkaB&#10;LrP85Xe/XQ8/q9c576ZZv/7cK/X4MGTvIDwN/l98d290mD+H2y/hALm4AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAYzYAxcMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 65" o:spid="_x0000_s1083" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8YGPlwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwBXd10mC1TR1DKCQUEXxUSpeXzG0SmrkTMlOT/r2zKLg8nPcmHU0rrtS7xrKCx0UEgri0&#10;uuFKweUjf3gG4TyyxtYyKfgjB+l2Otlgou3AJ7qefSVCCLsEFdTed4mUrqzJoFvYjjhw37Y36APs&#10;K6l7HEK4aWUcRStpsOHQUGNHbzWVP+dfo0BX2WX5ddwV42e+fuH9UzYUh6NS89mYvYLwNPq7+N/9&#10;rhXEYX34En6A3N4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPGBj5cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:rect id="Rectangle 66" o:spid="_x0000_s1084" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAeco2w8AA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdC/MP4Q7MRjStL6QaRYVh1JWvD7g0d5oy&#10;zU1tMlr/3iwEl4fzni9bW4kbNb50rCDtJyCIc6dLLhRczt+9KQgfkDVWjknBgzwsFx+dOWba3flI&#10;t1MoRAxhn6ECE0KdSelzQxZ939XEkft1jcUQYVNI3eA9httKDpJkIi2WHBsM1rQxlP+d/q2CgxmO&#10;993LyF2Tancua5/+HNepUl+f7WoGIlAb3uKXe6sVDOL6+CX+ALl4AgAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAeco2w8AAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:rect id="Rectangle 66" o:spid="_x0000_s1084" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWhpNYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7DcoW+SLOJtaWkrlILpeqT0XzAJXubDWbvxuxW07/vCoKPw8ycYebLwbbiTL1vHCvIkhQE&#10;ceV0w7WC8vD19AbCB2SNrWNS8EcelouH0Rxz7S5c0HkfahEh7HNUYELocil9ZciiT1xHHL0f11sM&#10;Ufa11D1eIty2cpqmr9Jiw3HBYEefhqrj/tcq2Jnnl+2knLlT2m4OTeez72KVKfU4Hj7eQQQawj18&#10;a6+1gmkG1y/xB8jFPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAWhpNYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="32E355B3" w14:textId="77777777" w:rsidR="001B2158" w:rsidRDefault="001B2158" w:rsidP="00590D56">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                   <w:jc w:val="distribute"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>局號</w:t>
@@ -7304,51 +7421,51 @@
             </w:r>
             <w:r w:rsidR="00EE2A76">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31A933C1" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="001B2158" w:rsidP="00AD5AC4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="216"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
@@ -7413,101 +7530,101 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="922"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68BE0D89" wp14:editId="2C6E3B24">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68BE0D89" wp14:editId="3921F3FC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>728345</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>-15875</wp:posOffset>
+                        <wp:posOffset>-9525</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="2095500" cy="307340"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="16510"/>
+                      <wp:extent cx="2079625" cy="295275"/>
+                      <wp:effectExtent l="0" t="0" r="15875" b="28575"/>
                       <wp:wrapNone/>
                       <wp:docPr id="43" name="Group 150"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="2095500" cy="307340"/>
-[...1 lines deleted...]
-                                <a:chExt cx="3300" cy="481"/>
+                                <a:ext cx="2079625" cy="295275"/>
+                                <a:chOff x="7944" y="9894"/>
+                                <a:chExt cx="3275" cy="463"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wpg:grpSp>
                               <wpg:cNvPr id="44" name="Group 151"/>
                               <wpg:cNvGrpSpPr>
                                 <a:grpSpLocks/>
                               </wpg:cNvGrpSpPr>
                               <wpg:grpSpPr bwMode="auto">
                                 <a:xfrm>
-                                  <a:off x="7944" y="9876"/>
-[...2 lines deleted...]
-                                  <a:chExt cx="717" cy="232"/>
+                                  <a:off x="7944" y="9894"/>
+                                  <a:ext cx="717" cy="214"/>
+                                  <a:chOff x="7916" y="9951"/>
+                                  <a:chExt cx="717" cy="214"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
                                 <wps:cNvPr id="45" name="Rectangle 152"/>
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
-                                    <a:off x="7916" y="9933"/>
-                                    <a:ext cx="717" cy="232"/>
+                                    <a:off x="7916" y="9951"/>
+                                    <a:ext cx="717" cy="214"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="6350">
                                     <a:solidFill>
                                       <a:srgbClr val="3366FF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
@@ -7639,64 +7756,64 @@
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                             <wpg:grpSp>
                               <wpg:cNvPr id="48" name="Group 155"/>
                               <wpg:cNvGrpSpPr>
                                 <a:grpSpLocks/>
                               </wpg:cNvGrpSpPr>
                               <wpg:grpSpPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7945" y="10138"/>
-                                  <a:ext cx="3299" cy="219"/>
+                                  <a:ext cx="3274" cy="219"/>
                                   <a:chOff x="7972" y="10183"/>
-                                  <a:chExt cx="3299" cy="219"/>
+                                  <a:chExt cx="3274" cy="219"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
                                 <wps:cNvPr id="49" name="Rectangle 156"/>
                                 <wps:cNvSpPr>
                                   <a:spLocks noChangeArrowheads="1"/>
                                 </wps:cNvSpPr>
                                 <wps:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="7972" y="10188"/>
-                                    <a:ext cx="3299" cy="209"/>
+                                    <a:ext cx="3274" cy="209"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:noFill/>
                                   <a:ln w="6350">
                                     <a:solidFill>
                                       <a:srgbClr val="3366FF"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a:ln>
                                   <a:extLst>
                                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                         <a:solidFill>
                                           <a:srgbClr val="FFFFFF"/>
                                         </a:solidFill>
                                       </a14:hiddenFill>
                                     </a:ext>
                                   </a:extLst>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
@@ -8476,169 +8593,169 @@
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </wpg:grpSp>
                             </wpg:grpSp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="_x0000_s1085" style="position:absolute;left:0;text-align:left;margin-left:57.35pt;margin-top:-1.25pt;width:165pt;height:24.2pt;z-index:251677696" coordorigin="7944,9876" coordsize="3300,481" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO35Zr9gYAAKhTAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v2zYQ/j5g/4HQxwGp9WbZMuoUQRwX&#10;A7qtWLMfQEuyJUwSNUqJ3Q3777vjiyxbdtI2doJ0zAeHEinyeLx7eMc76e27TZGT+4TXGSunlvPG&#10;tkhSRizOytXU+uN2fjG2SN3QMqY5K5Op9TmprXeXP/7wdl1NEpelLI8TTqCTsp6sq6mVNk01GQzq&#10;KE0KWr9hVVJC5ZLxgjZwyVeDmNM19F7kA9e2g8Ga8bjiLErqGu7OZKV1KfpfLpOo+W25rJOG5FML&#10;aGvELxe/C/wdXL6lkxWnVZpFigz6DVQUNCth0LarGW0oueNZr6siizir2bJ5E7FiwJbLLErEHGA2&#10;jr03m/ec3VViLqvJelW1bALW7vHpm7uNfr3/yEkWTy3fs0hJC1gjMSxxhoI762o1gUbvefWp+sjl&#10;FKH4gUV/1sC8wX49Xq9kY7JY/8Ji6JDeNUxwZ7PkBXYB8yYbsQif20VINg2J4KZrh8OhDWsVQZ1n&#10;jzxfrVKUwlLiY6PQ9y0CteF4FMgVjNIb9bjn6Wf9sYOVAzqRwwpSFWkoH4pOWezwAfre5YPoZn+e&#10;uNSn4sOBCWlujJyR5ITruXqqLRucQLIh9Dxdp9mw/9xRLoDa1VvJqp8mWZ9SWiVCYGsUGi1ZQ83R&#10;30EfabnKE5AuMZ11JRpq0aqlXJGSXafQLrninK3ThMZAl1zMnQfwogapfFTQRmGPVccY3DKKTipe&#10;N+8TVhAsTC0OxAsppvcf6kZKlm6CQl2yeZbnAlDykqynVuCBCmFNzfIsxkpxwVeL65yTewqQ5HlB&#10;MJ8rMd1pVmQNAGOeFVNrbOOfXGFkxk0Zi1EamuWyDETnJXYOswLaVEkC0D+hHd6Mb8b+he8GNxe+&#10;PZtdXM2v/Ytg7oyGM292fT1z/kU6HX+SZnGclEiqBkPH/zKRULAsYayFw50p1d2Zz8Vff+aDXTKE&#10;/sKs9H8xO9BkufCou/Wk2Sw2AsIchVj1ZMHizyAXnEnAhw0KCinjf1tkDWA/teq/7ihPLJL/XIJs&#10;DX1kMGnEBRR49+5C36VlBF1MrcYisnjdyJ3kruLZKoURHLHcJbsCwFtmQkaQQEmNAEuhbpLs8+sd&#10;wINEsjlPEtxDQe0EUiBRoJ97aocivVODF1+kX2Mn0FA0FHoqJFHAuaPgy/HVWus9ILqT2oXCqjUK&#10;QDVW8ruKFe23sB7LIodd+acBscmaqAG2DWCIToOUuHpX2DZxd5oc6AM2v7YPeJ60vYBqtTTRVCo+&#10;nUSbUtEJJZAG2JGlqlesxi0KiYYN6laClmiP8zzSGKjDxmJpYDxoJcR9OwhCz74Fwy0CFsxCwkJF&#10;G6QNx8Aiog9wJYXdFHiBdwt2n9wyUd/sbb0w4rY2L/utFD8FyGAtFHCQtiAGRro7K3paMAQ7SGGe&#10;wT+EQq2YEki+EuxCxweTSoGdPxy5LeCpGgl4qubVgR7YSz3QE9izA22wKXdt2A4cat4+alSMfRt0&#10;DM3Q0ICeAT0AWQN6j5i7JzT6Xgvobb1O6WgKr1EWOx4SnJLs+pxD3NfP7HOCWwbo5diON5ZWhPaJ&#10;PDcMtdkWyqqO8z2S5go8N+65nb0nwSw47H0/h98Jk5Bc7fqd4sTg8F5wBr+zw6zjTLYFk1tWGc8T&#10;TwPBD3xFnqcw9FGqvhKXvk/PE849+kaYkP/DivcEz9N1peeJcDTahTHjeqKrJrxJ43qi63v8NOr4&#10;OZxxPYWfrw8WjeuJYabD59zgBfZRT2ztJ0c9cM618WZQz/iexvfU8dfjEP8/9D0Rds4eZQjbuPE2&#10;yhC0gZiTRhmCMfjJ0mU1qGdQz6CeQb2Xiq2GbZZIB/XaQ4CTol7owDmWQT3QdhNcZSJ9ysQZTJwB&#10;81tUJBhMvAdiC2GbfaXy+gKVeXW+vD7IturFCHRsIXSBHkztc2VGCJxM6by+sevpkIQ/Uqfl28S+&#10;/Qfb4/JthAU58jw274HMmuA8mTUHeKJZac43zfnmk/MMzfmmOd/sJZ4fPt8MD6TWBGdKrVH5hI7d&#10;7gQG9WDTNAmF4AacILvaoJ5BvS9FvTY3p+Ppq/ScTtrgKRIKA0RY4ekb1DNp1BixNp6+8fT7nv5z&#10;RHXa3LkO6j2QOveEDJ7Q1VEdg3oG9QzqPe/Lc1+Zr/h9vzzi4FuA+2+PBCKt8NQpPKEz1GEdA3sG&#10;9gzsGdjTyePdsM42uPFAiAdynzVs6RiPSrY+X4zHsT2M5Ki49N67DT4EQ74pyLP/4EsGeRwbgli9&#10;zeA8+ZwmymNeoDYvUON3fV7iAxLGBu58rQWAvQ97o/MkdPomzGO+G2G+G2Fg7+U/lgOR5gOwd56M&#10;ThPnMdaesfaMtffwN8K6rn+vDJ+DFBF89elK/N5k91ocIWw/sHn5HwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPW2LVLgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxaJyXhJ8Sp&#10;qgo4VZVokRA3N94mUeN1FLtJ+vZsT3Db2R3NfpMvJ9uKAXvfOFIQzyMQSKUzDVUKvvbvs2cQPmgy&#10;unWECi7oYVnc3uQ6M26kTxx2oRIcQj7TCuoQukxKX9ZotZ+7DolvR9dbHVj2lTS9HjnctnIRRY/S&#10;6ob4Q607XNdYnnZnq+Bj1OPqIX4bNqfj+vKzT7ffmxiVur+bVq8gAk7hzwxXfEaHgpkO7kzGi5Z1&#10;nDyxVcFskYJgQ5JcFwce0heQRS7/Nyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7f&#10;lmv2BgAAqFMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;APW2LVLgAAAACQEAAA8AAAAAAAAAAAAAAAAAUAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAABdCgAAAAA=&#10;">
-[...1 lines deleted...]
-                        <v:rect id="Rectangle 152" o:spid="_x0000_s1087" style="position:absolute;left:7916;top:9933;width:717;height:232;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAtGJw+8QA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE7wu+QzhCb4pm1z9kNYoKpdYr/x7gsDlu&#10;Fjcn6ybV9e1NodDLYWa+YebL1lbiTo0vHStI+wkI4tzpkgsF59NnbwrCB2SNlWNS8CQPy0XnbY6Z&#10;dg8+0P0YChEh7DNUYEKoMyl9bsii77uaOHoX11gMUTaF1A0+ItxWcpAkE2mx5LhgsKaNofx6/LEK&#10;9mY43n2cR+6WVN+nsvbp12GdKvXebVczEIHa8B/+a2+1gtEYfr/EHyAXLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhALRicPvEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                    <v:group w14:anchorId="68BE0D89" id="_x0000_s1085" style="position:absolute;left:0;text-align:left;margin-left:57.35pt;margin-top:-.75pt;width:163.75pt;height:23.25pt;z-index:251677696" coordorigin="7944,9894" coordsize="3275,463" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1dK0IQgYAAChFAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF9zozYQf+9Mv4OGx870DBiDYeLc3OQu&#10;mc5c25te+gFkwIYpICpI7Nyn764EAoOT1omduqnykBFIiNVq97d/tPji/TbPyH3Mq5QVC8N6Zxok&#10;LkIWpcV6Yfx+e/3j3CBVTYuIZqyIF8ZDXBnvL7//7mJTBrHNEpZFMScwSVEFm3JhJHVdBpNJFSZx&#10;Tqt3rIwL6FwxntMaLvl6EnG6gdnzbGKbpjvZMB6VnIVxVcHdj7LTuBTzr1ZxWP+6WlVxTbKFAbTV&#10;4j8X/5f4f3J5QYM1p2WShg0Z9BlU5DQt4KVqqo+0puSOp6Op8jTkrGKr+l3I8glbrdIwFmuA1Vjm&#10;YDU3nN2VYi3rYLMuFZuAtQM+PXva8Jf7L5yk0cJwpgYpaA57JF5LrJngzqZcBzDohpdfyy9cLhGa&#10;n1n4RwXMmwz78XotB5Pl5mcWwYT0rmaCO9sVz3EKWDfZik14UJsQb2sSwk3b9HzXnhkkhD7bn9ne&#10;TO5SmMBW4mOe7zgGgV5/7jtt36fm8SmOF8867hQ7JzSQrxWkNqShfDR0ymaPDzD3Lh8snGa4Ttzq&#10;Y/Fhz4JabniW13DCUktVbLBcyQZ/JkikQZi0bBg+9ygXQO2qTrKql0nW14SWsRDYCoWmlSzYEMnR&#10;30AfabHOYpAuW3JVDGxFq5JyRQp2lcC4+APnbJPENAK6xBJhD3sP4EUFUvm3gub5I1Y9xmDFKBqU&#10;vKpvYpYTbCwMDsQLKab3n6taSlY7BIW6YNdplsF9GmQF2SwMdwoqhJcVy9IIO8UFXy+vMk7uKUDS&#10;dOq619eNmO4My9MagDFL84UxN/EPB9EAmfGpiES7pmkm20B0VghllAxBca2CervcCtW2Gk2ugiWL&#10;HoBfnEkgBOCGRsL4N4NsAAQXRvXnHeWxQbKfCuD5zMEXk1pcQIP37y7bu7QIYYqFURtENq9qibB3&#10;JU/XCbzBEmwo2AcAglUqeIcESmoaukEMJdmnl0dQGymP1zyO0baAOAqs2JEu2Lc+zD1H7uaWO1TR&#10;Vu6sHbXuSV14J6UOd7uVNACbCGQOb62jhvZb2I9VnoG1+mFCTLIhDQZ0A+AVvQEJsT1XClE3xN4Z&#10;smcOMApqDnieqFmAYkUTTaRCAABti4ZOaIE0gKWSKlCyCqEbiQbgvpXKLMbjoh4ZDNTh4BbGYZSA&#10;8+4lqJJDy84NApZ9KVda0hppw3dgE7USuJKAYQFe4N2c3ce3TPTXA5MEK+x6s2I8quGnUD7shQa+&#10;RDXEi+Fmf0ePCxLgHzRYcAguHAgCvuU4CgScmWcrIGh6JBA0Pf85MAD7OgIDYWqPDgaOCbKHbouy&#10;1xoMNBgczWN422DQee/SFxfet3LLW08Tos1d313EDif23cG9BTG2TGs6l1anVWuIRSCYEHGM5cuu&#10;XhDjSfMGz82FhQNDodz30ZNgRvZHMa/hv/stV/v+u/Al9mPkCfz3HrMeZ7IpmKxY9ZY8eOEwdT7z&#10;/9yDh7hqbLSFXOwXSAiXnhk5zm1bevCopt6uemsXHl1e4ZVrFx5DiJ0Avvpncf7bttqojieP5yH7&#10;NUYDYQqOjgYQ5LTGXqOBDuhB53VAf2bZPV+dY3TZPVclQCErPUg2v8A3cOcQb0jXX6OBRgONBueX&#10;64cDwpFv4Kpg6qho4EOMr9FApNJ1sl8cc2vf4BDf4JHzeF+dHjd1CW5zcny6ugQ4LR7l5tqcnq9K&#10;E0YH8nN72qYCHa/JUnUpveGDKk3VZTaxvuJVIiZ/zwmorJY4esS0hyctK3X+ROdPXlwnofMnBxSU&#10;7a/P8fccgbonOgJt6iEsUyGkRgN9BqrPQDGRdB7VUb46Q+3lT5pj1F4N1DGqo1xEHpE/0Wigy6Mw&#10;ctQR0yER0yucrfjq7L+HBk8c/b8gm+rbbTZVo4FGA40GZ1g5bWE1+LBa0hVlEcdOHPjWrE2najjQ&#10;cKDh4DA46JKKT5RLQk1Tq85tbrUpojpdbtUyp5hBbU5NB7V8+MlWUy85/Nrp6eTq8MF/M7lqmZA8&#10;HoHkaepRdHZVf2CiPzA566/NAPDGcOCdpiDF0elV/b2Z/t4MbQI5049P4eRjDxycpiJF51e1d6C9&#10;g+d6B/0QatSGn+MQ3/k2Px2Cv/fRvxbfm3Q/cHL5FwAAAP//AwBQSwMEFAAGAAgAAAAhAAJqftzf&#10;AAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM4K3dbExUYjalFPVUhLaCeNsm&#10;0yQ0Oxuy2yR9e8eT3uZnPv75Jl/NthMjDr51pEEtIxBIpataqjV8Ht4WzyB8MFSZzhFquKKHVXF7&#10;k5uschPtcNyHWnAJ+cxoaELoMyl92aA1ful6JN6d3GBN4DjUshrMxOW2k3EUPUprWuILjelx02B5&#10;3l+shvfJTOsH9Tpuz6fN9fuQfnxtFWp9fzevX0AEnMMfDL/6rA4FOx3dhSovOs4qeWJUw0KlIBhI&#10;kjgGceQhjUAWufz/QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANXStCEIGAAAoRQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAmp+3N8AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAACcCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKgJAAAA&#10;AA==&#10;">
+                      <v:group id="Group 151" o:spid="_x0000_s1086" style="position:absolute;left:7944;top:9894;width:717;height:214" coordorigin="7916,9951" coordsize="717,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCBtesExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U3atEh0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++bwA4TyyxsYyKZjIwWb9MFthqu3AB+ozX4oAYZeigsr7NpXSFRUZdHPbEgfvbDuD&#10;PsiulLrDIcBNI1+i6F0arDksVNjSrqLikv0ZBV8DDtvX+KPfX8676ZS//Rz3MSn19DhulyA8jf4e&#10;/m9/awVJArcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCBtesExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:rect id="Rectangle 152" o:spid="_x0000_s1087" style="position:absolute;left:7916;top:9951;width:717;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC0YnD7xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvimbXP2Q1igql1iv/HuCwOW4WNyfrJtX17U2h0MthZr5h5svWVuJOjS8dK0j7CQji&#10;3OmSCwXn02dvCsIHZI2VY1LwJA/LRedtjpl2Dz7Q/RgKESHsM1RgQqgzKX1uyKLvu5o4ehfXWAxR&#10;NoXUDT4i3FZykCQTabHkuGCwpo2h/Hr8sQr2ZjjefZxH7pZU36ey9unXYZ0q9d5tVzMQgdrwH/5r&#10;b7WC0Rh+v8QfIBcvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALRicPvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="1207639D" w14:textId="77777777" w:rsidR="00FF63FB" w:rsidRDefault="00FF63FB" w:rsidP="00FF63FB">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                 </w:pPr>
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:hint="eastAsia"/>
                                   </w:rPr>
                                   <w:t xml:space="preserve">      </w:t>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
-                        <v:shape id="Freeform 153" o:spid="_x0000_s1088" style="position:absolute;left:8166;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAARq7qsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmCN91YrNboKqGglCJoVUqPj+wz&#10;CWbfhuxq0n/vCoLHYWa+YRar1pTiRrUrLCsYDSMQxKnVBWcKTsf14AOE88gaS8uk4J8crJbdzgJj&#10;bRv+odvBZyJA2MWoIPe+iqV0aU4G3dBWxME729qgD7LOpK6xCXBTyrcomkiDBYeFHCv6zCm9HK5G&#10;gc6S0/hv/71pf9fTGW/fk2az2yvV77XJHISn1r/Cz/aXVjCewONL+AFyeQcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAAEau6rEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 153" o:spid="_x0000_s1088" style="position:absolute;left:8166;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQABGruqxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vis1ugqoaCUImhVSo+P7DMJZt+G7GrSf+8KgsdhZr5hFqvWlOJGtSssKxgNIxDE&#10;qdUFZwpOx/XgA4TzyBpLy6Tgnxyslt3OAmNtG/6h28FnIkDYxagg976KpXRpTgbd0FbEwTvb2qAP&#10;ss6krrEJcFPKtyiaSIMFh4UcK/rMKb0crkaBzpLT+G//vWl/19MZb9+TZrPbK9XvtckchKfWv8LP&#10;9pdWMJ7A40v4AXJ5BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAEau6rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 154" o:spid="_x0000_s1089" style="position:absolute;left:8401;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAblYeMcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXlCb7qx2Koxq4SCUqSg1SAeH9ln&#10;Epp9G7Jbk/57t1DocZiZb5hk05ta3Kl1lWUF00kEgji3uuJCQXbejhcgnEfWWFsmBT/kYLMeDhKM&#10;te34k+4nX4gAYRejgtL7JpbS5SUZdBPbEAfvZluDPsi2kLrFLsBNLZ+j6FUarDgslNjQW0n51+nb&#10;KNBFms2ux/2uv2znS/54Sbvd4ajU06hPVyA89f4//Nd+1wpmc/j9En6AXD8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBuVh4xxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 154" o:spid="_x0000_s1089" style="position:absolute;left:8401;top:9951;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBuVh4xxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurHYqjGrhIJSpKDVIB4f2WcSmn0bsluT/nu3UOhxmJlvmGTTm1rcqXWVZQXTSQSC&#10;OLe64kJBdt6OFyCcR9ZYWyYFP+Rgsx4OEoy17fiT7idfiABhF6OC0vsmltLlJRl0E9sQB+9mW4M+&#10;yLaQusUuwE0tn6PoVRqsOCyU2NBbSfnX6dso0EWaza7H/a6/bOdL/nhJu93hqNTTqE9XIDz1/j/8&#10;137XCmZz+P0SfoBcPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBuVh4xxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
                       </v:group>
-                      <v:group id="Group 155" o:spid="_x0000_s1090" style="position:absolute;left:7945;top:10138;width:3299;height:219" coordorigin="7972,10183" coordsize="3299,219" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAAPjhAcMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdC/2H4Ra6&#10;M5O0Wkp0FAlt6UIEk0Jxd8lck2DmTshM8/h7Z1Ho8nDe2/1kWjFQ7xrLCpIoBkFcWt1wpeC7+Fi+&#10;gXAeWWNrmRTM5GC/e1hsMdV25DMNua9ECGGXooLa+y6V0pU1GXSR7YgDd7W9QR9gX0nd4xjCTSuf&#10;4/hVGmw4NNTYUVZTect/jYLPEcfDS/I+HG/XbL4U69PPMSGlnh6nwwaEp8n/i//cX1rBKowNX8IP&#10;kLs7AAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQAA+OEBwwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                        <v:rect id="Rectangle 156" o:spid="_x0000_s1091" style="position:absolute;left:7972;top:10188;width:3299;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEANS96/sUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE7wu+QziCN6LZ9afY1ShaKK1e1Z8HOGxO&#10;N4ubk3UTdX37piD0cpiZb5jFqrWVuFHjS8cK0mECgjh3uuRCwen4MZiB8AFZY+WYFDzIw2rZeVlg&#10;pt2d93Q7hEJECPsMFZgQ6kxKnxuy6IeuJo7ej2sshiibQuoG7xFuKzlKkldpseS4YLCmd0P5+XC1&#10;Cr7NeLrrnybuklTbY1n79HO/SZXqddv1HESgNvyHn+0vrWDyBn9f4g+Qy18AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQA1L3r+xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                      <v:group id="Group 155" o:spid="_x0000_s1090" style="position:absolute;left:7945;top:10138;width:3274;height:219" coordorigin="7972,10183" coordsize="3274,219" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA+OEBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7RaSnQUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6BcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/j+FUabDg01NhRVlN5y3+Ngs8Rx8NL8j4cb9dsvhTr088xIaWeHqfDBoSnyf+L/9xf&#10;WsEqjA1fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAPjhAcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:rect id="Rectangle 156" o:spid="_x0000_s1091" style="position:absolute;left:7972;top:10188;width:3274;height:209;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA1L3r+xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOII3otn1p9jVKFoorV7Vnwc4bE43i5uTdRN1ffumIPRymJlvmMWqtZW4UeNLxwrSYQKC&#10;OHe65ELB6fgxmIHwAVlj5ZgUPMjDatl5WWCm3Z33dDuEQkQI+wwVmBDqTEqfG7Loh64mjt6PayyG&#10;KJtC6gbvEW4rOUqSV2mx5LhgsKZ3Q/n5cLUKvs14uuufJu6SVNtjWfv0c79Jlep12/UcRKA2/Ief&#10;7S+tYPIGf1/iD5DLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA1L3r+xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:textbox inset="1.5mm,0,1.5mm,0">
                             <w:txbxContent>
                               <w:p w14:paraId="40854A50" w14:textId="77777777" w:rsidR="00FF63FB" w:rsidRDefault="00FF63FB" w:rsidP="00FF63FB">
                                 <w:pPr>
                                   <w:snapToGrid w:val="0"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:rect>
-                        <v:shape id="Freeform 158" o:spid="_x0000_s1092" style="position:absolute;left:8226;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAZGYQmMIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPyWrDMBC9B/IPYgK9NXJLs7lRjCnYlBLISuhxsKa2&#10;qTUylmq7f18dCjk+3r5NRtOInjpXW1bwNI9AEBdW11wquF6yxzUI55E1NpZJwS85SHbTyRZjbQc+&#10;UX/2pQgh7GJUUHnfxlK6oiKDbm5b4sB92c6gD7Arpe5wCOGmkc9RtJQGaw4NFbb0VlHxff4xCnSZ&#10;Xl8+jx/5eMtWG94v0iE/HJV6mI3pKwhPo7+L/93vWsEirA9fwg+Quz8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQBkZhCYwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 158" o:spid="_x0000_s1092" style="position:absolute;left:8226;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBkZhCYwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JasMw&#10;EL0H8g9iAr01ckuzuVGMKdiUEshK6HGwprapNTKWart/Xx0KOT7evk1G04ieOldbVvA0j0AQF1bX&#10;XCq4XrLHNQjnkTU2lknBLzlIdtPJFmNtBz5Rf/alCCHsYlRQed/GUrqiIoNublviwH3ZzqAPsCul&#10;7nAI4aaRz1G0lAZrDg0VtvRWUfF9/jEKdJleXz6PH/l4y1Yb3i/SIT8clXqYjekrCE+jv4v/3e9a&#10;wSKsD1/CD5C7PwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBkZhCYwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 159" o:spid="_x0000_s1093" style="position:absolute;left:8457;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEACyq1A8UA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IK3szGoramrhIERUTQqpQeH9nX&#10;JDT7NmRXE/+9Kwg9DjPzDTNbdKYSV2pcaVnBMIpBEGdWl5wrOJ9Wgw8QziNrrCyTghs5WMxfejNM&#10;tG35i65Hn4sAYZeggsL7OpHSZQUZdJGtiYP3axuDPsgml7rBNsBNJd/ieCINlhwWCqxpWVD2d7wY&#10;BTpPz6Ofw3bdfa/ep7wbp+16f1Cq/9qlnyA8df4//GxvtILxEB5fwg+Q8zsAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQALKrUDxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 159" o:spid="_x0000_s1093" style="position:absolute;left:8457;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQALKrUDxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8grezMaitqauEgRFRNCqlB4f2dckNPs2ZFcT/70rCD0OM/MNM1t0phJXalxpWcEwikEQ&#10;Z1aXnCs4n1aDDxDOI2usLJOCGzlYzF96M0y0bfmLrkefiwBhl6CCwvs6kdJlBRl0ka2Jg/drG4M+&#10;yCaXusE2wE0l3+J4Ig2WHBYKrGlZUPZ3vBgFOk/Po5/Ddt19r96nvBun7Xp/UKr/2qWfIDx1/j/8&#10;bG+0gvEQHl/CD5DzOwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALKrUDxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 160" o:spid="_x0000_s1094" style="position:absolute;left:8688;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAbw00dcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IK3umm/lVTVwmCIkXQqpReHrKn&#10;SWj2bMiuJr59VxC8HGbmG2a+bE0prlS7wrKCt34Egji1uuBMwfm07k1BOI+ssbRMCm7kYLl46cwx&#10;1rbhL7oefSYChF2MCnLvq1hKl+Zk0PVtRRy8X1sb9EHWmdQ1NgFuSjmIook0WHBYyLGiVU7p3/Fi&#10;FOgsOY9+Dp+b9nv9PuPdOGk2+4NS3dc2+QDhqfXP8KO91QpmQ7h/CT9ALv4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBvDTR1xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 160" o:spid="_x0000_s1094" style="position:absolute;left:8688;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBvDTR1xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgre6ab+VVNXCYIiRdCqlF4esqdJaPZsyK4mvn1XELwcZuYbZr5sTSmuVLvCsoK3fgSC&#10;OLW64EzB+bTuTUE4j6yxtEwKbuRguXjpzDHWtuEvuh59JgKEXYwKcu+rWEqX5mTQ9W1FHLxfWxv0&#10;QdaZ1DU2AW5KOYiiiTRYcFjIsaJVTunf8WIU6Cw5j34On5v2e/0+4904aTb7g1Ld1zb5AOGp9c/w&#10;o73VCmZDuH8JP0Au/gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBvDTR1xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:shape id="Freeform 161" o:spid="_x0000_s1095" style="position:absolute;left:8919;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA4OSsAcUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WrCQBSE74W+w3IKvdNNxVaNWSUUlCIF/4J4ecie&#10;JsHs2ZDdmvTt3ULBy2FmvmGSVW9qcaPWVZYVvI4iEMS51RUXCrLTejgD4TyyxtoyKfglB6vl0yDB&#10;WNuOD3Q7+kIECLsYFZTeN7GULi/JoBvZhjh437Y16INsC6lb7ALc1HIcRe/SYMVhocSGPkrKr8cf&#10;o0AXaTa57Leb/ryezvnrLe02u71SL899ugDhqfeP8H/7UyuYT+DvS/gBcnkHAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQDg5KwBxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:shape id="Freeform 161" o:spid="_x0000_s1095" style="position:absolute;left:8919;top:10187;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDg5KwBxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvhb7Dcgq9003FVo1ZJRSUIgX/gnh5yJ4mwezZkN2a9O3dQsHLYWa+YZJVb2pxo9ZVlhW8jiIQ&#10;xLnVFRcKstN6OAPhPLLG2jIp+CUHq+XTIMFY244PdDv6QgQIuxgVlN43sZQuL8mgG9mGOHjftjXo&#10;g2wLqVvsAtzUchxF79JgxWGhxIY+Ssqvxx+jQBdpNrnst5v+vJ7O+est7Ta7vVIvz326AOGp94/w&#10;f/tTK5hP4O9L+AFyeQcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDg5KwBxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                           <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                         </v:shape>
-                        <v:group id="Group 162" o:spid="_x0000_s1096" style="position:absolute;left:9162;top:10183;width:925;height:214" coordorigin="8235,10478" coordsize="925,214" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAkJli2MUAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE70K/w/IK&#10;vdVNWlJqdBWRtvQgBZOCeHtkn0kw+zZkt/nz7V2h4HGYmd8wq81oGtFT52rLCuJ5BIK4sLrmUsFv&#10;/vn8DsJ5ZI2NZVIwkYPN+mG2wlTbgQ/UZ74UAcIuRQWV920qpSsqMujmtiUO3tl2Bn2QXSl1h0OA&#10;m0a+RNGbNFhzWKiwpV1FxSX7Mwq+Bhy2r/FHv7+cd9MpT36O+5iUenoct0sQnkZ/D/+3v7WCRQK3&#10;L+EHyPUVAAD//wMAUEsBAi0AFAAGAAgAAAAhAKL4T1MEAQAA7AEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAbAbV/tgAAACZAQAACwAAAAAAAAAA&#10;AAAAAAA1AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFQAAAAAAAAAA&#10;AAAAAAA2AgAAZHJzL2dyb3Vwc2hhcGV4bWwueG1sUEsBAi0AFAAGAAgAAAAhAJCZYtjFAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAAqgIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPoAAACcAwAAAAA=&#10;">
-                          <v:shape id="Freeform 163" o:spid="_x0000_s1097" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAf3qX7cUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74X+h+UVvDWbSqs1zSqhoJQiaDVIj4/s&#10;axLMvg3Z1aT/3hUEj8PMfMOki8E04kydqy0reIliEMSF1TWXCvL98vkdhPPIGhvLpOCfHCzmjw8p&#10;Jtr2/EPnnS9FgLBLUEHlfZtI6YqKDLrItsTB+7OdQR9kV0rdYR/gppHjOJ5IgzWHhQpb+qyoOO5O&#10;RoEus/z1d/u9Gg7L6YzXb1m/2myVGj0N2QcIT4O/h2/tL61gNoHrl/AD5PwCAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQB/epftxQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:group id="Group 162" o:spid="_x0000_s1096" style="position:absolute;left:9162;top:10183;width:925;height:214" coordorigin="8235,10478" coordsize="925,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQmWLYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1aUmp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++fwOwnlkjY1lUjCRg836YbbCVNuBD9RnvhQBwi5FBZX3bSqlKyoy6Oa2JQ7e2XYG&#10;fZBdKXWHQ4CbRr5E0Zs0WHNYqLClXUXFJfszCr4GHLav8Ue/v5x30ylPfo77mJR6ehy3SxCeRn8P&#10;/7e/tYJFArcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQmWLYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                          <v:shape id="Freeform 163" o:spid="_x0000_s1097" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/epftxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RW8NZtKqzXNKqGglCJoNUiPj+xrEsy+DdnVpP/eFQSPw8x8w6SLwTTiTJ2rLSt4iWIQ&#10;xIXVNZcK8v3y+R2E88gaG8uk4J8cLOaPDykm2vb8Q+edL0WAsEtQQeV9m0jpiooMusi2xMH7s51B&#10;H2RXSt1hH+CmkeM4nkiDNYeFClv6rKg47k5GgS6z/PV3+70aDsvpjNdvWb/abJUaPQ3ZBwhPg7+H&#10;b+0vrWA2geuX8APk/AIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB/epftxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 164" o:spid="_x0000_s1098" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAEDYydsUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74L/YXmCN91YtKlpNhIKSikFrRXx+Mi+&#10;JsHs25Ddmvjvu4VCj8PMfMOkm8E04kadqy0rWMwjEMSF1TWXCk6f29kTCOeRNTaWScGdHGyy8SjF&#10;RNueP+h29KUIEHYJKqi8bxMpXVGRQTe3LXHwvmxn0AfZlVJ32Ae4aeRDFD1KgzWHhQpbeqmouB6/&#10;jQJd5qfl5fC2G87beM3vq7zf7Q9KTSdD/gzC0+D/w3/tV61gHcPvl/ADZPYDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQAQNjJ2xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 164" o:spid="_x0000_s1098" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQNjJ2xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0qWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RMI55E1NpZJwZ0cbLLxKMVE254/6Hb0pQgQdgkqqLxvEyldUZFBN7ctcfC+bGfQ&#10;B9mVUnfYB7hp5EMUPUqDNYeFClt6qai4Hr+NAl3mp+Xl8LYbztt4ze+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrWAdw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQNjJ2xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 165" o:spid="_x0000_s1099" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAYammBMEA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy4rCMBTdD/gP4QruNFWcUatRiqAMMuATcXlprm2x&#10;uSlNxnb+3iyEWR7Oe7FqTSmeVLvCsoLhIAJBnFpdcKbgct70pyCcR9ZYWiYFf+Rgtex8LDDWtuEj&#10;PU8+EyGEXYwKcu+rWEqX5mTQDWxFHLi7rQ36AOtM6hqbEG5KOYqiL2mw4NCQY0XrnNLH6dco0Fly&#10;Gd8Ou2173Uxm/POZNNv9Qalet03mIDy1/l/8dn9rBbMwNnwJP0AuXwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4bWwu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGGppgTBAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPUAAACGAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 165" o:spid="_x0000_s1099" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhqaYEwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu40VZxRq1GKoAwy4BNxeWmubbG5KU3Gdv7eLIRZHs57sWpNKZ5Uu8KyguEgAkGcWl1w&#10;puBy3vSnIJxH1lhaJgV/5GC17HwsMNa24SM9Tz4TIYRdjApy76tYSpfmZNANbEUcuLutDfoA60zq&#10;GpsQbko5iqIvabDg0JBjReuc0sfp1yjQWXIZ3w67bXvdTGb885k02/1BqV63TeYgPLX+X/x2f2sF&#10;szA2fAk/QC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGGppgTBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 166" o:spid="_x0000_s1100" style="position:absolute;left:8928;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEADuUDn8QA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KE3upGaa2JrhIERUpBqyIeH9ln&#10;Esy+DdnVpP++WxA8DjPzDTNbdKYSd2pcaVnBcBCBIM6sLjlXcDys3iYgnEfWWFkmBb/kYDHvvcww&#10;0bblH7rvfS4ChF2CCgrv60RKlxVk0A1sTRy8i20M+iCbXOoG2wA3lRxF0VgaLDksFFjTsqDsur8Z&#10;BTpPj+/n3de6O60+Y/7+SNv1dqfUa79LpyA8df4ZfrQ3WkEcw/+X8APk/A8AAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAA7lA5/EAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 166" o:spid="_x0000_s1100" style="position:absolute;left:8928;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAO5QOfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kZprYmuEgRFSkGrIh4f2WcSzL4N2dWk/75bEDwOM/MNM1t0phJ3alxpWcFwEIEg&#10;zqwuOVdwPKzeJiCcR9ZYWSYFv+RgMe+9zDDRtuUfuu99LgKEXYIKCu/rREqXFWTQDWxNHLyLbQz6&#10;IJtc6gbbADeVHEXRWBosOSwUWNOyoOy6vxkFOk+P7+fd17o7rT5j/v5I2/V2p9Rrv0unIDx1/hl+&#10;tDdaQRzD/5fwA+T8DwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA7lA5/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 167" o:spid="_x0000_s1101" style="position:absolute;left:9159;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAj6LQ0cYA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBCF3wv+h2WEvtWNpReNrhIKSpFCvSE+Dtkx&#10;CWZnQ3Zr0n/vPBT6NsM5c84382XvanWjNlSeDYxHCSji3NuKCwPHw+ppAipEZIu1ZzLwSwGWi8HD&#10;HFPrO97RbR8LJSEcUjRQxtikWoe8JIdh5Bti0S6+dRhlbQttW+wk3NX6OUnetMOKpaHEhj5Kyq/7&#10;H2fAFtnx5bzdrPvT6n3KX69Zt/7eGvM47LMZqEh9/Df/XX9awU8EX56RCfTiDgAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAj6LQ0cYAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 167" o:spid="_x0000_s1101" style="position:absolute;left:9159;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCPotDRxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;EIXfC/6HZYS+1Y2lF42uEgpKkUK9IT4O2TEJZmdDdmvSf+88FPo2wzlzzjfzZe9qdaM2VJ4NjEcJ&#10;KOLc24oLA8fD6mkCKkRki7VnMvBLAZaLwcMcU+s73tFtHwslIRxSNFDG2KRah7wkh2HkG2LRLr51&#10;GGVtC21b7CTc1fo5Sd60w4qlocSGPkrKr/sfZ8AW2fHlvN2s+9Pqfcpfr1m3/t4a8zjssxmoSH38&#10;N/9df1rBTwRfnpEJ9OIOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj6LQ0cYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
-                        <v:group id="Group 168" o:spid="_x0000_s1102" style="position:absolute;left:10325;top:10188;width:463;height:214" coordorigin="8235,10478" coordsize="463,214" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEAJIg/x8MAAADcAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9F/wPywi9&#10;NZsoLRJdQxArPUihRhBvQ3ZMgtnZkN0m8d93C4Xe5vE+Z5NNphUD9a6xrCCJYhDEpdUNVwrOxfvL&#10;CoTzyBpby6TgQQ6y7expg6m2I3/RcPKVCCHsUlRQe9+lUrqyJoMush1x4G62N+gD7CupexxDuGnl&#10;Io7fpMGGQ0ONHe1qKu+nb6PgMOKYL5P9cLzfdo9r8fp5OSak1PN8ytcgPE3+X/zn/tBhfpzA7zPh&#10;Arn9AQAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQAkiD/HwwAAANwAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-                          <v:shape id="Freeform 169" o:spid="_x0000_s1103" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAEDzrPcIA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9F/yHZYS+6UZpq0ZXCYJSpOAV8XHIjkkw&#10;OxuyW5P+vVso+DaHc535sjWleFDtCssKhoMIBHFqdcGZgvNp3Z+AcB5ZY2mZFPySg+Wi25ljrG3D&#10;B3ocfSZCCLsYFeTeV7GULs3JoBvYijhwN1sb9AHWmdQ1NiHclHIURZ/SYMGhIceKVjml9+OPUaCz&#10;5Px+3W837WU9nvL3R9Jsdnul3nptMgPhqfUv8b/7S4f50Qj+ngkXyMUTAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAQPOs9wgAAANwAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                        <v:group id="Group 168" o:spid="_x0000_s1102" style="position:absolute;left:10325;top:10188;width:463;height:214" coordorigin="8235,10478" coordsize="463,214" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkiD/HwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01mygtEl1DECs9SKFGEG9DdkyC2dmQ3Sbx33cLhd7m8T5nk02mFQP1rrGsIIliEMSl&#10;1Q1XCs7F+8sKhPPIGlvLpOBBDrLt7GmDqbYjf9Fw8pUIIexSVFB736VSurImgy6yHXHgbrY36APs&#10;K6l7HEO4aeUijt+kwYZDQ40d7Woq76dvo+Aw4pgvk/1wvN92j2vx+nk5JqTU83zK1yA8Tf5f/Of+&#10;0GF+nMDvM+ECuf0BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJIg/x8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                          <v:shape id="Freeform 169" o:spid="_x0000_s1103" style="position:absolute;left:8235;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAQPOs9wgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0X/IdlhL7pRmmrRlcJglKk4BXxcciOSTA7G7Jbk/69Wyj4NodznfmyNaV4UO0KywqGgwgEcWp1&#10;wZmC82ndn4BwHlljaZkU/JKD5aLbmWOsbcMHehx9JkIIuxgV5N5XsZQuzcmgG9iKOHA3Wxv0AdaZ&#10;1DU2IdyUchRFn9JgwaEhx4pWOaX3449RoLPk/H7dbzftZT2e8vdH0mx2e6Xeem0yA+Gp9S/xv/tL&#10;h/nRCP6eCRfIxRMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQPOs9wgAAANwAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 170" o:spid="_x0000_s1104" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAf3BOpsQA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9F/oPywi+6cZ6aY2uEgpKKYKXSvFxyI5J&#10;aHY2ZFeT/n1XEHybw7nOYtWaUtyodoVlBcNBBII4tbrgTMHpe91/B+E8ssbSMin4Iwer5UtngbG2&#10;DR/odvSZCCHsYlSQe1/FUro0J4NuYCviwF1sbdAHWGdS19iEcFPK1yiaSoMFh4YcK/rIKf09Xo0C&#10;nSWn8Xn/tWl/1m8z3k6SZrPbK9XrtskchKfWP8UP96cO86MR3J8JF8jlPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAH9wTqbEAAAA3AAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 170" o:spid="_x0000_s1104" style="position:absolute;left:8466;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/cE6mxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0X+g/LCL7pxnppja4SCkopgpdK8XHIjklodjZkV5P+fVcQfJvDuc5i1ZpS3Kh2hWUFw0EEgji1&#10;uuBMwel73X8H4TyyxtIyKfgjB6vlS2eBsbYNH+h29JkIIexiVJB7X8VSujQng25gK+LAXWxt0AdY&#10;Z1LX2IRwU8rXKJpKgwWHhhwr+sgp/T1ejQKdJafxef+1aX/WbzPeTpJms9sr1eu2yRyEp9Y/xQ/3&#10;pw7zoxHcnwkXyOU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH9wTqbEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
-                          <v:shape id="Freeform 171" o:spid="_x0000_s1105" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA8JnW0sMA&#10;AADcAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQRvulFsbWM2EgRFSqFqpXgcsmMS&#10;zM6G7GrSf98tFHqbx/ucZN2bWjyodZVlBbNpBII4t7riQsH5czt5AeE8ssbaMin4JgfrdDhIMNa2&#10;4yM9Tr4QIYRdjApK75tYSpeXZNBNbUMcuKttDfoA20LqFrsQbmo5j6JnabDi0FBiQ5uS8tvpbhTo&#10;IjsvLoe3Xf+1Xb7y+1PW7T4OSo1HfbYC4an3/+I/916H+dECfp8JF8j0BwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEA8JnW0sMAAADcAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape id="Freeform 171" o:spid="_x0000_s1105" style="position:absolute;left:8697;top:10478;width:1;height:214;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwmdbSwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6UWxtYzYSBEVKoWqleByyYxLMzobsatJ/3y0UepvH+5xk3ZtaPKh1lWUFs2kEgji3&#10;uuJCwflzO3kB4TyyxtoyKfgmB+t0OEgw1rbjIz1OvhAhhF2MCkrvm1hKl5dk0E1tQxy4q20N+gDb&#10;QuoWuxBuajmPomdpsOLQUGJDm5Ly2+luFOgiOy8uh7dd/7VdvvL7U9btPg5KjUd9tgLhqff/4j/3&#10;Xof50QJ+nwkXyPQHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8JnW0sMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,214" o:connectangles="0,0"/>
                           </v:shape>
                         </v:group>
                       </v:group>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>總代號：</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D75A823" w14:textId="4A54049B" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00FF63FB" w:rsidP="00FF63FB">
+          <w:p w14:paraId="1D75A823" w14:textId="4A54049B" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="00FF63FB" w:rsidP="00A61621">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6703569F" wp14:editId="3144A926">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6703569F" wp14:editId="5CBAAC79">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2681605</wp:posOffset>
+                        <wp:posOffset>2664460</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>635</wp:posOffset>
+                        <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="635" cy="137160"/>
                       <wp:effectExtent l="0" t="0" r="18415" b="15240"/>
                       <wp:wrapNone/>
                       <wp:docPr id="105" name="Freeform 171"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="635" cy="137160"/>
                               </a:xfrm>
                               <a:custGeom>
                                 <a:avLst/>
                                 <a:gdLst>
                                   <a:gd name="T0" fmla="*/ 0 w 1"/>
                                   <a:gd name="T1" fmla="*/ 0 h 276"/>
                                   <a:gd name="T2" fmla="*/ 0 w 1"/>
@@ -8679,51 +8796,51 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:211.15pt;margin-top:.05pt;width:.05pt;height:10.8pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrBFHI+AIAAIUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EalL0mbpVi2dprZB&#10;SAMmrfwA13aaiMQOttt0IP47d06atRtICNEPydl3uXvuuZfe3B7qiuylsaVWKY0uQkqk4lqUapvS&#10;L+tsdEWJdUwJVmklU/okLb2dv31z0zYzOdaFroQ0BJwoO2ublBbONbMgsLyQNbMXupEKlLk2NXNw&#10;NNtAGNaC97oKxmGYBK02ojGaS2vhdtkp6dz7z3PJ3ec8t9KRKqWAzfmn8c8NPoP5DZttDWuKkvcw&#10;2D+gqFmpIOjgaskcIztTvnJVl9xoq3N3wXUd6DwvufQ5QDZR+CKbx4I10ucC5NhmoMn+P7f80/7B&#10;kFJA7cJLShSroUiZkRIpJ9E0Qobaxs7A8LF5MJijbe41/2pBEZxp8GDBhmzaj1qAH7Zz2rNyyE2N&#10;X0K+5ODJfxrIlwdHOFwmE4jP4T6aTKPEVyZgs+OXfGfde6m9F7a/t64rnADJ0y566Gsocl5XUMN3&#10;AQlJS3wCUJfBIDozKMh4mvRdMJiMz0x+42NyYgDfk8ELIN4eMbHiCJMfVI8TJMJwNELPS6Mt8oGg&#10;IfG1xwouwAqT+oMxoEPjCaI+GnfvPoiBrn/Z74YS6PdNl2nDHGLDGCiSFkinpEgpcoG3td7LtfZ6&#10;96JgEOlZW6nXVj2fYNdpQcAgHusQGPGeVFTprKwqX9JKIRxoho4hq6tSoBLBWLPdLCpD9gymeTJJ&#10;kizrSTgzM3qnhHdWSCZWvexYWXWyh4b+oPV6GrAJ/bj+uA6vV1erq3gUj5PVKA6Xy9FdtohHSRZN&#10;L5eT5WKxjH4iSVE8K0ohpEJ0x9URxX83mv0S64Z+WB5nWZwlm/nf62SDcxieZMjl+PbZ+SHFuewG&#10;eaPFE8yo0d0uhN0NQqHNd0pa2IMptd92zEhKqg8KFs11FMe4OP0hvpyO4WBONZtTDVMcXKXUUWhz&#10;FBeuW7a7xpTbAiJFvsGUvoPdkJc4xh5fh6o/wK7zGfR7GZfp6dlbPf97zH8BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDO7rrU3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BSsNAFEX3gv8wPMGdnTTG&#10;VmMmJRTahQittYjLaeaZhGbehMy0iX/v68ouL+dy78kWo23FGXvfOFIwnUQgkEpnGqoU7D9XD88g&#10;fNBkdOsIFfyih0V+e5Pp1LiBPvC8C5XgEfKpVlCH0KVS+rJGq/3EdUjMflxvdeDYV9L0euBx28o4&#10;imbS6ob4odYdLmssj7uTVWCqYp98b9/W49dq/kLvT8Ww3myVur8bi1cQAcfwX4aLPqtDzk4HdyLj&#10;RasgieNHrl6AYMwxAXFQEE/nIPNMXvvnfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDr&#10;BFHI+AIAAIUGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDO7rrU3QAAAAcBAAAPAAAAAAAAAAAAAAAAAFIFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAXAYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="445B482D" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:209.8pt;margin-top:-.15pt;width:.05pt;height:10.8pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAKSfUnAIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+RGJJ2q6FqumENoqQ&#10;Bkxa+QGu4zQRjs/YbtPx67lz0qzt4AXxkpxzX+6+++58i5tDo9leOV+DyXl2lXKmjISiNtucf1+v&#10;3r7jzAdhCqHBqJw/Kc9vlq9fLVo7VyOoQBfKMQxi/Ly1Oa9CsPMk8bJSjfBXYJVBZwmuEQGPbpsU&#10;TrQYvdHJKE2nSQuusA6k8h6/3nVOvozxy1LJ8K0svQpM5xy5hfh08bmhZ7JciPnWCVvVsqch/oFF&#10;I2qDSYdQdyIItnP1i1BNLR14KMOVhCaBsqylijVgNVl6Uc1jJayKtaA43g4y+f8XVn7dPzhWF9i7&#10;9JozIxps0sopRZKzbJaRQq31cwQ+2gdHNXp7D/KHR0dy5qGDRwzbtF+gwDhiFyCqcihdQ39ivewQ&#10;xX8axFeHwCR+nI4xv8Tv2XiWTWNnEjE//il3PnxSEKOI/b0PXeMKtKLsRU99jU0uG409fJOwlLUs&#10;FoB9GQDZGaBio9m0n4IBMjqD/CHG+ASA/7MhCjLeHjmJ6khTHkzPEy0m6GqkURcLnvQg0lj4OnLF&#10;EIiiov4CRnYEHhPrI7h790kcTv3lvDvOcN43XaVWBOJGOchkLYrOWZVz0oK+NrBXa4j+cNEwzPTs&#10;1eYlqtcTcZ0XDUoSuQ6Jie9JRw2saq1jS7UhOjgMnUIedF2Qk8h4t93casf2Am/zeDydrla9CGcw&#10;BztTxGCVEsXH3g6i1p0dqfXDS/PaDfgGiiecXQfdjsCdhkYF7hdnLe6HnPufO+EUZ/qzwQv4PptM&#10;aKHEw+R6NsKDO/VsTj3CSAyV88Cx/WTehm4J7ayrtxVmyqLwBj7gnSlrGu94uTpW/QF3QJSx31e0&#10;ZE7PEfW8VZe/AQAA//8DAFBLAwQUAAYACAAAACEAQLFV998AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQWvCQBSE7wX/w/KE3nQTtVrTvEgQ9FAKtVZKj2v2NQlm34bsatJ/3+2pPQ4zzHyTbgbT&#10;iBt1rraMEE8jEMSF1TWXCKf33eQRhPOKtWosE8I3Odhko7tUJdr2/Ea3oy9FKGGXKITK+zaR0hUV&#10;GeWmtiUO3pftjPJBdqXUnepDuWnkLIqW0qiaw0KlWtpWVFyOV4Ogy/y0+Dw874eP3WrNLw95v389&#10;IN6Ph/wJhKfB/4XhFz+gQxaYzvbK2okGYRGvlyGKMJmDCH7QKxBnhFk8B5ml8v+B7AcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBAKSfUnAIAAJ0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBAsVX33wAAAAgBAAAPAAAAAAAAAAAAAAAAAPYEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,137160" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>帳</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="001B2158" w:rsidRPr="00AD5AC4">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -8740,122 +8857,115 @@
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23C7EA19" w14:textId="079D335C" w:rsidR="00200DE4" w:rsidRPr="00B75949" w:rsidRDefault="0036362A" w:rsidP="00200DE4">
+          <w:p w14:paraId="23C7EA19" w14:textId="079D335C" w:rsidR="00200DE4" w:rsidRPr="00B75949" w:rsidRDefault="0036362A" w:rsidP="00562F63">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:ind w:leftChars="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="386" w:hanging="386"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B75949">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>以上各欄均據實填寫且確實選擇上開勾選之申請給付項目，為審核給付需要，同意貴局可逕向衛生福利部中央健康保險署或其他有關機關團體調閱相關資料。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="547F803E" w14:textId="308C05D3" w:rsidR="00FA2EF6" w:rsidRPr="001E4EFE" w:rsidRDefault="0036362A" w:rsidP="001E4EFE">
+          <w:p w14:paraId="547F803E" w14:textId="098E7C56" w:rsidR="00FA2EF6" w:rsidRPr="001E4EFE" w:rsidRDefault="0036362A" w:rsidP="00562F63">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:ind w:leftChars="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="386" w:hanging="386"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E4EFE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>當序受益人已依勞工職業災害保險及保護法第53條規定協議，請依上開「給付方式」所載發給給付。如尚有其他未具名之同一順序受益人時，願負責分與之。</w:t>
             </w:r>
-            <w:r w:rsidR="00200DE4" w:rsidRPr="001E4EFE">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1A830CBA" w14:textId="67F37BC1" w:rsidR="001E4EFE" w:rsidRPr="00F74DFE" w:rsidRDefault="00F74DFE" w:rsidP="001E4EFE">
+          <w:p w14:paraId="1A830CBA" w14:textId="67F37BC1" w:rsidR="001E4EFE" w:rsidRPr="00F74DFE" w:rsidRDefault="00F74DFE" w:rsidP="00562F63">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
-              <w:ind w:leftChars="0"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="386" w:hanging="386"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F74DFE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>如有</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:szCs w:val="19"/>
@@ -9105,51 +9215,51 @@
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>，無須透過投保單位申請，亦無需委由他人代辦，各項欄位請覈實填寫，如有偽造、詐欺等不法行為，將移送司法機關辦理，如有</w:t>
       </w:r>
       <w:r w:rsidR="00E23956">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>疑義</w:t>
       </w:r>
       <w:r w:rsidRPr="00E11AB1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>，請電洽本局【電話(02)2396-1266轉2263】。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D64A2BA" w14:textId="0CB75BF6" w:rsidR="006B1342" w:rsidRDefault="00191F05" w:rsidP="000376F5">
+    <w:p w14:paraId="1D64A2BA" w14:textId="18DB023B" w:rsidR="006B1342" w:rsidRDefault="00191F05" w:rsidP="000376F5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="-150" w:left="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E11AB1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>★郵寄或送件地址：100</w:t>
       </w:r>
       <w:r w:rsidR="00E11AB1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
@@ -9162,51 +9272,87 @@
       <w:r w:rsidR="00E11AB1" w:rsidRPr="00E11AB1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>台北市中正區羅斯福路一段4號</w:t>
       </w:r>
       <w:r w:rsidR="00E11AB1" w:rsidRPr="00E11AB1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
         <w:t>「勞動部勞工保險局」收。</w:t>
       </w:r>
       <w:r w:rsidR="001D1EFD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
         </w:rPr>
-        <w:t xml:space="preserve">                           111.9</w:t>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1EFD" w:rsidRPr="00A23DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C00" w:rsidRPr="00A23DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1EFD" w:rsidRPr="00A23DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65C00" w:rsidRPr="00A23DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D0AB5C" w14:textId="24938541" w:rsidR="00DC6C5A" w:rsidRPr="00DC6C5A" w:rsidRDefault="006B1342" w:rsidP="00380729">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -10330,154 +10476,154 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001D25EF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>外籍人士無身分證號者，請填寫護照或居留證號。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D25EF" w:rsidRPr="001D25EF" w:rsidSect="004C1DDA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="398C7516" w14:textId="77777777" w:rsidR="008A46BD" w:rsidRDefault="008A46BD" w:rsidP="00C83ECF">
+    <w:p w14:paraId="353FE293" w14:textId="77777777" w:rsidR="00AB15DD" w:rsidRDefault="00AB15DD" w:rsidP="00C83ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FF224EA" w14:textId="77777777" w:rsidR="008A46BD" w:rsidRDefault="008A46BD" w:rsidP="00C83ECF">
+    <w:p w14:paraId="3A867291" w14:textId="77777777" w:rsidR="00AB15DD" w:rsidRDefault="00AB15DD" w:rsidP="00C83ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08BDF4D5" w14:textId="77777777" w:rsidR="008A46BD" w:rsidRDefault="008A46BD" w:rsidP="00C83ECF">
+    <w:p w14:paraId="6AE5C067" w14:textId="77777777" w:rsidR="00AB15DD" w:rsidRDefault="00AB15DD" w:rsidP="00C83ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="413390D1" w14:textId="77777777" w:rsidR="008A46BD" w:rsidRDefault="008A46BD" w:rsidP="00C83ECF">
+    <w:p w14:paraId="75B2CAFF" w14:textId="77777777" w:rsidR="00AB15DD" w:rsidRDefault="00AB15DD" w:rsidP="00C83ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CFB2688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582E5FBC"/>
     <w:lvl w:ilvl="0" w:tplc="33163FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F72D0E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
@@ -10524,71 +10670,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E5C0CF6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE60F5CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="204"/>
         </w:tabs>
         <w:ind w:left="204" w:hanging="204"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168654BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3304821C"/>
     <w:lvl w:ilvl="0" w:tplc="FF9A58E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10633,51 +10779,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36022CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D04223FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10719,51 +10865,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398C7849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A678EAB8"/>
     <w:lvl w:ilvl="0" w:tplc="E6446B58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -10858,72 +11004,72 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFA2B83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0686E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="396"/>
         </w:tabs>
         <w:ind w:left="396" w:hanging="396"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C341D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1740826"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10965,51 +11111,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3358" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3838" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4318" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FDB3906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1890ABF4"/>
     <w:lvl w:ilvl="0" w:tplc="79401990">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="494" w:hanging="494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -11054,51 +11200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5183647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B02ABB58"/>
     <w:lvl w:ilvl="0" w:tplc="460239AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="387" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -11144,51 +11290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B23E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B163346"/>
     <w:lvl w:ilvl="0" w:tplc="6A06E9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="407"/>
         </w:tabs>
         <w:ind w:left="407" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11260,51 +11406,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3842"/>
         </w:tabs>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4322"/>
         </w:tabs>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74AE07E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6380BF2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11346,51 +11492,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="772B02F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B8882DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11472,720 +11618,689 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A71FC"/>
     <w:rsid w:val="000066DB"/>
     <w:rsid w:val="0003016B"/>
     <w:rsid w:val="000376F5"/>
+    <w:rsid w:val="0004619C"/>
     <w:rsid w:val="0006332C"/>
     <w:rsid w:val="000740D8"/>
     <w:rsid w:val="0008500A"/>
     <w:rsid w:val="000A7D4A"/>
     <w:rsid w:val="000B0DF1"/>
     <w:rsid w:val="000E5BAB"/>
     <w:rsid w:val="000F140C"/>
     <w:rsid w:val="000F5EA4"/>
     <w:rsid w:val="000F6B4A"/>
     <w:rsid w:val="001040C7"/>
     <w:rsid w:val="00113DD2"/>
     <w:rsid w:val="00114324"/>
     <w:rsid w:val="001303FB"/>
     <w:rsid w:val="00143B00"/>
     <w:rsid w:val="00144C3F"/>
+    <w:rsid w:val="001573A9"/>
+    <w:rsid w:val="00175445"/>
     <w:rsid w:val="00181C9B"/>
     <w:rsid w:val="00191F05"/>
     <w:rsid w:val="001974BE"/>
     <w:rsid w:val="001B2158"/>
     <w:rsid w:val="001C11E6"/>
     <w:rsid w:val="001D1EFD"/>
     <w:rsid w:val="001D25EF"/>
     <w:rsid w:val="001E4EFE"/>
     <w:rsid w:val="00200DE4"/>
     <w:rsid w:val="00202C15"/>
     <w:rsid w:val="0022142F"/>
     <w:rsid w:val="00232304"/>
     <w:rsid w:val="002424B4"/>
     <w:rsid w:val="00255CCA"/>
     <w:rsid w:val="00266292"/>
     <w:rsid w:val="002944E2"/>
     <w:rsid w:val="00294CEF"/>
+    <w:rsid w:val="002A5A3A"/>
     <w:rsid w:val="002A644C"/>
     <w:rsid w:val="002B3528"/>
     <w:rsid w:val="002B3ED9"/>
     <w:rsid w:val="002B694D"/>
     <w:rsid w:val="002D1C9A"/>
     <w:rsid w:val="002E7500"/>
     <w:rsid w:val="002F3184"/>
     <w:rsid w:val="0035695A"/>
     <w:rsid w:val="0036362A"/>
     <w:rsid w:val="003651BB"/>
     <w:rsid w:val="00380729"/>
     <w:rsid w:val="00387FC8"/>
     <w:rsid w:val="003A1BD5"/>
     <w:rsid w:val="003B41B1"/>
     <w:rsid w:val="003C6442"/>
     <w:rsid w:val="003C776B"/>
     <w:rsid w:val="004032EA"/>
     <w:rsid w:val="00451DBB"/>
     <w:rsid w:val="00455D76"/>
     <w:rsid w:val="0046377A"/>
+    <w:rsid w:val="004A3ED5"/>
+    <w:rsid w:val="004B7B39"/>
     <w:rsid w:val="004C1DDA"/>
     <w:rsid w:val="00511582"/>
     <w:rsid w:val="00521A4C"/>
     <w:rsid w:val="00543E37"/>
     <w:rsid w:val="00557AF8"/>
     <w:rsid w:val="00561C56"/>
+    <w:rsid w:val="00562F63"/>
     <w:rsid w:val="00563A7D"/>
     <w:rsid w:val="005704BE"/>
     <w:rsid w:val="00590D56"/>
+    <w:rsid w:val="005D258D"/>
+    <w:rsid w:val="005F2CA0"/>
     <w:rsid w:val="00601965"/>
     <w:rsid w:val="00603F0B"/>
     <w:rsid w:val="0060477B"/>
     <w:rsid w:val="006117D5"/>
     <w:rsid w:val="00631695"/>
     <w:rsid w:val="006513F4"/>
     <w:rsid w:val="006A3B8B"/>
     <w:rsid w:val="006A71FC"/>
     <w:rsid w:val="006B1342"/>
     <w:rsid w:val="006B56C6"/>
     <w:rsid w:val="006E5849"/>
     <w:rsid w:val="006F6376"/>
     <w:rsid w:val="00720687"/>
     <w:rsid w:val="0074687F"/>
     <w:rsid w:val="007744B9"/>
     <w:rsid w:val="0078723F"/>
     <w:rsid w:val="00790743"/>
     <w:rsid w:val="007B1C5B"/>
     <w:rsid w:val="007C351F"/>
     <w:rsid w:val="00803D31"/>
     <w:rsid w:val="00805AD9"/>
     <w:rsid w:val="00814D3B"/>
     <w:rsid w:val="00821F87"/>
     <w:rsid w:val="0084725D"/>
     <w:rsid w:val="008573DF"/>
     <w:rsid w:val="008600A1"/>
     <w:rsid w:val="0086056E"/>
     <w:rsid w:val="00872880"/>
     <w:rsid w:val="0087512C"/>
     <w:rsid w:val="00886067"/>
     <w:rsid w:val="008A46BD"/>
     <w:rsid w:val="008A5DB2"/>
     <w:rsid w:val="008B38CE"/>
     <w:rsid w:val="00913C09"/>
     <w:rsid w:val="00924355"/>
     <w:rsid w:val="00926E26"/>
     <w:rsid w:val="00945068"/>
     <w:rsid w:val="00951AE1"/>
     <w:rsid w:val="009B5BED"/>
     <w:rsid w:val="009E110F"/>
     <w:rsid w:val="009F72DF"/>
     <w:rsid w:val="009F750B"/>
+    <w:rsid w:val="00A23DAF"/>
     <w:rsid w:val="00A352A9"/>
     <w:rsid w:val="00A366D0"/>
+    <w:rsid w:val="00A61621"/>
+    <w:rsid w:val="00A730C2"/>
     <w:rsid w:val="00AA5FD1"/>
     <w:rsid w:val="00AA74CE"/>
+    <w:rsid w:val="00AB15DD"/>
     <w:rsid w:val="00AB2770"/>
     <w:rsid w:val="00AC5C83"/>
     <w:rsid w:val="00AD0A9A"/>
     <w:rsid w:val="00AD5AC4"/>
     <w:rsid w:val="00AE29C3"/>
     <w:rsid w:val="00B43C34"/>
     <w:rsid w:val="00B75949"/>
     <w:rsid w:val="00B96E77"/>
     <w:rsid w:val="00BA1195"/>
     <w:rsid w:val="00BA3D2C"/>
     <w:rsid w:val="00BA4044"/>
     <w:rsid w:val="00BC0BCA"/>
     <w:rsid w:val="00BC194D"/>
     <w:rsid w:val="00C434EF"/>
     <w:rsid w:val="00C6499F"/>
     <w:rsid w:val="00C83ECF"/>
     <w:rsid w:val="00C8543E"/>
     <w:rsid w:val="00C855B7"/>
     <w:rsid w:val="00CA64AC"/>
+    <w:rsid w:val="00CC0ED3"/>
     <w:rsid w:val="00CE257F"/>
     <w:rsid w:val="00CE586B"/>
     <w:rsid w:val="00D10744"/>
     <w:rsid w:val="00D51916"/>
     <w:rsid w:val="00D53222"/>
     <w:rsid w:val="00D92EAA"/>
     <w:rsid w:val="00DA2C40"/>
     <w:rsid w:val="00DB59F9"/>
     <w:rsid w:val="00DC03D7"/>
     <w:rsid w:val="00DC2850"/>
     <w:rsid w:val="00DC562D"/>
     <w:rsid w:val="00DC6C5A"/>
     <w:rsid w:val="00DE6A05"/>
     <w:rsid w:val="00E06796"/>
     <w:rsid w:val="00E11AB1"/>
     <w:rsid w:val="00E23956"/>
     <w:rsid w:val="00E63261"/>
+    <w:rsid w:val="00E65C00"/>
     <w:rsid w:val="00E74928"/>
     <w:rsid w:val="00E759B8"/>
     <w:rsid w:val="00E8062A"/>
     <w:rsid w:val="00E93A50"/>
     <w:rsid w:val="00EC5CD8"/>
     <w:rsid w:val="00ED00E9"/>
     <w:rsid w:val="00EE2A76"/>
     <w:rsid w:val="00F362F1"/>
     <w:rsid w:val="00F67531"/>
     <w:rsid w:val="00F74DFE"/>
     <w:rsid w:val="00F7532A"/>
     <w:rsid w:val="00F764A8"/>
     <w:rsid w:val="00F81DDE"/>
     <w:rsid w:val="00F90337"/>
     <w:rsid w:val="00F964C1"/>
     <w:rsid w:val="00FA2EF6"/>
     <w:rsid w:val="00FB1564"/>
     <w:rsid w:val="00FC5B96"/>
     <w:rsid w:val="00FD10E5"/>
     <w:rsid w:val="00FD72B2"/>
     <w:rsid w:val="00FF63FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3DD9DA7D"/>
+  <w15:docId w15:val="{910AED9E-F6A8-45EC-A595-45408CC1F02D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...423 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -12278,59 +12393,59 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C83ECF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12583,63 +12698,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D1CCE96-05F9-448B-B13B-BA3849D0BE37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85E2B0B3-8A6F-461F-80E3-162D4F58F8C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2181</Characters>
+  <Pages>2</Pages>
+  <Words>384</Words>
+  <Characters>2194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2558</CharactersWithSpaces>
+  <CharactersWithSpaces>2573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>勞動部勞工保險局</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>