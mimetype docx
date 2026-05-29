--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -3,198 +3,198 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3874464F" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>參加國保</w:t>
       </w:r>
       <w:r w:rsidR="0080515F" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>幸福有保障</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5FBA1339" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>國民年金</w:t>
       </w:r>
       <w:r w:rsidR="0080515F" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>讓您輕鬆享有美好未來</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="00805956" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞動部勞工保險局</w:t>
       </w:r>
       <w:r w:rsidR="00CE50A0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 關心您</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06F07" w:rsidRDefault="00E06F07" w:rsidP="00A77CC9">
+    <w:p w14:paraId="56EFF3BC" w14:textId="77777777" w:rsidR="00E06F07" w:rsidRDefault="00E06F07" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009779AC" w:rsidRPr="00A77CC9" w:rsidRDefault="009779AC" w:rsidP="009779AC">
+    <w:p w14:paraId="4E6655AE" w14:textId="77777777" w:rsidR="009779AC" w:rsidRPr="00A77CC9" w:rsidRDefault="009779AC" w:rsidP="009779AC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E8E7A1A" wp14:editId="0AEEFDA9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC34569" wp14:editId="574AA88E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4070985</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>46355</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="581660" cy="581660"/>
             <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="圖片 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="qrcode_www.bli.gov.tw.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -229,357 +229,347 @@
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞保局網站QRCode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="006100BF">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://www.bli.</w:t>
-[...17 lines deleted...]
-          <w:t>ov.tw/index.html</w:t>
+          <w:t>https://www.bli.gov.tw/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="009779AC" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="46F1C61C" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="009779AC" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4449E81A" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D60E95" w:rsidRPr="00A77CC9" w:rsidRDefault="00D60E95" w:rsidP="00D60E95">
+    <w:p w14:paraId="625A15AB" w14:textId="77777777" w:rsidR="00D60E95" w:rsidRPr="00A77CC9" w:rsidRDefault="00D60E95" w:rsidP="00D60E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>把握10年補繳期  幸福人生更加分</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="34FE345D" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>國保欠費趕快繳</w:t>
       </w:r>
       <w:r w:rsidR="0080515F" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>給付保障不會少</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="172B9533" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>老年年金給付</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60E95" w:rsidRDefault="00D60E95" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7E078EF4" w14:textId="16F78588" w:rsidR="00D60E95" w:rsidRDefault="00D60E95" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>生育給付</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00D60E95" w:rsidRPr="00A77CC9" w:rsidRDefault="00D60E95" w:rsidP="00D60E95">
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>暨加給補助</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03042726" w14:textId="77777777" w:rsidR="00D60E95" w:rsidRPr="00A77CC9" w:rsidRDefault="00D60E95" w:rsidP="00D60E95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>身心障礙年金給付</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="515E7DB3" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>喪葬給付</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="31090BE8" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>遺屬年金給付</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06F07" w:rsidRPr="00A77CC9" w:rsidRDefault="00E06F07" w:rsidP="00A77CC9">
+    <w:p w14:paraId="431A7F86" w14:textId="77777777" w:rsidR="00E06F07" w:rsidRPr="00A77CC9" w:rsidRDefault="00E06F07" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6A9B1304" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞動部勞工保險局</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5A356A67" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>地址：100232臺北市中正區羅斯福路一段4號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4E3FC51D" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>網址：h</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
@@ -598,111 +588,111 @@
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>://www.b</w:t>
       </w:r>
       <w:r w:rsidR="00A74A31">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i.gov.tw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7F79BF40" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>電話：(02)2396-1266轉</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>分機代表號</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6066</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00014FCE" w:rsidRPr="00A77CC9" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7CAAF2A8" w14:textId="77777777" w:rsidR="00014FCE" w:rsidRPr="00A77CC9" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66314080" wp14:editId="0A846471">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5162550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>98425</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="494030" cy="494030"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="圖片 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10">
@@ -712,51 +702,51 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="494030" cy="494030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E06F07" w:rsidRDefault="0080515F" w:rsidP="00A77CC9">
+    <w:p w14:paraId="452C1356" w14:textId="77777777" w:rsidR="00E06F07" w:rsidRDefault="0080515F" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞保局e化服務系統</w:t>
       </w:r>
       <w:r w:rsidR="00014FCE" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
@@ -787,71 +777,71 @@
             <w:rStyle w:val="ac"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:noProof/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ttps://edesk.bli.gov.tw/me/#/na/login</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A04EC0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009779AC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="46EEB145" w14:textId="77777777" w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ac"/>
           <w:noProof/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="140DF2C8" wp14:editId="7627B12E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5172075</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>114300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="494030" cy="494030"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="圖片 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
@@ -861,51 +851,51 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="494030" cy="494030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A04EC0" w:rsidRPr="00A04EC0" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4E13748A" w14:textId="77777777" w:rsidR="00A04EC0" w:rsidRPr="00A04EC0" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009779AC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:t>如何申請補發保險費繳款單</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40D23">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
@@ -931,102 +921,86 @@
       <w:r w:rsidRPr="006100BF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="006100BF">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
         <w:r w:rsidRPr="006100BF">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:noProof/>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>ttps://www.bli.g</w:t>
-[...15 lines deleted...]
-          <w:t>v.tw/0017135.html</w:t>
+          <w:t>ttps://www.bli.gov.tw/0017135.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009779AC">
         <w:rPr>
           <w:rStyle w:val="ac"/>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">)    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5B6AAF1E" w14:textId="77777777" w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BC51956" wp14:editId="0369DA2D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5162550</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>130175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="494030" cy="494030"/>
             <wp:effectExtent l="0" t="0" r="1270" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="圖片 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
@@ -1036,51 +1010,51 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="494030" cy="494030"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="26CCFBB3" w14:textId="77777777" w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009779AC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">如何申請保險費電子帳單 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
@@ -1102,199 +1076,189 @@
             <w:rStyle w:val="ac"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>h</w:t>
         </w:r>
         <w:r w:rsidRPr="009779AC">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:noProof/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ttps://www.bli.gov.tw/0017138.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="20E0C7CA" w14:textId="77777777" w:rsidR="009779AC" w:rsidRDefault="009779AC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6A5D47FA" w14:textId="2654DAE6" w:rsidR="00BE55A1" w:rsidRPr="00A77CC9" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="009779AC">
+      <w:r w:rsidR="00154E11">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>年</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>月編印</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE55A1" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
+    <w:p w14:paraId="179F397C" w14:textId="77777777" w:rsidR="00BE55A1" w:rsidRDefault="00BE55A1" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="526D0098" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3ABCAA0D" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="72D47E99" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>無力繳納保費，可以這麼做…</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+        <w:t>無力繳納保費，可以這麼做……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D09B788" w14:textId="7CD0DEE4" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未滿65歲者，申請保</w:t>
       </w:r>
@@ -1302,284 +1266,241 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費補助：家庭總收入較低者，可向戶籍所在地的縣市政府、公所申請「所得未達一定標準」保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費補助資格認定，審核通過自申請當月起由政府補助55%～70%保</w:t>
+        <w:t>費補助資格認定，審核通過自申請當月起由政府補助55%</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>或</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>70%保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="58D2B14C" w14:textId="77777777" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>暫無給付需求者，申請分次補繳：未逾10年繳款期限的保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費可以分次補繳（向勞保局申請開立多張以月為單位的欠費金額繳款單）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="25E8A919" w14:textId="77777777" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>有給付需求者，申請分期繳納：「欠費金額</w:t>
-[...47 lines deleted...]
-        <w:t>年滿65歲或符合重度以上身心障礙者，不受</w:t>
+        <w:t>有給付需求者，申請分期繳納：「欠費金額≧3,000元」且公告年度「個人綜合所得總額≦50萬元」者，可申請分期繳納。（年滿65歲或符合重度以上身心障礙者，不受</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>上開</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>所得</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>總額</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50萬元以下之限制。）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRDefault="002D4C1A" w:rsidP="00A77CC9">
+    <w:p w14:paraId="69ABDA8D" w14:textId="77777777" w:rsidR="0098250D" w:rsidRDefault="002D4C1A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>註：</w:t>
       </w:r>
       <w:r w:rsidR="00A77113" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>逾期繳納保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidR="00A77113" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費期間仍須依郵局1年期定期存款固定利率按日計算利息。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1703" w:rsidRDefault="00DC1703" w:rsidP="00A77CC9">
+    <w:p w14:paraId="00EC5574" w14:textId="77777777" w:rsidR="00DC1703" w:rsidRDefault="00DC1703" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0EE3B369" wp14:editId="50668C6C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3429000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>38100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="621665" cy="615950"/>
             <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="6" name="圖片 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
@@ -1589,54 +1510,53 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="621665" cy="615950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC1703" w:rsidRPr="00DC1703" w:rsidRDefault="00DC1703" w:rsidP="00DC1703">
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="0596EAC8" w14:textId="77777777" w:rsidR="00DC1703" w:rsidRPr="00DC1703" w:rsidRDefault="00DC1703" w:rsidP="00DC1703">
+      <w:pPr>
+        <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC1703">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>分期Q&amp;A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>QRCode</w:t>
       </w:r>
@@ -1646,2906 +1566,2821 @@
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00DC1703">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.bli.gov.tw/0107218.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+    <w:p w14:paraId="09B9B182" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="33DB85B4" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>各縣市政府辦理「所得未達一定標準」諮詢專線</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="07A50AD0" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">區域別  諮詢專線 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="619C90FF" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>臺北市  1999轉2323；02-27208889轉2323</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+        <w:t>臺北市  1999轉2323</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225325482"/>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>；02-27208889轉2323</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4E7372C2" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>新北市  02-29603456轉</w:t>
       </w:r>
       <w:r w:rsidR="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3936</w:t>
       </w:r>
       <w:r w:rsidR="007061BD" w:rsidRPr="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5639、5640、567</w:t>
       </w:r>
       <w:r w:rsidR="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3E065A70" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>基隆市  02-24240871</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="14C84BFD" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>宜蘭縣  03-9328822轉355、358、361</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6317DF75" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>桃園市  03-3322101轉6403</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="25E46E56" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>新竹市  03-5352386轉202</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4769A31F" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>新竹縣  03-5518101轉3175、3177</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3AA3B9D9" w14:textId="7403C749" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>苗栗縣  037-559973</w:t>
       </w:r>
-      <w:r w:rsidR="007061BD" w:rsidRPr="007061BD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    </w:p>
+    <w:p w14:paraId="361D8EA7" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>臺中市  04-22289111轉37218、37221、37236、37237</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F667D3" w14:textId="118684D1" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>彰化縣  04-7532261</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+      <w:r w:rsidR="00154E11" w:rsidRPr="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>；0</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11" w:rsidRPr="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8732621</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11" w:rsidRPr="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>轉</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>167</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F9C43F" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>南投縣</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  049-2248750</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="69EA805F" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>雲林縣  05-5522630</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="644BB465" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>嘉義市  05-2220072</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="47547882" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>嘉義縣  05-3625342</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0E9FE9B2" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>臺南市  06-2984977；06-2981854</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D51CAB" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>高雄市  07-3308580</w:t>
       </w:r>
       <w:r w:rsidR="007061BD" w:rsidRPr="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>；07-3368333 轉2443</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="35B99F25" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>屏東縣  08-7325598；08-7320415轉5409</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="007061BD">
+    <w:p w14:paraId="2D1B0BCF" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="007061BD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>花蓮縣  03-8230840</w:t>
       </w:r>
       <w:r w:rsidR="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="01A0D4FA" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>臺東縣  089-350731轉221</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121726F5" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>澎湖縣  06-</w:t>
       </w:r>
       <w:r w:rsidR="007061BD">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9270073</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1D3E37F5" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>金門縣  082-330192</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="76F584C2" w14:textId="560673A3" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>連江縣  0836-25022轉</w:t>
       </w:r>
-      <w:r w:rsidR="007061BD">
-[...7 lines deleted...]
-    <w:p w:rsidR="0098250D" w:rsidRDefault="0098250D" w:rsidP="00A77CC9">
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>312</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F30B5D" w14:textId="77777777" w:rsidR="0098250D" w:rsidRDefault="0098250D" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5E07BAD6" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="69978B97" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="75D3169D" w14:textId="77777777" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>每月保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D60E95" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3E17816B" w14:textId="3D27968F" w:rsidR="00D60E95" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>以月投保金額19,761元，</w:t>
+        <w:t>以月投保金額</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,1</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，</w:t>
       </w:r>
       <w:r w:rsidR="00E06F07" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>保險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費率10</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%計算，</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="26CCAD6E" w14:textId="7415EAC6" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>每月保費=19,761元x10</w:t>
+        <w:t>每月保費=</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,1</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元x10</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>%=</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>075</w:t>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>216</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="15261A59" w14:textId="2BC37429" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為一般民眾：被保險人自付金額(比率)1,</w:t>
       </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>329</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元(60%)，政府補助金額(比率)</w:t>
+      </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>245</w:t>
-[...13 lines deleted...]
-        <w:t>830</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>87</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(40%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
+    <w:p w14:paraId="71CD8373" w14:textId="1EEE52D6" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902066">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>低收入戶：被保險人自付金額(比率)0元，政府補助金額(比率)</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00154E11" w:rsidRPr="00154E11">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11" w:rsidRPr="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2,216</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>元(100%)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7438B8AD" w14:textId="123F09FB" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902066">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中低收入戶：被保險人自付金額(比率)</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>622</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>65</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(30%)，政府補助金額(比率)1,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>453</w:t>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>551</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(70%)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3F11C640" w14:textId="77777777" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902066">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>所得</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未達一定標準者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="27EF5367" w14:textId="23686BE3" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未達當年度最低生活費1.5倍：被保險人自付金額(比率)</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>622</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>65</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(30%)，政府補助金額(比率)1,</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>45</w:t>
-[...6 lines deleted...]
-        <w:t>3元(70%)</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元(70%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="235F5B34" w14:textId="0430757E" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未達當年度最低生活費2倍：被保險人自付金額(比率)</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>934</w:t>
+      <w:r w:rsidR="00154E11">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>997</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(45%)，政府補助金額(比率)1,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>141</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>219</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(55%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1C3AA9FE" w14:textId="77777777" w:rsidR="00851AA4" w:rsidRPr="00A77CC9" w:rsidRDefault="00902066" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00902066">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為</w:t>
       </w:r>
       <w:r w:rsidR="00717B2B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>身心障礙者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="11982F6C" w14:textId="1216F1FE" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>極重度及重度</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：被保險人自付金額(比率)0元，政府補助金額(比率)</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>075</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>216</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(100%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="165FF3EA" w14:textId="29986400" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中度</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：被保險人自付金額(比率)</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>622</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>65</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(30%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，政府補助金額(比率)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...11 lines deleted...]
-        <w:t>3元(70%)</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>551</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元(70%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7A1D1BE4" w14:textId="30ADD861" w:rsidR="00717B2B" w:rsidRPr="00A77CC9" w:rsidRDefault="00717B2B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>輕度</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：被保險人自付金額(比率)</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>934</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>97</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(45%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，政府補助金額(比率)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...4 lines deleted...]
-        <w:t>141</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>219</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元(55%)</w:t>
       </w:r>
       <w:r w:rsidR="00851AA4" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
+    <w:p w14:paraId="49C3E965" w14:textId="77777777" w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00851AA4" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>註：</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>所得未達一定標準：依國民年金</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>法第12條規定，以家庭總收入平均分配全家人口計算，請向戶籍所在地縣（市）政府社會局（處）或公所申請資格認定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7BDDB35C" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F456F" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0336D14D" w14:textId="77777777" w:rsidR="009F456F" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>保</w:t>
       </w:r>
       <w:r w:rsidR="00D60E95">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費輕鬆</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+        <w:t>費輕鬆繳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69083AA1" w14:textId="3B60FA52" w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>每天最多</w:t>
       </w:r>
       <w:r w:rsidR="00621F0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>41</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元，就可</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>輕鬆繳納國民年金保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00C42F4B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7BBE3384" w14:textId="77777777" w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="00C42F4B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>各種身分別被保險人平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4ACB378D" w14:textId="52389D73" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為一般民眾：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費自己負擔4</w:t>
-[...20 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>費自己負擔</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="711F0BF0" w14:textId="7CA65C7F" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為中低收入戶：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費自己負擔2</w:t>
-[...20 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>費自己負擔</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4F19EFB8" w14:textId="77777777" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為所得未達一定標準者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="310E57A9" w14:textId="4A4C594A" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未達當年度最低生活費1.5倍：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費自己負擔2</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...18 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0E45C4DD" w14:textId="0D5D088B" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>未達當年度最低生活費2倍：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費自己負擔3</w:t>
-[...20 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>費自己負擔</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="259E1D4A" w14:textId="77777777" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為身心障礙者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3DD672E7" w14:textId="1193161F" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中度：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費自己負擔2</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...18 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6702EBA5" w14:textId="42B63F90" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>輕度：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費自己負擔3</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
-[...18 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="76171013" w14:textId="2B49C3AB" w:rsidR="003A20FB" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3024"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>被保險人身分別為低收入戶或重度以上身障者：平均每日保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費自己負擔0元，政府補助6</w:t>
-[...6 lines deleted...]
-        <w:t>9</w:t>
+        <w:t>費自己負擔0元，政府補助</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>74</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6DD0A1C2" w14:textId="0131992D" w:rsidR="00C42F4B" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>註：</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>保</w:t>
       </w:r>
       <w:r w:rsidR="00ED0DEF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費金額表</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
       <w:r w:rsidR="00B702A6" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00621F0F">
+      <w:r w:rsidR="00B41FE9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年1月起</w:t>
       </w:r>
       <w:r w:rsidR="00C42F4B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>適用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00621F0F" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+    <w:p w14:paraId="77DA8F3A" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00621F0F" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="16B598BD" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4FB13718" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5C9B628B" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>納保資格</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="50204BA2" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>年滿25歲、未滿65歲，在國內設有戶籍，且符合下列情形之</w:t>
-[...34 lines deleted...]
-    <w:p w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+        <w:t>年滿25歲、未滿65歲，在國內設有戶籍，且符合下列情形之一的國民，在沒有參加勞保、農保、公保、軍保的期間，要參加國民年金保險。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0202573A" w14:textId="77777777" w:rsidR="0098250D" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>原則：未領取勞保老年給付、公保養老給付、</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+        <w:t>原則：未領取勞保老年給付、公保養老給付、軍保退伍給付。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED90996" w14:textId="77777777" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="720" w:hangingChars="300" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>例外：112年9月30日前曾領取勞保老年給付、公保養老給付</w:t>
-[...47 lines deleted...]
-        <w:t>&lt;50萬元</w:t>
+        <w:t>例外：112年9月30日前曾領取勞保老年給付、公保養老給付或軍保退伍給付，而所領取的【年資】勞保+公保+軍保&lt;15年或【一次領取金額】勞保+公保+軍保&lt;50萬元</w:t>
       </w:r>
       <w:r w:rsidR="002D4C1A" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:cr/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+        <w:t>註：97.12.31前領取勞保老年給付的年資及金額不列入計算。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57519E34" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
+    <w:p w14:paraId="712F1225" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>主動納保</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
+    <w:p w14:paraId="35D80CCE" w14:textId="77777777" w:rsidR="00A77113" w:rsidRPr="00A77CC9" w:rsidRDefault="00A77113" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>被保險人不須申辦加、退保，由勞保局比對戶政及相關社會保險資料，將</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+        <w:t>被保險人不須申辦加、退保，由勞保局比對戶政及相關社會保險資料，將符合國保加保資格者主動納保、喪失加保資格者排除納保，並於每單月份（即1、3、5、7、9、11月）月底寄發繳款單，通知被保險人繳費。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6FFBF3" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="2F216D33" w14:textId="77777777" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>給付項目</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="306701CA" w14:textId="77777777" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>依規定繳納保</w:t>
       </w:r>
       <w:r w:rsidR="00605DA8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費，可享五大給付保障</w:t>
       </w:r>
       <w:r w:rsidR="00605DA8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>，並由政府負最後支付責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE7D47" w:rsidRDefault="00FE7D47" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7ABC6810" w14:textId="77777777" w:rsidR="00FE7D47" w:rsidRDefault="00FE7D47" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>老年：老年年金</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="00605DA8" w:rsidP="00A77CC9">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+    <w:p w14:paraId="28F12B2B" w14:textId="2D84A59E" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="00605DA8" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>生育：生育給付</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>暨加給補助</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4711E61D" w14:textId="77777777" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>重障：身</w:t>
       </w:r>
       <w:r w:rsidR="002D4C1A" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>心</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>障</w:t>
       </w:r>
       <w:r w:rsidR="002D4C1A" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>礙</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年金</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="14B5CA0B" w14:textId="77777777" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>死亡：喪葬給付、遺屬年金</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E51626" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1D14C3DE" w14:textId="2602F45F" w:rsidR="00E51626" w:rsidRPr="00A77CC9" w:rsidRDefault="003A20FB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>註</w:t>
-[...7 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>註：</w:t>
       </w:r>
       <w:r w:rsidR="00E51626" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>各項給付領取金額計算方式，請參見背面說明。（</w:t>
       </w:r>
       <w:r w:rsidR="00605DA8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>113</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E51626" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="00E51626" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1月起適用）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+    <w:p w14:paraId="40AAD425" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="749967A1" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3C2983AC" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1FAD44D0" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>老年年金 領多少？(國民年金法第30、32條)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
-[...20 lines deleted...]
-        <w:t>繳納國保保</w:t>
+    <w:p w14:paraId="5535A58B" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人依規定繳納國保保</w:t>
       </w:r>
       <w:r w:rsidR="00605DA8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>費</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+        <w:t>費、有國保年資者，於年滿65歲時，得依A式或B式按月擇優領取，或與勞保老年年金給付合併請領。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061CB85D" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A式：</w:t>
       </w:r>
       <w:r w:rsidR="00F525C0" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>月投保金額</w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
@@ -4580,67 +4415,67 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F525C0" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidR="00F525C0" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRDefault="006100BF" w:rsidP="00A77CC9">
+    <w:p w14:paraId="16D98CB9" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRDefault="006100BF" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0925FDCE" wp14:editId="118670E6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4095750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>15875</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="556895" cy="556895"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="圖片 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
@@ -4685,51 +4520,51 @@
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidR="001D64BC" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>保險年資</w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidR="001D64BC" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.3%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006100BF" w:rsidRPr="006100BF" w:rsidRDefault="006100BF" w:rsidP="006100BF">
+    <w:p w14:paraId="32F84CE1" w14:textId="77777777" w:rsidR="006100BF" w:rsidRPr="006100BF" w:rsidRDefault="006100BF" w:rsidP="006100BF">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006100BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>老年年金給付試算</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
@@ -4744,113 +4579,126 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="006100BF">
           <w:rPr>
             <w:rStyle w:val="ac"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.bli.gov.tw/0100754.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006100BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7AAA2C00" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D66FB27" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>案例1</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+        <w:t>加入國保35年，年滿65歲時，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BDEA73" w14:textId="5203FC21" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A式：19,761元</w:t>
+        <w:t>A式：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35年</w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×0.65%</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -4871,498 +4719,642 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元=</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>850</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD80B2D" w14:textId="399E796D" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B式：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>35年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3% =</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D31AF89" w14:textId="0AAD7969" w:rsidR="0088234F" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B式較優，則按B式每月領取</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76281413" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00B41FE9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A972019" w14:textId="77777777" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>加入國保15年，年滿65歲時，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B76163" w14:textId="0A50BD91" w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A式：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×0.65%+</w:t>
+      </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>545</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2738">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元=</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>107</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">元 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201FC1A6" w14:textId="0C68BD49" w:rsidR="0085152F" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B式：</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00DC7141" w:rsidRPr="00A77CC9" w:rsidRDefault="00DC7141" w:rsidP="00A77CC9">
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×1.3%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D54B6FF" w14:textId="5760586C" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...166 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人如果沒有下列情形，</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27328" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>擇優</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6349" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>後</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>按A式計算，每月領取</w:t>
+      </w:r>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0085152F" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000E2738">
-[...90 lines deleted...]
-        <w:ind w:leftChars="400" w:left="960"/>
+      <w:r w:rsidR="00B41FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>107</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
+    <w:p w14:paraId="35FD4F98" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>有欠繳保</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費期間不計入保險年資情事。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
+    <w:p w14:paraId="51E356E7" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>64歲至65歲期間有保</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費或利息未繳，經勞保局通知限期繳納而逾期繳納者，其領取之前3個月老年年金給付應以B式計算。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1989D036" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00351F6A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>領取相關社會福利津貼（低收入老人生活津貼、中低收入老人生活津貼、身心障礙者生活</w:t>
       </w:r>
       <w:r w:rsidR="00B573F6" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>、老年農民福利津貼及榮民就養給付）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B756A" w:rsidRDefault="0085152F" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5705577F" w14:textId="77777777" w:rsidR="008B756A" w:rsidRDefault="0085152F" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>領取勞保老年年金給付</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5389,806 +5381,789 @@
         </w:rPr>
         <w:t>領取勞保老年</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一次</w:t>
       </w:r>
       <w:r w:rsidR="00351F6A" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>給付的年資達15年且金額達50萬元</w:t>
       </w:r>
       <w:r w:rsidR="008B756A" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A26B8D" w:rsidRPr="000E2738" w:rsidRDefault="000E2738" w:rsidP="000E2738">
+    <w:p w14:paraId="02FA7F9A" w14:textId="77777777" w:rsidR="00A26B8D" w:rsidRPr="000E2738" w:rsidRDefault="000E2738" w:rsidP="000E2738">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>領過公保養老給付</w:t>
-[...15 lines deleted...]
-        <w:t>給付者，另有其他不得擇優計算的規定（國民年金法第30條）</w:t>
+        <w:t>領過公保養老給付或軍保退伍給付者，另有其他不得擇優計算的規定（國民年金法第30條）</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0027181B" w:rsidRPr="00A77CC9" w:rsidRDefault="002D4C1A" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5EFDEFF7" w14:textId="77777777" w:rsidR="0027181B" w:rsidRPr="00A77CC9" w:rsidRDefault="002D4C1A" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1416" w:hangingChars="590" w:hanging="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">        </w:t>
-[...15 lines deleted...]
-        <w:t>：</w:t>
+        <w:t xml:space="preserve">        註：</w:t>
       </w:r>
       <w:r w:rsidR="000E2738" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>農民若領取國保老年年金，則不得請領老農津貼</w:t>
       </w:r>
       <w:r w:rsidR="00F47EBA" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4EEBB956" w14:textId="77777777" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="250" w:firstLine="600"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="00A77CC9">
+    <w:p w14:paraId="44320A95" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>案例3</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>加入勞保5年，之後改</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>加入勞保5年，之後改加入國保10年，年滿65歲時，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECCD703" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>加入國保10年</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>勞保老年年金給付部分：（平均月投保薪資以32,000元計算）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2361629C" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，年滿65歲時，每月可領多少？</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="00A77CC9">
+        <w:t>第一式：32,000元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0.775%+3,000元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4,240元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10D050" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>第二式：32,000元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.55%=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2,480元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22147E82" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>勞保老年年金給付第一式較優，每月領取4,240元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0745F4DB" w14:textId="77777777" w:rsidR="000E2738" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>勞保老年年金給付部分：（平均月投保薪資以32,000元計算）</w:t>
-[...156 lines deleted...]
-    <w:p w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+        <w:t>國保老年年金給付部分：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CF2ECE" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="800" w:left="1920"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>已按月領取勞保老年年金給付</w:t>
       </w:r>
       <w:r w:rsidR="006625E2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，依</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>，依規定國保老年年金給付應按B式計給</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244365FC" w14:textId="7AA2C26A" w:rsidR="000F2DF8" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>規定國保老年</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>B式：</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>年金給付應按B</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>式計給</w:t>
-[...6 lines deleted...]
-        <w:ind w:leftChars="800" w:left="1920"/>
+        <w:t>10年</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3%=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>743</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AC4385" w14:textId="77777777" w:rsidR="000E2738" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B式：19,761元</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>65歲時每月可領取：勞保老年年金給付4,240元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A73064" w14:textId="57E69981" w:rsidR="000E2738" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="1330" w:left="3192"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10年</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:t>國保老年年金給付2,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.3%=</w:t>
+        <w:t>743</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2,569元</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000E2738" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF83576" w14:textId="73829D87" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="000F2DF8" w:rsidP="000E2738">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="1330" w:left="3192"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>合計 6,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>983</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4027AE22" w14:textId="77777777" w:rsidR="000F2DF8" w:rsidRDefault="000F2DF8" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D502604" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CF553A" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B054985" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>身心障礙年金 領多少？(國民年金法第34條)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E236AE" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人於國保加保期間鑑定為重度以上身心障礙，領有重度以上身心障礙證明，且經評估無工作能力者，得按月領取。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75586FFF" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>公式：月投保金額×保險年資×1.3%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCD9214" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556A00A0" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>加入國保10 年，不幸因故致重度身障，且經評估無工作能力，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA6E186" w14:textId="1CD2726C" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="0014708D" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3196" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×10年×1.3%=2,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>743</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3196" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4326C4FF" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>→不足5,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2738">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>437</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41603305" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="000E2738" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人如果沒有下列情形，每月得</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2738">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>領取基本保障5,</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2738" w:rsidRPr="000E2738">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>65歲時每月可領取：勞保老年年金給付4,240元</w:t>
-[...5 lines deleted...]
-        <w:ind w:leftChars="1330" w:left="3192"/>
+        <w:t>437</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...261 lines deleted...]
-        </w:rPr>
         <w:t>元。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3196" w:rsidRPr="000E2738" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+    <w:p w14:paraId="22920C21" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="000E2738" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>有欠繳保</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>費期間不計入保險年資情事。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+    <w:p w14:paraId="57E80223" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二、發生保險事故前1年期間有保</w:t>
       </w:r>
       <w:r w:rsidR="000E2738">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2738">
         <w:rPr>
@@ -6204,1081 +6179,1320 @@
         </w:rPr>
         <w:t>算領取身障年金給付，不得享有</w:t>
       </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5,</w:t>
       </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>437</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元基本保障。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7AA6E2BC" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="1440" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>三、領取相關社會福利津貼（低收入老人生活津貼、中低收入老人生活津貼、身心障礙者生活補助、老年農民福利津貼及榮民就養給付）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6F554752" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+    <w:p w14:paraId="359E0CE6" w14:textId="77777777" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>案例2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...33 lines deleted...]
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+        <w:t>加入國保35 年，不幸因故致重度身障，且經評估無工作能力，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B61B3FE" w14:textId="43E9B84C" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="0014708D" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77CC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3196" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×35年×1.3%=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3196" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3196" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E42C1FC" w14:textId="298DB098" w:rsidR="006C3196" w:rsidRPr="00A77CC9" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>被保險人每月可領取8,991元。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="006C3196" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
+        <w:t>被保險人每月可領取</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>602</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2218A88E" w14:textId="77777777" w:rsidR="006C3196" w:rsidRDefault="006C3196" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="2707186B" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="564089A0" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00860F52" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="04ECA747" w14:textId="12AE3200" w:rsidR="00860F52" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>生育給付 領多少？(國民年金法第32條之1</w:t>
+        <w:t>生育給付</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>暨加給補助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 領多少？(國民年金法第32條之1</w:t>
       </w:r>
       <w:r w:rsidR="00A95417">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>、施行細則第44條之3及衛生福利</w:t>
+        <w:t>、施行細則第44條之3</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00A95417">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>部113年4月14日函</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A77CC9">
+        <w:t>衛生福利部113年4月1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1CC8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95417">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>日函</w:t>
+      </w:r>
+      <w:r w:rsidR="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>國民年金保險被保險人暨未參加相關社會保險之我國籍新生兒之生母生育補助要點</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="05DA14B4" w14:textId="3FC0F681" w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>女性被保險人</w:t>
       </w:r>
       <w:r w:rsidR="00B82860">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>符合下列條件之</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00B82860" w:rsidRPr="00B82860" w:rsidRDefault="00B82860" w:rsidP="00B82860">
+        <w:t>符合下列條件之一者，得領取：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5902ED" w14:textId="77777777" w:rsidR="00B82860" w:rsidRPr="00B82860" w:rsidRDefault="00B82860" w:rsidP="00B82860">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B82860">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>於國保加保期間分娩或早產。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B82860" w:rsidRPr="00B82860" w:rsidRDefault="00B82860" w:rsidP="00B82860">
+    <w:p w14:paraId="63D20727" w14:textId="77777777" w:rsidR="00B82860" w:rsidRPr="00B82860" w:rsidRDefault="00B82860" w:rsidP="00B82860">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>於國保加保期間懷孕，在退保後1年內分娩或早產。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D64BC" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="250ADEB3" w14:textId="2D0E40BC" w:rsidR="00AA3D74" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>※自分娩或早產之日起5年內得請領。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D1381" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5FE8E0CD" w14:textId="77777777" w:rsidR="001D1381" w:rsidRPr="00A77CC9" w:rsidRDefault="001D64BC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公式：以被保險人分娩或早產時之月投保金額</w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2個月</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006625E2" w:rsidRDefault="006625E2" w:rsidP="00A77CC9">
-[...44 lines deleted...]
-        <w:t>3</w:t>
+    <w:p w14:paraId="040505DF" w14:textId="301C46A5" w:rsidR="006625E2" w:rsidRDefault="00AA3D74" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>115年1月1日以後分娩或早產者，每胎生育給付加生育補助至10萬元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CEFAD0" w14:textId="77777777" w:rsidR="00AA3D74" w:rsidRDefault="00AA3D74" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBEF6FB" w14:textId="38512313" w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例  被保險人加入國保期間，於11</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年1月18日喜獲麟兒，可領多少？</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6C15D326" w14:textId="670A3EFF" w:rsidR="003A1EF3" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
+      <w:r w:rsidR="00AA3D74" w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>19,761元×2個月=39,522元</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
+        <w:t>元×2個月=</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>206</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1FB65C" w14:textId="36D880F1" w:rsidR="00AA3D74" w:rsidRPr="00A77CC9" w:rsidRDefault="00AA3D74" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      (115年1月1日以後分娩或早產者，每胎生育給付加生育補助至10萬元)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C523C16" w14:textId="68BD77CC" w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>被保險人可一次領取39,522元</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
+        <w:t>被保險人可領取</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10萬</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1EF3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D7E565" w14:textId="77777777" w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="1200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>分娩或早產為雙生以上者，按比例增給。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0A881F86" w14:textId="76570BB5" w:rsidR="003A1EF3" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(例如生雙胞胎可一次領取19,761元×2個月×2=79,044元)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
+        <w:t>(例如生雙胞胎</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>生育給付</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>可領取</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74" w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×2個月×2=</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>84</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>412</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04691020" w14:textId="47A9AB25" w:rsidR="00AA3D74" w:rsidRPr="00AA3D74" w:rsidRDefault="00AA3D74" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="500" w:left="1200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(115年1月1日以後分娩或早產者，每胎生育給付加生育補助至10萬元；雙胞胎可領取生育給付暨加給補助10萬元</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>×2=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10萬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232E0444" w14:textId="77777777" w:rsidR="003A1EF3" w:rsidRPr="00A77CC9" w:rsidRDefault="003A1EF3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>二、被保險人同時符合勞保、農保生育給付或補助條件者，僅得擇一請領。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B78EB" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
-[...26 lines deleted...]
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="37665B1A" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CC1C956" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6155E0BA" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369B1C68" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>喪葬給付 領多少？(國民年金法第39條)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
-[...31 lines deleted...]
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="779D9DA4" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人於國保加保中死亡（未滿65歲）時，由實際支出殯葬費者檢附支出費用證明文件一次領取。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B590F0" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>※自死亡次日起5年內得請領。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235ADC" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="74864AD5" w14:textId="77777777" w:rsidR="00235ADC" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公式：被保險人死亡當月之月投保金額</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5個月</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006625E2" w:rsidRDefault="006625E2" w:rsidP="00A77CC9">
-[...40 lines deleted...]
-    <w:p w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5EF1D320" w14:textId="77777777" w:rsidR="006625E2" w:rsidRDefault="006625E2" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3D554D" w14:textId="77777777" w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例  加入國保期間不幸往生，支出殯葬費者，可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FE73A5" w14:textId="79ECB579" w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="00AA3D74" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77CC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×5個月=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>105</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A74067" w14:textId="5F7FE975" w:rsidR="00080CAD" w:rsidRPr="00A77CC9" w:rsidRDefault="00080CAD" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="300" w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>被保險人身故後，得由支出殯葬費用之人一次領取98,805元。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00766007" w:rsidRDefault="00766007" w:rsidP="00A77CC9">
+        <w:t>被保險人身故後，得由支出殯葬費用之人一次領取</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>105</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3D74" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505EA9DA" w14:textId="77777777" w:rsidR="00766007" w:rsidRDefault="00766007" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1755"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5AA6E264" w14:textId="77777777" w:rsidR="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1755"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4F47FA22" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1755"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00590DC0" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1753C218" w14:textId="77777777" w:rsidR="00590DC0" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>遺屬年金 領多少？(國民年金法第42條)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
-[...31 lines deleted...]
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0349E119" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人有下列情形之一時，如有符合請領條件之當序遺屬，得按月請領：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444D2F68" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. 加保期間死亡</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="602092E1" w14:textId="77777777" w:rsidR="007B78EB" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. 年滿65歲、未及請領老年年金給付前死亡</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED1507" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5CAFBA5F" w14:textId="77777777" w:rsidR="00ED1507" w:rsidRPr="00A77CC9" w:rsidRDefault="007B78EB" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. 領取老年年金給付或身心障礙（基本保證）年金給付期間死亡</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2B14" w:rsidRDefault="00BA2B14" w:rsidP="00A77CC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5C8DB948" w14:textId="77777777" w:rsidR="00BA2B14" w:rsidRDefault="00BA2B14" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4409F924" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>遺屬年金給付順位如下：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4DA7A8D4" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. 配偶及子女</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3404A32F" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. 父母</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="30F51792" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. 祖父母</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="4595F92E" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. 孫子女</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="25853BF2" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5. 兄弟、姊妹</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009002D9" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
-[...31 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="03596B6A" w14:textId="77777777" w:rsidR="009002D9" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>上開各順序遺屬分別有資格條件規定：當序受領遺屬存在時，後順序之遺屬不得請領；當序遺屬請領後死亡或喪失請領條件時，亦同。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187A7356" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公式1 ：被保險人於加保期間死亡者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="2CA77C11" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00F200EA" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>月投保金額</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidR="00F200EA" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>保險年資</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidR="00F200EA" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.3%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="304F5924" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公式2 ：年滿65歲、未及請領老年年金給付前死亡者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6F1B800F" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="400" w:firstLine="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>月投保金額</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -7293,67 +7507,67 @@
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.3%</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="0D0CB251" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>公式3 ：領取老年年金給付或身心障礙（基本保證）年金給付期間死亡者：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB089B" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3B21926F" w14:textId="77777777" w:rsidR="00EB089B" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:firstLineChars="400" w:firstLine="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>領取老年年金</w:t>
       </w:r>
       <w:r w:rsidR="00E150D5" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>給付</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -7368,559 +7582,730 @@
         </w:rPr>
         <w:t>（基本保證）</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年金給付金額</w:t>
       </w:r>
       <w:r w:rsidR="00080CAD" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>×</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>50%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2737B" w:rsidRPr="00A77CC9" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="11FB9155" w14:textId="77777777" w:rsidR="00A2737B" w:rsidRPr="00A77CC9" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-5" w:left="709" w:hangingChars="300" w:hanging="721"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>註</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A77CC9">
+        <w:t>註1：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>前3項金額不足</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00571340" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>前3項金額不足</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00571340" w:rsidRPr="00A77CC9">
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55B0E" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>時</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，按</w:t>
       </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>049</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00571340" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>元</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A55B0E" w:rsidRPr="00A77CC9">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA2B14">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidR="009002D9" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>時</w:t>
+        <w:t>元發給。同一順位</w:t>
       </w:r>
       <w:r w:rsidR="00A90451" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，按</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA2B14">
+        <w:t>遺屬有2人以上時，每多1人加發25%，最多至50%</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1FB6" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0317A8" w14:textId="77777777" w:rsidR="00351F6A" w:rsidRPr="00A77CC9" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="-5" w:left="709" w:hangingChars="300" w:hanging="721"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00571340" w:rsidRPr="00A77CC9">
+        <w:t>註2：</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55B0E" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t>遺屬年金給付之受益人未於符合請領條件之當月提出申請者，自提出請領之日起前5年得領取之給付，由保險人依法追溯補給之。但已經其他受益人請領之部分，不適用之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="40AF878F" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="28F058C9" w14:textId="72FE2F9D" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>案例</w:t>
       </w:r>
       <w:r w:rsidR="00A2737B" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>加入</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+        <w:t>加入國保期間（尚未滿65歲）身故，加保年資1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年，配偶及2名子女符合請領條件，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278AD6B6" w14:textId="7EE77169" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00EB7ACC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A77CC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>年×1.3%=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE3B9C5" w14:textId="0ED7C39A" w:rsidR="00A55B0E" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>→ 未達</w:t>
+        <w:t>另加計2人 →</w:t>
       </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00EB7ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">元×（1+50%）= </w:t>
+      </w:r>
       <w:r w:rsidR="00BA2B14">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>049</w:t>
-[...13 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BA2B14">
-[...4 lines deleted...]
-        <w:t>049</w:t>
+      <w:r w:rsidR="00EB7ACC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>173</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A55B0E" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+    <w:p w14:paraId="7E5A7921" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00BA2B14" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:leftChars="400" w:left="960"/>
-[...69 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00BA2B14" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+        <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE5DA86" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例2  被保險人加入國保20年，剛滿65歲卻不幸身故，尚未請領老年年金給付，其配偶及1名子女符合請領條件，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFD4A7A" w14:textId="4F7B707A" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00EB7ACC" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
-        <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
-[...29 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0014708D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21,103</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×20年×1.3%×50%=2,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>744</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044C3" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131F17A5" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>19,761元×20年×1.3%×50%=2,569元</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+        <w:lastRenderedPageBreak/>
+        <w:t>→ 未達</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元，發給</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADAC8F1" w14:textId="77777777" w:rsidR="001F0BA5" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="3261"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="960"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>另加計1人 →</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×（1+25%）</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>=5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>061</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265BA1A4" w14:textId="77777777" w:rsidR="00943A82" w:rsidRPr="00044315" w:rsidRDefault="00943A82" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2454CD1F" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:left="960" w:hangingChars="400" w:hanging="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>案例3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>被保險人已在領取國保老年年金給付（每月4,935元）時，因病身故，其配偶符合請領條件，每月可領多少？</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644DEF1C" w14:textId="77777777" w:rsidR="00D044C3" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4,935</w:t>
+      </w:r>
+      <w:r w:rsidR="00343847" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>元×</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50%=2,468元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDADEA4" w14:textId="77777777" w:rsidR="00FD5680" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="400" w:left="960"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>→ 未達</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
@@ -7936,576 +8321,292 @@
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0BA5" w:rsidRPr="00A77CC9" w:rsidRDefault="00D044C3" w:rsidP="00A77CC9">
-[...255 lines deleted...]
-    <w:p w:rsidR="00A2737B" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="139BE869" w14:textId="77777777" w:rsidR="00A2737B" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+    <w:p w14:paraId="5F2FCBC6" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00A77CC9" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00766007" w:rsidRPr="00A77CC9" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
+    <w:p w14:paraId="47A95DA5" w14:textId="77777777" w:rsidR="00766007" w:rsidRPr="00A77CC9" w:rsidRDefault="00A2737B" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>註</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A77CC9">
+        <w:t>註：</w:t>
+      </w:r>
+      <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>老年年金A式加計金額（</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>：</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>老年年金A</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>049</w:t>
+      </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>式加計</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>元）、身心障礙年金基本保障金額（5,</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>437</w:t>
+      </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>金額（</w:t>
+        <w:t>元）及遺屬年金</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>基本保障</w:t>
       </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>金額（</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>049</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>元）、身心障礙年金基本保障金額（5,</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>437</w:t>
+        <w:t>049</w:t>
       </w:r>
       <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>元）及遺屬年金</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00044315">
+        <w:t>元），101年1月1日起每4年依規定調整一次。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477A604D" w14:textId="77777777" w:rsidR="00766007" w:rsidRPr="00A77CC9" w:rsidRDefault="00766007" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>基本保障</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>金額（</w:t>
+        <w:t>※上述括號內金額為</w:t>
+      </w:r>
+      <w:r w:rsidR="00044315">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00766007" w:rsidRPr="00A77CC9">
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t>年1月1日起適用之金額。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCD5040" w14:textId="77777777" w:rsidR="00766007" w:rsidRDefault="00766007" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8C7EC5" w14:textId="77777777" w:rsidR="00044315" w:rsidRPr="00044315" w:rsidRDefault="00044315" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E80509" w14:textId="77777777" w:rsidR="00FA5A15" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>049</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>元），101年1月1日起每4年依規定調整一次。</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t>津貼性質的年金項目</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
+    <w:p w14:paraId="2B161053" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087D02C4" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>老年基本保證年金    每月</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -8515,133 +8616,124 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...24 lines deleted...]
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="3EDFDF09" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>國保開辦時（97.10.1）已年滿65歲之國民（32.10.1前出生者）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7C4133" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>在國內設有戶籍</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="12DE0EB5" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>最近3年每年居住國內超過183日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6BE6ECAD" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>無排除規定情事者（國民年金法第31條）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
+    <w:p w14:paraId="15128829" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FE422C" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>原住民給付     每月</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -8651,412 +8743,378 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>049</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="6F3D4B14" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年滿55歲、未滿65歲原住民（戶籍有登記原住民身分）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="1D7627D8" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>在國內設有戶籍</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    </w:p>
+    <w:p w14:paraId="58E35153" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>無排除規定情事者（國民年金法第53條）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
+    <w:p w14:paraId="23B3BE69" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419C9324" w14:textId="77777777" w:rsidR="00F6103C" w:rsidRPr="00A77CC9" w:rsidRDefault="00F525C0" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>身心障礙基本保證年金    每月</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5,</w:t>
       </w:r>
       <w:r w:rsidR="00044315">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>437</w:t>
       </w:r>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...31 lines deleted...]
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="2EC5B37B" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>被保險人於參加國保前已領有重度以上身心障礙證明</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="718342A2" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>經身心障礙鑑定醫療機構評估為無工作能力</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="53A02F98" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>最近3年每年居住國內超過183日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+    <w:p w14:paraId="434EC60A" w14:textId="77777777" w:rsidR="00F200EA" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A77CC9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>無排除規定情事者（國民年金法第35條）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A2737B" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
-[...28 lines deleted...]
-        <w:t>期間請領</w:t>
+    <w:p w14:paraId="40105615" w14:textId="77777777" w:rsidR="00A2737B" w:rsidRPr="00A77CC9" w:rsidRDefault="00F200EA" w:rsidP="00A77CC9">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>於參加國保有效期間請領</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A2737B" w:rsidRPr="00A77CC9" w:rsidSect="006100BF">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1558" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002623C0" w:rsidRDefault="002623C0" w:rsidP="00B5296C">
+    <w:p w14:paraId="52DD9A4D" w14:textId="77777777" w:rsidR="008D4FD5" w:rsidRDefault="008D4FD5" w:rsidP="00B5296C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002623C0" w:rsidRDefault="002623C0" w:rsidP="00B5296C">
+    <w:p w14:paraId="20D1C79B" w14:textId="77777777" w:rsidR="008D4FD5" w:rsidRDefault="008D4FD5" w:rsidP="00B5296C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-529806337"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="00A77CC9" w:rsidRDefault="00A77CC9">
+      <w:p w14:paraId="2C4184F7" w14:textId="77777777" w:rsidR="00A77CC9" w:rsidRDefault="00A77CC9">
         <w:pPr>
           <w:pStyle w:val="a9"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00014C6F" w:rsidRPr="00014C6F">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="zh-TW"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00A77CC9" w:rsidRDefault="00A77CC9">
+  <w:p w14:paraId="6896D4A4" w14:textId="77777777" w:rsidR="00A77CC9" w:rsidRDefault="00A77CC9">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002623C0" w:rsidRDefault="002623C0" w:rsidP="00B5296C">
+    <w:p w14:paraId="5396F9CB" w14:textId="77777777" w:rsidR="008D4FD5" w:rsidRDefault="008D4FD5" w:rsidP="00B5296C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002623C0" w:rsidRDefault="002623C0" w:rsidP="00B5296C">
+    <w:p w14:paraId="46C80386" w14:textId="77777777" w:rsidR="008D4FD5" w:rsidRDefault="008D4FD5" w:rsidP="00B5296C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08944596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93F21C9A"/>
     <w:lvl w:ilvl="0" w:tplc="9C028C3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="41CA5AE2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11888,86 +11946,88 @@
   <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="zh-TW" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B765E7"/>
     <w:rsid w:val="000101A5"/>
     <w:rsid w:val="000136AB"/>
     <w:rsid w:val="00014C6F"/>
     <w:rsid w:val="00014FCE"/>
     <w:rsid w:val="00022B14"/>
     <w:rsid w:val="000325DD"/>
     <w:rsid w:val="000335A9"/>
     <w:rsid w:val="00035C25"/>
     <w:rsid w:val="00044315"/>
     <w:rsid w:val="000478E3"/>
     <w:rsid w:val="00047E9B"/>
     <w:rsid w:val="000517C3"/>
     <w:rsid w:val="00051A2A"/>
     <w:rsid w:val="000520A2"/>
     <w:rsid w:val="000557C4"/>
     <w:rsid w:val="00056E47"/>
     <w:rsid w:val="00057F94"/>
     <w:rsid w:val="00063463"/>
     <w:rsid w:val="00080CAD"/>
     <w:rsid w:val="00087813"/>
     <w:rsid w:val="00091900"/>
     <w:rsid w:val="00092AD6"/>
@@ -11982,52 +12042,54 @@
     <w:rsid w:val="000C2387"/>
     <w:rsid w:val="000C3EE1"/>
     <w:rsid w:val="000D3A54"/>
     <w:rsid w:val="000D4117"/>
     <w:rsid w:val="000D4865"/>
     <w:rsid w:val="000D6506"/>
     <w:rsid w:val="000D6DA7"/>
     <w:rsid w:val="000E2738"/>
     <w:rsid w:val="000E7AAE"/>
     <w:rsid w:val="000F2DF8"/>
     <w:rsid w:val="000F35FA"/>
     <w:rsid w:val="000F53EA"/>
     <w:rsid w:val="000F5743"/>
     <w:rsid w:val="000F700E"/>
     <w:rsid w:val="00100D75"/>
     <w:rsid w:val="00103818"/>
     <w:rsid w:val="00103F6F"/>
     <w:rsid w:val="00104B0C"/>
     <w:rsid w:val="00111026"/>
     <w:rsid w:val="00112739"/>
     <w:rsid w:val="00123997"/>
     <w:rsid w:val="00124975"/>
     <w:rsid w:val="001279E8"/>
     <w:rsid w:val="00131EB1"/>
     <w:rsid w:val="00145286"/>
+    <w:rsid w:val="0014708D"/>
     <w:rsid w:val="00153918"/>
     <w:rsid w:val="0015398B"/>
+    <w:rsid w:val="00154E11"/>
     <w:rsid w:val="001615EB"/>
     <w:rsid w:val="00163234"/>
     <w:rsid w:val="00163401"/>
     <w:rsid w:val="00171D46"/>
     <w:rsid w:val="001755C8"/>
     <w:rsid w:val="00176725"/>
     <w:rsid w:val="00176836"/>
     <w:rsid w:val="001842BB"/>
     <w:rsid w:val="001908C0"/>
     <w:rsid w:val="00191868"/>
     <w:rsid w:val="001A606E"/>
     <w:rsid w:val="001B25F1"/>
     <w:rsid w:val="001B41E5"/>
     <w:rsid w:val="001C0097"/>
     <w:rsid w:val="001C130F"/>
     <w:rsid w:val="001D07DB"/>
     <w:rsid w:val="001D1381"/>
     <w:rsid w:val="001D4F7C"/>
     <w:rsid w:val="001D64BC"/>
     <w:rsid w:val="001E15D6"/>
     <w:rsid w:val="001E2D0D"/>
     <w:rsid w:val="001E3D1E"/>
     <w:rsid w:val="001F005D"/>
     <w:rsid w:val="001F0BA5"/>
     <w:rsid w:val="001F48CE"/>
@@ -12239,50 +12301,51 @@
     <w:rsid w:val="0080701B"/>
     <w:rsid w:val="00824883"/>
     <w:rsid w:val="00832518"/>
     <w:rsid w:val="00836168"/>
     <w:rsid w:val="0085152F"/>
     <w:rsid w:val="00851AA4"/>
     <w:rsid w:val="00853B9F"/>
     <w:rsid w:val="00856C7F"/>
     <w:rsid w:val="00860F52"/>
     <w:rsid w:val="008612C4"/>
     <w:rsid w:val="0087136E"/>
     <w:rsid w:val="008723A9"/>
     <w:rsid w:val="0088234F"/>
     <w:rsid w:val="00887529"/>
     <w:rsid w:val="0089581D"/>
     <w:rsid w:val="00895848"/>
     <w:rsid w:val="008A421E"/>
     <w:rsid w:val="008B2E22"/>
     <w:rsid w:val="008B4994"/>
     <w:rsid w:val="008B756A"/>
     <w:rsid w:val="008C3EEE"/>
     <w:rsid w:val="008C76C4"/>
     <w:rsid w:val="008D1289"/>
     <w:rsid w:val="008D2A4B"/>
     <w:rsid w:val="008D2AFA"/>
+    <w:rsid w:val="008D4FD5"/>
     <w:rsid w:val="008E1B6A"/>
     <w:rsid w:val="008E43CE"/>
     <w:rsid w:val="008E6DA5"/>
     <w:rsid w:val="008E7FDB"/>
     <w:rsid w:val="008F096F"/>
     <w:rsid w:val="008F2376"/>
     <w:rsid w:val="008F6A50"/>
     <w:rsid w:val="009002D9"/>
     <w:rsid w:val="00902066"/>
     <w:rsid w:val="009049F4"/>
     <w:rsid w:val="0090569F"/>
     <w:rsid w:val="009135A1"/>
     <w:rsid w:val="009144A2"/>
     <w:rsid w:val="00920278"/>
     <w:rsid w:val="0092110D"/>
     <w:rsid w:val="00921C48"/>
     <w:rsid w:val="00923C93"/>
     <w:rsid w:val="00924FD9"/>
     <w:rsid w:val="009307C2"/>
     <w:rsid w:val="00931A41"/>
     <w:rsid w:val="00932602"/>
     <w:rsid w:val="0093511F"/>
     <w:rsid w:val="00943A82"/>
     <w:rsid w:val="00944426"/>
     <w:rsid w:val="009477FE"/>
@@ -12329,69 +12392,71 @@
     <w:rsid w:val="00A26B8D"/>
     <w:rsid w:val="00A271AE"/>
     <w:rsid w:val="00A2737B"/>
     <w:rsid w:val="00A3027A"/>
     <w:rsid w:val="00A338C7"/>
     <w:rsid w:val="00A34388"/>
     <w:rsid w:val="00A549EA"/>
     <w:rsid w:val="00A55B0E"/>
     <w:rsid w:val="00A56F6F"/>
     <w:rsid w:val="00A6217A"/>
     <w:rsid w:val="00A63358"/>
     <w:rsid w:val="00A64B7F"/>
     <w:rsid w:val="00A746D2"/>
     <w:rsid w:val="00A74A31"/>
     <w:rsid w:val="00A74D8C"/>
     <w:rsid w:val="00A77113"/>
     <w:rsid w:val="00A77CC9"/>
     <w:rsid w:val="00A824F1"/>
     <w:rsid w:val="00A82612"/>
     <w:rsid w:val="00A82CD1"/>
     <w:rsid w:val="00A90451"/>
     <w:rsid w:val="00A9391D"/>
     <w:rsid w:val="00A95417"/>
     <w:rsid w:val="00A96E77"/>
     <w:rsid w:val="00AA092D"/>
+    <w:rsid w:val="00AA3D74"/>
     <w:rsid w:val="00AA5AF5"/>
     <w:rsid w:val="00AB04C6"/>
     <w:rsid w:val="00AB1972"/>
     <w:rsid w:val="00AB1BC3"/>
     <w:rsid w:val="00AB1BCA"/>
     <w:rsid w:val="00AB1D44"/>
     <w:rsid w:val="00AB762C"/>
     <w:rsid w:val="00AB7900"/>
     <w:rsid w:val="00AC1BFB"/>
     <w:rsid w:val="00AD17BB"/>
     <w:rsid w:val="00AD594C"/>
     <w:rsid w:val="00AE66E0"/>
     <w:rsid w:val="00AF07B8"/>
     <w:rsid w:val="00B045F3"/>
     <w:rsid w:val="00B07A5A"/>
     <w:rsid w:val="00B14B20"/>
     <w:rsid w:val="00B16482"/>
     <w:rsid w:val="00B301AC"/>
     <w:rsid w:val="00B374D5"/>
+    <w:rsid w:val="00B41FE9"/>
     <w:rsid w:val="00B52731"/>
     <w:rsid w:val="00B5296C"/>
     <w:rsid w:val="00B57065"/>
     <w:rsid w:val="00B573F6"/>
     <w:rsid w:val="00B617F0"/>
     <w:rsid w:val="00B702A6"/>
     <w:rsid w:val="00B7216F"/>
     <w:rsid w:val="00B728C9"/>
     <w:rsid w:val="00B73753"/>
     <w:rsid w:val="00B765E7"/>
     <w:rsid w:val="00B807CB"/>
     <w:rsid w:val="00B82860"/>
     <w:rsid w:val="00B91024"/>
     <w:rsid w:val="00B93632"/>
     <w:rsid w:val="00B93D84"/>
     <w:rsid w:val="00B9414E"/>
     <w:rsid w:val="00BA2B14"/>
     <w:rsid w:val="00BA3475"/>
     <w:rsid w:val="00BC1859"/>
     <w:rsid w:val="00BC5AFB"/>
     <w:rsid w:val="00BD5879"/>
     <w:rsid w:val="00BD6349"/>
     <w:rsid w:val="00BD726E"/>
     <w:rsid w:val="00BD7515"/>
     <w:rsid w:val="00BE0A57"/>
@@ -12409,145 +12474,149 @@
     <w:rsid w:val="00C2181A"/>
     <w:rsid w:val="00C219C7"/>
     <w:rsid w:val="00C25DFF"/>
     <w:rsid w:val="00C3502A"/>
     <w:rsid w:val="00C36BEB"/>
     <w:rsid w:val="00C37A3C"/>
     <w:rsid w:val="00C41C0E"/>
     <w:rsid w:val="00C42F4B"/>
     <w:rsid w:val="00C4416D"/>
     <w:rsid w:val="00C44CAA"/>
     <w:rsid w:val="00C46BB8"/>
     <w:rsid w:val="00C559D1"/>
     <w:rsid w:val="00C61641"/>
     <w:rsid w:val="00C63494"/>
     <w:rsid w:val="00C76249"/>
     <w:rsid w:val="00C85088"/>
     <w:rsid w:val="00C86A7A"/>
     <w:rsid w:val="00C918BB"/>
     <w:rsid w:val="00C94A2B"/>
     <w:rsid w:val="00C955C6"/>
     <w:rsid w:val="00C96BF7"/>
     <w:rsid w:val="00CB4310"/>
     <w:rsid w:val="00CC7922"/>
     <w:rsid w:val="00CD60DD"/>
     <w:rsid w:val="00CD6D74"/>
+    <w:rsid w:val="00CE2E3C"/>
     <w:rsid w:val="00CE50A0"/>
     <w:rsid w:val="00CE5AE5"/>
     <w:rsid w:val="00CF27F1"/>
     <w:rsid w:val="00CF366B"/>
     <w:rsid w:val="00D044C3"/>
     <w:rsid w:val="00D10057"/>
     <w:rsid w:val="00D16789"/>
     <w:rsid w:val="00D177A7"/>
     <w:rsid w:val="00D24316"/>
     <w:rsid w:val="00D24799"/>
     <w:rsid w:val="00D25D7C"/>
     <w:rsid w:val="00D35F11"/>
     <w:rsid w:val="00D36BCF"/>
     <w:rsid w:val="00D40D23"/>
     <w:rsid w:val="00D457B5"/>
     <w:rsid w:val="00D501BF"/>
     <w:rsid w:val="00D60E95"/>
     <w:rsid w:val="00D63E2F"/>
     <w:rsid w:val="00D642D1"/>
     <w:rsid w:val="00D644C9"/>
     <w:rsid w:val="00D70DB6"/>
     <w:rsid w:val="00D74A7B"/>
     <w:rsid w:val="00D75C9E"/>
     <w:rsid w:val="00D75F69"/>
     <w:rsid w:val="00D7667F"/>
     <w:rsid w:val="00D817F2"/>
     <w:rsid w:val="00D9607E"/>
     <w:rsid w:val="00DA0F40"/>
     <w:rsid w:val="00DA170E"/>
+    <w:rsid w:val="00DA1CC8"/>
     <w:rsid w:val="00DA36E0"/>
     <w:rsid w:val="00DA6409"/>
     <w:rsid w:val="00DA6612"/>
     <w:rsid w:val="00DB2534"/>
     <w:rsid w:val="00DC1703"/>
     <w:rsid w:val="00DC7141"/>
     <w:rsid w:val="00DE0828"/>
     <w:rsid w:val="00DE09BC"/>
     <w:rsid w:val="00DE4128"/>
     <w:rsid w:val="00DE4763"/>
     <w:rsid w:val="00DF0F1E"/>
     <w:rsid w:val="00DF5FB4"/>
     <w:rsid w:val="00E06484"/>
     <w:rsid w:val="00E06F07"/>
     <w:rsid w:val="00E07797"/>
     <w:rsid w:val="00E124B1"/>
     <w:rsid w:val="00E150D5"/>
     <w:rsid w:val="00E178A4"/>
     <w:rsid w:val="00E17CE4"/>
     <w:rsid w:val="00E25A52"/>
     <w:rsid w:val="00E27328"/>
     <w:rsid w:val="00E3349D"/>
     <w:rsid w:val="00E4283A"/>
     <w:rsid w:val="00E51626"/>
     <w:rsid w:val="00E5506D"/>
     <w:rsid w:val="00E630BE"/>
     <w:rsid w:val="00E663E4"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E935C2"/>
     <w:rsid w:val="00E94467"/>
     <w:rsid w:val="00EA2793"/>
     <w:rsid w:val="00EA48CB"/>
     <w:rsid w:val="00EA73C0"/>
     <w:rsid w:val="00EA7FBE"/>
     <w:rsid w:val="00EB01EB"/>
     <w:rsid w:val="00EB089B"/>
     <w:rsid w:val="00EB1FB6"/>
     <w:rsid w:val="00EB24D3"/>
     <w:rsid w:val="00EB2CC2"/>
     <w:rsid w:val="00EB3CF4"/>
     <w:rsid w:val="00EB4EC5"/>
     <w:rsid w:val="00EB679B"/>
+    <w:rsid w:val="00EB7ACC"/>
     <w:rsid w:val="00ED0175"/>
     <w:rsid w:val="00ED0AE7"/>
     <w:rsid w:val="00ED0DEF"/>
     <w:rsid w:val="00ED1507"/>
     <w:rsid w:val="00ED51B7"/>
     <w:rsid w:val="00ED6816"/>
     <w:rsid w:val="00ED732D"/>
     <w:rsid w:val="00EE51D8"/>
     <w:rsid w:val="00EE608B"/>
     <w:rsid w:val="00EF2A57"/>
     <w:rsid w:val="00EF5392"/>
     <w:rsid w:val="00F028EF"/>
     <w:rsid w:val="00F04677"/>
     <w:rsid w:val="00F11903"/>
     <w:rsid w:val="00F12223"/>
     <w:rsid w:val="00F200EA"/>
     <w:rsid w:val="00F35E14"/>
     <w:rsid w:val="00F379B8"/>
     <w:rsid w:val="00F47EBA"/>
     <w:rsid w:val="00F525C0"/>
     <w:rsid w:val="00F559CE"/>
     <w:rsid w:val="00F5649B"/>
     <w:rsid w:val="00F56880"/>
     <w:rsid w:val="00F57D37"/>
+    <w:rsid w:val="00F603A0"/>
     <w:rsid w:val="00F60EC7"/>
     <w:rsid w:val="00F6103C"/>
     <w:rsid w:val="00F624A3"/>
     <w:rsid w:val="00F63151"/>
     <w:rsid w:val="00F65F3F"/>
     <w:rsid w:val="00F66031"/>
     <w:rsid w:val="00F864CD"/>
     <w:rsid w:val="00F87300"/>
     <w:rsid w:val="00FA3E3F"/>
     <w:rsid w:val="00FA423F"/>
     <w:rsid w:val="00FA426E"/>
     <w:rsid w:val="00FA5A15"/>
     <w:rsid w:val="00FB3844"/>
     <w:rsid w:val="00FB6057"/>
     <w:rsid w:val="00FC0298"/>
     <w:rsid w:val="00FC237A"/>
     <w:rsid w:val="00FC4976"/>
     <w:rsid w:val="00FD20D2"/>
     <w:rsid w:val="00FD215F"/>
     <w:rsid w:val="00FD5680"/>
     <w:rsid w:val="00FD7291"/>
     <w:rsid w:val="00FE1777"/>
     <w:rsid w:val="00FE386C"/>
     <w:rsid w:val="00FE7D47"/>
     <w:rsid w:val="00FF1D65"/>
@@ -12555,70 +12624,70 @@
     <w:rsid w:val="00FF5A36"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="39112AB7"/>
+  <w14:docId w14:val="6CCF62C3"/>
   <w15:docId w15:val="{58F18293-B4D4-4BAC-8318-1270A33A59D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12946,50 +13015,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E25A52"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -13961,51 +14035,51 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE55A1"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ad">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009779AC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="44568960">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="231743783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14672,51 +14746,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA2EB605-0A91-46B9-B43A-30FA6DFBDB2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>937</Words>
-  <Characters>5342</Characters>
+  <Words>962</Words>
+  <Characters>5490</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>SYNNEX</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6267</CharactersWithSpaces>
+  <CharactersWithSpaces>6440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>社會保險司金聖芳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>