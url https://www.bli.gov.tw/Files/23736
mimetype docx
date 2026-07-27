--- v0 (2026-05-23)
+++ v1 (2026-07-27)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00B62296" w:rsidRPr="00D72CB2" w:rsidRDefault="009010C3" w:rsidP="00B62296">
+    <w:p w14:paraId="1EFE1598" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="00D72CB2" w:rsidRDefault="009010C3" w:rsidP="00B62296">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:afterLines="50" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009010C3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>農民退休儲金</w:t>
       </w:r>
       <w:r w:rsidR="00A3228D" w:rsidRPr="00D72CB2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
@@ -63,51 +63,51 @@
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>入帳</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A3228D" w:rsidRPr="00D72CB2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>帳號申請</w:t>
       </w:r>
       <w:r w:rsidR="00B62296" w:rsidRPr="00D72CB2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00126772" w:rsidRDefault="00887615" w:rsidP="00F01F2A">
+    <w:p w14:paraId="148F2178" w14:textId="77777777" w:rsidR="00126772" w:rsidRDefault="00887615" w:rsidP="00F01F2A">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:afterLines="50" w:after="120" w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="-71" w:left="-142" w:firstLineChars="200" w:firstLine="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00887615">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>本人（身分證號：</w:t>
       </w:r>
       <w:r w:rsidR="00C92970" w:rsidRPr="00C92970">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="20"/>
@@ -184,68 +184,68 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10070" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5260"/>
         <w:gridCol w:w="4810"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF2C48" w:rsidRPr="00840EBA" w:rsidTr="00D75B17">
+      <w:tr w:rsidR="00AF2C48" w:rsidRPr="00840EBA" w14:paraId="709F8F36" w14:textId="77777777" w:rsidTr="00D75B17">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="4809"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF2C48" w:rsidRPr="00AF2C48" w:rsidRDefault="00AF2C48" w:rsidP="00A83D4D">
+          <w:p w14:paraId="5203A361" w14:textId="77777777" w:rsidR="00AF2C48" w:rsidRPr="00AF2C48" w:rsidRDefault="00AF2C48" w:rsidP="00A83D4D">
             <w:pPr>
               <w:pBdr>
                 <w:between w:val="single" w:sz="12" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk136520789"/>
             <w:bookmarkStart w:id="1" w:name="_Hlk136520864"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請黏</w:t>
             </w:r>
             <w:r w:rsidRPr="00927C6C">
@@ -274,67 +274,67 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>金融機構</w:t>
             </w:r>
             <w:r w:rsidR="00D72CB2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>或郵局</w:t>
             </w:r>
             <w:r w:rsidRPr="00927C6C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>存簿封面影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036325A" w:rsidRPr="00840EBA" w:rsidTr="00D72CB2">
+      <w:tr w:rsidR="0036325A" w:rsidRPr="00840EBA" w14:paraId="49F05076" w14:textId="77777777" w:rsidTr="00D72CB2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3116"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036325A" w:rsidRPr="00B164FA" w:rsidRDefault="0036325A" w:rsidP="00D72CB2">
+          <w:p w14:paraId="3445F5B1" w14:textId="77777777" w:rsidR="0036325A" w:rsidRPr="00B164FA" w:rsidRDefault="0036325A" w:rsidP="00D72CB2">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7214">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請黏貼</w:t>
             </w:r>
             <w:r w:rsidR="00D72CB2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
@@ -342,97 +342,97 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本人</w:t>
             </w:r>
             <w:r w:rsidRPr="009A7214">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國民身分證影本正面</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036325A" w:rsidRPr="00B164FA" w:rsidRDefault="0036325A" w:rsidP="00D72CB2">
+          <w:p w14:paraId="7AEF5081" w14:textId="77777777" w:rsidR="0036325A" w:rsidRPr="00B164FA" w:rsidRDefault="0036325A" w:rsidP="00D72CB2">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="800080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A7214">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>請黏貼</w:t>
             </w:r>
             <w:r w:rsidR="00D72CB2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本人</w:t>
             </w:r>
             <w:r w:rsidRPr="009A7214">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>國民身分證影本反面</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="006A749B" w:rsidRDefault="00927C6C" w:rsidP="008F74F8">
+    <w:p w14:paraId="234B926A" w14:textId="77777777" w:rsidR="006A749B" w:rsidRDefault="00927C6C" w:rsidP="008F74F8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156" w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-100" w:left="-200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請人：</w:t>
       </w:r>
       <w:r w:rsidR="006A749B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -502,51 +502,51 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00F96DA1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="0036325A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0036325A" w:rsidRPr="00F96DA1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（簽章）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B164FA" w:rsidRPr="00F96DA1" w:rsidRDefault="0036325A" w:rsidP="008F74F8">
+    <w:p w14:paraId="253CB44B" w14:textId="77777777" w:rsidR="00B164FA" w:rsidRPr="00F96DA1" w:rsidRDefault="0036325A" w:rsidP="008F74F8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156" w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-100" w:left="-200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>法定代理人：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
@@ -610,67 +610,68 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(如申請人受監護宣告應由監護人副署簽章，並</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006A749B" w:rsidRPr="00F96DA1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>檢附現住址</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A749B" w:rsidRPr="00F96DA1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>戶口名簿影本)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B164FA" w:rsidRDefault="00C03A9B" w:rsidP="008F74F8">
+    <w:p w14:paraId="24DD552C" w14:textId="77777777" w:rsidR="00B164FA" w:rsidRDefault="00C03A9B" w:rsidP="008F74F8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156" w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-100" w:left="-200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C03A9B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B7DDD71" wp14:editId="56A527FE">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C28AF4A" wp14:editId="2FD980CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5613400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>6772275</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="624840" cy="624840"/>
             <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2" name="圖片 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -691,238 +692,238 @@
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00A83D4D" w:rsidRPr="000A7FE2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CF81599" wp14:editId="74615922">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462F06EC" wp14:editId="15296C65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5610860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>645160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="882650" cy="296545"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="13" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="882650" cy="296545"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00A83D4D" w:rsidRPr="00BE6D3F" w:rsidRDefault="00BE6D3F" w:rsidP="00A83D4D">
+                          <w:p w14:paraId="4EAA2360" w14:textId="77777777" w:rsidR="00A83D4D" w:rsidRPr="00BE6D3F" w:rsidRDefault="00BE6D3F" w:rsidP="00A83D4D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BE6D3F">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>填寫範例</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="1CF81599" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="462F06EC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:441.8pt;margin-top:50.8pt;width:69.5pt;height:23.35pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUdRt2HwIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11uEzEQfkfiDpbfySZLNiSrbKrSUoRU&#10;fqTCARyvN2the4ztZLdcoBIHKM8cgANwoPYcjL1pGsEbYh8sz87MN/N9M16e9FqRnXBegqnoZDSm&#10;RBgOtTSbin76ePFsTokPzNRMgREVvRaenqyePll2thQ5tKBq4QiCGF92tqJtCLbMMs9boZkfgRUG&#10;nQ04zQKabpPVjnWIrlWWj8ezrANXWwdceI9/zwcnXSX8phE8vG8aLwJRFcXeQjpdOtfxzFZLVm4c&#10;s63k+zbYP3ShmTRY9AB1zgIjWyf/gtKSO/DQhBEHnUHTSC4SB2QzGf/B5qplViQuKI63B5n8/4Pl&#10;73YfHJE1zu45JYZpnNH97c3dz+/3t7/ufnwjeZSos77EyCuLsaF/CT2GJ7reXgL/7ImBs5aZjTh1&#10;DrpWsBpbnMTM7Ch1wPERZN29hRpLsW2ABNQ3Tkf9UBGC6Diq68N4RB8Ix5/zeT4r0MPRlS9mxbRI&#10;FVj5kGydD68FaBIvFXU4/QTOdpc+xGZY+RASaxm4kEqlDVCGdBVdFHmREo48WgZcUCU11h/Hb1iZ&#10;yPGVqVNyYFINdyygzJ505DkwDv26x8CoxBrqa6TvYFhEfDh4acF9paTDJayo/7JlTlCi3hiUcDGZ&#10;TuPWJmNavMjRcMee9bGHGY5QFQ2UDNezkDZ94HqKUjcyyfDYyb5XXK6kzv4hxO09tlPU43Nd/QYA&#10;AP//AwBQSwMEFAAGAAgAAAAhAK0rcRjeAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQ&#10;hO+VeAdrkXorNoGikMZBiKrXVqU/EjcTL0nUeB3FhqRv3+VUbrOaT7Mz+WZ0rbhgHxpPGuYzBQKp&#10;9LahSsPnx8tDCiJEQ9a0nlDDLwbYFJO73GTWD/SOl32sBIdQyIyGOsYukzKUNToTZr5DYu/ke2ci&#10;n30lbW8GDnetTJRaSWca4g+16XBXY/mzPzsNX6+nw/dSvVXP7rEb/KgkubXU+n46bp9ARBzjPwzX&#10;+lwdCu509GeyQbQa0nSxYpQNNWdxJVSSsDqyWqYLkEUub0cUfwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAUdRt2HwIAAPYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCtK3EY3gAAAAwBAAAPAAAAAAAAAAAAAAAAAHkEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00A83D4D" w:rsidRPr="00BE6D3F" w:rsidRDefault="00BE6D3F" w:rsidP="00A83D4D">
+                    <w:p w14:paraId="4EAA2360" w14:textId="77777777" w:rsidR="00A83D4D" w:rsidRPr="00BE6D3F" w:rsidRDefault="00BE6D3F" w:rsidP="00A83D4D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BE6D3F">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>填寫範例</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0036325A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>聯絡電話：</w:t>
       </w:r>
       <w:r w:rsidR="008F74F8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="00B164FA" w:rsidRDefault="00B62296" w:rsidP="008F74F8">
+    <w:p w14:paraId="5A194E1A" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="00B164FA" w:rsidRDefault="00B62296" w:rsidP="008F74F8">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156" w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="-100" w:left="-200"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>通訊地址：</w:t>
       </w:r>
       <w:r w:rsidRPr="00D332D1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>話</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="008917D7" w:rsidRDefault="00B62296" w:rsidP="00B164FA">
+    <w:p w14:paraId="17D62279" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="008917D7" w:rsidRDefault="00B62296" w:rsidP="00B164FA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00605964">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008917D7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="007B3537" w:rsidRDefault="00B62296" w:rsidP="00F01F2A">
+    <w:p w14:paraId="0CF54C6F" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="007B3537" w:rsidRDefault="00B62296" w:rsidP="00F01F2A">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="62" w:after="62"/>
         <w:ind w:leftChars="-254" w:left="-508" w:firstLineChars="152" w:firstLine="365"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B3537">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -946,59 +947,61 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3537">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>部</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007B3537">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>勞</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3537">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>工</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1027,54 +1030,52 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>險</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007B3537">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>局</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="008917D7" w:rsidRDefault="00B62296" w:rsidP="00B62296">
+    <w:p w14:paraId="3981F4F3" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="008917D7" w:rsidRDefault="00B62296" w:rsidP="00B62296">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="156"/>
         <w:ind w:left="630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B62296">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>中</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
@@ -1201,70 +1202,70 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="008917D7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRDefault="00B62296" w:rsidP="00B62296">
+    <w:p w14:paraId="499ED1B6" w14:textId="77777777" w:rsidR="00B62296" w:rsidRDefault="00B62296" w:rsidP="00B62296">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71E3D4F7" wp14:editId="4C6DFA5F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71301E4E" wp14:editId="5E077857">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>22860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>33020</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5915025" cy="47626"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="直線接點 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipV="1">
                           <a:off x="0" y="0"/>
                           <a:ext cx="5915025" cy="47626"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6350">
@@ -1283,113 +1284,148 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="0D37688F" id="直線接點 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="1.8pt,2.6pt" to="467.55pt,6.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDF99rC6gEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU02u0zAQ3iNxB8t7mrTQAlHTt3gVbBBU&#10;/O39nHFj4T/ZpkkuwQFAYscNkFhwH564BWMnDeghJITYWPbMN9/MNzPeXvRakRP4IK2p6XJRUgKG&#10;20aaY01fvXx05wElITLTMGUN1HSAQC92t29tO1fByrZWNeAJkphQda6mbYyuKorAW9AsLKwDg05h&#10;vWYRn/5YNJ51yK5VsSrLTdFZ3zhvOYSA1v3opLvMLwTw+EyIAJGommJtMZ8+n1fpLHZbVh09c63k&#10;UxnsH6rQTBpMOlPtWWTkrZe/UWnJvQ1WxAW3urBCSA5ZA6pZljfUvGiZg6wFmxPc3Kbw/2j509PB&#10;E9ng7CgxTOOIrj98vv7y/tu7T9+/fiTL1KHOhQqBl+bgp1dwB5/k9sJrIpR0rxNBsqAk0uf+DnN/&#10;oY+Eo3H9cLkuV2tKOPru3d+sNom9GGlSsPMhPgarSbrUVEmT5LOKnZ6EOELPkGRWhnQ13dxdlxmV&#10;XHsWWnJiOO0whPSYMiiDiZKOsfJ8i4OCkeY5COwBVjhqyNsHl8qPTM2b3AWsUxlEphAhlZqDxux/&#10;DJqwKQzyRv5t4IzOGa2Jc6CWxvqs+UbW2J9LFSP+rHrUmmRf2WbIc8ztwLXKE5i+QNrbX985/OdH&#10;3f0AAAD//wMAUEsDBBQABgAIAAAAIQAwc4p/3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7B&#10;SsNAFEX3gv8wPMGdnSQltcZMShUEEazaKuJuknkmIZk3MTNt49/7XOnycg/3nnw12V4ccPStIwXx&#10;LAKBVDnTUq3gdXd3sQThgyaje0eo4Bs9rIrTk1xnxh3pBQ/bUAseIZ9pBU0IQyalrxq02s/cgMTd&#10;pxutDhzHWppRH3nc9jKJooW0uiV+aPSAtw1W3XZvFTx0m6+NSeP7pw/bDI9d+fz+drNW6vxsWl+D&#10;CDiFPxh+9VkdCnYq3Z6MF72C+YJBBWkCgtureRqDKBlLLkEWufyvX/wAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAxffawuoBAADwAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAMHOKf94AAAAGAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="black [3040]" strokeweight=".5pt">
                 <v:stroke dashstyle="3 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="006747C6" w:rsidRDefault="00B62296" w:rsidP="00CE27F9">
+    <w:p w14:paraId="6CE01F3C" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="006747C6" w:rsidRDefault="00B62296" w:rsidP="00CE27F9">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006747C6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>注意事項</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="009C408F" w:rsidRDefault="00B164FA" w:rsidP="006747C6">
+    <w:p w14:paraId="6D1B451E" w14:textId="44AD993D" w:rsidR="00B62296" w:rsidRPr="009C408F" w:rsidRDefault="00B164FA" w:rsidP="006747C6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="360" w:hangingChars="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B164FA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>依</w:t>
       </w:r>
       <w:r w:rsidR="005F30BF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>農民退休儲金條例施行細則第27規定，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>農民退休儲金條例</w:t>
+      </w:r>
+      <w:r w:rsidR="005F30BF" w:rsidRPr="003958F4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>施行細則</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA123A" w:rsidRPr="003958F4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>相關</w:t>
+      </w:r>
+      <w:r w:rsidR="005F30BF" w:rsidRPr="003958F4">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>規定</w:t>
+      </w:r>
+      <w:r w:rsidR="005F30BF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="005F30BF" w:rsidRPr="005F30BF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>應發給之農民退休儲金，由勞保局匯入農民指定之國內金融機構之本人名義帳戶。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4FDF" w:rsidRDefault="0024637A" w:rsidP="008E4FDF">
+    <w:p w14:paraId="4A3787B5" w14:textId="77777777" w:rsidR="008E4FDF" w:rsidRDefault="0024637A" w:rsidP="008E4FDF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="200" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024637A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>本申請事項如非本人申請之意思表示，自始不生效力。變</w:t>
@@ -1420,93 +1456,93 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>帳號申請書</w:t>
       </w:r>
       <w:r w:rsidR="00B62296" w:rsidRPr="00C2305A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>之記載如有虛偽不實，填寫人將觸犯</w:t>
       </w:r>
       <w:r w:rsidR="008E4FDF" w:rsidRPr="008E4FDF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>刑法第210</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B62296" w:rsidRPr="00C2305A" w:rsidRDefault="008E4FDF" w:rsidP="008E4FDF">
+    <w:p w14:paraId="4F5E15AD" w14:textId="77777777" w:rsidR="00B62296" w:rsidRPr="00C2305A" w:rsidRDefault="008E4FDF" w:rsidP="008E4FDF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008E4FDF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>條及第216條之偽造文書罪</w:t>
       </w:r>
       <w:r w:rsidR="00B62296" w:rsidRPr="00C2305A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>，並依法應負損害賠償責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C408F" w:rsidRDefault="004243E5" w:rsidP="005F30BF">
+    <w:p w14:paraId="67726F67" w14:textId="77777777" w:rsidR="009C408F" w:rsidRDefault="004243E5" w:rsidP="005F30BF">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="364" w:hanging="364"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004243E5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>本申請書填妥後請寄至100232臺北市中正區羅斯福路1段4號</w:t>
       </w:r>
       <w:r w:rsidR="009C408F" w:rsidRPr="006A749B">
@@ -1547,148 +1583,148 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>02)2341-1061</w:t>
       </w:r>
       <w:r w:rsidR="00130001" w:rsidRPr="006A749B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C408F" w:rsidSect="008F74F8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="964" w:bottom="567" w:left="964" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FB7BEE" w:rsidRDefault="00FB7BEE">
+    <w:p w14:paraId="639190F2" w14:textId="77777777" w:rsidR="00F45647" w:rsidRDefault="00F45647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FB7BEE" w:rsidRDefault="00FB7BEE">
+    <w:p w14:paraId="5EC06A8E" w14:textId="77777777" w:rsidR="00F45647" w:rsidRDefault="00F45647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="004B14B7" w:rsidRDefault="00FB7BEE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3FA2C257" w14:textId="77777777" w:rsidR="004B14B7" w:rsidRDefault="00F45647">
     <w:pPr>
       <w:pStyle w:val="11"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FB7BEE" w:rsidRDefault="00FB7BEE">
+    <w:p w14:paraId="36770578" w14:textId="77777777" w:rsidR="00F45647" w:rsidRDefault="00F45647">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FB7BEE" w:rsidRDefault="00FB7BEE">
+    <w:p w14:paraId="66CD9996" w14:textId="77777777" w:rsidR="00F45647" w:rsidRDefault="00F45647">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13D87335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D952AAFC"/>
     <w:lvl w:ilvl="0" w:tplc="1F1A90FC">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="700" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:color w:val="990099"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2001,52 +2037,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -2062,174 +2098,178 @@
     <w:rsidRoot w:val="00B62296"/>
     <w:rsid w:val="00036B4D"/>
     <w:rsid w:val="000606B4"/>
     <w:rsid w:val="000E3495"/>
     <w:rsid w:val="000E7668"/>
     <w:rsid w:val="00125008"/>
     <w:rsid w:val="00126772"/>
     <w:rsid w:val="00130001"/>
     <w:rsid w:val="00165129"/>
     <w:rsid w:val="00171DE4"/>
     <w:rsid w:val="00185CC4"/>
     <w:rsid w:val="00185F73"/>
     <w:rsid w:val="001979BC"/>
     <w:rsid w:val="00214E38"/>
     <w:rsid w:val="0024637A"/>
     <w:rsid w:val="00292074"/>
     <w:rsid w:val="0030199D"/>
     <w:rsid w:val="00314876"/>
     <w:rsid w:val="00337D28"/>
     <w:rsid w:val="00342784"/>
     <w:rsid w:val="00342CE5"/>
     <w:rsid w:val="0036325A"/>
     <w:rsid w:val="00380EF9"/>
     <w:rsid w:val="00382197"/>
     <w:rsid w:val="00394178"/>
+    <w:rsid w:val="003958F4"/>
     <w:rsid w:val="003A73D0"/>
     <w:rsid w:val="003B1F67"/>
     <w:rsid w:val="003D5742"/>
     <w:rsid w:val="003F57AA"/>
     <w:rsid w:val="00400423"/>
     <w:rsid w:val="0041710C"/>
     <w:rsid w:val="004243E5"/>
     <w:rsid w:val="0048598F"/>
     <w:rsid w:val="004B0F24"/>
     <w:rsid w:val="00504A5A"/>
     <w:rsid w:val="00510BF4"/>
     <w:rsid w:val="00523BAE"/>
     <w:rsid w:val="005B38CC"/>
     <w:rsid w:val="005E1116"/>
     <w:rsid w:val="005E3465"/>
     <w:rsid w:val="005E5311"/>
     <w:rsid w:val="005F30BF"/>
     <w:rsid w:val="006100E8"/>
     <w:rsid w:val="00635A77"/>
     <w:rsid w:val="0063620F"/>
     <w:rsid w:val="006747C6"/>
     <w:rsid w:val="00680C35"/>
     <w:rsid w:val="00684026"/>
     <w:rsid w:val="0069282B"/>
     <w:rsid w:val="006A749B"/>
     <w:rsid w:val="006F2C79"/>
     <w:rsid w:val="006F2EFD"/>
     <w:rsid w:val="00710AFE"/>
     <w:rsid w:val="00725144"/>
     <w:rsid w:val="007448DB"/>
     <w:rsid w:val="00754657"/>
     <w:rsid w:val="00800D42"/>
     <w:rsid w:val="00822A36"/>
     <w:rsid w:val="00845360"/>
     <w:rsid w:val="008629DF"/>
+    <w:rsid w:val="0087156F"/>
     <w:rsid w:val="00887615"/>
     <w:rsid w:val="008E4FDF"/>
     <w:rsid w:val="008F74F8"/>
     <w:rsid w:val="009010C3"/>
     <w:rsid w:val="00927C6C"/>
     <w:rsid w:val="009653F5"/>
     <w:rsid w:val="009A7214"/>
     <w:rsid w:val="009B0A05"/>
     <w:rsid w:val="009C408F"/>
     <w:rsid w:val="009C6B4D"/>
     <w:rsid w:val="009D2DC0"/>
     <w:rsid w:val="00A3228D"/>
     <w:rsid w:val="00A83D4D"/>
     <w:rsid w:val="00AF2C48"/>
     <w:rsid w:val="00AF4738"/>
     <w:rsid w:val="00B10A09"/>
     <w:rsid w:val="00B164FA"/>
     <w:rsid w:val="00B24DA9"/>
     <w:rsid w:val="00B31696"/>
     <w:rsid w:val="00B51CC1"/>
     <w:rsid w:val="00B62296"/>
     <w:rsid w:val="00B93C69"/>
     <w:rsid w:val="00BD34F0"/>
     <w:rsid w:val="00BE6D3F"/>
     <w:rsid w:val="00BF0062"/>
     <w:rsid w:val="00C03A9B"/>
     <w:rsid w:val="00C2305A"/>
     <w:rsid w:val="00C25D16"/>
     <w:rsid w:val="00C51EDA"/>
     <w:rsid w:val="00C92970"/>
+    <w:rsid w:val="00CA123A"/>
     <w:rsid w:val="00CD6834"/>
     <w:rsid w:val="00CE27F9"/>
     <w:rsid w:val="00D46D4B"/>
     <w:rsid w:val="00D72CB2"/>
     <w:rsid w:val="00D75B17"/>
     <w:rsid w:val="00E2693A"/>
     <w:rsid w:val="00E87B6F"/>
     <w:rsid w:val="00F01F2A"/>
     <w:rsid w:val="00F33610"/>
+    <w:rsid w:val="00F45647"/>
     <w:rsid w:val="00F45E7E"/>
     <w:rsid w:val="00F76D2D"/>
     <w:rsid w:val="00F8021B"/>
     <w:rsid w:val="00F96DA1"/>
     <w:rsid w:val="00FB7BEE"/>
     <w:rsid w:val="00FC4BDD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18FC2380"/>
+  <w14:docId w14:val="443B948E"/>
   <w15:docId w15:val="{BF7BD4C9-C37C-4D10-900C-90F65E7CA021}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2561,50 +2601,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B62296"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0030199D"/>
     <w:pPr>
@@ -2814,51 +2855,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="標題 1 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0030199D"/>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="108814405">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="695889948">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3195,50 +3236,50 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>84</Words>
-  <Characters>482</Characters>
+  <Characters>481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>565</CharactersWithSpaces>
+  <CharactersWithSpaces>564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>萬于仙</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>