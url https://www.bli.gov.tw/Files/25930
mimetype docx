--- v0 (2026-05-09)
+++ v1 (2026-09-13)
@@ -2786,64 +2786,90 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553D8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22A5D419" w14:textId="77777777" w:rsidR="0066405A" w:rsidRPr="00553D8E" w:rsidRDefault="0066405A" w:rsidP="007945EF">
+          <w:p w14:paraId="22A5D419" w14:textId="3497DF2C" w:rsidR="0066405A" w:rsidRPr="00553D8E" w:rsidRDefault="00C653EF" w:rsidP="00C653EF">
             <w:pPr>
-              <w:ind w:leftChars="213" w:left="511" w:right="-540"/>
+              <w:ind w:right="-540"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00553D8E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>提繳單位編號八位數字</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0066405A" w:rsidRPr="00553D8E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>提繳單位編號</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00292F83">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>P之後</w:t>
+            </w:r>
+            <w:r w:rsidR="0066405A" w:rsidRPr="00292F83">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>八位數字</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EC67CC7" w14:textId="77777777" w:rsidR="0066405A" w:rsidRPr="004140EF" w:rsidRDefault="0066405A" w:rsidP="007945EF">
             <w:pPr>
               <w:ind w:right="-540"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00553D8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
@@ -4268,186 +4294,182 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2425B71D" w14:textId="20743B04" w:rsidR="0066405A" w:rsidRPr="00503CE7" w:rsidRDefault="0066405A" w:rsidP="0066405A">
+                          <w:p w14:paraId="2425B71D" w14:textId="5EFB634C" w:rsidR="0066405A" w:rsidRPr="00503CE7" w:rsidRDefault="0066405A" w:rsidP="0066405A">
                             <w:pPr>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00503CE7">
+                            <w:r w:rsidRPr="00292F83">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B002EE">
+                            <w:r w:rsidR="00B002EE" w:rsidRPr="00292F83">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="009C02F4">
+                            <w:r w:rsidR="009C02F4" w:rsidRPr="00292F83">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>5</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00553D8E">
+                            <w:r w:rsidRPr="00292F83">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidR="003F400A" w:rsidRPr="00553D8E">
+                            <w:r w:rsidR="00372E34" w:rsidRPr="00292F83">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>3</w:t>
+                              <w:t>9</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="09FD6781" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:431.95pt;margin-top:28.25pt;width:60.15pt;height:18pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDWGNw4AEAAJ8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0nLUe6ipqfjToeQ&#10;jg/p4Ac4jpNYJF6z6zYpv5610/YOeEO8WPbamZ2ZnWyup6EXe4NkwZVyucilME5DbV1bym9f719d&#10;SkFBuVr14EwpD4bk9fbli83oC7OCDvraoGAQR8XoS9mF4IssI92ZQdECvHF82QAOKvAR26xGNTL6&#10;0GerPF9nI2DtEbQh4urdfCm3Cb9pjA6fm4ZMEH0pmVtIK6a1imu23aiiReU7q4801D+wGJR13PQM&#10;daeCEju0f0ENViMQNGGhYcigaaw2SQOrWeZ/qHnslDdJC5tD/mwT/T9Y/Wn/6L+gCNM7mHiASQT5&#10;B9DfSTi47ZRrzQ0ijJ1RNTdeRsuy0VNx/DRaTQVFkGr8CDUPWe0CJKCpwSG6wjoFo/MADmfTzRSE&#10;5uLb9eur/I0Umq9Wq8t1noaSqeL0sUcK7w0MIm5KiTzTBK72DxQiGVWcnsReDu5t36e59u63Aj+M&#10;lUQ+8p2Zh6mahK1LuY7KopYK6gOrQZjTwunmTQf4U4qRk1JK+rFTaKToPzh25Gp5cRGjlQ68wefV&#10;6lRVTjNEKYMU8/Y2zDHcebRtxx1m7x3csHuNTcqe2BxpcwqS4GNiY8yen9Orp/9q+wsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGcFZgveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEa&#10;JHbUaSBRmsapAImuyoLCAaaxiVPicWS7TdLTY1Z0N6N5+vN+tZlMz87K+c6SgOUiAaaosbKjVsDX&#10;59tDAcwHJIm9JSVgVh429e1NhaW0I32o8z60LIaQL1GADmEoOfeNVgb9wg6K4u3bOoMhrq7l0uEY&#10;w03P0yTJucGO4geNg3rVqvnZn4wAc1le3A7RHLdziuMw6+377kWI+7vpeQ0sqCn8w/CnH9Whjk4H&#10;eyLpWS+gyB9XERWQ5RmwCKyKpxTYIQ5pBryu+HWD+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBDWGNw4AEAAJ8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBnBWYL3gAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="09FD6781" id="Text Box 11" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:431.95pt;margin-top:28.25pt;width:60.15pt;height:18pt;z-index:251681280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDWGNw4AEAAJ8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU12P0zAQfEfiP1h+p0nLUe6ipqfjToeQ&#10;jg/p4Ac4jpNYJF6z6zYpv5610/YOeEO8WPbamZ2ZnWyup6EXe4NkwZVyucilME5DbV1bym9f719d&#10;SkFBuVr14EwpD4bk9fbli83oC7OCDvraoGAQR8XoS9mF4IssI92ZQdECvHF82QAOKvAR26xGNTL6&#10;0GerPF9nI2DtEbQh4urdfCm3Cb9pjA6fm4ZMEH0pmVtIK6a1imu23aiiReU7q4801D+wGJR13PQM&#10;daeCEju0f0ENViMQNGGhYcigaaw2SQOrWeZ/qHnslDdJC5tD/mwT/T9Y/Wn/6L+gCNM7mHiASQT5&#10;B9DfSTi47ZRrzQ0ijJ1RNTdeRsuy0VNx/DRaTQVFkGr8CDUPWe0CJKCpwSG6wjoFo/MADmfTzRSE&#10;5uLb9eur/I0Umq9Wq8t1noaSqeL0sUcK7w0MIm5KiTzTBK72DxQiGVWcnsReDu5t36e59u63Aj+M&#10;lUQ+8p2Zh6mahK1LuY7KopYK6gOrQZjTwunmTQf4U4qRk1JK+rFTaKToPzh25Gp5cRGjlQ68wefV&#10;6lRVTjNEKYMU8/Y2zDHcebRtxx1m7x3csHuNTcqe2BxpcwqS4GNiY8yen9Orp/9q+wsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGcFZgveAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEa&#10;JHbUaSBRmsapAImuyoLCAaaxiVPicWS7TdLTY1Z0N6N5+vN+tZlMz87K+c6SgOUiAaaosbKjVsDX&#10;59tDAcwHJIm9JSVgVh429e1NhaW0I32o8z60LIaQL1GADmEoOfeNVgb9wg6K4u3bOoMhrq7l0uEY&#10;w03P0yTJucGO4geNg3rVqvnZn4wAc1le3A7RHLdziuMw6+377kWI+7vpeQ0sqCn8w/CnH9Whjk4H&#10;eyLpWS+gyB9XERWQ5RmwCKyKpxTYIQ5pBryu+HWD+hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBDWGNw4AEAAJ8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBnBWYL3gAAAAkBAAAPAAAAAAAAAAAAAAAAADoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset=",0,,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="2425B71D" w14:textId="20743B04" w:rsidR="0066405A" w:rsidRPr="00503CE7" w:rsidRDefault="0066405A" w:rsidP="0066405A">
+                    <w:p w14:paraId="2425B71D" w14:textId="5EFB634C" w:rsidR="0066405A" w:rsidRPr="00503CE7" w:rsidRDefault="0066405A" w:rsidP="0066405A">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00503CE7">
+                      <w:r w:rsidRPr="00292F83">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B002EE">
+                      <w:r w:rsidR="00B002EE" w:rsidRPr="00292F83">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="009C02F4">
+                      <w:r w:rsidR="009C02F4" w:rsidRPr="00292F83">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>5</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00553D8E">
+                      <w:r w:rsidRPr="00292F83">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
-                      <w:r w:rsidR="003F400A" w:rsidRPr="00553D8E">
+                      <w:r w:rsidR="00372E34" w:rsidRPr="00292F83">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
-                        <w:t>3</w:t>
+                        <w:t>9</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="497D928A" w14:textId="77777777" w:rsidR="004B4134" w:rsidRPr="00E214F7" w:rsidRDefault="004B4134" w:rsidP="004B4134">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00026DF0">
         <w:rPr>
@@ -4961,51 +4983,51 @@
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>花蓮</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>信、花蓮二信。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB5CA18" w14:textId="3875D3BA" w:rsidR="004B4134" w:rsidRPr="00553D8E" w:rsidRDefault="004B4134" w:rsidP="004B4134">
+    <w:p w14:paraId="1DB5CA18" w14:textId="1BB11D7F" w:rsidR="004B4134" w:rsidRPr="00553D8E" w:rsidRDefault="004B4134" w:rsidP="004B4134">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:leftChars="-225" w:left="77" w:rightChars="-109" w:right="-262" w:hangingChars="230" w:hanging="617"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
@@ -5040,89 +5062,111 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>並填寫自營作業申請人姓名、身分證統一編號、電話</w:t>
       </w:r>
       <w:r w:rsidR="000E5A12" w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>及提繳單位編號(自營作業者自願提繳勞工退休金受理函件</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002B7BB7" w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>所</w:t>
       </w:r>
       <w:r w:rsidR="00BD7CEC" w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>載</w:t>
       </w:r>
-      <w:r w:rsidR="002B7BB7" w:rsidRPr="00553D8E">
+      <w:r w:rsidR="00E71326" w:rsidRPr="00292F83">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>之8位數</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD7CEC" w:rsidRPr="00553D8E">
+        <w:t>提繳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E71326" w:rsidRPr="00292F83">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>提繳單位編號</w:t>
+        <w:t>單位編號P之後</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7BB7" w:rsidRPr="00292F83">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>8位數</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71326" w:rsidRPr="00292F83">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>字</w:t>
       </w:r>
       <w:r w:rsidR="002B7BB7" w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>及英文檢查碼</w:t>
       </w:r>
       <w:r w:rsidR="000E5A12" w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:spacing w:val="4"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D8E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -5478,58 +5522,58 @@
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B4134">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0066405A" w:rsidRPr="004B4134" w:rsidSect="003871F0">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="476" w:right="1133" w:bottom="289" w:left="1021" w:header="851" w:footer="454" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B0687FF" w14:textId="77777777" w:rsidR="00053CFB" w:rsidRDefault="00053CFB">
+    <w:p w14:paraId="1A32D0F5" w14:textId="77777777" w:rsidR="00A235D2" w:rsidRDefault="00A235D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AFDF69D" w14:textId="77777777" w:rsidR="00053CFB" w:rsidRDefault="00053CFB">
+    <w:p w14:paraId="18DF1FDD" w14:textId="77777777" w:rsidR="00A235D2" w:rsidRDefault="00A235D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -5566,58 +5610,58 @@
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CC256E6" w14:textId="77777777" w:rsidR="00053CFB" w:rsidRDefault="00053CFB">
+    <w:p w14:paraId="09487E93" w14:textId="77777777" w:rsidR="00A235D2" w:rsidRDefault="00A235D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3643EB72" w14:textId="77777777" w:rsidR="00053CFB" w:rsidRDefault="00053CFB">
+    <w:p w14:paraId="6E115827" w14:textId="77777777" w:rsidR="00A235D2" w:rsidRDefault="00A235D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D5848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="663C79AA"/>
     <w:lvl w:ilvl="0" w:tplc="D8BC33DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -6619,107 +6663,111 @@
     <w:rsid w:val="000F7159"/>
     <w:rsid w:val="00103BD6"/>
     <w:rsid w:val="00116369"/>
     <w:rsid w:val="001165E0"/>
     <w:rsid w:val="00121393"/>
     <w:rsid w:val="00126E4E"/>
     <w:rsid w:val="001361A6"/>
     <w:rsid w:val="0014116C"/>
     <w:rsid w:val="001451A7"/>
     <w:rsid w:val="00147272"/>
     <w:rsid w:val="00147804"/>
     <w:rsid w:val="00153AB6"/>
     <w:rsid w:val="001559F9"/>
     <w:rsid w:val="001567BD"/>
     <w:rsid w:val="00161965"/>
     <w:rsid w:val="00166D0E"/>
     <w:rsid w:val="001820B9"/>
     <w:rsid w:val="001872B7"/>
     <w:rsid w:val="00196FF3"/>
     <w:rsid w:val="001A027D"/>
     <w:rsid w:val="001A7D10"/>
     <w:rsid w:val="001B162A"/>
     <w:rsid w:val="001B53ED"/>
     <w:rsid w:val="001B5FE7"/>
     <w:rsid w:val="001C03C5"/>
+    <w:rsid w:val="001C1E2C"/>
     <w:rsid w:val="001C5E45"/>
     <w:rsid w:val="001D0FF3"/>
     <w:rsid w:val="001D14CB"/>
     <w:rsid w:val="001D15D5"/>
     <w:rsid w:val="001D2DCE"/>
     <w:rsid w:val="001D39DB"/>
     <w:rsid w:val="001D7369"/>
     <w:rsid w:val="001E1D53"/>
     <w:rsid w:val="001F4D99"/>
     <w:rsid w:val="001F6CED"/>
     <w:rsid w:val="00203ACC"/>
     <w:rsid w:val="002061CC"/>
     <w:rsid w:val="0020665E"/>
     <w:rsid w:val="00210116"/>
     <w:rsid w:val="00217765"/>
     <w:rsid w:val="0022062A"/>
     <w:rsid w:val="0022150F"/>
     <w:rsid w:val="00231ADC"/>
     <w:rsid w:val="0023497E"/>
     <w:rsid w:val="0023604A"/>
     <w:rsid w:val="002361BD"/>
     <w:rsid w:val="00241D28"/>
+    <w:rsid w:val="0024401B"/>
     <w:rsid w:val="002449C6"/>
     <w:rsid w:val="00250046"/>
     <w:rsid w:val="0025077B"/>
     <w:rsid w:val="00252E36"/>
     <w:rsid w:val="00256326"/>
     <w:rsid w:val="002661D1"/>
     <w:rsid w:val="00267E48"/>
     <w:rsid w:val="00283F82"/>
     <w:rsid w:val="00290176"/>
     <w:rsid w:val="002908C7"/>
     <w:rsid w:val="00291EE6"/>
+    <w:rsid w:val="00292F83"/>
     <w:rsid w:val="002A0A8A"/>
     <w:rsid w:val="002A7D5F"/>
     <w:rsid w:val="002B7BB7"/>
     <w:rsid w:val="002C0161"/>
     <w:rsid w:val="002C0522"/>
     <w:rsid w:val="002C7446"/>
     <w:rsid w:val="002D0646"/>
     <w:rsid w:val="002D21BA"/>
     <w:rsid w:val="002D69CF"/>
     <w:rsid w:val="002F032F"/>
     <w:rsid w:val="002F1A32"/>
     <w:rsid w:val="002F58D1"/>
     <w:rsid w:val="002F797F"/>
     <w:rsid w:val="0030272D"/>
     <w:rsid w:val="003117A6"/>
     <w:rsid w:val="003162FA"/>
     <w:rsid w:val="00320A6A"/>
     <w:rsid w:val="00322BFA"/>
     <w:rsid w:val="00323197"/>
     <w:rsid w:val="003268F9"/>
     <w:rsid w:val="003504B4"/>
     <w:rsid w:val="00357CA0"/>
     <w:rsid w:val="00361EE6"/>
     <w:rsid w:val="003673FB"/>
+    <w:rsid w:val="00372E34"/>
     <w:rsid w:val="00372EC5"/>
     <w:rsid w:val="00375FD2"/>
     <w:rsid w:val="0038016B"/>
     <w:rsid w:val="00381FF6"/>
     <w:rsid w:val="003831CC"/>
     <w:rsid w:val="003836B8"/>
     <w:rsid w:val="00384403"/>
     <w:rsid w:val="003850F7"/>
     <w:rsid w:val="003871F0"/>
     <w:rsid w:val="00390E5B"/>
     <w:rsid w:val="00396FEE"/>
     <w:rsid w:val="003A0463"/>
     <w:rsid w:val="003A0CD7"/>
     <w:rsid w:val="003A24A4"/>
     <w:rsid w:val="003A63F3"/>
     <w:rsid w:val="003B0076"/>
     <w:rsid w:val="003B2E3A"/>
     <w:rsid w:val="003B425A"/>
     <w:rsid w:val="003B44C2"/>
     <w:rsid w:val="003B7001"/>
     <w:rsid w:val="003C0323"/>
     <w:rsid w:val="003C5892"/>
     <w:rsid w:val="003C5DEA"/>
     <w:rsid w:val="003C7B1E"/>
     <w:rsid w:val="003D0F0B"/>
@@ -6822,50 +6870,51 @@
     <w:rsid w:val="0066405A"/>
     <w:rsid w:val="00665900"/>
     <w:rsid w:val="00673407"/>
     <w:rsid w:val="006779EB"/>
     <w:rsid w:val="00681B27"/>
     <w:rsid w:val="00684E61"/>
     <w:rsid w:val="006973E8"/>
     <w:rsid w:val="006A3374"/>
     <w:rsid w:val="006A48F4"/>
     <w:rsid w:val="006A7D7C"/>
     <w:rsid w:val="006B5459"/>
     <w:rsid w:val="006C3BC1"/>
     <w:rsid w:val="006C3D5C"/>
     <w:rsid w:val="006E256E"/>
     <w:rsid w:val="006E451A"/>
     <w:rsid w:val="006F1E02"/>
     <w:rsid w:val="006F255E"/>
     <w:rsid w:val="006F64E2"/>
     <w:rsid w:val="0070008D"/>
     <w:rsid w:val="00705483"/>
     <w:rsid w:val="00710487"/>
     <w:rsid w:val="00713EC9"/>
     <w:rsid w:val="00716ED6"/>
     <w:rsid w:val="007219C5"/>
     <w:rsid w:val="00727F2D"/>
+    <w:rsid w:val="00732FF9"/>
     <w:rsid w:val="007377FB"/>
     <w:rsid w:val="00740C94"/>
     <w:rsid w:val="007425C3"/>
     <w:rsid w:val="007436B2"/>
     <w:rsid w:val="00757B0A"/>
     <w:rsid w:val="007643E3"/>
     <w:rsid w:val="00772ECB"/>
     <w:rsid w:val="00775FC3"/>
     <w:rsid w:val="0078515E"/>
     <w:rsid w:val="007871C1"/>
     <w:rsid w:val="0079270F"/>
     <w:rsid w:val="00793FAF"/>
     <w:rsid w:val="007946A2"/>
     <w:rsid w:val="00794803"/>
     <w:rsid w:val="007A06B0"/>
     <w:rsid w:val="007A2D9C"/>
     <w:rsid w:val="007A3BB4"/>
     <w:rsid w:val="007B05EF"/>
     <w:rsid w:val="007B2C64"/>
     <w:rsid w:val="007B7F37"/>
     <w:rsid w:val="007C1CF9"/>
     <w:rsid w:val="007D1EF5"/>
     <w:rsid w:val="007D3271"/>
     <w:rsid w:val="007E0E07"/>
     <w:rsid w:val="007E0EEC"/>
@@ -6912,50 +6961,51 @@
     <w:rsid w:val="009628E3"/>
     <w:rsid w:val="009667A2"/>
     <w:rsid w:val="00973868"/>
     <w:rsid w:val="00992F9B"/>
     <w:rsid w:val="00993A40"/>
     <w:rsid w:val="00994357"/>
     <w:rsid w:val="009A6671"/>
     <w:rsid w:val="009A7469"/>
     <w:rsid w:val="009B5582"/>
     <w:rsid w:val="009C02F4"/>
     <w:rsid w:val="009C0FFA"/>
     <w:rsid w:val="009C46C7"/>
     <w:rsid w:val="009D0603"/>
     <w:rsid w:val="009D3223"/>
     <w:rsid w:val="009D3F07"/>
     <w:rsid w:val="009D6307"/>
     <w:rsid w:val="009E064C"/>
     <w:rsid w:val="009E2D69"/>
     <w:rsid w:val="009E724B"/>
     <w:rsid w:val="009F2F51"/>
     <w:rsid w:val="009F7A4F"/>
     <w:rsid w:val="00A12396"/>
     <w:rsid w:val="00A1565E"/>
     <w:rsid w:val="00A20FFB"/>
     <w:rsid w:val="00A22A48"/>
+    <w:rsid w:val="00A235D2"/>
     <w:rsid w:val="00A23EB7"/>
     <w:rsid w:val="00A25971"/>
     <w:rsid w:val="00A3051E"/>
     <w:rsid w:val="00A30AEF"/>
     <w:rsid w:val="00A342BB"/>
     <w:rsid w:val="00A347C2"/>
     <w:rsid w:val="00A36B86"/>
     <w:rsid w:val="00A37065"/>
     <w:rsid w:val="00A41F10"/>
     <w:rsid w:val="00A46879"/>
     <w:rsid w:val="00A4698C"/>
     <w:rsid w:val="00A47A48"/>
     <w:rsid w:val="00A624F2"/>
     <w:rsid w:val="00A742A7"/>
     <w:rsid w:val="00A8750B"/>
     <w:rsid w:val="00A876D5"/>
     <w:rsid w:val="00AA2FA8"/>
     <w:rsid w:val="00AB5E72"/>
     <w:rsid w:val="00AB71C0"/>
     <w:rsid w:val="00AC06E8"/>
     <w:rsid w:val="00AC1E58"/>
     <w:rsid w:val="00AC50CB"/>
     <w:rsid w:val="00AC6641"/>
     <w:rsid w:val="00AD2564"/>
     <w:rsid w:val="00AD759A"/>
@@ -6967,76 +7017,79 @@
     <w:rsid w:val="00B014DE"/>
     <w:rsid w:val="00B01DCA"/>
     <w:rsid w:val="00B04838"/>
     <w:rsid w:val="00B05260"/>
     <w:rsid w:val="00B15887"/>
     <w:rsid w:val="00B21E25"/>
     <w:rsid w:val="00B22933"/>
     <w:rsid w:val="00B30641"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B31574"/>
     <w:rsid w:val="00B335DC"/>
     <w:rsid w:val="00B33713"/>
     <w:rsid w:val="00B342D1"/>
     <w:rsid w:val="00B35747"/>
     <w:rsid w:val="00B35BF0"/>
     <w:rsid w:val="00B37DE2"/>
     <w:rsid w:val="00B44559"/>
     <w:rsid w:val="00B44D72"/>
     <w:rsid w:val="00B458D5"/>
     <w:rsid w:val="00B5495B"/>
     <w:rsid w:val="00B54E0D"/>
     <w:rsid w:val="00B644A5"/>
     <w:rsid w:val="00B719DA"/>
     <w:rsid w:val="00B72F68"/>
     <w:rsid w:val="00B759D4"/>
+    <w:rsid w:val="00B85BD7"/>
     <w:rsid w:val="00B860BA"/>
     <w:rsid w:val="00B91C3A"/>
     <w:rsid w:val="00BA0B0A"/>
     <w:rsid w:val="00BA1CB6"/>
     <w:rsid w:val="00BA2FBE"/>
     <w:rsid w:val="00BB6853"/>
     <w:rsid w:val="00BC1D72"/>
     <w:rsid w:val="00BC4C37"/>
     <w:rsid w:val="00BC52C5"/>
     <w:rsid w:val="00BC7EB8"/>
     <w:rsid w:val="00BD318D"/>
     <w:rsid w:val="00BD3310"/>
     <w:rsid w:val="00BD7313"/>
     <w:rsid w:val="00BD7CEC"/>
     <w:rsid w:val="00BE5837"/>
     <w:rsid w:val="00BE585D"/>
     <w:rsid w:val="00C144E2"/>
+    <w:rsid w:val="00C1509D"/>
     <w:rsid w:val="00C16DD6"/>
     <w:rsid w:val="00C24E19"/>
     <w:rsid w:val="00C25546"/>
     <w:rsid w:val="00C262A9"/>
     <w:rsid w:val="00C33E91"/>
     <w:rsid w:val="00C344CE"/>
     <w:rsid w:val="00C447A4"/>
     <w:rsid w:val="00C47CA4"/>
     <w:rsid w:val="00C61D7D"/>
+    <w:rsid w:val="00C653EF"/>
     <w:rsid w:val="00C66331"/>
     <w:rsid w:val="00C749CE"/>
     <w:rsid w:val="00C77B1C"/>
     <w:rsid w:val="00C80EAC"/>
     <w:rsid w:val="00C8140C"/>
     <w:rsid w:val="00C85934"/>
     <w:rsid w:val="00C92719"/>
     <w:rsid w:val="00C93456"/>
     <w:rsid w:val="00C95BD0"/>
     <w:rsid w:val="00CA1443"/>
     <w:rsid w:val="00CA278D"/>
     <w:rsid w:val="00CA362F"/>
     <w:rsid w:val="00CA7E2A"/>
     <w:rsid w:val="00CB03D7"/>
     <w:rsid w:val="00CB6262"/>
     <w:rsid w:val="00CC428B"/>
     <w:rsid w:val="00CC598F"/>
     <w:rsid w:val="00CD022A"/>
     <w:rsid w:val="00CE01F0"/>
     <w:rsid w:val="00CE7406"/>
     <w:rsid w:val="00CE783C"/>
     <w:rsid w:val="00CE7F26"/>
     <w:rsid w:val="00CF7FD4"/>
     <w:rsid w:val="00D07813"/>
     <w:rsid w:val="00D07FF4"/>
@@ -7063,100 +7116,102 @@
     <w:rsid w:val="00DA431F"/>
     <w:rsid w:val="00DA5428"/>
     <w:rsid w:val="00DA5823"/>
     <w:rsid w:val="00DB6088"/>
     <w:rsid w:val="00DB64F2"/>
     <w:rsid w:val="00DC1030"/>
     <w:rsid w:val="00DC4BD9"/>
     <w:rsid w:val="00DD6366"/>
     <w:rsid w:val="00DD7501"/>
     <w:rsid w:val="00DE04CC"/>
     <w:rsid w:val="00DE2928"/>
     <w:rsid w:val="00DE6155"/>
     <w:rsid w:val="00DF2DC6"/>
     <w:rsid w:val="00DF4348"/>
     <w:rsid w:val="00E0744E"/>
     <w:rsid w:val="00E14E6C"/>
     <w:rsid w:val="00E21F42"/>
     <w:rsid w:val="00E3149E"/>
     <w:rsid w:val="00E32AD2"/>
     <w:rsid w:val="00E3347F"/>
     <w:rsid w:val="00E34225"/>
     <w:rsid w:val="00E53290"/>
     <w:rsid w:val="00E623BA"/>
     <w:rsid w:val="00E6554F"/>
     <w:rsid w:val="00E65D34"/>
+    <w:rsid w:val="00E71326"/>
     <w:rsid w:val="00E74D41"/>
     <w:rsid w:val="00E75BBC"/>
     <w:rsid w:val="00E76D3D"/>
     <w:rsid w:val="00E90E19"/>
     <w:rsid w:val="00E96D39"/>
     <w:rsid w:val="00E97021"/>
     <w:rsid w:val="00EA3DC7"/>
     <w:rsid w:val="00EB09EA"/>
     <w:rsid w:val="00EC13B4"/>
     <w:rsid w:val="00EC1DED"/>
     <w:rsid w:val="00EC1F53"/>
     <w:rsid w:val="00EC7CA0"/>
     <w:rsid w:val="00ED2FF1"/>
     <w:rsid w:val="00ED3F52"/>
     <w:rsid w:val="00ED4576"/>
     <w:rsid w:val="00ED5A30"/>
     <w:rsid w:val="00ED6EA6"/>
     <w:rsid w:val="00ED7140"/>
     <w:rsid w:val="00EF449F"/>
     <w:rsid w:val="00EF6E1D"/>
     <w:rsid w:val="00EF722A"/>
     <w:rsid w:val="00F0051D"/>
     <w:rsid w:val="00F008DE"/>
     <w:rsid w:val="00F029F3"/>
     <w:rsid w:val="00F03D49"/>
     <w:rsid w:val="00F14387"/>
     <w:rsid w:val="00F15BC7"/>
     <w:rsid w:val="00F256EF"/>
     <w:rsid w:val="00F31896"/>
     <w:rsid w:val="00F3216F"/>
     <w:rsid w:val="00F401CB"/>
     <w:rsid w:val="00F43AE9"/>
     <w:rsid w:val="00F4761F"/>
     <w:rsid w:val="00F501C7"/>
     <w:rsid w:val="00F52C5D"/>
     <w:rsid w:val="00F66B7D"/>
     <w:rsid w:val="00F67B42"/>
     <w:rsid w:val="00F709BC"/>
     <w:rsid w:val="00F72918"/>
     <w:rsid w:val="00F84839"/>
     <w:rsid w:val="00F86104"/>
     <w:rsid w:val="00F86C88"/>
     <w:rsid w:val="00F954DE"/>
     <w:rsid w:val="00FA1C46"/>
     <w:rsid w:val="00FA46CB"/>
     <w:rsid w:val="00FA7846"/>
     <w:rsid w:val="00FB0B6F"/>
     <w:rsid w:val="00FB27BA"/>
     <w:rsid w:val="00FB31FF"/>
     <w:rsid w:val="00FB35AC"/>
+    <w:rsid w:val="00FC1220"/>
     <w:rsid w:val="00FC2B5D"/>
     <w:rsid w:val="00FC2E5E"/>
     <w:rsid w:val="00FC5F95"/>
     <w:rsid w:val="00FD2729"/>
     <w:rsid w:val="00FD39FE"/>
     <w:rsid w:val="00FD3F0D"/>
     <w:rsid w:val="00FD5B08"/>
     <w:rsid w:val="00FE0055"/>
     <w:rsid w:val="00FE1B46"/>
     <w:rsid w:val="00FE74F5"/>
     <w:rsid w:val="00FF4FDA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8334,52 +8389,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D841D350-FBF4-4352-9430-FCCD30EB4AAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>246</Words>
-  <Characters>1407</Characters>
+  <Words>247</Words>
+  <Characters>1414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1650</CharactersWithSpaces>
+  <CharactersWithSpaces>1658</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>自營作業者自願提繳勞工退休金申請書</dc:title>
   <dc:creator>bli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>