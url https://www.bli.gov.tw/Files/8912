--- v0 (2026-05-16)
+++ v1 (2026-10-04)
@@ -1,4654 +1,4109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0096717D" w:rsidRPr="00074120" w:rsidRDefault="001F022F" w:rsidP="00033214">
+    <w:p w14:paraId="38574B58" w14:textId="77777777" w:rsidR="00C4565F" w:rsidRPr="00B84846" w:rsidRDefault="00C0342A" w:rsidP="00BD0CE3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
-          <w:color w:val="008000"/>
-[...1 lines deleted...]
-          <w:w w:val="93"/>
+          <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00074120">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="-40"/>
-          <w:w w:val="93"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
-        <w:t>結清</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0096717D" w:rsidRPr="00074120">
+        <w:t>舊制轉新制勞工</w:t>
+      </w:r>
+      <w:r w:rsidR="001F022F" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="-40"/>
-          <w:w w:val="93"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
-        <w:t>勞動基準法之退休金</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00074120">
+        <w:t>結清</w:t>
+      </w:r>
+      <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
-          <w:color w:val="008000"/>
-[...1 lines deleted...]
-          <w:w w:val="93"/>
+          <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
-        <w:t>移</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+        <w:t>勞動基準法之退休金</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB1A0AC" w14:textId="281E956D" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="001F022F" w:rsidP="00BD0CE3">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:spacing w:val="-40"/>
-          <w:w w:val="93"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
-        <w:t>入勞工退休金個人專戶申請書</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00074120" w:rsidRPr="00074120">
+      </w:pPr>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:spacing w:val="-40"/>
-          <w:w w:val="93"/>
           <w:kern w:val="0"/>
           <w:sz w:val="47"/>
           <w:szCs w:val="47"/>
         </w:rPr>
-        <w:t>及收據</w:t>
+        <w:t>移</w:t>
+      </w:r>
+      <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="47"/>
+          <w:szCs w:val="47"/>
+        </w:rPr>
+        <w:t>入勞工退休金個人專戶申請書</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a6"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="969"/>
         <w:tblW w:w="10187" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="008000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="008000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1368"/>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="1260"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="462"/>
+        <w:gridCol w:w="1269"/>
+        <w:gridCol w:w="791"/>
+        <w:gridCol w:w="1194"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="413"/>
+        <w:gridCol w:w="412"/>
+        <w:gridCol w:w="413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="604D6015" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="854"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="008E4980" w:rsidP="00211EEB">
+          <w:p w14:paraId="726D9935" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="008E4980" w:rsidP="00211EEB">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> 姓</w:t>
             </w:r>
-            <w:r w:rsidR="008014D4" w:rsidRPr="0096195D">
+            <w:r w:rsidR="008014D4" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="719B8554" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="6B30C12F" w14:textId="77777777" w:rsidR="00A317C7" w:rsidRPr="00B84846" w:rsidRDefault="00A317C7" w:rsidP="00A317C7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...5 lines deleted...]
-              <w:t>國民身分證</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+              </w:rPr>
+              <w:t>身分證統一編號</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="7F604B73" w14:textId="48700BE1" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="00A317C7" w:rsidP="00A317C7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
-                <w:spacing w:val="36"/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...6 lines deleted...]
-              <w:t>統一編號</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t>(居留證統一證號)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="461" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="2C3B70CA" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="7F62D284" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="0D3309B1" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="7A0788F7" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="0E1E5861" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="3D314367" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="25F388CE" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="0AD41E22" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="412" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="0694A2EC" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="dxa"/>
+            <w:tcW w:w="413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="0F3ADD6D" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="4BD3C419" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
+          <w:p w14:paraId="136BFC65" w14:textId="24B41B8A" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>出</w:t>
             </w:r>
-            <w:r w:rsidR="008014D4" w:rsidRPr="0096195D">
+            <w:r w:rsidR="008014D4" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0096195D">
-[...7 lines deleted...]
-              <w:t>生    年月日</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">生    </w:t>
+            </w:r>
+            <w:r w:rsidR="00A317C7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>日  期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="30BE5E59" w14:textId="3FCCE75E" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="00A317C7" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>民國</w:t>
+            </w:r>
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0096195D">
-[...7 lines deleted...]
-              <w:t>年   月   日</w:t>
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年   月 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="123643E4" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00A317C7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5319" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="46D74736" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...5 lines deleted...]
-              <w:t>(O)                  (H)</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(O)               </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+              </w:rPr>
+              <w:t>H)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="340C01C7" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="1616D8FD" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="2709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="058F1697" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="800" w:type="dxa"/>
+            <w:tcW w:w="791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="5D624691" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00A317C7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
               <w:t>行動電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5319" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="1E3A0CDB" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="194C1C74" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="801"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1368" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="4BAD0F6D" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>通訊地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8819" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="00AD2252" w:rsidP="00E24FE7">
+          <w:p w14:paraId="4935A429" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
               <w:t>郵遞區號：□□□-□□</w:t>
             </w:r>
-            <w:r w:rsidR="0004655D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0004655D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="29E79163" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="33C14A4C" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidTr="00EA1784">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="4EDF99D3" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="758"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD2252" w:rsidRPr="0096195D" w:rsidRDefault="00AD2252" w:rsidP="00AD2252">
+          <w:p w14:paraId="17EC55A0" w14:textId="77777777" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00AD2252">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>結清退休金之</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009920F2" w:rsidRPr="0096195D" w:rsidRDefault="00AD2252" w:rsidP="00AD2252">
+          <w:p w14:paraId="609D998A" w14:textId="77777777" w:rsidR="009920F2" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00AD2252">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>服務單位名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="191828BD" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidTr="00EA1784">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="54F039FD" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="698"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
+          <w:p w14:paraId="731D1236" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>結清</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>退休</w:t>
             </w:r>
-            <w:r w:rsidR="000851F6" w:rsidRPr="0096195D">
+            <w:r w:rsidR="000851F6" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
-            <w:r w:rsidR="00AD2252" w:rsidRPr="0096195D">
+            <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="003F2CF7" w:rsidP="003C3B4D">
+          <w:p w14:paraId="3D50844C" w14:textId="12B16750" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="003F2CF7" w:rsidP="00B36049">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="265" w:firstLine="595"/>
-              <w:jc w:val="center"/>
+              <w:ind w:firstLineChars="265" w:firstLine="743"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
-                <w:w w:val="80"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...4 lines deleted...]
-                <w:w w:val="80"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>佰</w:t>
             </w:r>
-            <w:r w:rsidR="003C3B4D">
-[...4 lines deleted...]
-                <w:w w:val="80"/>
+            <w:r w:rsidR="003C3B4D" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0096195D">
-[...4 lines deleted...]
-                <w:w w:val="80"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="000C730B" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>拾</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3B4D" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="000C730B" w:rsidRPr="0096195D">
-[...30 lines deleted...]
-              <w:t>萬       仟       佰       拾      元整</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>萬     仟     佰     拾    元整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidTr="006F591A">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="3FD1DAA6" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="694"/>
+          <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00376BE3" w:rsidRPr="0096195D" w:rsidRDefault="00376BE3" w:rsidP="00E24FE7">
+          <w:p w14:paraId="1EED8BB5" w14:textId="77777777" w:rsidR="00376BE3" w:rsidRPr="00B84846" w:rsidRDefault="00376BE3" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請</w:t>
             </w:r>
-            <w:r w:rsidR="001F022F" w:rsidRPr="0096195D">
+            <w:r w:rsidR="001F022F" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>移</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>入</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
+          <w:p w14:paraId="1A156EB4" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="001F022F" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>結清</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>退休</w:t>
             </w:r>
-            <w:r w:rsidR="000851F6" w:rsidRPr="0096195D">
+            <w:r w:rsidR="000851F6" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>金額</w:t>
             </w:r>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="003F2CF7" w:rsidP="003C3B4D">
+          <w:p w14:paraId="4344C1F6" w14:textId="3B74A181" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="00B36049" w:rsidP="003C3B4D">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:firstLine="594"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">       萬       仟       佰       拾      元整</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>佰     拾     萬     仟     佰     拾    元整</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096717D" w:rsidRPr="0096195D">
+      <w:tr w:rsidR="0096717D" w:rsidRPr="00B84846" w14:paraId="7A2F1A92" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="861"/>
+          <w:trHeight w:val="1077"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="00AD2252" w:rsidP="00E24FE7">
+          <w:p w14:paraId="70BDFBCD" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>結清之</w:t>
             </w:r>
-            <w:r w:rsidR="001F022F" w:rsidRPr="0096195D">
+            <w:r w:rsidR="001F022F" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>工作</w:t>
             </w:r>
-            <w:r w:rsidR="0096717D" w:rsidRPr="0096195D">
+            <w:r w:rsidR="0096717D" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年資</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
+          <w:p w14:paraId="4371DE16" w14:textId="77777777" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="0096717D" w:rsidP="00E24FE7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>起迄</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="0096195D">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日期）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0096717D" w:rsidRPr="0096195D" w:rsidRDefault="00D978E0" w:rsidP="00D978E0">
+          <w:p w14:paraId="67228EF8" w14:textId="77777777" w:rsidR="001F0529" w:rsidRPr="00B84846" w:rsidRDefault="00D978E0" w:rsidP="001F0529">
+            <w:pPr>
+              <w:spacing w:beforeLines="70" w:before="252" w:line="320" w:lineRule="exact"/>
+              <w:ind w:leftChars="-38" w:left="-91" w:firstLineChars="355" w:firstLine="995"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2CF7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年   </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2CF7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 月至</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2CF7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2CF7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">年    </w:t>
+            </w:r>
+            <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2CF7" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 月</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0261BA27" w14:textId="4A639527" w:rsidR="0096717D" w:rsidRPr="00B84846" w:rsidRDefault="001F0529" w:rsidP="001F0529">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:leftChars="-38" w:left="-91" w:firstLineChars="355" w:firstLine="995"/>
+              <w:ind w:leftChars="-38" w:left="-91" w:right="800" w:firstLineChars="355" w:firstLine="711"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> 月  </w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (適用勞退新制前</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5322" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>日之年月)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0096195D" w:rsidRPr="00D4203F" w:rsidTr="006F591A">
+      <w:tr w:rsidR="0096195D" w:rsidRPr="00B84846" w14:paraId="6701E1EA" w14:textId="77777777" w:rsidTr="00F11CF6">
         <w:trPr>
-          <w:trHeight w:val="3934"/>
+          <w:trHeight w:val="4855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10187" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
           </w:tcPr>
-          <w:p w:rsidR="0096195D" w:rsidRPr="0096195D" w:rsidRDefault="0096195D" w:rsidP="00A460BB">
+          <w:p w14:paraId="550754CF" w14:textId="042B7E83" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00C74D78" w:rsidP="006A0BF5">
+            <w:pPr>
+              <w:spacing w:line="380" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>注意事項：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDF69A6" w14:textId="6161B675" w:rsidR="008C54A6" w:rsidRPr="00B84846" w:rsidRDefault="008C54A6" w:rsidP="00F11CF6">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>本申請書</w:t>
+            </w:r>
+            <w:r w:rsidR="0051445C" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>僅供勞退舊制轉新制</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3AF0" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0051445C" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勞工填用</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CC3AF0" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>；如係選擇繼續適用勞退舊制並已自願提繳退休金者，於勞動契約存續期間</w:t>
+            </w:r>
+            <w:r w:rsidR="007575C1" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>與雇主</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC3AF0" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>合意提前結算工作年資之退休金，係由臺灣銀行直接全數移入個人專戶，勞工本人無須提出申請。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="154D7074" w14:textId="5588D850" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00C74D78" w:rsidP="00F11CF6">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>結清退休金應於勞動契約存續狀態下為之；移入個人專戶應依勞工個人意願決定，並限本人填寫本申請書。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56DFD127" w14:textId="5AF44C3B" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00C74D78" w:rsidP="00F11CF6">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>移入之結清退休金，未滿60歲前不得領回；惟如符合勞工退休金條例第24條之2第1項規定(喪失工作能力)，得提前請領。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B7696C" w14:textId="4F88B598" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00C74D78" w:rsidP="00F11CF6">
+            <w:pPr>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>結清退休金「部分移入」個人</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>專戶者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>，舊制年資不得</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>併</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>計為勞退新制工作年資。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6951196B" w14:textId="417508AE" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00906880" w:rsidP="00C74D78">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="202" w:firstLine="566"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0096195D">
-[...112 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18B5E8A7" wp14:editId="431492BC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5547691</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>32744</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="548640" cy="548640"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="3" name="圖片 3" descr="一張含有 圖形, 符號, 樣式, 像素 的圖片&#10;&#10;自動產生的描述"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="圖片 3" descr="一張含有 圖形, 符號, 樣式, 像素 的圖片&#10;&#10;自動產生的描述"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="548640" cy="548640"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="00B56402" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:noProof/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1112C61B" wp14:editId="1846B78D">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45AF9BA5" wp14:editId="39F539B5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5147310</wp:posOffset>
+                        <wp:posOffset>3256280</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>361950</wp:posOffset>
+                        <wp:posOffset>176530</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="870585" cy="929640"/>
-                      <wp:effectExtent l="0" t="0" r="24765" b="22860"/>
+                      <wp:extent cx="488950" cy="431800"/>
+                      <wp:effectExtent l="0" t="0" r="25400" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="22" name="矩形 22"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="488950" cy="431800"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
+                                <a:solidFill>
+                                  <a:srgbClr val="00B050"/>
+                                </a:solidFill>
+                                <a:prstDash val="solid"/>
+                              </a:ln>
+                              <a:effectLst/>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="0FDF8DD5" id="矩形 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:256.4pt;margin-top:13.9pt;width:38.5pt;height:34pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXAUtdRQIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFPGzEMfp+0/xDlfdwVyigVV9SBmCYh&#10;qAQTz24u6Z2UizMn7ZX9+jm5gzK2p2kvqR37PsefP/fict9ZsdMUWnSVnByVUminsG7dppLfH28+&#10;zaQIEVwNFp2u5LMO8nLx8cNF7+f6GBu0tSbBIC7Me1/JJkY/L4qgGt1BOEKvHQcNUgeRXdoUNUHP&#10;6J0tjsvyc9Ej1Z5Q6RD49noIykXGN0areG9M0FHYSvLbYj4pn+t0FosLmG8IfNOq8RnwD6/ooHVc&#10;9BXqGiKILbV/QHWtIgxo4pHCrkBjWqVzD9zNpHzXzUMDXudemJzgX2kK/w9W3e0e/IqYht6HeWAz&#10;dbE31KVffp/YZ7KeX8nS+ygUX05ns/NTplRxaHoymZWZzOLwsacQv2rsRDIqSTyLTBHsbkPkgpz6&#10;kpJqObxprc3zsE70lTyZnJ0yPLAqjIXIZufrSga3kQLshuWmImXEgLat09cJJ9BmfWVJ7CCNvPxS&#10;8iOHar+lpdLXEJohL4fGNOsSjM7iGV964CZZa6yfVyQIBzUFr25aRruFEFdALB9mhVci3vNhLHIr&#10;OFpSNEg//3af8nmqHJWiZzlynz+2QFoK+83xvM8n02nSb3amp2fH7NDbyPptxG27K+T2J7x8XmUz&#10;5Uf7YhrC7ok3Z5mqcgic4toDo6NzFYc14d1TernMaaxZD/HWPXiVwBNPicfH/ROQH+ccWSB3+CJd&#10;mL8b95A7DHy5jWjarIUDryyM5LDes0TG3UwL9dbPWYd/kMUvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;Af7nHOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLNLiShQhsY00ahJ&#10;D1bT85ZdAWFnCbul1F/veNLTzMu8vPdNsZ5tLyYz+tYRwnIRgTBUOd1SjfDx/niTgvBBkVa9I4Nw&#10;Nh7W5eVFoXLtTvRmpl2oBYeQzxVCE8KQS+mrxljlF24wxLdPN1oVWI611KM6cbjtZRxFd9Kqlrih&#10;UYPZNKbqdkeLsH0+v3Sv3fT91dqsrTe3TyEZ9ojXV/PDCkQwc/gzwy8+o0PJTAd3JO1Fj5AsY0YP&#10;CPE9TzYkacbLASFLUpBlIf9/UP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlwFLXUUC&#10;AACJBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAf7n&#10;HOAAAAAJAQAADwAAAAAAAAAAAAAAAACfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;" filled="f" strokecolor="#00b050" strokeweight=".25pt"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A79687" w14:textId="17E4D967" w:rsidR="00C74D78" w:rsidRPr="00B84846" w:rsidRDefault="00B56402" w:rsidP="00B56402">
+            <w:pPr>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="129E3F93" wp14:editId="370B0B67">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5440680</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>285750</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="914400" cy="228600"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="文字方塊 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="870585" cy="929640"/>
+                                <a:ext cx="914400" cy="228600"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:schemeClr val="bg1">
                                     <a:lumMod val="100000"/>
                                     <a:lumOff val="0"/>
                                   </a:schemeClr>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="0096195D" w:rsidRDefault="0096195D" w:rsidP="00C33D79">
+                                <w:p w14:paraId="67BC85FB" w14:textId="19935EE9" w:rsidR="0096195D" w:rsidRPr="00B56402" w:rsidRDefault="00C74D78" w:rsidP="00C74D78">
                                   <w:pPr>
+                                    <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00B56402">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                      <w:noProof/>
-[...1 lines deleted...]
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
-                                    <w:drawing>
-[...39 lines deleted...]
-                                    </w:drawing>
+                                    <w:t>(</w:t>
                                   </w:r>
-                                </w:p>
-[...4 lines deleted...]
-                                  <w:r w:rsidRPr="00C33D79">
+                                  <w:r w:rsidR="0096195D" w:rsidRPr="00B56402">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                                      <w:sz w:val="20"/>
-                                      <w:szCs w:val="20"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>填表範例</w:t>
                                   </w:r>
-                                </w:p>
-[...314 lines deleted...]
-                                    <w:jc w:val="both"/>
+                                  <w:r w:rsidRPr="00B56402">
                                     <w:rPr>
-                                      <w:color w:val="008000"/>
-[...1 lines deleted...]
-                                      <w:szCs w:val="20"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
                                     </w:rPr>
-                                  </w:pPr>
-[...17 lines deleted...]
-                                    <w:t>（印章）</w:t>
+                                    <w:t>)</w:t>
                                   </w:r>
-                                  <w:r>
-[...268 lines deleted...]
-                                  </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 41" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:398.25pt;margin-top:354.3pt;width:52.55pt;height:50.65pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhtXo0hgIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z31ZO4mtOKtNtqkq&#10;bS/Sbj+AYByjYqBAYm+r/nsHnKTZXqSqqh8wA8NhZs4ZFjdDJ9CBGcuVrHByFWPEJFU1l7sKf3zc&#10;TOYYWUdkTYSSrMJPzOKb5csXi16XLFWtEjUzCECkLXtd4dY5XUaRpS3riL1SmknYbJTpiAPT7KLa&#10;kB7QOxGlcTyNemVqbRRl1sLq3biJlwG/aRh175vGModEhSE2F0YTxq0fo+WClDtDdMvpMQzyD1F0&#10;hEu49Ax1RxxBe8N/geo4Ncqqxl1R1UWqaThlIQfIJol/yuahJZqFXKA4Vp/LZP8fLH13+GAQryuc&#10;YyRJBxQ9ssGhlRpQlvjy9NqW4PWgwc8NsA40h1Stvlf0k0VSrVsid+zWGNW3jNQQXjgZXRwdcawH&#10;2fZvVQ33kL1TAWhoTOdrB9VAgA40PZ2p8bFQWJxOZ9dzCJHC1jS7TvPcxxaR8nRYG+teM9UhP6mw&#10;AeYDODncWze6nlz8XVYJXm+4EMEwu+1aGHQgoJJN+I7oz9yE9M5S+WMj4rgCMcIdfs9HG1j/WiRp&#10;Fq/SYrKZzmeTbJPlk2IWzydxUqyKaZwV2d3mmw8wycqW1zWT91yykwKT7O8YPvbCqJ2gQdRXuMjT&#10;fGToj0nG4ftdkh130JCCdxWen51I6Xl9JWtIm5SOcDHOo+fhB0KgBqd/qEpQgSd+lIAbtkPQW3oS&#10;11bVTyALo4A24B4eE5i0ynzBqIfGrLD9vCeGYSTeSJBWkWSZ7+RgZPksBcNc7mwvd4ikAFVhh9E4&#10;Xbux+/fa8F0LN41iluoW5NjwIBWv2zEqyMQb0Hwhp+ND4bv70g5eP56z5XcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAzIYBm3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsELWL&#10;aF7EqQAJxLaPD5jEbhIRj6PYbdK/Z1jB7o7m6M6Zcru4QVzsFHpPGtYrBcJS401PrYbj4eMxAxEi&#10;ksHBk9VwtQG21e1NiYXxM+3sZR9bwSUUCtTQxTgWUoamsw7Dyo+WeHfyk8PI49RKM+HM5W6QT0ol&#10;0mFPfKHD0b53tvnen52G09f8sMnn+jMe091z8oZ9Wvur1vd3y+sLiGiX+AfDrz6rQ8VOtT+TCWLQ&#10;kObJhlEOKktAMJGrNYdaQ6byHGRVyv8/VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;4bV6NIYCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMyGAZt4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
+                    <v:shapetype w14:anchorId="129E3F93" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                      <v:stroke joinstyle="miter"/>
+                      <v:path gradientshapeok="t" o:connecttype="rect"/>
+                    </v:shapetype>
+                    <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:428.4pt;margin-top:22.5pt;width:1in;height:18pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5xXzjLQIAAGEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNGnVLiXadLV0KUJa&#10;FqSFD3AcJ7FwPMZ2m5SvZ2yn3RZuiBws2zN+M/PeTG7vxl6Rg7BOgi7pfJZTIjSHWuq2pN+/7d6s&#10;KXGe6Zop0KKkR+Ho3eb1q9vBFGIBHahaWIIg2hWDKWnnvSmyzPFO9MzNwAiNxgZszzwebZvVlg2I&#10;3qtskec32QC2Nha4cA5vH5KRbiJ+0wjuvzSNE56okmJuPq42rlVYs80tK1rLTCf5lAb7hyx6JjUG&#10;PUM9MM/I3sq/oHrJLTho/IxDn0HTSC5iDVjNPP+jmueOGRFrQXKcOdPk/h8sfzo8m6+W+PE9jChg&#10;LMKZR+A/HNGw7Zhuxb21MHSC1Rh4HijLBuOK6Wmg2hUugFTDZ6hRZLb3EIHGxvaBFayTIDoKcDyT&#10;LkZPOF6+my+XOVo4mhaL9Q3uQwRWnB4b6/xHAT0Jm5Ja1DSCs8Oj88n15BJiOVCy3kml4sG21VZZ&#10;cmCo/y5+E/qVm9JkwExWi1Wq/woitKI4g1Rt4kjteyw2Ac/z8KVewnvsuHR/qiR2c4CIdV1F7qXH&#10;/leyL+n6AiWQ/UHXsTs9kyrtkRSlJ/YD4Yl6P1YjOgYVKqiPqIOF1Oc4l7jpwP6iZMAeL6n7uWdW&#10;UKI+adQyUo9DEQ/L1dsFymAvLdWlhWmOUCX1lKTt1qdB2hsr2w4jJWY03KP+jYzavGQ15Y19HFmY&#10;Zi4MyuU5er38GTa/AQAA//8DAFBLAwQUAAYACAAAACEAo5uoGN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j9B2srcaN2URu1IU5VFdEbQgTUcnTiJYmI11HstoGvZ3uC486MZt9k&#10;m9F14oxDaD1pmM8UCKTK25ZqDe9vT3crECEasqbzhBq+McAmn9xkJrX+Qq94LmItuIRCajQ0Mfap&#10;lKFq0Jkw8z0Se59+cCbyOdTSDubC5a6T90ol0pmW+ENjetw1WH0VJ6chVCo5vCyKw7GUe/xZW/v4&#10;sX/W+nY6bh9ARBzjXxiu+IwOOTOV/kQ2iE7DapkwetSwWPKma0ApxUrJ1lyBzDP5f0L+CwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnFfOMtAgAAYQQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKObqBjeAAAACgEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" strokecolor="white [3212]">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="0096195D" w:rsidRDefault="0096195D" w:rsidP="00CF51AA">
+                          <w:p w14:paraId="67BC85FB" w14:textId="19935EE9" w:rsidR="0096195D" w:rsidRPr="00B56402" w:rsidRDefault="00C74D78" w:rsidP="00C74D78">
                             <w:pPr>
-                              <w:ind w:left="364" w:hanging="364"/>
-[...1 lines deleted...]
-                            <w:r>
+                              <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:eastAsia="Times New Roman"/>
-[...61 lines deleted...]
-                                <w:szCs w:val="17"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00B56402">
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="17"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0096195D" w:rsidRPr="00B56402">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>填表範例</w:t>
                             </w:r>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:ind w:left="364" w:hanging="364"/>
+                            <w:r w:rsidRPr="00B56402">
                               <w:rPr>
-                                <w:szCs w:val="22"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:t>)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00D4203F">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
                 <w:noProof/>
-                <w:kern w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29F09F8D" wp14:editId="0F25B9F2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="266C9F92" wp14:editId="2C40C9C4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5057775</wp:posOffset>
+                        <wp:posOffset>3389630</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>4499610</wp:posOffset>
+                        <wp:posOffset>93980</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="667385" cy="643255"/>
-                      <wp:effectExtent l="0" t="3810" r="0" b="635"/>
+                      <wp:extent cx="327025" cy="231775"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="2" name="Text Box 40"/>
+                      <wp:docPr id="25" name="文字方塊 25"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="667385" cy="643255"/>
+                                <a:ext cx="327025" cy="231775"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...1 lines deleted...]
-                              </a:solidFill>
+                              <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
+                              <a:effectLst/>
                               <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst/>
+                                  </a14:hiddenEffects>
+                                </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="0096195D" w:rsidRDefault="0096195D" w:rsidP="00CF51AA">
+                                <w:p w14:paraId="42DC0ADA" w14:textId="77777777" w:rsidR="00C74D78" w:rsidRPr="00260733" w:rsidRDefault="00C74D78" w:rsidP="00C74D78">
                                   <w:pPr>
-                                    <w:ind w:left="364" w:hanging="364"/>
-[...1 lines deleted...]
-                                  <w:r>
+                                    <w:adjustRightInd w:val="0"/>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:before="36" w:line="260" w:lineRule="exact"/>
+                                    <w:jc w:val="both"/>
                                     <w:rPr>
-                                      <w:rFonts w:eastAsia="Times New Roman"/>
-[...61 lines deleted...]
-                                      <w:szCs w:val="17"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="00260733">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                                      <w:szCs w:val="17"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:color w:val="000000" w:themeColor="text1"/>
+                                      <w:sz w:val="16"/>
+                                      <w:szCs w:val="16"/>
                                     </w:rPr>
-                                    <w:t>填表範例</w:t>
+                                    <w:t>印章</w:t>
                                   </w:r>
-                                </w:p>
-[...6 lines deleted...]
-                                  </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
-                      <wp14:sizeRelH relativeFrom="margin">
+                      <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
-                      <wp14:sizeRelV relativeFrom="margin">
+                      <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Text Box 40" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:398.25pt;margin-top:354.3pt;width:52.55pt;height:50.65pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYo1W1hgIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4T32pncRWnapJl2lS&#10;d5Ha/QBicIyGgQGJ3VX77zvgJE13kaZpfsBcDt+5fN/h6nroBNozY7mSFU4uYoyYrBXlclvhzw/r&#10;yRwj64ikRCjJKvzILL5evH511euSpapVgjKDAETastcVbp3TZRTZumUdsRdKMwmHjTIdcbA024ga&#10;0gN6J6I0jqdRrwzVRtXMWti9HQ/xIuA3Davdx6axzCFRYYjNhdGEcePHaHFFyq0huuX1IQzyD1F0&#10;hEtweoK6JY6gneG/QHW8Nsqqxl3UqotU0/CahRwgmyT+KZv7lmgWcoHiWH0qk/1/sPWH/SeDOK1w&#10;ipEkHVD0wAaHlmpAWShPr20JVvca7NwA+0BzSNXqO1V/sUiqVUvklt0Yo/qWEQrhJb6w0dlVT4gt&#10;rQfZ9O8VBT9k51QAGhrT+dpBNRCgA02PJ2p8LDVsTqezy3mOUQ1H0+wyzfPggZTHy9pY95apDvlJ&#10;hQ0wH8DJ/s46Hwwpjybel1WC0zUXIizMdrMSBu0JqGQdvgP6CzMhvbFU/tqIOO5AjODDn/loA+tP&#10;RZJm8TItJuvpfDbJ1lk+KWbxfBInxbKYxlmR3a6/+wCTrGw5pUzeccmOCkyyv2P40AujdoIGUV/h&#10;Ik/zkaE/JhmH73dJdtxBQwreVXh+MiKl5/WNpKFdHOFinEcvww9Vhhoc/6EqQQWe+FECbtgMQW+X&#10;3rsXxUbRR5CFUUAbcA+PCUxaZb5h1ENjVth+3RHDMBLvJEirSDIQJnJhkeWzFBbm/GRzfkJkDVAV&#10;dhiN05Ubu3+nDd+24GkUs1Q3IMeGB6k8R3UQMTRfyOnwUPjuPl8Hq+fnbPEDAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAzIYBm3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsELWL&#10;aF7EqQAJxLaPD5jEbhIRj6PYbdK/Z1jB7o7m6M6Zcru4QVzsFHpPGtYrBcJS401PrYbj4eMxAxEi&#10;ksHBk9VwtQG21e1NiYXxM+3sZR9bwSUUCtTQxTgWUoamsw7Dyo+WeHfyk8PI49RKM+HM5W6QT0ol&#10;0mFPfKHD0b53tvnen52G09f8sMnn+jMe091z8oZ9Wvur1vd3y+sLiGiX+AfDrz6rQ8VOtT+TCWLQ&#10;kObJhlEOKktAMJGrNYdaQ6byHGRVyv8/VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;2KNVtYYCAAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAMyGAZt4AAAALAQAADwAAAAAAAAAAAAAAAADgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" stroked="f">
-                      <v:textbox>
+                    <v:shape w14:anchorId="266C9F92" id="文字方塊 25" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:266.9pt;margin-top:7.4pt;width:25.75pt;height:18.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+CdMI4gEAALUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IVpA4Ey0GaIEWB&#10;9AGk/QCKIiWiEpdd0pbcr++Skh23vRW9EOQuObszO9zeTkPPDgq9AVvx9SrnTFkJjbFtxb99fXxz&#10;w5kPwjaiB6sqflSe3+5ev9qOrlQFdNA3ChmBWF+OruJdCK7MMi87NQi/AqcsJTXgIAIdsc0aFCOh&#10;D31W5PnbbARsHIJU3lP0YU7yXcLXWsnwWWuvAusrTr2FtGJa67hmu60oWxSuM3JpQ/xDF4Mwloqe&#10;oR5EEGyP5i+owUgEDzqsJAwZaG2kShyIzTr/g81zJ5xKXEgc784y+f8HKz8dnt0XZGF6BxMNMJHw&#10;7gnkd88s3HfCtuoOEcZOiYYKr6Nk2eh8uTyNUvvSR5B6/AgNDVnsAySgSeMQVSGejNBpAMez6GoK&#10;TFLwqtjkxTVnklLF1XqzuU4VRHl67NCH9woGFjcVR5ppAheHJx9iM6I8XYm1LDyavk9z7e1vAbo4&#10;R1QyxvL61P3MI0z1xEyz8Iy5GpojcUOYvUNep00H+JOzkXxTcf9jL1Bx1n+wUZ+bPI9Gmw85nTjD&#10;y0x9mRFWElTFA2fz9j7M5tw7NG1HleaJWLgjTbVJfF+6WiZB3kgyLD6O5rs8p1svv233CwAA//8D&#10;AFBLAwQUAAYACAAAACEAteYax90AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9&#10;B2srcaN2GoKiEKcCJJA4JuXQoxubOKp/onjbBp6e5QSn3dWMZr+pd4t37GLmNMYgIdsIYCb0UY9h&#10;kPCxf70rgSVUQSsXg5HwZRLsmtVNrSodr6E1lw4HRiEhVUqCRZwqzlNvjVdpEycTSPuMs1dI5zxw&#10;PasrhXvHt0I8cK/GQB+smsyLNf2pO3sJg9i2WSvstzu8Pbfle4d4OGkpb9fL0yMwNAv+meEXn9Ch&#10;IaZjPAedmJNQ5DmhIwn3NMlQlEUO7EhLlgNvav6/QfMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA/gnTCOIBAAC1AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAteYax90AAAAJAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" filled="f" stroked="f">
+                      <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                         <w:txbxContent>
-                          <w:p w:rsidR="0096195D" w:rsidRDefault="0096195D" w:rsidP="00CF51AA">
+                          <w:p w14:paraId="42DC0ADA" w14:textId="77777777" w:rsidR="00C74D78" w:rsidRPr="00260733" w:rsidRDefault="00C74D78" w:rsidP="00C74D78">
                             <w:pPr>
-                              <w:ind w:left="364" w:hanging="364"/>
-[...1 lines deleted...]
-                            <w:r>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:before="36" w:line="260" w:lineRule="exact"/>
+                              <w:jc w:val="both"/>
                               <w:rPr>
-                                <w:rFonts w:eastAsia="Times New Roman"/>
-[...61 lines deleted...]
-                                <w:szCs w:val="17"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="00260733">
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="17"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
-                              <w:t>填表範例</w:t>
+                              <w:t>印章</w:t>
                             </w:r>
-                          </w:p>
-[...6 lines deleted...]
-                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
+            <w:r w:rsidR="00C74D78" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>申請人簽名或蓋章：</w:t>
+            </w:r>
+            <w:r w:rsidR="00C74D78" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00C74D78" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:position w:val="6"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0096195D" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2660B4B9" w14:textId="0C0CEB1C" w:rsidR="0096195D" w:rsidRPr="00B84846" w:rsidRDefault="0096195D" w:rsidP="00B56402">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161A49" w:rsidRPr="00D4203F" w:rsidTr="003637B1">
+      <w:tr w:rsidR="00161A49" w:rsidRPr="00B84846" w14:paraId="62DC702F" w14:textId="77777777" w:rsidTr="00B56402">
         <w:trPr>
-          <w:trHeight w:val="1180"/>
+          <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10187" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00576287" w:rsidRPr="00576287" w:rsidRDefault="00AD0A76" w:rsidP="00576287">
+          <w:p w14:paraId="611CC792" w14:textId="704181A5" w:rsidR="00576287" w:rsidRPr="00B84846" w:rsidRDefault="00576287" w:rsidP="00F11CF6">
             <w:pPr>
-              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:left="280" w:hangingChars="100" w:hanging="280"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>注意事項：</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>應檢附文件：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00576287" w:rsidRPr="00576287" w:rsidRDefault="00AD0A76" w:rsidP="00FD4FE6">
+          <w:p w14:paraId="28211CBC" w14:textId="04154814" w:rsidR="00576287" w:rsidRPr="00B84846" w:rsidRDefault="00576287" w:rsidP="00F11CF6">
             <w:pPr>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:left="561" w:hangingChars="200" w:hanging="561"/>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-                <w:color w:val="008000"/>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...37 lines deleted...]
-              <w:t>應於勞動契約存續狀態下為之；移入個人專戶應依勞工個人意願決定，並限本人填寫本申請書。</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺灣銀行</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>信託部寄發</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>予單位</w:t>
+            </w:r>
+            <w:r w:rsidR="0086700F" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勞工退休準備金監督委員會核准撥付退休金函</w:t>
+            </w:r>
+            <w:r w:rsidR="00541BD9" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00541BD9" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00576287" w:rsidRPr="00576287" w:rsidRDefault="00AD0A76" w:rsidP="00FD4FE6">
+          <w:p w14:paraId="41BB9402" w14:textId="00FCA476" w:rsidR="006A487D" w:rsidRPr="00B84846" w:rsidRDefault="00ED638B" w:rsidP="00F11CF6">
             <w:pPr>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:left="561" w:hangingChars="200" w:hanging="561"/>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk238658094"/>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺灣銀行勞工退休金</w:t>
+            </w:r>
+            <w:r w:rsidR="00576287" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>撥付清單</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>影本</w:t>
+            </w:r>
+            <w:r w:rsidR="009A09E3" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00576287" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>或</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>臺灣銀行舊制勞工退休基金</w:t>
+            </w:r>
+            <w:r w:rsidR="00576287" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>支票影本</w:t>
+            </w:r>
+            <w:r w:rsidR="009A09E3" w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00576287" w:rsidRPr="00576287">
-[...7 lines deleted...]
-              <w:t>移入之結清退休金，未滿60歲前不得領回；惟如符合勞工退休金條例第24條之2第1項規定(喪失工作能力)，得提前請領。</w:t>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00576287" w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00620E6A" w:rsidRDefault="00AD0A76" w:rsidP="00576287">
+          <w:p w14:paraId="195812F8" w14:textId="6CD9650A" w:rsidR="00ED638B" w:rsidRPr="00B84846" w:rsidRDefault="00ED638B" w:rsidP="00F11CF6">
             <w:pPr>
-              <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:ind w:left="280" w:hangingChars="100" w:hanging="280"/>
+              <w:pStyle w:val="ac"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="284" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...242 lines deleted...]
-              <w:t>撥付清單或支票影本。</w:t>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勞工結清舊制年資給付通知書影本。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="195"/>
         <w:tblW w:w="2366" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="008000"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E24031">
+      <w:tr w:rsidR="00E24031" w:rsidRPr="00B84846" w14:paraId="56E839EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24031" w:rsidRPr="00E24031" w:rsidRDefault="00E24031" w:rsidP="0004655D">
+          <w:p w14:paraId="3DC8AED7" w14:textId="59D4B946" w:rsidR="00E24031" w:rsidRPr="00B84846" w:rsidRDefault="00E24031" w:rsidP="00C4565F">
             <w:pPr>
-              <w:spacing w:beforeLines="50" w:before="180" w:line="260" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="460" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="008000"/>
                 <w:spacing w:val="20"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E24031">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="008000"/>
-                <w:spacing w:val="20"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>限勞工本人申請</w:t>
+              <w:t>限</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B84846">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="008000"/>
+                <w:spacing w:val="24"/>
+                <w:kern w:val="28"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>勞工本人申請</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="175"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="008000"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="008000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="587"/>
         <w:gridCol w:w="2157"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F02E9">
+      <w:tr w:rsidR="005F02E9" w:rsidRPr="00B84846" w14:paraId="3CA31D69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005F02E9" w:rsidRPr="005F02E9" w:rsidRDefault="005F02E9" w:rsidP="005F02E9">
+          <w:p w14:paraId="260358C6" w14:textId="77777777" w:rsidR="005F02E9" w:rsidRPr="00B84846" w:rsidRDefault="005F02E9" w:rsidP="001B4823">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="008000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F02E9">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>受理編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F02E9" w:rsidRPr="005F02E9" w:rsidRDefault="005F02E9" w:rsidP="005F02E9">
+          <w:p w14:paraId="69715A53" w14:textId="77777777" w:rsidR="005F02E9" w:rsidRPr="00B84846" w:rsidRDefault="005F02E9" w:rsidP="005F02E9">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="008000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F02E9">
+            <w:r w:rsidRPr="00B84846">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　-</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">-      號　</w:t>
+              <w:t xml:space="preserve">　-0-97-      號　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E24FE7" w:rsidRPr="00E24FE7" w:rsidRDefault="00161A49" w:rsidP="0004655D">
+    <w:p w14:paraId="58AC1744" w14:textId="521FAEDB" w:rsidR="00E24FE7" w:rsidRPr="00B84846" w:rsidRDefault="00B57E18" w:rsidP="00B57E18">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="340" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="300" w:firstLine="841"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E24FE7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>（填表前請詳閱說明）</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00161A49" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>填表前請詳閱注意事項，並自行影印1份留存</w:t>
+      </w:r>
+      <w:r w:rsidR="00161A49" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F02E9" w:rsidRPr="00E24FE7" w:rsidRDefault="00896728" w:rsidP="00896728">
+    <w:p w14:paraId="5D05688A" w14:textId="489B1265" w:rsidR="005F02E9" w:rsidRPr="00B84846" w:rsidRDefault="00896728" w:rsidP="00896728">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E24FE7" w:rsidRPr="00E24FE7">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57E18" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>中華民國</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24FE7" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>年    月    日申請</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="00FC2D41" w:rsidRDefault="00812782" w:rsidP="00AD2252">
+    <w:p w14:paraId="622906E7" w14:textId="4108DE2F" w:rsidR="009A09E3" w:rsidRPr="00B84846" w:rsidRDefault="00812782" w:rsidP="009A09E3">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                       </w:t>
       </w:r>
-      <w:r w:rsidR="00B121B1">
+      <w:r w:rsidR="00B121B1" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidR="00E770B6">
+      <w:r w:rsidR="00E770B6" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5DBC">
+      <w:r w:rsidR="00BA5DBC" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B121B1" w:rsidRPr="00FC2D41">
+      <w:r w:rsidR="00B121B1" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00576287">
+      <w:r w:rsidR="00576287" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E770B6" w:rsidRPr="00FC2D41">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74D78" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F78E1">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E770B6" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BA5DBC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74D78" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5DBC" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="00124258" w:rsidRDefault="00AD2252" w:rsidP="00AD2252">
+    <w:p w14:paraId="0FBE71A4" w14:textId="66A45834" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00C0342A" w:rsidP="00C0342A">
       <w:pPr>
         <w:ind w:rightChars="-307" w:right="-737"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00124258">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>舊制轉新制勞工</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>結清勞動基準法之退休金移入勞工退休金個人專戶</w:t>
       </w:r>
-      <w:r w:rsidRPr="00124258">
+      <w:r w:rsidR="00AD2252" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="005C460F" w:rsidRDefault="00AD2252" w:rsidP="0004655D">
-[...2 lines deleted...]
-        <w:ind w:leftChars="-17" w:left="-41" w:rightChars="5" w:right="12"/>
+    <w:p w14:paraId="181A576E" w14:textId="6392DCA6" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00C4565F">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="5" w:right="12" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C460F">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A487D">
+        <w:t>申請規定</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4598C8F0" w14:textId="4FD87D52" w:rsidR="000E7911" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00E60644">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:rightChars="5" w:right="12" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>依據</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk238644040"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工退休金</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條例第11條第3項、第13條第2項及施行細則第12條第1項規定，勞工得將與雇主約定結清勞動基準法工</w:t>
+      </w:r>
+      <w:r w:rsidR="005E71A5" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>作年資之退休金，移入勞保局之個人退休金專戶。</w:t>
+      </w:r>
+      <w:r w:rsidR="00211EEB" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>移入之</w:t>
+      </w:r>
+      <w:r w:rsidR="005E71A5" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>結清</w:t>
+      </w:r>
+      <w:r w:rsidR="00211EEB" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>退休金</w:t>
+      </w:r>
+      <w:r w:rsidR="005E71A5" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00231F25" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未滿60歲前不得領回；惟如符合勞工退休金條例第24條之2第1項規定(喪失工作能力)，得提前請領</w:t>
+      </w:r>
+      <w:r w:rsidR="00231F25" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...19 lines deleted...]
-        <w:t>規定</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E7911" w:rsidRPr="000E7911" w:rsidRDefault="000E7911" w:rsidP="000E7911">
-[...2 lines deleted...]
-        <w:ind w:leftChars="100" w:left="660" w:rightChars="5" w:right="12" w:hangingChars="150" w:hanging="420"/>
+    <w:p w14:paraId="11617EF3" w14:textId="7934E9C2" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00E60644">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:rightChars="5" w:right="12" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E7911">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(1)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD2252" w:rsidRPr="000E7911">
+        <w:t>依</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>行政院勞工委員會</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>依據勞工退休金條例第11條第3項、第13條第2項及施行細則第12條第1項規定，勞工得將與雇主約定結清勞動基準法工</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E71A5" w:rsidRPr="000E7911">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0049476A" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>作年資之退休金，移入勞保局之個人退休金專戶。</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00211EEB" w:rsidRPr="000E7911">
+        <w:t>現改制為勞動部</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0049476A" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>移入之</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E71A5" w:rsidRPr="000E7911">
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>99年7月5日勞動4字第</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3FC2" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0990076076</w:t>
+      </w:r>
+      <w:r w:rsidR="006A487D" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>號書函，結清係於勞動契約存續狀態下為之，亦即勞工仍持續受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，如勞工辦理退休或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>雇雙方已有自請或強制退休之意思表示，勞工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>請領係屬</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>終止契約之退休金，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>非屬</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3261" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>結清</w:t>
       </w:r>
-      <w:r w:rsidR="00211EEB" w:rsidRPr="000E7911">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DF3261" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>退休金</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005E71A5" w:rsidRPr="000E7911">
+        <w:t>之退休金者，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231F25" w:rsidRPr="000E7911">
+        <w:t>不適用</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3261" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>未滿60歲前不得領回；惟如符合勞工退休金條例第24條之2第1項規定(喪失工作能力)，得提前請領</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00231F25" w:rsidRPr="000E7911">
+        <w:t>勞工退休金條例</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>。</w:t>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>施行細則第12條規定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="000E7911" w:rsidRDefault="000E7911" w:rsidP="000E7911">
-[...2 lines deleted...]
-        <w:ind w:leftChars="100" w:left="660" w:hangingChars="150" w:hanging="420"/>
+    <w:p w14:paraId="598EC8F5" w14:textId="2655B28A" w:rsidR="005A6CEB" w:rsidRPr="00B84846" w:rsidRDefault="005A6CEB" w:rsidP="00C4565F">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="709" w:rightChars="5" w:right="12" w:hanging="567"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...289 lines deleted...]
-        <w:ind w:leftChars="-17" w:left="-41" w:rightChars="5" w:right="12"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F061B">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="006A487D">
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>依</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002F061B">
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>行政院勞工委員會(現改制為勞動部)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>申請手續</w:t>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>100年12月16日勞動4字第1000132952</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>號函</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工於新制施行後改受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於其他關係企業，因關係企業依法係為各自獨立運作之私法人，涉及當事人之一方或提供勞務之對象改變，已非原勞動契約之履行，依法應適用新制，尚無</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工退休金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條例第11條第1項所定之保留年資。如雇主優於法律</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>採</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>計其於關係企業間服務之年資，並約定於勞動契約存續期間比照第11條第3項規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>先予結清</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>，亦無不可。惟因</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>非屬依</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007F7DE0" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>退休金</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條例第11條第3項結清之退休金，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>爰</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>不得依施行細則第12條規定將該款項移入個人專戶。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="000E7911" w:rsidRDefault="000E7911" w:rsidP="000E7911">
-[...230 lines deleted...]
-        <w:ind w:leftChars="-17" w:left="-41" w:rightChars="5" w:right="12"/>
+    <w:p w14:paraId="6ACACA3E" w14:textId="7C92E39E" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00B84846">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="5" w:right="12" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F061B">
+      <w:r w:rsidRPr="00B84846">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>本局受理審查後，函復申請人同意受理結清退休金移入個人專戶，申請人應於</w:t>
+      </w:r>
+      <w:r w:rsidR="0004655D" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>該函指定日期前</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>將結清退休金匯入本局指定帳戶；逾</w:t>
+      </w:r>
+      <w:r w:rsidR="0004655D" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>期</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>未匯</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6535" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>入</w:t>
+      </w:r>
+      <w:r w:rsidR="00E730F4" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者，視同放棄該申請，本局不再通知</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042B74D7" w14:textId="5BA09C2B" w:rsidR="00AD2252" w:rsidRPr="00B84846" w:rsidRDefault="00AD2252" w:rsidP="00B84846">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="5" w:right="12" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工將結清退休金全額移入，始得依</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6195" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞工退休金條例施行細則第12條</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>規定</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>計工作年資。如非全額移入，則舊制年資不得</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>併</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">計為勞退新制工作年資。  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC23CAC" w14:textId="1DFB0C53" w:rsidR="00231DD6" w:rsidRPr="00C4565F" w:rsidRDefault="00AD2252" w:rsidP="00B84846">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:ind w:leftChars="0" w:left="567" w:rightChars="5" w:right="12" w:hanging="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>郵寄</w:t>
+      </w:r>
+      <w:r w:rsidR="00624E8F" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>送件</w:t>
+      </w:r>
+      <w:r w:rsidR="00624E8F" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>地址：100</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD557B" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="006A487D">
-[...17 lines deleted...]
-        <w:t>年資計算</w:t>
+      <w:r w:rsidR="00BD557B" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2589" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>北市中正區羅斯福路1段4號「</w:t>
+      </w:r>
+      <w:r w:rsidR="0095736B" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞動部</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">勞工保險局」收。      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>填寫時如有疑義，請電洽：</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2589" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2589" w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84846">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="008000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>23961266轉5088。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD2252" w:rsidRPr="006A65A1" w:rsidRDefault="00140D1C" w:rsidP="00140D1C">
-[...198 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId13"/>
+    <w:sectPr w:rsidR="00231DD6" w:rsidRPr="00C4565F" w:rsidSect="00C0342A">
+      <w:footerReference w:type="even" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="902" w:bottom="284" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C38E4" w:rsidRDefault="004C38E4">
+    <w:p w14:paraId="4FD1CB71" w14:textId="77777777" w:rsidR="008672ED" w:rsidRDefault="008672ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C38E4" w:rsidRDefault="004C38E4">
+    <w:p w14:paraId="6595787F" w14:textId="77777777" w:rsidR="008672ED" w:rsidRDefault="008672ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00E744F1" w:rsidRDefault="005670ED" w:rsidP="008D6362">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="24E3E031" w14:textId="77777777" w:rsidR="00E744F1" w:rsidRDefault="005670ED" w:rsidP="008D6362">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E744F1">
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00E744F1" w:rsidRDefault="00E744F1">
+  <w:p w14:paraId="551C831A" w14:textId="77777777" w:rsidR="00E744F1" w:rsidRDefault="00E744F1">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004C38E4" w:rsidRDefault="004C38E4">
+    <w:p w14:paraId="39CE6E48" w14:textId="77777777" w:rsidR="008672ED" w:rsidRDefault="008672ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004C38E4" w:rsidRDefault="004C38E4">
+    <w:p w14:paraId="50B5E3C6" w14:textId="77777777" w:rsidR="008672ED" w:rsidRDefault="008672ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001855A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3720265A"/>
     <w:lvl w:ilvl="0" w:tplc="013CD83C">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4720,51 +4175,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05095E71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6066A4C4"/>
+    <w:lvl w:ilvl="0" w:tplc="F532121E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07241347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AB4FBDE"/>
     <w:lvl w:ilvl="0" w:tplc="8B78E5CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4809,51 +4353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117610C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA629F98"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="600"/>
         </w:tabs>
         <w:ind w:left="600" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4925,51 +4469,142 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="127B3B3B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89FE6000"/>
+    <w:lvl w:ilvl="0" w:tplc="46AA50CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="191E4FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7FAEDA86"/>
     <w:lvl w:ilvl="0" w:tplc="C4300210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5041,51 +4676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3120"/>
         </w:tabs>
         <w:ind w:left="3120" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CD6041F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BECF3D4"/>
     <w:lvl w:ilvl="0" w:tplc="E3E2E770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5181,51 +4816,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D946343"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62967546"/>
     <w:lvl w:ilvl="0" w:tplc="9FD438D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="645"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5297,51 +4932,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C3D5365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD43576"/>
     <w:lvl w:ilvl="0" w:tplc="8DAA22FE">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5413,51 +5048,229 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35331FA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F088307A"/>
+    <w:lvl w:ilvl="0" w:tplc="56208BF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="919" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1399" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1879" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2359" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2839" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3319" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3799" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4279" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B42646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EB2CF90"/>
+    <w:lvl w:ilvl="0" w:tplc="150A9108">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A9D6331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65AC10E8"/>
     <w:lvl w:ilvl="0" w:tplc="E2A21C58">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1138"/>
         </w:tabs>
         <w:ind w:left="1138" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5529,51 +5342,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4258"/>
         </w:tabs>
         <w:ind w:left="4258" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4738"/>
         </w:tabs>
         <w:ind w:left="4738" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFF6321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C5C4424"/>
     <w:lvl w:ilvl="0" w:tplc="77E8923C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5646,71 +5459,161 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1A6ACD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E318A20A"/>
+    <w:lvl w:ilvl="0" w:tplc="49687784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D436F71"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="010EC8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="892"/>
         </w:tabs>
         <w:ind w:left="892" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F30661C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51742B6E"/>
     <w:lvl w:ilvl="0" w:tplc="AB18593C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="91D8AA50">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5785,51 +5688,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4200"/>
         </w:tabs>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431B12B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3B1E44BE"/>
     <w:lvl w:ilvl="0" w:tplc="B4861EEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1200"/>
         </w:tabs>
         <w:ind w:left="1200" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5901,51 +5804,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4800"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446757D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF14822C"/>
     <w:lvl w:ilvl="0" w:tplc="443E75E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="1560" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +5920,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4800"/>
         </w:tabs>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="471E07A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE3A4474"/>
     <w:lvl w:ilvl="0" w:tplc="9E34B64A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6106,51 +6009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="481A407B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8320F2C"/>
     <w:lvl w:ilvl="0" w:tplc="BD1A006C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6222,51 +6125,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49B03A4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A48DB80"/>
     <w:lvl w:ilvl="0" w:tplc="8ABCC6C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6338,51 +6241,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E026D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4004629E"/>
     <w:lvl w:ilvl="0" w:tplc="AEE033DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="991"/>
         </w:tabs>
         <w:ind w:left="991" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6454,51 +6357,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4111"/>
         </w:tabs>
         <w:ind w:left="4111" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4591"/>
         </w:tabs>
         <w:ind w:left="4591" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EF6725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E77290F6"/>
     <w:lvl w:ilvl="0" w:tplc="8B0CD53A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6570,51 +6473,229 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54CC5A0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8740060A"/>
+    <w:lvl w:ilvl="0" w:tplc="C7E64784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3120" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4080" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58823F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0FA450CE"/>
+    <w:lvl w:ilvl="0" w:tplc="C0AC10E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="589E68B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="983E0C00"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6686,51 +6767,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B2440A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35568394"/>
     <w:lvl w:ilvl="0" w:tplc="8796F268">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6802,71 +6883,160 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BDC46C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD549544"/>
+    <w:lvl w:ilvl="0" w:tplc="49687784">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637B3271"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A4D03F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="671C68DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="873688F4"/>
     <w:lvl w:ilvl="0" w:tplc="59FC7E4C">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6938,71 +7108,160 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72253DF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="484C0DC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770C5BE3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="BFAE009E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7980766B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F06857A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7074,879 +7333,1035 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1743136886">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1871071802">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="305745087">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1877617599">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1782532477">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="96947696">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1763408720">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8" w16cid:durableId="1495074083">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="9" w16cid:durableId="656959845">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="10" w16cid:durableId="789324588">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="11" w16cid:durableId="781530548">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="12" w16cid:durableId="174157612">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="13" w16cid:durableId="1903787368">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="14" w16cid:durableId="1757050352">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="13">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="15" w16cid:durableId="675809320">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="532882855">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1903906363">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2082555226">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="460729791">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="933515996">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1504734854">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1889952828">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
-[...2 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="23" w16cid:durableId="1983150169">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="24" w16cid:durableId="1917398001">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="25" w16cid:durableId="1104687963">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="26" w16cid:durableId="1226911242">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="27" w16cid:durableId="2121992062">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1256868394">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2084988501">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="30" w16cid:durableId="865603840">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="31" w16cid:durableId="722754470">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="920993965">
     <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1229417524">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1687246757">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D90C9F"/>
     <w:rsid w:val="00001241"/>
     <w:rsid w:val="00001F9E"/>
     <w:rsid w:val="00007884"/>
     <w:rsid w:val="00007BF7"/>
     <w:rsid w:val="000101DB"/>
     <w:rsid w:val="000126BE"/>
+    <w:rsid w:val="0002069C"/>
     <w:rsid w:val="00033214"/>
     <w:rsid w:val="000374AA"/>
     <w:rsid w:val="0004655D"/>
     <w:rsid w:val="00050B7B"/>
+    <w:rsid w:val="000525C7"/>
     <w:rsid w:val="0005422F"/>
     <w:rsid w:val="000569A6"/>
     <w:rsid w:val="00062B91"/>
     <w:rsid w:val="00070671"/>
     <w:rsid w:val="00072365"/>
     <w:rsid w:val="00074120"/>
     <w:rsid w:val="00076C5F"/>
     <w:rsid w:val="00080E36"/>
     <w:rsid w:val="0008239F"/>
     <w:rsid w:val="00084B27"/>
     <w:rsid w:val="000851F6"/>
     <w:rsid w:val="00087B53"/>
     <w:rsid w:val="000B1BE5"/>
+    <w:rsid w:val="000B1C8F"/>
     <w:rsid w:val="000B2F5F"/>
     <w:rsid w:val="000B6C41"/>
     <w:rsid w:val="000C1876"/>
     <w:rsid w:val="000C2AB6"/>
     <w:rsid w:val="000C4B53"/>
     <w:rsid w:val="000C730B"/>
     <w:rsid w:val="000D0A76"/>
     <w:rsid w:val="000D202F"/>
     <w:rsid w:val="000D3B40"/>
     <w:rsid w:val="000D653C"/>
+    <w:rsid w:val="000D67B8"/>
     <w:rsid w:val="000D7047"/>
     <w:rsid w:val="000E5F85"/>
     <w:rsid w:val="000E7911"/>
     <w:rsid w:val="000E7FE8"/>
     <w:rsid w:val="000F170C"/>
     <w:rsid w:val="000F1C9B"/>
     <w:rsid w:val="000F2392"/>
+    <w:rsid w:val="000F61FE"/>
     <w:rsid w:val="000F6FF3"/>
     <w:rsid w:val="00100D21"/>
     <w:rsid w:val="001062E9"/>
+    <w:rsid w:val="0011038E"/>
     <w:rsid w:val="00110F24"/>
     <w:rsid w:val="001144F6"/>
     <w:rsid w:val="00122611"/>
     <w:rsid w:val="00124258"/>
     <w:rsid w:val="001247A5"/>
     <w:rsid w:val="00125E52"/>
     <w:rsid w:val="001277B8"/>
+    <w:rsid w:val="0013479A"/>
     <w:rsid w:val="00135AAC"/>
     <w:rsid w:val="00140D1C"/>
     <w:rsid w:val="001431AF"/>
     <w:rsid w:val="00143F20"/>
     <w:rsid w:val="0014630D"/>
     <w:rsid w:val="00147A55"/>
     <w:rsid w:val="0015106B"/>
     <w:rsid w:val="00161A49"/>
     <w:rsid w:val="00165556"/>
     <w:rsid w:val="00172F67"/>
     <w:rsid w:val="001802E1"/>
     <w:rsid w:val="00183FD9"/>
     <w:rsid w:val="00187FAC"/>
     <w:rsid w:val="00191C35"/>
     <w:rsid w:val="00192EEC"/>
     <w:rsid w:val="001943AE"/>
     <w:rsid w:val="0019613A"/>
     <w:rsid w:val="00197034"/>
     <w:rsid w:val="001A0703"/>
     <w:rsid w:val="001A244A"/>
+    <w:rsid w:val="001A7FA7"/>
     <w:rsid w:val="001B223B"/>
+    <w:rsid w:val="001B4823"/>
     <w:rsid w:val="001C174F"/>
     <w:rsid w:val="001C1E61"/>
     <w:rsid w:val="001C3989"/>
     <w:rsid w:val="001C44EE"/>
     <w:rsid w:val="001C7B31"/>
     <w:rsid w:val="001C7F21"/>
     <w:rsid w:val="001D187D"/>
     <w:rsid w:val="001D3BEE"/>
     <w:rsid w:val="001D4137"/>
     <w:rsid w:val="001D48E3"/>
     <w:rsid w:val="001D5404"/>
     <w:rsid w:val="001D57CE"/>
     <w:rsid w:val="001E1174"/>
+    <w:rsid w:val="001E43BA"/>
     <w:rsid w:val="001F022F"/>
+    <w:rsid w:val="001F0529"/>
     <w:rsid w:val="001F11DC"/>
     <w:rsid w:val="001F272E"/>
+    <w:rsid w:val="001F3B06"/>
+    <w:rsid w:val="001F3D2F"/>
     <w:rsid w:val="001F73B4"/>
     <w:rsid w:val="001F79CD"/>
     <w:rsid w:val="002003D1"/>
     <w:rsid w:val="002034C1"/>
     <w:rsid w:val="00211EEB"/>
     <w:rsid w:val="00212D68"/>
     <w:rsid w:val="002133D6"/>
     <w:rsid w:val="0021410F"/>
     <w:rsid w:val="00216203"/>
+    <w:rsid w:val="00216545"/>
     <w:rsid w:val="002207CC"/>
     <w:rsid w:val="002226FC"/>
     <w:rsid w:val="00226145"/>
     <w:rsid w:val="0022784C"/>
     <w:rsid w:val="00231D7E"/>
     <w:rsid w:val="00231DD6"/>
     <w:rsid w:val="00231F25"/>
     <w:rsid w:val="002332D1"/>
     <w:rsid w:val="00251067"/>
     <w:rsid w:val="0025392D"/>
     <w:rsid w:val="00262304"/>
     <w:rsid w:val="00266F4F"/>
     <w:rsid w:val="00274328"/>
+    <w:rsid w:val="0027514A"/>
     <w:rsid w:val="00277A1B"/>
     <w:rsid w:val="00283D15"/>
     <w:rsid w:val="002854A2"/>
     <w:rsid w:val="002962CF"/>
     <w:rsid w:val="002A29AA"/>
+    <w:rsid w:val="002A2DDB"/>
+    <w:rsid w:val="002A5314"/>
     <w:rsid w:val="002B2BF7"/>
     <w:rsid w:val="002C0EE0"/>
+    <w:rsid w:val="002C1DE1"/>
     <w:rsid w:val="002C3B82"/>
     <w:rsid w:val="002C3D35"/>
     <w:rsid w:val="002D1FC2"/>
     <w:rsid w:val="002D450F"/>
     <w:rsid w:val="002D46D8"/>
     <w:rsid w:val="002E6535"/>
     <w:rsid w:val="002F061B"/>
     <w:rsid w:val="002F271D"/>
     <w:rsid w:val="002F78E1"/>
     <w:rsid w:val="00300F2B"/>
     <w:rsid w:val="00302E63"/>
     <w:rsid w:val="00303032"/>
     <w:rsid w:val="00310177"/>
     <w:rsid w:val="00312BF2"/>
     <w:rsid w:val="00315F7B"/>
     <w:rsid w:val="003219B5"/>
     <w:rsid w:val="0032232F"/>
     <w:rsid w:val="00336127"/>
     <w:rsid w:val="003420E3"/>
     <w:rsid w:val="00342CF9"/>
     <w:rsid w:val="00343F1A"/>
+    <w:rsid w:val="00346820"/>
     <w:rsid w:val="00355277"/>
     <w:rsid w:val="00363711"/>
     <w:rsid w:val="003637B1"/>
+    <w:rsid w:val="0036403C"/>
     <w:rsid w:val="00366044"/>
     <w:rsid w:val="00374D38"/>
     <w:rsid w:val="003750CD"/>
     <w:rsid w:val="003764C1"/>
     <w:rsid w:val="00376BE3"/>
     <w:rsid w:val="00376EB1"/>
     <w:rsid w:val="00380C5E"/>
     <w:rsid w:val="0038721B"/>
     <w:rsid w:val="0038722B"/>
     <w:rsid w:val="0039033C"/>
     <w:rsid w:val="0039519B"/>
     <w:rsid w:val="003A01ED"/>
     <w:rsid w:val="003A3A64"/>
     <w:rsid w:val="003A4B25"/>
     <w:rsid w:val="003A60BC"/>
     <w:rsid w:val="003B20B9"/>
     <w:rsid w:val="003B33FF"/>
     <w:rsid w:val="003C26E5"/>
     <w:rsid w:val="003C3B4D"/>
     <w:rsid w:val="003C4A5B"/>
     <w:rsid w:val="003C5EE2"/>
     <w:rsid w:val="003D6EB8"/>
     <w:rsid w:val="003E0F85"/>
     <w:rsid w:val="003E155A"/>
     <w:rsid w:val="003F24A1"/>
     <w:rsid w:val="003F2CF7"/>
     <w:rsid w:val="003F4FBD"/>
     <w:rsid w:val="0040487E"/>
     <w:rsid w:val="0040554A"/>
     <w:rsid w:val="00415217"/>
     <w:rsid w:val="00415323"/>
+    <w:rsid w:val="004173E9"/>
     <w:rsid w:val="00423708"/>
     <w:rsid w:val="00425B44"/>
     <w:rsid w:val="00437E69"/>
     <w:rsid w:val="004421E6"/>
     <w:rsid w:val="00451B96"/>
     <w:rsid w:val="004530D7"/>
     <w:rsid w:val="00453B71"/>
     <w:rsid w:val="004761F1"/>
     <w:rsid w:val="00476ED9"/>
     <w:rsid w:val="00482270"/>
     <w:rsid w:val="0048466E"/>
     <w:rsid w:val="00484756"/>
     <w:rsid w:val="004924A5"/>
     <w:rsid w:val="0049476A"/>
+    <w:rsid w:val="004957F6"/>
     <w:rsid w:val="0049640A"/>
     <w:rsid w:val="004A219B"/>
     <w:rsid w:val="004A26C5"/>
     <w:rsid w:val="004A2764"/>
     <w:rsid w:val="004A374E"/>
     <w:rsid w:val="004A472E"/>
     <w:rsid w:val="004A6A86"/>
     <w:rsid w:val="004A7F70"/>
     <w:rsid w:val="004B1C58"/>
     <w:rsid w:val="004B500C"/>
     <w:rsid w:val="004B68DC"/>
     <w:rsid w:val="004C38E4"/>
     <w:rsid w:val="004D5A0F"/>
     <w:rsid w:val="004E50FA"/>
     <w:rsid w:val="004E5643"/>
     <w:rsid w:val="004F2FFE"/>
     <w:rsid w:val="005037C3"/>
     <w:rsid w:val="00507B94"/>
+    <w:rsid w:val="005104FF"/>
+    <w:rsid w:val="0051445C"/>
     <w:rsid w:val="00515C03"/>
     <w:rsid w:val="00517956"/>
     <w:rsid w:val="00520FAC"/>
     <w:rsid w:val="00526234"/>
     <w:rsid w:val="00540A00"/>
     <w:rsid w:val="00541465"/>
     <w:rsid w:val="00541BD9"/>
     <w:rsid w:val="00544306"/>
     <w:rsid w:val="0055011E"/>
     <w:rsid w:val="00551AE9"/>
     <w:rsid w:val="005616DD"/>
     <w:rsid w:val="00565214"/>
+    <w:rsid w:val="005663E7"/>
     <w:rsid w:val="005670ED"/>
     <w:rsid w:val="00573BDC"/>
     <w:rsid w:val="00576287"/>
     <w:rsid w:val="00580B30"/>
     <w:rsid w:val="00584B07"/>
     <w:rsid w:val="00590C00"/>
     <w:rsid w:val="00593BC7"/>
     <w:rsid w:val="00593E07"/>
     <w:rsid w:val="00597B8E"/>
     <w:rsid w:val="005A22BC"/>
+    <w:rsid w:val="005A6CEB"/>
     <w:rsid w:val="005B2DFE"/>
     <w:rsid w:val="005B4C0E"/>
     <w:rsid w:val="005C05D6"/>
     <w:rsid w:val="005C091D"/>
     <w:rsid w:val="005C2B15"/>
     <w:rsid w:val="005C3F30"/>
     <w:rsid w:val="005C442E"/>
     <w:rsid w:val="005C460F"/>
+    <w:rsid w:val="005D0D10"/>
     <w:rsid w:val="005D2E0C"/>
     <w:rsid w:val="005D439C"/>
     <w:rsid w:val="005D73CC"/>
     <w:rsid w:val="005E2087"/>
     <w:rsid w:val="005E4D05"/>
+    <w:rsid w:val="005E4EE5"/>
     <w:rsid w:val="005E71A5"/>
     <w:rsid w:val="005F01AA"/>
     <w:rsid w:val="005F02E9"/>
     <w:rsid w:val="005F15AF"/>
     <w:rsid w:val="005F5A65"/>
     <w:rsid w:val="00600E24"/>
     <w:rsid w:val="006028C3"/>
     <w:rsid w:val="00602CFB"/>
     <w:rsid w:val="006061B6"/>
     <w:rsid w:val="00620E6A"/>
     <w:rsid w:val="00623206"/>
     <w:rsid w:val="00624171"/>
+    <w:rsid w:val="00624E8F"/>
     <w:rsid w:val="00631C58"/>
+    <w:rsid w:val="006424A9"/>
     <w:rsid w:val="006455A6"/>
+    <w:rsid w:val="00645917"/>
     <w:rsid w:val="00650A6C"/>
     <w:rsid w:val="00651317"/>
     <w:rsid w:val="0065301B"/>
     <w:rsid w:val="00653F15"/>
     <w:rsid w:val="00662116"/>
     <w:rsid w:val="00671AA3"/>
     <w:rsid w:val="006747C9"/>
     <w:rsid w:val="00676389"/>
     <w:rsid w:val="006764B8"/>
     <w:rsid w:val="00681458"/>
     <w:rsid w:val="00683129"/>
     <w:rsid w:val="006903CE"/>
     <w:rsid w:val="00692071"/>
     <w:rsid w:val="00694566"/>
     <w:rsid w:val="00695500"/>
     <w:rsid w:val="006959AE"/>
+    <w:rsid w:val="006A0BF5"/>
     <w:rsid w:val="006A1C18"/>
     <w:rsid w:val="006A3E7B"/>
     <w:rsid w:val="006A487D"/>
     <w:rsid w:val="006A6195"/>
     <w:rsid w:val="006A65A1"/>
+    <w:rsid w:val="006B4254"/>
     <w:rsid w:val="006B6735"/>
     <w:rsid w:val="006B737B"/>
     <w:rsid w:val="006C0B87"/>
     <w:rsid w:val="006D005D"/>
     <w:rsid w:val="006D0F3B"/>
     <w:rsid w:val="006D4FEA"/>
     <w:rsid w:val="006D5CCB"/>
     <w:rsid w:val="006D5CCE"/>
     <w:rsid w:val="006E6907"/>
     <w:rsid w:val="006F591A"/>
     <w:rsid w:val="00701E49"/>
     <w:rsid w:val="0070210F"/>
     <w:rsid w:val="00705A11"/>
     <w:rsid w:val="0070737A"/>
     <w:rsid w:val="0071499C"/>
+    <w:rsid w:val="00716131"/>
     <w:rsid w:val="00730344"/>
     <w:rsid w:val="00732D58"/>
     <w:rsid w:val="0073592F"/>
+    <w:rsid w:val="007371D4"/>
     <w:rsid w:val="0074083B"/>
     <w:rsid w:val="007448AD"/>
+    <w:rsid w:val="007501DC"/>
     <w:rsid w:val="0075209F"/>
     <w:rsid w:val="00755165"/>
+    <w:rsid w:val="007575C1"/>
     <w:rsid w:val="00763843"/>
     <w:rsid w:val="00765A22"/>
     <w:rsid w:val="007776DF"/>
     <w:rsid w:val="00780B98"/>
     <w:rsid w:val="00784612"/>
     <w:rsid w:val="00784A0F"/>
     <w:rsid w:val="00793F5A"/>
     <w:rsid w:val="00796289"/>
     <w:rsid w:val="00796380"/>
     <w:rsid w:val="00796959"/>
     <w:rsid w:val="007A7BC3"/>
     <w:rsid w:val="007B7CBC"/>
     <w:rsid w:val="007B7D60"/>
     <w:rsid w:val="007B7E9F"/>
     <w:rsid w:val="007C2259"/>
     <w:rsid w:val="007C459B"/>
+    <w:rsid w:val="007F7DE0"/>
     <w:rsid w:val="008014D4"/>
     <w:rsid w:val="00810B9D"/>
     <w:rsid w:val="00812507"/>
     <w:rsid w:val="00812782"/>
     <w:rsid w:val="00814FCA"/>
     <w:rsid w:val="0081595D"/>
     <w:rsid w:val="008168D4"/>
     <w:rsid w:val="0082037A"/>
     <w:rsid w:val="0082307E"/>
     <w:rsid w:val="00823D2F"/>
+    <w:rsid w:val="00823E4E"/>
     <w:rsid w:val="0082725E"/>
+    <w:rsid w:val="0083482D"/>
+    <w:rsid w:val="00835130"/>
     <w:rsid w:val="00837648"/>
     <w:rsid w:val="0084613B"/>
     <w:rsid w:val="008612A9"/>
     <w:rsid w:val="0086359B"/>
     <w:rsid w:val="0086392B"/>
     <w:rsid w:val="0086528F"/>
     <w:rsid w:val="0086700F"/>
+    <w:rsid w:val="008672ED"/>
     <w:rsid w:val="00867DB8"/>
     <w:rsid w:val="008719AA"/>
     <w:rsid w:val="00871A4F"/>
     <w:rsid w:val="00875429"/>
     <w:rsid w:val="00882621"/>
     <w:rsid w:val="00885295"/>
     <w:rsid w:val="00886227"/>
     <w:rsid w:val="00896728"/>
     <w:rsid w:val="008A118F"/>
     <w:rsid w:val="008A6D7D"/>
     <w:rsid w:val="008B3FC2"/>
     <w:rsid w:val="008B7F20"/>
+    <w:rsid w:val="008C14A3"/>
     <w:rsid w:val="008C16E8"/>
+    <w:rsid w:val="008C54A6"/>
     <w:rsid w:val="008C7A8F"/>
     <w:rsid w:val="008C7B47"/>
     <w:rsid w:val="008C7D44"/>
     <w:rsid w:val="008D6362"/>
     <w:rsid w:val="008E057F"/>
     <w:rsid w:val="008E297D"/>
     <w:rsid w:val="008E3370"/>
     <w:rsid w:val="008E3A30"/>
     <w:rsid w:val="008E4980"/>
     <w:rsid w:val="008E4E50"/>
     <w:rsid w:val="008E5BAD"/>
     <w:rsid w:val="008E5E8F"/>
+    <w:rsid w:val="008F7289"/>
     <w:rsid w:val="009047F9"/>
     <w:rsid w:val="009057D2"/>
+    <w:rsid w:val="00906880"/>
     <w:rsid w:val="00914324"/>
     <w:rsid w:val="0092204E"/>
     <w:rsid w:val="009318B1"/>
     <w:rsid w:val="00932B21"/>
     <w:rsid w:val="009338B3"/>
     <w:rsid w:val="00933EF9"/>
     <w:rsid w:val="0093430D"/>
     <w:rsid w:val="009375D3"/>
     <w:rsid w:val="00945091"/>
     <w:rsid w:val="0094539C"/>
     <w:rsid w:val="00953D6F"/>
     <w:rsid w:val="00955833"/>
     <w:rsid w:val="0095736B"/>
     <w:rsid w:val="0096195D"/>
     <w:rsid w:val="0096717D"/>
     <w:rsid w:val="00975640"/>
     <w:rsid w:val="0097670D"/>
     <w:rsid w:val="00977EB2"/>
     <w:rsid w:val="00980F9D"/>
     <w:rsid w:val="00985A25"/>
     <w:rsid w:val="0098780F"/>
     <w:rsid w:val="009920F2"/>
     <w:rsid w:val="00993B55"/>
     <w:rsid w:val="009946E1"/>
     <w:rsid w:val="00996CD8"/>
+    <w:rsid w:val="009A09E3"/>
     <w:rsid w:val="009A15F1"/>
+    <w:rsid w:val="009A336E"/>
     <w:rsid w:val="009A61A7"/>
     <w:rsid w:val="009A6915"/>
     <w:rsid w:val="009B2634"/>
     <w:rsid w:val="009B7838"/>
+    <w:rsid w:val="009C5322"/>
     <w:rsid w:val="009D398F"/>
     <w:rsid w:val="009D49E0"/>
     <w:rsid w:val="009F1C73"/>
     <w:rsid w:val="009F4453"/>
     <w:rsid w:val="009F49D0"/>
     <w:rsid w:val="00A005DB"/>
     <w:rsid w:val="00A21C10"/>
     <w:rsid w:val="00A2258A"/>
     <w:rsid w:val="00A24CD1"/>
     <w:rsid w:val="00A25E13"/>
     <w:rsid w:val="00A27001"/>
+    <w:rsid w:val="00A317C7"/>
+    <w:rsid w:val="00A32EBF"/>
     <w:rsid w:val="00A33278"/>
     <w:rsid w:val="00A341B3"/>
     <w:rsid w:val="00A43793"/>
     <w:rsid w:val="00A460BB"/>
     <w:rsid w:val="00A46701"/>
     <w:rsid w:val="00A47BC4"/>
+    <w:rsid w:val="00A52347"/>
     <w:rsid w:val="00A52437"/>
     <w:rsid w:val="00A55E2D"/>
     <w:rsid w:val="00A63D69"/>
     <w:rsid w:val="00A6631E"/>
+    <w:rsid w:val="00A66E04"/>
     <w:rsid w:val="00A6775E"/>
     <w:rsid w:val="00A700BE"/>
     <w:rsid w:val="00A70952"/>
     <w:rsid w:val="00A739C8"/>
     <w:rsid w:val="00A74F20"/>
     <w:rsid w:val="00A769ED"/>
     <w:rsid w:val="00A82920"/>
     <w:rsid w:val="00A849C2"/>
     <w:rsid w:val="00A84C2D"/>
     <w:rsid w:val="00A93678"/>
     <w:rsid w:val="00A95D05"/>
+    <w:rsid w:val="00AA43B3"/>
     <w:rsid w:val="00AB1397"/>
     <w:rsid w:val="00AC0815"/>
     <w:rsid w:val="00AC29F6"/>
     <w:rsid w:val="00AC2E95"/>
     <w:rsid w:val="00AC5705"/>
     <w:rsid w:val="00AD0A76"/>
     <w:rsid w:val="00AD2252"/>
     <w:rsid w:val="00AD454B"/>
     <w:rsid w:val="00AD4AB9"/>
     <w:rsid w:val="00AE1D5C"/>
     <w:rsid w:val="00AE2309"/>
     <w:rsid w:val="00AE24E0"/>
     <w:rsid w:val="00AE27DD"/>
     <w:rsid w:val="00AF094C"/>
     <w:rsid w:val="00AF0F09"/>
     <w:rsid w:val="00AF19F4"/>
     <w:rsid w:val="00AF3A0D"/>
     <w:rsid w:val="00B00319"/>
     <w:rsid w:val="00B00E53"/>
     <w:rsid w:val="00B012E6"/>
     <w:rsid w:val="00B01338"/>
     <w:rsid w:val="00B01E9D"/>
     <w:rsid w:val="00B02551"/>
     <w:rsid w:val="00B036FA"/>
     <w:rsid w:val="00B04930"/>
     <w:rsid w:val="00B04D66"/>
     <w:rsid w:val="00B05436"/>
     <w:rsid w:val="00B10171"/>
     <w:rsid w:val="00B11778"/>
     <w:rsid w:val="00B121B1"/>
     <w:rsid w:val="00B15191"/>
     <w:rsid w:val="00B22E65"/>
+    <w:rsid w:val="00B266BB"/>
     <w:rsid w:val="00B32121"/>
     <w:rsid w:val="00B34543"/>
     <w:rsid w:val="00B34792"/>
     <w:rsid w:val="00B34E9F"/>
     <w:rsid w:val="00B35A2C"/>
+    <w:rsid w:val="00B36049"/>
+    <w:rsid w:val="00B36FA3"/>
     <w:rsid w:val="00B374A8"/>
     <w:rsid w:val="00B412F4"/>
     <w:rsid w:val="00B53344"/>
     <w:rsid w:val="00B536B5"/>
     <w:rsid w:val="00B53E15"/>
     <w:rsid w:val="00B548A4"/>
     <w:rsid w:val="00B54A56"/>
+    <w:rsid w:val="00B56402"/>
+    <w:rsid w:val="00B57E18"/>
     <w:rsid w:val="00B61218"/>
     <w:rsid w:val="00B6131B"/>
     <w:rsid w:val="00B61BAF"/>
     <w:rsid w:val="00B66DD5"/>
     <w:rsid w:val="00B66E6B"/>
     <w:rsid w:val="00B7049C"/>
     <w:rsid w:val="00B812A8"/>
     <w:rsid w:val="00B81671"/>
     <w:rsid w:val="00B844F9"/>
     <w:rsid w:val="00B846C3"/>
+    <w:rsid w:val="00B84846"/>
     <w:rsid w:val="00B878D9"/>
     <w:rsid w:val="00B87A2D"/>
     <w:rsid w:val="00B93CE6"/>
     <w:rsid w:val="00BA21C7"/>
     <w:rsid w:val="00BA223D"/>
     <w:rsid w:val="00BA548D"/>
     <w:rsid w:val="00BA5DBC"/>
     <w:rsid w:val="00BB3A75"/>
     <w:rsid w:val="00BB53A0"/>
     <w:rsid w:val="00BB594D"/>
     <w:rsid w:val="00BC0F6A"/>
     <w:rsid w:val="00BC4390"/>
     <w:rsid w:val="00BD013F"/>
+    <w:rsid w:val="00BD0CE3"/>
     <w:rsid w:val="00BD38D9"/>
     <w:rsid w:val="00BD557B"/>
     <w:rsid w:val="00BD6736"/>
     <w:rsid w:val="00BE425D"/>
+    <w:rsid w:val="00BE6926"/>
     <w:rsid w:val="00BE6BEF"/>
     <w:rsid w:val="00BE728D"/>
     <w:rsid w:val="00BF2201"/>
     <w:rsid w:val="00BF416A"/>
+    <w:rsid w:val="00C0342A"/>
     <w:rsid w:val="00C06F21"/>
     <w:rsid w:val="00C1114D"/>
     <w:rsid w:val="00C1228D"/>
     <w:rsid w:val="00C17F81"/>
     <w:rsid w:val="00C22B53"/>
     <w:rsid w:val="00C255B9"/>
     <w:rsid w:val="00C33A9B"/>
     <w:rsid w:val="00C33D79"/>
+    <w:rsid w:val="00C35553"/>
     <w:rsid w:val="00C360B0"/>
+    <w:rsid w:val="00C4565F"/>
     <w:rsid w:val="00C47EEA"/>
     <w:rsid w:val="00C534FA"/>
     <w:rsid w:val="00C53B66"/>
     <w:rsid w:val="00C55755"/>
+    <w:rsid w:val="00C60178"/>
     <w:rsid w:val="00C61055"/>
     <w:rsid w:val="00C65B70"/>
     <w:rsid w:val="00C73674"/>
+    <w:rsid w:val="00C74D78"/>
     <w:rsid w:val="00C827B7"/>
     <w:rsid w:val="00C85777"/>
     <w:rsid w:val="00C94873"/>
     <w:rsid w:val="00C96312"/>
+    <w:rsid w:val="00C978F3"/>
     <w:rsid w:val="00CA65F3"/>
     <w:rsid w:val="00CB0271"/>
     <w:rsid w:val="00CB4DA3"/>
     <w:rsid w:val="00CB666F"/>
     <w:rsid w:val="00CB679D"/>
     <w:rsid w:val="00CC0C3B"/>
+    <w:rsid w:val="00CC3AF0"/>
     <w:rsid w:val="00CC67DD"/>
     <w:rsid w:val="00CD11C5"/>
     <w:rsid w:val="00CD2AD9"/>
+    <w:rsid w:val="00CD3618"/>
     <w:rsid w:val="00CD3E7F"/>
     <w:rsid w:val="00CD552F"/>
+    <w:rsid w:val="00CD6DD1"/>
     <w:rsid w:val="00CE36EF"/>
     <w:rsid w:val="00CE3E23"/>
     <w:rsid w:val="00CF20B9"/>
     <w:rsid w:val="00CF390A"/>
+    <w:rsid w:val="00CF4945"/>
     <w:rsid w:val="00CF51AA"/>
     <w:rsid w:val="00CF670D"/>
     <w:rsid w:val="00D04636"/>
     <w:rsid w:val="00D221A1"/>
     <w:rsid w:val="00D275A3"/>
     <w:rsid w:val="00D34442"/>
     <w:rsid w:val="00D4203F"/>
     <w:rsid w:val="00D44F0C"/>
     <w:rsid w:val="00D45EB4"/>
     <w:rsid w:val="00D62AC9"/>
     <w:rsid w:val="00D62C9F"/>
     <w:rsid w:val="00D72D78"/>
     <w:rsid w:val="00D74D29"/>
     <w:rsid w:val="00D83066"/>
     <w:rsid w:val="00D8315D"/>
+    <w:rsid w:val="00D90BF9"/>
     <w:rsid w:val="00D90C9F"/>
     <w:rsid w:val="00D96DB6"/>
     <w:rsid w:val="00D978E0"/>
     <w:rsid w:val="00DA0D2B"/>
     <w:rsid w:val="00DB624A"/>
     <w:rsid w:val="00DB7E12"/>
     <w:rsid w:val="00DC57C5"/>
     <w:rsid w:val="00DD2CF3"/>
     <w:rsid w:val="00DD2D47"/>
+    <w:rsid w:val="00DD3626"/>
     <w:rsid w:val="00DD6131"/>
     <w:rsid w:val="00DE0924"/>
     <w:rsid w:val="00DE0A2C"/>
     <w:rsid w:val="00DE0CD0"/>
+    <w:rsid w:val="00DE195E"/>
     <w:rsid w:val="00DE29AA"/>
     <w:rsid w:val="00DE4CC8"/>
     <w:rsid w:val="00DF17E6"/>
     <w:rsid w:val="00DF3261"/>
     <w:rsid w:val="00DF6778"/>
     <w:rsid w:val="00E00508"/>
     <w:rsid w:val="00E00CA5"/>
     <w:rsid w:val="00E15243"/>
     <w:rsid w:val="00E1526B"/>
+    <w:rsid w:val="00E2217B"/>
     <w:rsid w:val="00E24031"/>
     <w:rsid w:val="00E2437A"/>
     <w:rsid w:val="00E249EE"/>
     <w:rsid w:val="00E24FE7"/>
     <w:rsid w:val="00E265E2"/>
     <w:rsid w:val="00E26F05"/>
     <w:rsid w:val="00E30A3A"/>
     <w:rsid w:val="00E3285F"/>
     <w:rsid w:val="00E4121D"/>
     <w:rsid w:val="00E43C4C"/>
     <w:rsid w:val="00E454FA"/>
     <w:rsid w:val="00E5050D"/>
+    <w:rsid w:val="00E60644"/>
     <w:rsid w:val="00E730F4"/>
     <w:rsid w:val="00E744F1"/>
     <w:rsid w:val="00E74DE3"/>
     <w:rsid w:val="00E770B6"/>
     <w:rsid w:val="00E83410"/>
     <w:rsid w:val="00E8675B"/>
     <w:rsid w:val="00E930D2"/>
     <w:rsid w:val="00EA0F8C"/>
     <w:rsid w:val="00EA1784"/>
     <w:rsid w:val="00EA7A37"/>
     <w:rsid w:val="00EB206A"/>
+    <w:rsid w:val="00EB2589"/>
     <w:rsid w:val="00EB40EF"/>
     <w:rsid w:val="00EB6AF4"/>
     <w:rsid w:val="00EB77FC"/>
     <w:rsid w:val="00EC5799"/>
     <w:rsid w:val="00EC5967"/>
     <w:rsid w:val="00EC6F6D"/>
     <w:rsid w:val="00ED2240"/>
+    <w:rsid w:val="00ED638B"/>
     <w:rsid w:val="00EE6187"/>
+    <w:rsid w:val="00EE6741"/>
     <w:rsid w:val="00EF20CB"/>
     <w:rsid w:val="00EF74E6"/>
     <w:rsid w:val="00F05061"/>
     <w:rsid w:val="00F118F1"/>
+    <w:rsid w:val="00F11CF6"/>
     <w:rsid w:val="00F12E48"/>
     <w:rsid w:val="00F14CC2"/>
     <w:rsid w:val="00F23A58"/>
     <w:rsid w:val="00F27BB8"/>
     <w:rsid w:val="00F31568"/>
     <w:rsid w:val="00F31C65"/>
     <w:rsid w:val="00F365D5"/>
     <w:rsid w:val="00F3682F"/>
     <w:rsid w:val="00F40D53"/>
     <w:rsid w:val="00F41029"/>
     <w:rsid w:val="00F47E36"/>
+    <w:rsid w:val="00F47F33"/>
     <w:rsid w:val="00F56C62"/>
     <w:rsid w:val="00F56F7D"/>
     <w:rsid w:val="00F60C78"/>
     <w:rsid w:val="00F63433"/>
     <w:rsid w:val="00F65EB8"/>
     <w:rsid w:val="00F75F32"/>
     <w:rsid w:val="00F775C1"/>
     <w:rsid w:val="00F86EDC"/>
     <w:rsid w:val="00F96C39"/>
     <w:rsid w:val="00F9783E"/>
     <w:rsid w:val="00FA2080"/>
+    <w:rsid w:val="00FA7D32"/>
     <w:rsid w:val="00FC011A"/>
     <w:rsid w:val="00FC2D41"/>
     <w:rsid w:val="00FC6C8E"/>
     <w:rsid w:val="00FD4ED5"/>
     <w:rsid w:val="00FD4FE6"/>
     <w:rsid w:val="00FE4FA6"/>
     <w:rsid w:val="00FE6ABE"/>
     <w:rsid w:val="00FF38C6"/>
     <w:rsid w:val="00FF5389"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4449EC50"/>
+  <w15:docId w15:val="{85EF55F8-E302-40E1-91C3-690ADD2702A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -8014,50 +8429,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C06F21"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -8100,474 +8624,207 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="page number"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="006C0B87"/>
   </w:style>
   <w:style w:type="table" w:styleId="a6">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:rsid w:val="00355277"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="001C1E61"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
     <w:semiHidden/>
     <w:rsid w:val="001C1E61"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Web">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="001C1E61"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
       <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00B01E9D"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB40EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A460BB"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
-</w:styles>
-[...147 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00C4565F"/>
     <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a8"/>
+    <w:next w:val="a8"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00C4565F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="註解文字 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C4565F"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="註解主旨 字元"/>
+    <w:basedOn w:val="a9"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00C4565F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...149 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1325621215">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1378239587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8830,55 +9087,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009B5409-A0DA-4521-96A4-88F1242F92FE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>269</Words>
-  <Characters>1539</Characters>
+  <Words>260</Words>
+  <Characters>1487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1805</CharactersWithSpaces>
+  <CharactersWithSpaces>1744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>2-10結清勞動基準法之退休金移入勞退個人專戶</dc:title>
   <dc:subject>結清勞動基準法之退休金移入勞工退休金個人專戶申請書</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords>行政院勞工委員會勞工保險局全球資訊網,勞工退休金,空白書表及範例,2.勞工退休金專用申報表,2-10結清勞動基準法之退休金移入勞退個人專戶</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>543</cp:category>
 </cp:coreProperties>
 </file>