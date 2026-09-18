--- v0 (2026-05-07)
+++ v1 (2026-09-18)
@@ -1,7020 +1,7815 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-750"/>
         <w:tblW w:w="10915" w:type="dxa"/>
-        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="312"/>
-        <w:gridCol w:w="78"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="426"/>
+        <w:gridCol w:w="142"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="284"/>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="725"/>
-        <w:gridCol w:w="276"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="153"/>
+        <w:gridCol w:w="453"/>
+        <w:gridCol w:w="1105"/>
+        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="267"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="252"/>
         <w:gridCol w:w="1008"/>
         <w:gridCol w:w="1989"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008254B2" w:rsidRPr="000F3373" w14:paraId="04028DA5" w14:textId="77777777" w:rsidTr="00143550">
+      <w:tr w:rsidR="008254B2" w:rsidRPr="00A37DD8" w14:paraId="04028DA5" w14:textId="77777777" w:rsidTr="00262ED3">
         <w:trPr>
-          <w:trHeight w:val="698"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6377C36C" w14:textId="77777777" w:rsidR="000F2197" w:rsidRPr="000F3373" w:rsidRDefault="000F2197" w:rsidP="00143550">
+          <w:p w14:paraId="6377C36C" w14:textId="77777777" w:rsidR="000F2197" w:rsidRPr="00A37DD8" w:rsidRDefault="000F2197" w:rsidP="00A249C2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6E59BF08" w14:textId="4D994404" w:rsidR="008254B2" w:rsidRPr="00BA4928" w:rsidRDefault="00FB5EDB" w:rsidP="00143550">
+          <w:p w14:paraId="6E59BF08" w14:textId="6617EA59" w:rsidR="008254B2" w:rsidRPr="00A37DD8" w:rsidRDefault="00BA4928" w:rsidP="006F2D5F">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:ind w:leftChars="-130" w:left="-312"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Labor </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
-              <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+            <w:hyperlink r:id="rId8" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
+              <w:r w:rsidRPr="00A37DD8">
                 <w:rPr>
-                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                  <w:rFonts w:eastAsia="標楷體"/>
                   <w:b/>
                   <w:color w:val="3366FF"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Accident Insurance </w:t>
               </w:r>
-              <w:r w:rsidR="00BA4928" w:rsidRPr="00E34F1D">
+              <w:r w:rsidRPr="00A37DD8">
                 <w:rPr>
-                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                  <w:rFonts w:eastAsia="標楷體"/>
                   <w:b/>
                   <w:color w:val="3366FF"/>
                   <w:bdr w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                 </w:rPr>
                 <w:t>Survivor Benefits</w:t>
               </w:r>
-              <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+              <w:r w:rsidRPr="00A37DD8">
                 <w:rPr>
-                  <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                  <w:rFonts w:eastAsia="標楷體"/>
                   <w:b/>
                   <w:color w:val="3366FF"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Application Form and Payment Receipt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A10DD" w:rsidRPr="000F3373" w14:paraId="428416F4" w14:textId="77777777" w:rsidTr="00143550">
+      <w:tr w:rsidR="001A10DD" w:rsidRPr="00A37DD8" w14:paraId="428416F4" w14:textId="77777777" w:rsidTr="00A249C2">
         <w:trPr>
           <w:trHeight w:val="335"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42E5BF84" w14:textId="604EB550" w:rsidR="000F3373" w:rsidRDefault="001A10DD" w:rsidP="00143550">
+          <w:p w14:paraId="42E5BF84" w14:textId="211CEF32" w:rsidR="000F3373" w:rsidRPr="00A37DD8" w:rsidRDefault="00402314" w:rsidP="00113DB5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t>Labor Occupational Accident Insurance and Protection Act</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7100B09B" w14:textId="3F1E975E" w:rsidR="001A10DD" w:rsidRPr="000F3373" w:rsidRDefault="001A10DD" w:rsidP="00143550">
+          <w:p w14:paraId="7100B09B" w14:textId="1986E788" w:rsidR="001A10DD" w:rsidRPr="00A37DD8" w:rsidRDefault="001A10DD" w:rsidP="00A249C2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F3373">
+            <w:r w:rsidR="000F3373" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F3373" w:rsidRPr="00FB5EDB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="000F3373" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>(Please read carefully Explanation Regarding the claim for Death of the Insured )</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">(Please read carefully </w:t>
+            </w:r>
+            <w:r w:rsidR="006263EE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
-                <w:color w:val="3366FF"/>
+                <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>the instructions on the back before filling out the form</w:t>
+            </w:r>
+            <w:r w:rsidR="000F3373" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
-                <w:color w:val="3366FF"/>
+                <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="44CB6749" w14:textId="77777777" w:rsidTr="00D53948">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="44CB6749" w14:textId="77777777" w:rsidTr="00856636">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="516"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6071772A" w14:textId="50205C8E" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="00EC0DE1" w:rsidP="00F91DCD">
+          <w:p w14:paraId="6071772A" w14:textId="50205C8E" w:rsidR="006A7A4B" w:rsidRPr="002F338A" w:rsidRDefault="00EC0DE1" w:rsidP="00434927">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:line="120" w:lineRule="exact"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002F338A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Insured Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BF56F01" w14:textId="625B473C" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="000F3E8D" w:rsidP="00231C28">
+          <w:p w14:paraId="7BF56F01" w14:textId="625B473C" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="000F3E8D" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...15 lines deleted...]
-              <w:t>ame</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="1090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B07705" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="11B07705" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FBDC4F" w14:textId="62C8B6DD" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00D53948">
+          <w:p w14:paraId="65FBDC4F" w14:textId="62C8B6DD" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>D</w:t>
-[...8 lines deleted...]
-              <w:t>ate of birth</w:t>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A3FA66F" w14:textId="027AAE0F" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="0A3FA66F" w14:textId="027AAE0F" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E09ABC" w14:textId="67302627" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00D53948">
+          <w:p w14:paraId="46E09ABC" w14:textId="67302627" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00911753">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="319CF0CB" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="319CF0CB" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCE750F" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="6CCE750F" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="476DAE12" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="476DAE12" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55BBB87D" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="55BBB87D" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA165FC" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1DA165FC" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53D22E77" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="53D22E77" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414D74BB" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="414D74BB" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5383FA2E" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="5383FA2E" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0921A529" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="0921A529" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC9BF54" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="6AC9BF54" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58BDE483" w14:textId="491C35F8" w:rsidR="006A7A4B" w:rsidRPr="00BC3239" w:rsidRDefault="000F3E8D" w:rsidP="00D53948">
+          <w:p w14:paraId="58BDE483" w14:textId="40E22F7D" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="000F3E8D" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Date of birth</w:t>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB458B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> death</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1989" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F45E1E" w14:textId="0837EDB6" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="07F45E1E" w14:textId="0837EDB6" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="54CDBF2C" w14:textId="77777777" w:rsidTr="00231C28">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="54CDBF2C" w14:textId="77777777" w:rsidTr="004F6F8D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="244"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4632D0" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="4A4632D0" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0218207F" w14:textId="31A74D1C" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="00BC3239" w:rsidP="00D53948">
+          <w:p w14:paraId="0218207F" w14:textId="31A74D1C" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="00BC3239" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Marital  status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243B5E89" w14:textId="00BFD5A5" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="243B5E89" w14:textId="68EB6B5C" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00E15D94">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:rPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidR="006D738D" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Un</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Not  married</w:t>
+              <w:t>married</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFE4027" w14:textId="6C55FD18" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="0BFE4027" w14:textId="6C55FD18" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00E15D94">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:rPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Married</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A34DD3" w14:textId="39DB61C7" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00B45D02">
+          <w:p w14:paraId="72A34DD3" w14:textId="39DB61C7" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00E15D94">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:line="220" w:lineRule="exact"/>
-              <w:rPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BC3239" w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidR="00BC3239" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Divorced</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C72B84" w14:textId="3ED3D90B" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00D53948">
+          <w:p w14:paraId="27C72B84" w14:textId="0DF483C8" w:rsidR="006D738D" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="006D738D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA3248">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5784" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F946B7" w14:textId="675EA818" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="57F946B7" w14:textId="0423C0EE" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00856636">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0DE1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="004F6F8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Died due to occupational injuries during the effective period of the insurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ADE8403" w14:textId="4304F7BF" w:rsidR="00FF47F1" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00856636">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="110" w:hangingChars="50" w:hanging="110"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Died due to occupational injuries during the effective period of the insurance </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004F6F8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00702F5E" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Died due to the occupational injuries happened in the effective period of the insurance, but has withdrawn from the insurance coverage within one year</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="441E8891" w14:textId="36265EB9" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="35F3609A" w14:textId="61F40B43" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="0046082E">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
-[...3 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:ind w:left="110" w:hangingChars="50" w:hanging="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...2 lines deleted...]
-                <w:color w:val="3366FF"/>
+            <w:r w:rsidRPr="004F6F8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF47F1" w:rsidRPr="0046082E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...5 lines deleted...]
-                <w:kern w:val="0"/>
+              <w:t>Should be insured but uninsured when occupational injuries happened.</w:t>
+            </w:r>
+            <w:r w:rsidR="0046082E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Died due to occupational injuries during the effective period of the insurance , has withdrawn from the insurance coverage within one year due to the same injuries</w:t>
-[...8 lines deleted...]
-                <w:color w:val="3366FF"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0046082E" w:rsidRPr="0046082E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:highlight w:val="yellow"/>
-[...5 lines deleted...]
-                <w:color w:val="3366FF"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF47F1" w:rsidRPr="0046082E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...87 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Employed as laborers stipulated in Article 6 of the Labor Occupational Accident Insurance and Protection Act)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="258647FB" w14:textId="77777777" w:rsidTr="00231C28">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="258647FB" w14:textId="77777777" w:rsidTr="00E15D94">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="486"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="312" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="063AA663" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="063AA663" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="130DE202" w14:textId="081381DD" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Children</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="130DE202" w14:textId="081381DD" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00D53948">
+          <w:p w14:paraId="70B08DC1" w14:textId="40D8BD13" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00856636">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...12 lines deleted...]
-              <w:t>hildren</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0DE1" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0DE1" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>No children</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A4297E" w14:textId="5BD04784" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00856636">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00D53948" w:rsidRPr="00E15D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53948" w:rsidRPr="00E15D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="0046082E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53948" w:rsidRPr="00E15D94">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0DE1" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>children</w:t>
+            </w:r>
+            <w:r w:rsidR="006D738D" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0DE1" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
-[...88 lines deleted...]
-            <w:tcW w:w="1850" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D8742E" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="32D8742E" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5784" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EDE566" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="34EDE566" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="29467A94" w14:textId="77777777" w:rsidTr="00143550">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="29467A94" w14:textId="77777777" w:rsidTr="00702F5E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="351"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52ACDC03" w14:textId="68692FB8" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="00F91DCD" w:rsidP="00F91DCD">
+          <w:p w14:paraId="52ACDC03" w14:textId="68692FB8" w:rsidR="006A7A4B" w:rsidRPr="009F2690" w:rsidRDefault="00F91DCD" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="3366FF"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...37 lines deleted...]
-              <w:t>pplicant</w:t>
+            <w:r w:rsidRPr="009F2690">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name of applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1232" w:type="dxa"/>
+            <w:tcW w:w="1090" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C813123" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="4C813123" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2148F11D" w14:textId="25A8655B" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="00200D0A" w:rsidP="00F91DCD">
+          <w:p w14:paraId="2148F11D" w14:textId="25A8655B" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="00200D0A" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0656B32A" w14:textId="3CC669B3" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="0656B32A" w14:textId="3CC669B3" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47240CA0" w14:textId="4FA4908D" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="00200D0A" w:rsidP="00C16463">
+          <w:p w14:paraId="47240CA0" w14:textId="4FA4908D" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="00200D0A" w:rsidP="00180B51">
             <w:pPr>
-              <w:spacing w:line="140" w:lineRule="exact"/>
+              <w:spacing w:line="120" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D054312" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="4D054312" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEAE76C" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="5DEAE76C" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17BD0AEE" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="17BD0AEE" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A590721" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="4A590721" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54735F71" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="54735F71" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="692165D0" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="692165D0" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414BCEC1" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="414BCEC1" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14479510" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="14479510" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192E3D37" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="192E3D37" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DEF1583" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1DEF1583" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D1BFF6" w14:textId="038F08A1" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="43D1BFF6" w14:textId="60547CAD" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="0023116F" w:rsidP="0023116F">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="0046082E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Beneficiary</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F91DCD">
-[...13 lines deleted...]
-              <w:t>person</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> total</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="753C66F3" w14:textId="168FB3D0" w:rsidR="006A7A4B" w:rsidRPr="00F91DCD" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="753C66F3" w14:textId="168FB3D0" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00856636">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:spacing w:line="140" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">All beneficiaries shall fill out the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>form.If</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00F91DCD">
-              <w:rPr>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> there is insufficient space, please write on a </w:t>
-[...8 lines deleted...]
-              <w:t>page 2.</w:t>
+              <w:t xml:space="preserve"> there is insufficient space, please write on a page 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3917" w:rsidRPr="000F3373" w14:paraId="1600210C" w14:textId="77777777" w:rsidTr="0053461B">
+      <w:tr w:rsidR="00FE3917" w:rsidRPr="00A37DD8" w14:paraId="1600210C" w14:textId="77777777" w:rsidTr="00BB0412">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="279"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="595"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1162" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F976942" w14:textId="0861174B" w:rsidR="00FE3917" w:rsidRPr="00F91DCD" w:rsidRDefault="00FE3917" w:rsidP="00F91DCD">
+          <w:p w14:paraId="1F976942" w14:textId="0861174B" w:rsidR="00FE3917" w:rsidRPr="009F2690" w:rsidRDefault="00FE3917" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="12"/>
-                <w:szCs w:val="12"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F91DCD">
-[...3 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:r w:rsidRPr="009F2690">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Correspondence address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9753" w:type="dxa"/>
+            <w:tcW w:w="9611" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46086617" w14:textId="656CC711" w:rsidR="00FE3917" w:rsidRDefault="00FE3917" w:rsidP="00143550">
+          <w:p w14:paraId="46086617" w14:textId="7A33B3C0" w:rsidR="00FE3917" w:rsidRPr="00A37DD8" w:rsidRDefault="00FE3917" w:rsidP="00BB0412">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zip code</w:t>
+            </w:r>
+            <w:r w:rsidR="00440DC5" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□□□□□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">□ </w:t>
+            </w:r>
+            <w:r w:rsidR="006354A7" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Landline/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile </w:t>
+            </w:r>
+            <w:r w:rsidR="00725483" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>hone</w:t>
+            </w:r>
+            <w:r w:rsidR="00440DC5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00440DC5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00725483" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="00440DC5" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                          </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D31AE80" w14:textId="1FEB81B9" w:rsidR="00BB0412" w:rsidRPr="00A37DD8" w:rsidRDefault="00BB0412" w:rsidP="00A249C2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...68 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="2E534373" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="2E534373" w14:textId="77777777" w:rsidTr="00195BB7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="613"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0073D9" w14:textId="5123E08B" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1E0073D9" w14:textId="5123E08B" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:ind w:left="113" w:right="113" w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   ACCIDENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1268FEF0" w14:textId="279D68FE" w:rsidR="006A7A4B" w:rsidRPr="0014064B" w:rsidRDefault="000F3E8D" w:rsidP="0014064B">
+          <w:p w14:paraId="1268FEF0" w14:textId="279D68FE" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="000F3E8D" w:rsidP="00195BB7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0014064B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Type of</w:t>
             </w:r>
-            <w:r w:rsidR="000A2697" w:rsidRPr="0014064B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0014064B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>the injury/sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9327" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BA0955D" w14:textId="63952ECA" w:rsidR="006A7A4B" w:rsidRPr="0014064B" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="034BE3F1" w14:textId="46CF45FC" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A317B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="000A24A9" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000F3E8D" w:rsidRPr="009F1A4E">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="000F3E8D" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>occupational injury</w:t>
             </w:r>
-            <w:r w:rsidR="0014064B">
-[...1 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+            <w:r w:rsidR="0014064B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00821583">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Date of occurrence</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="0014064B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="0014064B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                      )</w:t>
+              <w:t xml:space="preserve">                  )</w:t>
+            </w:r>
+            <w:r w:rsidR="00195BB7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A317B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidR="000F3E8D" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>occupational sickness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="034BE3F1" w14:textId="6AC056FB" w:rsidR="006A7A4B" w:rsidRPr="009F1A4E" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
-[...21 lines deleted...]
-          <w:p w14:paraId="6108EC04" w14:textId="27A8F560" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="6108EC04" w14:textId="1089E405" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00195BB7">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...9 lines deleted...]
-              <w:t>lease fill in this field. If there is insufficient space, please write on a separate piece of paper and sign.</w:t>
+              <w:t>Please fill in this field. If there is insufficient space, please write on a separate piece of paper and sign.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="18501367" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="18501367" w14:textId="77777777" w:rsidTr="00603FC3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1470"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4F5F21" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="4B4F5F21" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10461" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F015259" w14:textId="07B8C1B2" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="3F015259" w14:textId="2983A3B7" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="00A317B3" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DAE4B39" wp14:editId="19A03E5D">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3658361</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>105359</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="2955341" cy="409575"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="8" name="矩形 8"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="2955341" cy="409575"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:solidFill>
+                                      <a:srgbClr val="FFFFFF"/>
+                                    </a:solidFill>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                                    <a:solidFill>
+                                      <a:srgbClr val="000000"/>
+                                    </a:solidFill>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="1B4B30B7" w14:textId="725C6084" w:rsidR="006A7A4B" w:rsidRPr="00AB64D0" w:rsidRDefault="006A7A4B" w:rsidP="0067600B">
+                                  <w:pPr>
+                                    <w:snapToGrid w:val="0"/>
+                                    <w:spacing w:line="220" w:lineRule="exact"/>
+                                    <w:ind w:right="113"/>
+                                    <w:jc w:val="both"/>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="標楷體"/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00AB64D0">
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="標楷體"/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t>□ The same as the correspondence address of insured unit</w:t>
+                                  </w:r>
+                                </w:p>
+                                <w:p w14:paraId="0D3C9841" w14:textId="1CA18338" w:rsidR="006A7A4B" w:rsidRPr="00AB64D0" w:rsidRDefault="006A7A4B" w:rsidP="0067600B">
+                                  <w:pPr>
+                                    <w:spacing w:line="220" w:lineRule="exact"/>
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="標楷體"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00AB64D0">
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="標楷體"/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">□ Others: </w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00AB64D0">
+                                    <w:rPr>
+                                      <w:rFonts w:eastAsia="標楷體"/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="18"/>
+                                      <w:szCs w:val="18"/>
+                                      <w:u w:val="single"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">                                        </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="2DAE4B39" id="矩形 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:288.05pt;margin-top:8.3pt;width:232.7pt;height:32.25pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJZr48+QEAALoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GO0zAQ/UfiDpb/aZLSstuo6Wq1q0VI&#10;C6y0cADHcRKLxGPGbpNyGST+9hAcB3ENxk63dOEP8WN5POPn996M1xdj37GdQqfBFDybpZwpI6HS&#10;pin4xw83L845c16YSnRgVMH3yvGLzfNn68Hmag4tdJVCRiDG5YMteOu9zZPEyVb1ws3AKkPJGrAX&#10;nkJskgrFQOh9l8zT9FUyAFYWQSrn6PR6SvJNxK9rJf37unbKs67gxM3HFeNahjXZrEXeoLCtlgca&#10;4h9Y9EIbevQIdS28YFvUf0H1WiI4qP1MQp9AXWupogZSk6V/qLlvhVVRC5nj7NEm9/9g5bvdHTJd&#10;FZwaZURPLfr59eHH92/sPHgzWJdTyb29w6DO2VuQnxwzcNUK06hLRBhaJSpilIX65MmFEDi6ysrh&#10;LVQELbYeok1jjX0AJAPYGLuxP3ZDjZ5JOpyvlsuXi4wzSblFulqeLeMTIn+8bdH51wp6FjYFR+p2&#10;RBe7W+cDG5E/loTHDNzorosd78yTAyoMJ5F9IDwJ92M5HjwoodqTDoRpgGjgadMCfuFsoOEpuPu8&#10;Fag4694Y8mKVLRZh2mKwWJ7NKcDTTHmaEUYSVME9Z9P2yk8TurWom5ZeyqIsA5fkX62jtODtxOrA&#10;mwYkKj4Mc5jA0zhW/f5ym18AAAD//wMAUEsDBBQABgAIAAAAIQDdKuIb4QAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LasMwEEX3hf6DmEI2pZEVGje4lkMJhIRSCHUea8Wa2qbWyLEU2/37Kqt2&#10;OdzDvWfS5Wga1mPnaksSxDQChlRYXVMp4bBfPy2AOa9Iq8YSSvhBB8vs/i5VibYDfWKf+5KFEnKJ&#10;klB53yacu6JCo9zUtkgh+7KdUT6cXcl1p4ZQbho+i6KYG1VTWKhUi6sKi+/8aiQMxa4/7T82fPd4&#10;2lq6bC+r/Pgu5eRhfHsF5nH0fzDc9IM6ZMHpbK+kHWskzF9iEdAQxDGwGxA9izmws4SFEMCzlP9/&#10;IfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAiWa+PPkBAAC6AwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3SriG+EAAAAKAQAADwAAAAAAAAAA&#10;AAAAAABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1B4B30B7" w14:textId="725C6084" w:rsidR="006A7A4B" w:rsidRPr="00AB64D0" w:rsidRDefault="006A7A4B" w:rsidP="0067600B">
+                            <w:pPr>
+                              <w:snapToGrid w:val="0"/>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:ind w:right="113"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB64D0">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>□ The same as the correspondence address of insured unit</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D3C9841" w14:textId="1CA18338" w:rsidR="006A7A4B" w:rsidRPr="00AB64D0" w:rsidRDefault="006A7A4B" w:rsidP="0067600B">
+                            <w:pPr>
+                              <w:spacing w:line="220" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AB64D0">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">□ Others: </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AB64D0">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="標楷體"/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">                                        </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Type of the injury</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>1.Type of the injury</w:t>
+            </w:r>
+            <w:r w:rsidR="003B070A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>：□</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">perform duties  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>□perform duties   □on the way to or from work  □during a business trip  □other_______</w:t>
+            </w:r>
+            <w:r w:rsidR="00E731EB" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...79 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="30C1069C" w14:textId="2E68CECC" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="00E731EB" w:rsidP="00143550">
+          <w:p w14:paraId="30C1069C" w14:textId="436DE66C" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="00E731EB" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512A3EC4" wp14:editId="03982423">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="512A3EC4" wp14:editId="338543DD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2092187</wp:posOffset>
+                        <wp:posOffset>1755140</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>64135</wp:posOffset>
+                        <wp:posOffset>27940</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="501650" cy="320675"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3175"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="矩形 48"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="501650" cy="320675"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="3F90D50B" w14:textId="33D3D66A" w:rsidR="00621581" w:rsidRDefault="00621581" w:rsidP="00340469">
+                                <w:p w14:paraId="3F90D50B" w14:textId="33D3D66A" w:rsidR="00621581" w:rsidRPr="004E4AC3" w:rsidRDefault="00621581" w:rsidP="00340469">
                                   <w:pPr>
                                     <w:spacing w:line="160" w:lineRule="exact"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                                      <w:rFonts w:eastAsia="標楷體"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="004E4AC3">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                                      <w:rFonts w:eastAsia="標楷體"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>□AM</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w14:paraId="3249E076" w14:textId="2D471092" w:rsidR="00621581" w:rsidRDefault="00621581" w:rsidP="00340469">
+                                <w:p w14:paraId="3249E076" w14:textId="2D471092" w:rsidR="00621581" w:rsidRPr="004E4AC3" w:rsidRDefault="00621581" w:rsidP="00340469">
                                   <w:pPr>
                                     <w:spacing w:line="160" w:lineRule="exact"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                                      <w:rFonts w:eastAsia="標楷體"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:r>
+                                  <w:r w:rsidRPr="004E4AC3">
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                                      <w:rFonts w:eastAsia="標楷體"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="14"/>
                                     </w:rPr>
                                     <w:t>□PM</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="矩形 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:164.75pt;margin-top:5.05pt;width:39.5pt;height:25.25pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEZsYHvAIAAK0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX1C2ZYQOUgsqyiQ&#10;tgHSHoCWKIuoRKokbTkNepYC3fUQPU7Ra3RIf2Inm6KtFgTJGc7Mm/c0F5ebrkVrpjSXIsPhWYAR&#10;E6WsuFhm+MP7wptgpA0VFW2lYBm+ZxpfTl++uBj6lEWykW3FFIIgQqdDn+HGmD71fV02rKP6TPZM&#10;gLGWqqMGjmrpV4oOEL1r/SgIRv4gVdUrWTKt4TbfGvHUxa9rVpp3da2ZQW2GoTbjVuXWhV396QVN&#10;l4r2DS93ZdC/qKKjXEDSQ6icGopWij8L1fFSSS1rc1bKzpd1zUvmMACaMHiC5q6hPXNYoDm6P7RJ&#10;/7+w5dv1rUK8yjDBSNAOKPr19fvPH98QmdjmDL1Oweeuv1UWnu5vZPlRIyFnDRVLdqWUHBpGKygp&#10;tP7+yQN70PAULYY3soLYdGWk69OmVp0NCB1AG0fH/YEOtjGohMs4CEcxkFaC6TwKRuPYZaDp/nGv&#10;tHnFZIfsJsMK2HbB6fpGG1sMTfcuNpeQBW9bx3grTi7AcXsDqeGptdkiHIEPSZDMJ/MJ8Ug0mnsk&#10;yHPvqpgRb1SE4zg/z2ezPPxi84YkbXhVMWHT7MUUkj8jayfrrQwOctKy5ZUNZ0vSarmYtQqtKYi5&#10;cN+uIUdu/mkZrgmA5QmkMCLBdZR4xWgy9khBYi8ZBxMvCJPrZBSQhOTFKaQbLti/Q0JDhpM4ih1L&#10;R0U/wRa47zk2mnbcwLhoeZfhycGJplaBc1E5ag3l7XZ/1Apb/mMrgO490U6vVqJbqZvNYgNRrG4X&#10;sroH5SoJygIRwoyDTSPVZ4wGmBcZ1p9WVDGM2tcC1J+EhNgB4w4kHkdwUMeWxbGFihJCZdhgtN3O&#10;zHYorXrFlw1kCl2PhLyCP6bmTs2PVe3+M5gJDtRuftmhc3x2Xo9TdvobAAD//wMAUEsDBBQABgAI&#10;AAAAIQARZkKg4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOBF7G6rhhqz&#10;KVIQiwjFVHveZsckmJ1Ns9skvr3jSY8z/8c/32SrybViwD40njTMZwoEUultQ5WG993T9RJEiIas&#10;aT2hhm8MsMrPzzKTWj/SGw5FrASXUEiNhjrGLpUylDU6E2a+Q+Ls0/fORB77StrejFzuWrlQKpHO&#10;NMQXatPhusbyqzg5DWO5Hfa712e5vdpvPB03x3Xx8aL15cX0+AAi4hT/YPjVZ3XI2engT2SDaDXc&#10;LO7vGOVAzUEwcKuWvDhoSFQCMs/k/w/yHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE&#10;ZsYHvAIAAK0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQARZkKg4AAAAAkBAAAPAAAAAAAAAAAAAAAAABYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" filled="f" stroked="f">
+                    <v:rect w14:anchorId="512A3EC4" id="矩形 48" o:spid="_x0000_s1027" style="position:absolute;margin-left:138.2pt;margin-top:2.2pt;width:39.5pt;height:25.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2llpA+gEAAMEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZLSdpeo6Wq1q0VI&#10;C6y0cADHcRKLxGPGbpNyGSTeOATHQVyDsdPtduEN8WJ5fvzN982M1xdj37GdQqfBFDybpZwpI6HS&#10;pin4xw83L845c16YSnRgVMH3yvGLzfNn68Hmag4tdJVCRiDG5YMteOu9zZPEyVb1ws3AKkPBGrAX&#10;nkxskgrFQOh9l8zTdJUMgJVFkMo58l5PQb6J+HWtpH9f10551hWcuPl4YjzLcCabtcgbFLbV8kBD&#10;/AOLXmhDRY9Q18ILtkX9F1SvJYKD2s8k9AnUtZYqaiA1WfqHmvtWWBW1UHOcPbbJ/T9Y+W53h0xX&#10;BV9wZkRPI/r19fvPH9/Y4jw0Z7Aup5x7e4dBnrO3ID85ZuCqFaZRl4gwtEpURCkL+cmTB8Fw9JSV&#10;w1uoCFtsPcQ+jTX2AZA6wMY4jv1xHGr0TJJzmWarJQ1NUujlPF2dLWMFkT88tuj8awU9C5eCI007&#10;govdrfOBjMgfUkItAze66+LEO/PEQYnBE8kHvpNuP5ZjbE1UFrSUUO1JDcK0R7T3dGkBv3A20A4V&#10;3H3eClScdW8MdeRVtliEpYvGYnk2JwNPI+VpRBhJUAX3nE3XKz8t6taiblqqlEV1Bi6pi7WOCh9Z&#10;HejTnkThh50Oi3hqx6zHn7f5DQAA//8DAFBLAwQUAAYACAAAACEA5mRvjOAAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9iNNakasylSEEsRiqn2vM2OSTA7m2a3Sfz3jic9&#10;zQzv8eZ72XKyrRiw940jBTezCARS6UxDlYL33fP1PQgfNBndOkIF3+hhmZ+fZTo1bqQ3HIpQCQ4h&#10;n2oFdQhdKqUva7Taz1yHxNqn660OfPaVNL0eOdy2ch5FC2l1Q/yh1h2uaiy/ipNVMJbbYb97fZHb&#10;q/3a0XF9XBUfG6UuL6anRxABp/Bnhl98RoecmQ7uRMaLVsH8bhGzVUHMg/XbJOHloCCJH0Dmmfxf&#10;IP8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANpZaQPoBAADBAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5mRvjOAAAAAIAQAADwAAAAAAAAAA&#10;AAAAAABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w14:paraId="3F90D50B" w14:textId="33D3D66A" w:rsidR="00621581" w:rsidRDefault="00621581" w:rsidP="00340469">
+                          <w:p w14:paraId="3F90D50B" w14:textId="33D3D66A" w:rsidR="00621581" w:rsidRPr="004E4AC3" w:rsidRDefault="00621581" w:rsidP="00340469">
                             <w:pPr>
                               <w:spacing w:line="160" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                                <w:rFonts w:eastAsia="標楷體"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="004E4AC3">
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                                <w:rFonts w:eastAsia="標楷體"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>□AM</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="3249E076" w14:textId="2D471092" w:rsidR="00621581" w:rsidRDefault="00621581" w:rsidP="00340469">
+                          <w:p w14:paraId="3249E076" w14:textId="2D471092" w:rsidR="00621581" w:rsidRPr="004E4AC3" w:rsidRDefault="00621581" w:rsidP="00340469">
                             <w:pPr>
                               <w:spacing w:line="160" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                                <w:rFonts w:eastAsia="標楷體"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="004E4AC3">
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                                <w:rFonts w:eastAsia="標楷體"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>□PM</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <mc:AlternateContent>
-[...306 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="0014064B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>ctual work content</w:t>
+            </w:r>
+            <w:r w:rsidR="003B070A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>ctual work content</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">                     </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7827662F" w14:textId="10A517B6" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="7827662F" w14:textId="0C5AA1CC" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>3.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>3.When and where the injury occurred</w:t>
+            </w:r>
+            <w:r w:rsidR="003B070A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>When and where the injury occurred</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00340469" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E731EB" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00340469">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003B070A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="000222B6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Location Address</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>：</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A881F46" w14:textId="5576EAA4" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1A881F46" w14:textId="64E14811" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>4.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>4.Cause and process of injury</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Cause and process of injury</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">                  </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73248031" w14:textId="7ABBE05A" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="73248031" w14:textId="56EB5556" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>5.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>5.If the injury was caused by chemical materials, specify the materials</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>If the injury was caused by chemical materials, specify the materials</w:t>
-[...17 lines deleted...]
-              <w:t>：</w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A56C7BE" w14:textId="149AD449" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="5A56C7BE" w14:textId="32080216" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A317B3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:rPr>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000222B6">
-[...78 lines deleted...]
-              <w:t xml:space="preserve">          </w:t>
+            <w:r w:rsidR="0067600B" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>For injuries sustained during business travel or transit, please state the intended destination and the specific work activities being performed at the time of the incident</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B009E2B" w14:textId="5E9AD2DB" w:rsidR="006A7A4B" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="08889441" w14:textId="5EAD6AD8" w:rsidR="00081CF3" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00E935B5">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:rPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidR="00A37DD8" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>An insured sustaining an accident on the way to or from work or during a business trip must also fill out the " Report on the Accident Occurred on the Way to or from Work or during Business Trip ". He/she shall also provide a copy of his/her driving license.</w:t>
+              <w:t>If an insured person is involved in an accident while commuting to or from work or on official business, please complete the “Report on an Accident Occurring on the Way to or from Work or During a Business Trip” and attach the copy of the driver’s license.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1591E021" w14:textId="1352D202" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1591E021" w14:textId="4D31C0AB" w:rsidR="006A7A4B" w:rsidRPr="004E4AC3" w:rsidRDefault="006A7A4B" w:rsidP="00E935B5">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...6 lines deleted...]
-            <w:r>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>※If the insured is enrolled through an industrial association or fishermen’s association, he/she shall also attach a proof issued by the employer and the witness to facilitate the review process.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>If the insured is enrolled through an industrial association or fishermen</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s association, </w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shall also attach a proof issued by the employer and the witness to facilitate the review process</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>, please see t</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="00631456">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>he instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00631456" w:rsidRPr="00631456">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> II</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="00631456">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(VI) on</w:t>
+            </w:r>
+            <w:r w:rsidR="004E4AC3" w:rsidRPr="004E4AC3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the back of the form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="2BA304C6" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="00A249C2" w:rsidRPr="00A37DD8" w14:paraId="2BA304C6" w14:textId="740D8BAC" w:rsidTr="00603FC3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="629"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53051FD9" w14:textId="507D39E2" w:rsidR="006A7A4B" w:rsidRPr="00231C28" w:rsidRDefault="00F97725" w:rsidP="00231C28">
+          <w:p w14:paraId="53051FD9" w14:textId="507D39E2" w:rsidR="00A249C2" w:rsidRPr="00A37DD8" w:rsidRDefault="00A249C2" w:rsidP="00A249C2">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F97725">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>BENEFIT ITEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10461" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBEC6D6" w14:textId="30141A81" w:rsidR="00A740D9" w:rsidRPr="00CB51EC" w:rsidRDefault="00A740D9" w:rsidP="00A740D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A249C2" w:rsidRPr="00A740D9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Claim Funeral Grant:</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="006263EE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please check one box only</w:t>
+            </w:r>
+            <w:r w:rsidR="00367EAD" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00367EAD" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>f there is any alteration, please affix your chop or signature at the place of alteration (Please affix the same chop or signature as used for this Application)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46B4301B" w14:textId="1E71B879" w:rsidR="00A249C2" w:rsidRPr="00A740D9" w:rsidRDefault="004E2674" w:rsidP="00A740D9">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00A249C2" w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If it is found through review that the insurance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accident is not caused by occupational injury/illness, I agree that BLI shall approve and issue benefits based on its review of the same accident in accordance with the Labor Insurance Act.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00576B79" w:rsidRPr="00A37DD8" w14:paraId="6A506F9E" w14:textId="77777777" w:rsidTr="0018502A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="969"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:textDirection w:val="tbRlV"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E0F0638" w14:textId="77777777" w:rsidR="00576B79" w:rsidRPr="00A37DD8" w:rsidRDefault="00576B79" w:rsidP="00A249C2">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:textDirection w:val="tbRl"/>
+          </w:tcPr>
+          <w:p w14:paraId="79610580" w14:textId="4548119E" w:rsidR="00576B79" w:rsidRPr="0018502A" w:rsidRDefault="0080470E" w:rsidP="00576B79">
+            <w:pPr>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>onths Claim</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="016E6A3D" w14:textId="086EB990" w:rsidR="00576B79" w:rsidRPr="008843F1" w:rsidRDefault="00576B79" w:rsidP="008D56F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00424EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008843F1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-month </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funeral Grant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please enclose the original receipts of certifying documents for the funeral expenses. If the person who received the survivor pension or survivor allowance paid for the funeral expenses, a signed statement may be accepted instead.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5265" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06A3A1F9" w14:textId="4F2F1080" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="03EE5C1D" w14:textId="774C1AB0" w:rsidR="00576B79" w:rsidRPr="00A37DD8" w:rsidRDefault="0080470E" w:rsidP="008D56F4">
             <w:pPr>
-              <w:adjustRightInd w:val="0"/>
-[...2 lines deleted...]
-              <w:ind w:left="476" w:hanging="476"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...143 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="18"/>
+                <w:highlight w:val="yellow"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00424EA2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-month </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00877B4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Funeral Grant</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...10 lines deleted...]
-                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00CB51EC">
+              <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...8 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the insured has no beneficiary entitled to receive the survivor pension or survivor allowance, please enclose the original receipts of certifying documents for the funeral expenses and provide a signed statement confirming who paid the funeral expenses.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...20 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="22D597A4" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="00B404BE" w:rsidRPr="00A37DD8" w14:paraId="22D597A4" w14:textId="59B04B03" w:rsidTr="001C1450">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="894"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27FADD99" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="27FADD99" w14:textId="77777777" w:rsidR="00B404BE" w:rsidRPr="00A37DD8" w:rsidRDefault="00B404BE" w:rsidP="00A249C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="240" w:type="dxa"/>
+            <w:tcW w:w="283" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w14:paraId="5E13FCDD" w14:textId="4A2F08CA" w:rsidR="006A7A4B" w:rsidRPr="005B102C" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="5E13FCDD" w14:textId="4A2F08CA" w:rsidR="00B404BE" w:rsidRPr="00CB51EC" w:rsidRDefault="00B404BE" w:rsidP="002F338A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B102C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Affidavit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10221" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:tcW w:w="4913" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33FE7A2D" w14:textId="4F7AD6A9" w:rsidR="0080470E" w:rsidRPr="00CB51EC" w:rsidRDefault="0080470E" w:rsidP="008D56F4">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I’m the one who received the survivor pension, one-time survivor allowances or the survivor allowances hereby declare that I personally paid the funeral expenses. I certify that the above statement is true and agree to bear all legal liabilities if any information is found to be false.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36039D7A" w14:textId="77777777" w:rsidR="00B404BE" w:rsidRPr="00CB51EC" w:rsidRDefault="00B404BE" w:rsidP="00856636">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="299819A2" w14:textId="6037FC70" w:rsidR="00CB51EC" w:rsidRPr="00CB51EC" w:rsidRDefault="00B404BE" w:rsidP="00856636">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Personal seal or signature of affiant</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB51EC" w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159C28CA" w14:textId="33A2AA37" w:rsidR="00B404BE" w:rsidRPr="00CB51EC" w:rsidRDefault="00CB51EC" w:rsidP="00856636">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="1700" w:firstLine="2720"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB51EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(Sign in person in block letters)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5265" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00D9A7E2" w14:textId="3EAEEDB9" w:rsidR="002A51ED" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="15F226A8" w14:textId="0FFE2AB5" w:rsidR="0018502A" w:rsidRPr="0018502A" w:rsidRDefault="0018502A" w:rsidP="008D56F4">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The insured has passed away without any beneficiary as defined under Articles 49 and 52 of the Labor Occupational Accident Insurance and Protection Act (including a spouse, children, parents, grandparents, siblings raised, or grandchildren raised by the insured person). I hereby declare that I personally paid the funeral expenses and have enclosed the relevant receipts to claim the 10-month funeral grant. I certify that the above statement is true and agree to bear all legal liabilities if any information is found to be false.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B91D06" w14:textId="6C9B3CA7" w:rsidR="0018502A" w:rsidRPr="0018502A" w:rsidRDefault="0018502A" w:rsidP="00856636">
+            <w:pPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093788CA" w14:textId="5EDC4587" w:rsidR="0018502A" w:rsidRPr="0018502A" w:rsidRDefault="0018502A" w:rsidP="00856636">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="200" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...13 lines deleted...]
-              <w:t>I have paid for the funeral expenses. If this statement is untrue,I bear all legal liabilities (must match the applicant’s signature and seal)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Personal seal or signature of affiant:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36039D7A" w14:textId="77777777" w:rsidR="00FE3917" w:rsidRDefault="00FE3917" w:rsidP="00143550">
+          <w:p w14:paraId="5B3AA926" w14:textId="07A0BD40" w:rsidR="00B404BE" w:rsidRPr="00A07DF8" w:rsidRDefault="0018502A" w:rsidP="00856636">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="200" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="1700" w:firstLine="2720"/>
+              <w:rPr>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018502A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
-                <w:color w:val="3366FF"/>
-[...182 lines deleted...]
-                <w:spacing w:val="-20"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...196 lines deleted...]
-              <w:t xml:space="preserve"> )</w:t>
+              <w:t>(Sign in person in block letters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="6B78B350" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="6B78B350" w14:textId="77777777" w:rsidTr="00856636">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="975"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77272247" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="000F3373" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="77272247" w14:textId="77777777" w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w:rsidRDefault="006A7A4B" w:rsidP="00A249C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="57" w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10461" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0E8BC1" w14:textId="77777777" w:rsidR="005B102C" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="2EA13187" w14:textId="08618DF7" w:rsidR="00DB054A" w:rsidRPr="00321692" w:rsidRDefault="00B404BE" w:rsidP="00DB054A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
-              <w:ind w:left="280" w:hangingChars="200" w:hanging="280"/>
+              <w:ind w:left="320" w:hangingChars="200" w:hanging="320"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00965ED1" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Claim Survivor Pension or Survivor Allowances</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB054A" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...36 lines deleted...]
-                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(The Applicant is not allowed to change the benefit item after the application has been approved by the BLI.</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB054A" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...67 lines deleted...]
-              <w:t>）</w:t>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="799BDCF6" w14:textId="4DC73A9A" w:rsidR="006A7A4B" w:rsidRPr="005B102C" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="19055362" w14:textId="2E816A48" w:rsidR="005C31DE" w:rsidRPr="00321692" w:rsidRDefault="005C31DE" w:rsidP="00DB054A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000A2697">
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If there is any alteration, please affix your chop or signature at the place of alteration (Please affix the same chop or signature as used for this Application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0E8BC1" w14:textId="2FF2EE52" w:rsidR="005B102C" w:rsidRPr="00321692" w:rsidRDefault="006A7A4B" w:rsidP="00DB054A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please read </w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="006263EE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Instructions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regarding the claim for the Survivor Benefits</w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00321692">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and tick one of the following boxes after careful consideration.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415B4113" w14:textId="7955B8E6" w:rsidR="002F1C85" w:rsidRPr="00A07DF8" w:rsidRDefault="006A7A4B" w:rsidP="00BE72DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="3366FF"/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receive </w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urvivor </w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ension by month</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please see the instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17F76">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005B102C">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00A17F76" w:rsidRPr="00A07DF8">
+              <w:rPr>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00B025B0">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(II) on the back of the form, and filling out the page 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB6311F" w14:textId="2F367671" w:rsidR="002F1C85" w:rsidRPr="00A07DF8" w:rsidRDefault="006A7A4B" w:rsidP="00BE72DA">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:ind w:left="331" w:hangingChars="138" w:hanging="331"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="3366FF"/>
-[...9 lines deleted...]
-                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:spacing w:val="-20"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17F76" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-              <w:t>One time survivor allowances payout</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>One time Survivor Allowances payout</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please see the instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00A17F76">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A17F76" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(III) on the back of the form, and filling out the page 2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799BDCF6" w14:textId="0EE2B44E" w:rsidR="006A7A4B" w:rsidRPr="00A07DF8" w:rsidRDefault="006A7A4B" w:rsidP="008D56F4">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urvivor </w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DE" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>llowances</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Please see the instructions</w:t>
+            </w:r>
+            <w:r w:rsidR="00631456">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00631456" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(IV) on the back of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07DF8" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nd if</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> it is found through review that the insurance accident is not caused by occupational injury/illness, I agree that BLI shall approve and issue benefits based on its review of the same accident in accordance with the Labor Insurance Act.</w:t>
+            </w:r>
+            <w:r w:rsidR="002F1C85" w:rsidRPr="00A07DF8">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="7E443949" w14:textId="77777777" w:rsidTr="005A49E5">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="7E443949" w14:textId="77777777" w:rsidTr="00856636">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1933"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607A4C67" w14:textId="77777777" w:rsidR="005A49E5" w:rsidRPr="005A49E5" w:rsidRDefault="00231C28" w:rsidP="005A49E5">
+          <w:p w14:paraId="607A4C67" w14:textId="18A6601F" w:rsidR="005A49E5" w:rsidRPr="00AB63CD" w:rsidRDefault="00231C28" w:rsidP="00F10491">
             <w:pPr>
-              <w:spacing w:beforeLines="20" w:before="72" w:line="120" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005A49E5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00AB63CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Payment M</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00AB63CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ethod</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1083FE46" w14:textId="4ED20600" w:rsidR="006A7A4B" w:rsidRPr="000E19D2" w:rsidRDefault="006A7A4B" w:rsidP="00F10491">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="18"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB63CD">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10461" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32BE80CC" w14:textId="74B2AA73" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="32BE80CC" w14:textId="2547605B" w:rsidR="006A7A4B" w:rsidRPr="00216948" w:rsidRDefault="006A7A4B" w:rsidP="00BB0412">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:left="352" w:hangingChars="200" w:hanging="352"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please transfer the Funeral </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rant benefits into ______</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>account</w:t>
             </w:r>
-            <w:r w:rsidR="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Survivor </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>llowances(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ension) benefits into _______</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>account</w:t>
+            </w:r>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="515FE2E2" w14:textId="0541E21C" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="515FE2E2" w14:textId="0541E21C" w:rsidR="006A7A4B" w:rsidRPr="00216948" w:rsidRDefault="006A7A4B" w:rsidP="00BB0412">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:left="352" w:hangingChars="200" w:hanging="352"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please divide the benefit evenly among those claiming the benefit and remit each share to their respective accounts</w:t>
             </w:r>
-            <w:r w:rsidR="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="668FCA98" w14:textId="561D467E" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="668FCA98" w14:textId="78999B4D" w:rsidR="006A7A4B" w:rsidRPr="00216948" w:rsidRDefault="006A7A4B" w:rsidP="008D56F4">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:left="264" w:hangingChars="150" w:hanging="264"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidR="000A2697" w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please transfer the Funeral </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rant benefits into ______</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>account.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divide the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">urvivor </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>llowances(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ension) benefit evenly among those</w:t>
+            </w:r>
+            <w:r w:rsidR="005B102C" w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>claiming the benefit.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229784CD" w14:textId="6BA871A0" w:rsidR="005B102C" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="229784CD" w14:textId="54BA02B6" w:rsidR="005B102C" w:rsidRPr="00216948" w:rsidRDefault="006A7A4B" w:rsidP="00BB0412">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:left="352" w:hangingChars="200" w:hanging="352"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidR="000A2697" w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Remit to _________ designated account</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355C28E6" w14:textId="6E097070" w:rsidR="006A7A4B" w:rsidRPr="00F10491" w:rsidRDefault="006A7A4B" w:rsidP="00B47358">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:leftChars="150" w:left="478" w:hangingChars="50" w:hanging="118"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...13 lines deleted...]
-              <w:t>：</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491" w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The BLI is requested to mail the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A07772">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>“</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491" w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Notice for the Opening of a Designated Account</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07772">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491" w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the applicant, who will then present it to the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A07772">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F10491" w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>appointed financial institution to open the account.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="355C28E6" w14:textId="123BFE4D" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="0069012D">
+          <w:p w14:paraId="29F54455" w14:textId="7B2B663B" w:rsidR="006A7A4B" w:rsidRDefault="006A7A4B" w:rsidP="00B47358">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:ind w:leftChars="150" w:left="478" w:hangingChars="50" w:hanging="118"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00F10491">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidRPr="000A2697">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00216948">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>The BLI is requested to mail the Notice for the Opening of a Designated Account to the Applicant, who will visit the appointed financial institutionto open the account.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please attach a photocopy of the front cover of the applicant s passbook for the designated account with the Land Bank of Taiwan or the Post Office for the benefit payment of labor insurance/national pension/employment insurance/labor pension/farmer pension.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F54455" w14:textId="75EA64FA" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
-[...36 lines deleted...]
-          <w:p w14:paraId="456CE970" w14:textId="129244C0" w:rsidR="006A7A4B" w:rsidRPr="000A2697" w:rsidRDefault="006A7A4B" w:rsidP="00143550">
+          <w:p w14:paraId="1D2635C9" w14:textId="5EF01802" w:rsidR="00A07772" w:rsidRPr="00721098" w:rsidRDefault="00A07772" w:rsidP="00A07772">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...12 lines deleted...]
-                <w:b/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="15"/>
-[...7 lines deleted...]
-                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="00721098" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="15"/>
-                <w:szCs w:val="15"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>he applicant due to debt issues and concerns over possible seizure, has difficulty in providing whose regular account with a financial institution, who is able to request the BLI for opening a designated account with a financial institution for depositing the insurance benefits. Deposits in the designated account shall not be the object of offset, seizure, mortgage or compulsory execution.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="456CE970" w14:textId="66D82C1C" w:rsidR="006A7A4B" w:rsidRPr="00A07772" w:rsidRDefault="00A07772" w:rsidP="00A07772">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>※</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>attach</w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the account book cover copies on the back in order</w:t>
+            </w:r>
+            <w:r w:rsidR="000A2697" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="1264D44D" w14:textId="77777777" w:rsidTr="00FE3917">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="1264D44D" w14:textId="77777777" w:rsidTr="00856636">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1728"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="502ADF0E" w14:textId="6F5EF015" w:rsidR="006A7A4B" w:rsidRPr="00083591" w:rsidRDefault="00E731EB" w:rsidP="00E731EB">
+          <w:p w14:paraId="33DCCA76" w14:textId="77777777" w:rsidR="00721098" w:rsidRPr="00721098" w:rsidRDefault="00782C8F" w:rsidP="008D56F4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00721098" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The Applicant should fill in the above columns correctly and confirm his/her choice of the benefit item. The applicant agrees that, if required in the review process, the BLI may retrieve relevant information from relevant agencies. If there is any surplus payment of the insurance benefit, the under signed also agrees that the BLI may deduct such surplus payment from the amount receivable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEAAAE7" w14:textId="16682193" w:rsidR="00FE3917" w:rsidRPr="00721098" w:rsidRDefault="00782C8F" w:rsidP="008D56F4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>※</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00721098" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The beneficiary has made a negotiate according to </w:t>
+            </w:r>
+            <w:r w:rsidR="00721098" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Article 53 of</w:t>
+            </w:r>
+            <w:r w:rsidR="00721098" w:rsidRPr="00721098">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Labor Occupational Accident Insurance and Protection Act, please pay the benefits as set out in the above-mentioned payment method. If there are other unnamed beneficiaries in the same order, I am willing to be responsible for them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AB5C60" w14:textId="19E50E44" w:rsidR="00FE3917" w:rsidRDefault="00FE3917" w:rsidP="00721098">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="036112AF" w14:textId="77777777" w:rsidR="00910485" w:rsidRPr="00721098" w:rsidRDefault="00910485" w:rsidP="00721098">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4684F9FF" w14:textId="3525C788" w:rsidR="0049480C" w:rsidRPr="001C1450" w:rsidRDefault="006A7A4B" w:rsidP="001C1450">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Personal seal or signature of Applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beneficiary</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="006B07B2" w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B07B2" w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="0049480C" w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006B07B2" w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personal seal or signature of </w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>uardian</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EDA93CC" w14:textId="05647B9C" w:rsidR="006A7A4B" w:rsidRPr="00CB51EC" w:rsidRDefault="0049480C" w:rsidP="001C1450">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:leftChars="1600" w:left="3840"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>The Applicant should fill in the above columns correctly and confirm his/her choice of the benefit item. The applicant agrees that, if required in the review process, the BLI may</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>(Sign in person in block letters)</w:t>
+            </w:r>
+            <w:r w:rsidR="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+            <w:r w:rsidR="006A7A4B" w:rsidRPr="001C1450">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>retrieve relevant information from relevant agencies. If there is any surplus payment of the insurance benefit,</w:t>
-[...408 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Sign in person in block letters)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="132F0AD9" w14:textId="77777777" w:rsidTr="0079020A">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="00A37DD8" w14:paraId="132F0AD9" w14:textId="77777777" w:rsidTr="00823647">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1689"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="390" w:type="dxa"/>
+            <w:tcW w:w="454" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4131439F" w14:textId="1E7AA973" w:rsidR="006A7A4B" w:rsidRPr="00143550" w:rsidRDefault="00143550" w:rsidP="00143550">
+          <w:p w14:paraId="4A3DE3C3" w14:textId="77777777" w:rsidR="00B82FFA" w:rsidRPr="00B82FFA" w:rsidRDefault="00143550" w:rsidP="004E7D21">
             <w:pPr>
-              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B82FFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Verification by the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4131439F" w14:textId="79FFEBA0" w:rsidR="006A7A4B" w:rsidRPr="00B82FFA" w:rsidRDefault="00A96BDC" w:rsidP="004E7D21">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00143550">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...3 lines deleted...]
-              <w:t>Verification by theinsured unit</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="00143550" w:rsidRPr="00B82FFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nsured </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="00143550" w:rsidRPr="00B82FFA">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10525" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="10461" w:type="dxa"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B57C127" w14:textId="77777777" w:rsidR="00A22414" w:rsidRPr="008315A1" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+          <w:p w14:paraId="4FD9B466" w14:textId="50C2212C" w:rsidR="00454524" w:rsidRPr="00E528BE" w:rsidRDefault="00A22414" w:rsidP="00E528BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
                 <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1CCBD2" wp14:editId="64C42090">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D1CCBD2" wp14:editId="1A89331B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>5461000</wp:posOffset>
+                        <wp:posOffset>5545684</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>71755</wp:posOffset>
+                        <wp:posOffset>157124</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1076960" cy="973455"/>
-                      <wp:effectExtent l="0" t="0" r="27940" b="17145"/>
+                      <wp:extent cx="988949" cy="885673"/>
+                      <wp:effectExtent l="0" t="0" r="20955" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="64" name="Text Box 154"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1076960" cy="973455"/>
+                                <a:ext cx="988949" cy="885673"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="6350">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5268DB7F" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                                <w:p w14:paraId="27E7BF1E" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="atLeast"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                      <w:sz w:val="20"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w14:paraId="1BB9862F" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                                <w:p w14:paraId="6F140F22" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="atLeast"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                      <w:sz w:val="20"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w14:paraId="375D73E5" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                                <w:p w14:paraId="57933E3C" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="atLeast"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
-                                      <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                      <w:sz w:val="20"/>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-2"/>
+                                      <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w14:paraId="1733E239" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
-[...25 lines deleted...]
-                                <w:p w14:paraId="3F3C363A" w14:textId="77777777" w:rsidR="00A22414" w:rsidRPr="007D0BD0" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                                <w:p w14:paraId="3F3C363A" w14:textId="0A020697" w:rsidR="00A22414" w:rsidRPr="007D0BD0" w:rsidRDefault="00A22414" w:rsidP="00A22414">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="atLeast"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="007D0BD0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t>(</w:t>
                                   </w:r>
-                                  <w:r w:rsidRPr="007D0BD0">
+                                  <w:r w:rsidRPr="00016858">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
-                                      <w:spacing w:val="-2"/>
+                                      <w:spacing w:val="-6"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
-                                    <w:t>Insured unit stamp</w:t>
+                                    <w:t xml:space="preserve">Insured </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="004E7D21">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>U</w:t>
+                                  </w:r>
+                                  <w:r w:rsidRPr="00016858">
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                      <w:noProof/>
+                                      <w:color w:val="3366FF"/>
+                                      <w:spacing w:val="-6"/>
+                                      <w:sz w:val="16"/>
+                                    </w:rPr>
+                                    <w:t>nit stamp</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="007D0BD0">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                       <w:noProof/>
                                       <w:color w:val="3366FF"/>
                                       <w:spacing w:val="-2"/>
                                       <w:sz w:val="16"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="4D1CCBD2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Text Box 154" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:430pt;margin-top:5.65pt;width:84.8pt;height:76.65pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJacuQGAIAABMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthtl7Q14hRdsg4D&#10;ugvQ7QNkWbaFyaImKrGzrx8lO2mxvQ3zg0CZ5CF5eLS+G3vDDsqjBlvyi0XOmbISam3bkn//9vDm&#10;hjMMwtbCgFUlPyrkd5vXr9aDK9QldGBq5RmBWCwGV/IuBFdkGcpO9QIX4JQlZwO+F4Guvs1qLwZC&#10;7012meerbABfOw9SIdLf3eTkm4TfNEqGL02DKjBTcuotpNOns4pntlmLovXCdVrObYh/6KIX2lLR&#10;M9ROBMH2Xv8F1WvpAaEJCwl9Bk2jpUoz0DQX+R/TPHXCqTQLkYPuTBP+P1j5+fDkvnoWxncw0gLT&#10;EOgeQf5AZmHbCduqe+9h6JSoqfBFpCwbHBZzaqQaC4wg1fAJalqy2AdIQGPj+8gKzckInRZwPJOu&#10;xsBkLJlfr25X5JLku72+ertcphKiOGU7j+GDgp5Fo+SelprQxeERQ+xGFKeQWMzCgzYmLdZYNpR8&#10;dbXMp7nA6Do6Yxj6ttoazw4iSiN9c118GRaRdwK7KQ6PuIMwqabXgaRrdF/ym3O6KCJP722d6geh&#10;zWRTj8bOxEWuJtbCWI1M1zOrkccK6iMx6WFSKr0sMjrwvzgbSKUlx5974RVn5qOlbURJnwx/MqqT&#10;Iayk1JIHziZzGybp753XbUfI074t3NPGGp3IfO5ibpeUlzieX0mU9st7inp+y5vfAAAA//8DAFBL&#10;AwQUAAYACAAAACEApJKjn98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KjTEqwQ4lQIKYeeECkqVzfe/Ih4HcVuG96e7QluO5rR7DfFdnGjOOMcBk8a1qsEBFLj7UCdhs99&#10;9ZCBCNGQNaMn1PCDAbbl7U1hcusv9IHnOnaCSyjkRkMf45RLGZoenQkrPyGx1/rZmchy7qSdzYXL&#10;3Sg3SaKkMwPxh95M+NZj812fnAbXVu+HatoNmPo6bQ/Z01fwO63v75bXFxARl/gXhis+o0PJTEd/&#10;IhvEqCFTCW+JbKwfQVwDyeZZgTjypVIFsizk/w3lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDJacuQGAIAABMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCkkqOf3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" strokeweight=".5pt">
+                    <v:shape id="Text Box 154" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:436.65pt;margin-top:12.35pt;width:77.85pt;height:69.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd4CJDLgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJky4x4hRdsg4D&#10;ugvQ7gNoWY6FyaImKbGzry8lJ2mwvQ3zg0BZ5CF5Drm661vNDtJ5habgk9GYM2kEVsrsCv7j+eHd&#10;gjMfwFSg0ciCH6Xnd+u3b1adzeUUG9SVdIxAjM87W/AmBJtnmReNbMGP0EpDjzW6FgJd3S6rHHSE&#10;3upsOh7fZh26yjoU0nv6ux0e+Trh17UU4VtdexmYLjjVFtLp0lnGM1uvIN85sI0SpzLgH6poQRlK&#10;eoHaQgC2d+ovqFYJhx7rMBLYZljXSsjUA3UzGf/RzVMDVqZeiBxvLzT5/wcrvh6+O6aqgt/OODPQ&#10;kkbPsg/sA/ZsMp9Fgjrrc/J7suQZenogoVOz3j6i+OmZwU0DZifvncOukVBRgZMYmV2FDjg+gpTd&#10;F6woEewDJqC+dm1kj/hghE5CHS/ixGIE/VwuFsvZkjNBT4vF/Pb9TcoA+TnYOh8+SWxZNAruSPsE&#10;DodHH2IxkJ9dYi6DD0rrpL82rCMCbubjoS3UqoqP0c27XbnRjh0gTlD6Tnn9tVtE3oJvBj9/9FsM&#10;0Q/yVgWacK1aKvsSDnmk6aOpkksApQebatTmxFukaiAt9GWfNJpGyMhpidWRiHQ4DDQtIBkNut+c&#10;dTTMBfe/9uAkZ/qzITHi5J8NdzbKswFGUGjBA2eDuQnDhuytU7uGkAe5Dd6TYLVKZL5WcSqXBjRx&#10;fFqmuAHX9+T1uvLrFwAAAP//AwBQSwMEFAAGAAgAAAAhAEGix6vgAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNxYSle20jWdEFIPOyEKGtescT+0xqmabCv/Hu/Ebrb86PXz&#10;5tvZDuKMk+8dKXheRCCQamd6ahV8f5VPKQgfNBk9OEIFv+hhW9zf5Toz7kKfeK5CKziEfKYVdCGM&#10;mZS+7tBqv3AjEt8aN1kdeJ1aaSZ94XA7yDiKVtLqnvhDp0d877A+VierwDblx74cdz0mrkqaffry&#10;491OqceH+W0DIuAc/mG46rM6FOx0cCcyXgwK0vVyyaiCOFmDuAJR/MrtDjytkhhkkcvbDsUfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF3gIkMuAgAAOgQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEGix6vgAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;iAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" filled="f" strokeweight=".5pt">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="5268DB7F" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                          <w:p w14:paraId="27E7BF1E" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1BB9862F" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                          <w:p w14:paraId="6F140F22" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="375D73E5" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                          <w:p w14:paraId="57933E3C" w14:textId="77777777" w:rsidR="00016858" w:rsidRDefault="00016858" w:rsidP="00A22414">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="標楷體"/>
-[...1 lines deleted...]
-                                <w:sz w:val="20"/>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1733E239" w14:textId="77777777" w:rsidR="00A22414" w:rsidRDefault="00A22414" w:rsidP="00A22414">
-[...25 lines deleted...]
-                          <w:p w14:paraId="3F3C363A" w14:textId="77777777" w:rsidR="00A22414" w:rsidRPr="007D0BD0" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+                          <w:p w14:paraId="3F3C363A" w14:textId="0A020697" w:rsidR="00A22414" w:rsidRPr="007D0BD0" w:rsidRDefault="00A22414" w:rsidP="00A22414">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007D0BD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="007D0BD0">
+                            <w:r w:rsidRPr="00016858">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
-                                <w:spacing w:val="-2"/>
+                                <w:spacing w:val="-6"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
-                              <w:t>Insured unit stamp</w:t>
+                              <w:t xml:space="preserve">Insured </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E7D21">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>U</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00016858">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                                <w:noProof/>
+                                <w:color w:val="3366FF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>nit stamp</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007D0BD0">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                                 <w:noProof/>
                                 <w:color w:val="3366FF"/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="008315A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">We have checked the above information and confirm it is true and correct. </w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>We have checked the above information and confirm it is true and correct.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00454524" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>※Those who should be insured but have not been insured in the event of an occupational accident are not required to fill in the insurance card number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB25E80" w14:textId="77777777" w:rsidR="00454524" w:rsidRPr="00083591" w:rsidRDefault="00454524" w:rsidP="00454524">
+          <w:p w14:paraId="76DB7AAD" w14:textId="77777777" w:rsidR="00454524" w:rsidRPr="00E528BE" w:rsidRDefault="00454524" w:rsidP="00A249C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:b/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
-                <w:color w:val="FF0000"/>
-[...66 lines deleted...]
-                <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36F7F94A" w14:textId="02E4903E" w:rsidR="00A22414" w:rsidRPr="004D672D" w:rsidRDefault="00F14E51" w:rsidP="00A22414">
+          <w:p w14:paraId="36F7F94A" w14:textId="38F80BBF" w:rsidR="00A22414" w:rsidRPr="00E528BE" w:rsidRDefault="00E528BE" w:rsidP="00A249C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="50" w:after="180" w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5414A9A2" wp14:editId="6E5D1D34">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACC18CA" wp14:editId="1C7A40AB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4948887</wp:posOffset>
+                        <wp:posOffset>5095494</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>140335</wp:posOffset>
+                        <wp:posOffset>147320</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="354330" cy="294640"/>
-                      <wp:effectExtent l="0" t="0" r="26670" b="10160"/>
+                      <wp:extent cx="299923" cy="294640"/>
+                      <wp:effectExtent l="0" t="0" r="24130" b="10160"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="5" name="Text Box 157"/>
+                      <wp:docPr id="6" name="Text Box 157"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="354330" cy="294640"/>
+                                <a:ext cx="299923" cy="294640"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="5FC6318A" w14:textId="77777777" w:rsidR="00F14E51" w:rsidRPr="009C7ECB" w:rsidRDefault="00F14E51" w:rsidP="00F14E51"/>
+                                <w:p w14:paraId="7141FA0D" w14:textId="77777777" w:rsidR="00E528BE" w:rsidRPr="009C7ECB" w:rsidRDefault="00E528BE" w:rsidP="00E528BE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-                    <v:shape id="Text Box 157" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:389.7pt;margin-top:11.05pt;width:27.9pt;height:23.2pt;flip:y;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+ge/uQgIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjXrjXiFF2yDAO6&#10;C9Bu74wsx8JkUZOU2OnXj5JzKbrtZZgfBEqkDslzRM9vu0azvXReoSn4aDDkTBqBpTLbgn97XL+5&#10;5swHMCVoNLLgB+n57eL1q3lrcznGGnUpHSMQ4/PWFrwOweZZ5kUtG/ADtNKQs0LXQKCt22alg5bQ&#10;G52Nh8OrrEVXWodCek+nq97JFwm/qqQIX6rKy8B0wam2kFaX1k1cs8Uc8q0DWytxLAP+oYoGlKGk&#10;Z6gVBGA7p36DapRw6LEKA4FNhlWlhEw9UDej4YtuHmqwMvVC5Hh7psn/P1jxef/VMVUWfMaZgYYk&#10;epRdYO+wY6PZ28hPa31OYQ+WAkNHDtI59ertPYofnhlc1mC28s5b4jt6L0fOYVtLKKnkUQTLnqH1&#10;0D7ibtpPWFJu2AVM2F3lGlZpZb+fshFXjFKTiIezcLFSQYeT2XQyIY8g1/hmejVNwmaQR5goi3U+&#10;fJDYsGgU3FGdKQ3s732IZV1CYrhHrcq10jpt3Haz1I7tgd7QOn2pkxdh2rC24DezMREpgJ6yM2VP&#10;01/Bhun7E1gscwW+7pP6g19hiHGQNyrQwGjVFPz6fB3yyPF7U6aQAEr3NrWlzZH0yHPPeOg2XZJ8&#10;EiGjIBssD6SCw34+aJ7JqNE9cdbSbBTc/9yBk5zpj4aUjIN0MtzJ2JwMMIKuFjxw1pvL0A/czjq1&#10;rdMDiZ0YvCO1K5X4v1RxLJfee5LlOJtxoJ7vU9TlD7L4BQAA//8DAFBLAwQUAAYACAAAACEAdG2X&#10;TuAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBB1avpwQyZVQSorhKDt&#10;B0xjk6T4EcVuE/4es4Ll6B7de6ZYj9awi+5D6x3CdJIB067yqnU1wmG/vZfAQiSnyHinEb51gHV5&#10;fVVQrvzgPvRlF2uWSlzICaGJscs5D1WjLYWJ77RL2afvLcV09jVXPQ2p3BousmzBLbUuLTTU6edG&#10;V1+7s0W4e9q8kPLvb2J7OoxymElzeq0Qb2/GzSOwqMf4B8OvflKHMjkd/dmpwAzCcrmaJRRBiCmw&#10;BMiHuQB2RFjIOfCy4P8/KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPoHv7kICAACJ&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdG2XTuAA&#10;AAAJAQAADwAAAAAAAAAAAAAAAACcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;">
+                    <v:shape w14:anchorId="7ACC18CA" id="Text Box 157" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:401.2pt;margin-top:11.6pt;width:23.6pt;height:23.2pt;flip:y;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbckJyRAIAAIkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC817Kd2I0Fy0Fq10WB&#10;9AEk7X1NURZRisuStCXn67uk/AjS9lJUB2IprmZnZ7ia33aNZnvpvEJT8NFgyJk0AktltgX/9rh+&#10;c8OZD2BK0GhkwQ/S89vF61fz1uZyjDXqUjpGIMbnrS14HYLNs8yLWjbgB2ilocMKXQOBtm6blQ5a&#10;Qm90Nh4Op1mLrrQOhfSe3q76Q75I+FUlRfhSVV4GpgtO3EJaXVo3cc0Wc8i3DmytxJEG/AOLBpSh&#10;omeoFQRgO6d+g2qUcOixCgOBTYZVpYRMPVA3o+GLbh5qsDL1QuJ4e5bJ/z9Y8Xn/1TFVFnzKmYGG&#10;LHqUXWDvsGOjyduoT2t9TmkPlhJDRwfkc+rV23sUPzwzuKzBbOWdt6R3PL28cg7bWkJJlEcRLHuG&#10;1kP7iLtpP2FJtWEXMGF3lWtYpZX9fqpGWjEqTSYezsZFpoJejmez2fiKM0FH49n19DoZm0EeYaIt&#10;1vnwQWLDYlBwRzxTGdjf+xBpXVJiuketyrXSOm3cdrPUju2B7tA6PamTF2nasLbgs8l4QjyArrIz&#10;ZS/TX8GG6fkTWKS5Al/3Rf3BrzDEPMgbFWhgtGoKfnP+HPKo8XtTppQASvcxtaXNUfSoc6946DZd&#10;svwqQkZDNlgeyAWH/XzQPFNQo3virKXZKLj/uQMnOdMfDTkZB+kUuFOwOQVgBH1a8MBZHy5DP3A7&#10;69S2ThckdmLwjtyuVNL/wuJIl+57suU4m3Ggnu9T1uUPsvgFAAD//wMAUEsDBBQABgAIAAAAIQBE&#10;SP1L3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHUwUWTSTKqCVFYI&#10;ldIPcGM3SfEjit0m/D3DClaj0RzdObdazc6yixljHzzCwyIDZnwTdO9bhP3n5l4Ci0l5rWzwBuHb&#10;RFjV11eVKnWY/Ie57FLLKMTHUiF0KQ0l57HpjFNxEQbj6XYMo1OJ1rHlelQThTvLRZYV3Kne04dO&#10;DealM83X7uwQ7p7Xr0qH7bvYnPaznHJpT28N4u3NvF4CS2ZOfzD86pM61OR0CGevI7MIMhM5oQji&#10;UQAjQOZPBbADQkGT1xX/36D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFtyQnJEAgAA&#10;iQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAERI/Uvf&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w14:paraId="5FC6318A" w14:textId="77777777" w:rsidR="00F14E51" w:rsidRPr="009C7ECB" w:rsidRDefault="00F14E51" w:rsidP="00F14E51"/>
+                          <w:p w14:paraId="7141FA0D" w14:textId="77777777" w:rsidR="00E528BE" w:rsidRPr="009C7ECB" w:rsidRDefault="00E528BE" w:rsidP="00E528BE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="009517FE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001B9C01" wp14:editId="1850AA74">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="001B9C01" wp14:editId="190F99E5">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>2128824</wp:posOffset>
+                        <wp:posOffset>1806575</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>145415</wp:posOffset>
+                        <wp:posOffset>141301</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="354330" cy="294640"/>
-                      <wp:effectExtent l="0" t="0" r="26670" b="10160"/>
+                      <wp:extent cx="299923" cy="294640"/>
+                      <wp:effectExtent l="0" t="0" r="24130" b="10160"/>
                       <wp:wrapNone/>
                       <wp:docPr id="63" name="Text Box 157"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm flipV="1">
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="354330" cy="294640"/>
+                                <a:ext cx="299923" cy="294640"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:p w14:paraId="379749AE" w14:textId="77777777" w:rsidR="009517FE" w:rsidRPr="009C7ECB" w:rsidRDefault="009517FE" w:rsidP="009517FE"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:167.6pt;margin-top:11.45pt;width:27.9pt;height:23.2pt;flip:y;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaE2w7RAIAAIoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjjXrjXiFF2yDAO6&#10;C9Bu74wsx8JkUZOU2OnXj5JzKbrtZZgfBEqkDg95RM9vu0azvXReoSn4aDDkTBqBpTLbgn97XL+5&#10;5swHMCVoNLLgB+n57eL1q3lrcznGGnUpHSMQ4/PWFrwOweZZ5kUtG/ADtNKQs0LXQKCt22alg5bQ&#10;G52Nh8OrrEVXWodCek+nq97JFwm/qqQIX6rKy8B0wYlbSKtL6yau2WIO+daBrZU40oB/YNGAMpT0&#10;DLWCAGzn1G9QjRIOPVZhILDJsKqUkKkGqmY0fFHNQw1WplqoOd6e2+T/H6z4vP/qmCoLfjXhzEBD&#10;Gj3KLrB32LHR7G1sUGt9TnEPliJDRw4SOhXr7T2KH54ZXNZgtvLOW2p49F6OnMO2llAS51EEy56h&#10;9dA+4m7aT1hSbtgFTNhd5RpWaWW/n7JRsxilJhUPZ+UiU0GHk9l0MiGPINf4Zno1TcpmkEeYqIt1&#10;PnyQ2LBoFNwRz5QG9vc+RFqXkBjuUatyrbROG7fdLLVje6BHtE5fquRFmDasLfjNbDwjHkBv2Zmy&#10;b9NfwYbp+xNYpLkCX/dJ/cGvMMQ4yBsVaGK0agp+fb4Oeezxe1OmkABK9zaVpc2x6bHPfcdDt+mS&#10;5tMIGQXZYHkgFRz2A0IDTUaN7omzloaj4P7nDpzkTH80pGScpJPhTsbmZIARdLXggbPeXIZ+4nbW&#10;qW2dHkisxOAdqV2p1P8LiyNdevBJluNwxol6vk9Rl1/I4hcAAAD//wMAUEsDBBQABgAIAAAAIQDK&#10;SlhQ3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dToNAEIXvTXyHzZh4Y+xS0AaQoakm9coY&#10;rX2ALTsCdX8Iuy349o5XejmZL+d8p1rP1ogzjaH3DmG5SECQa7zuXYuw/9je5iBCVE4r4x0hfFOA&#10;dX15UalS+8m903kXW8EhLpQKoYtxKKUMTUdWhYUfyPHv049WRT7HVupRTRxujUyTZCWt6h03dGqg&#10;p46ar93JItw8bp6V9m+v6fa4n/PpLjfHlwbx+mrePICINMc/GH71WR1qdjr4k9NBGIQsu08ZRUjT&#10;AgQDWbHkcQeEVZGBrCv5f0H9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANoTbDtEAgAA&#10;igQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpKWFDf&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAngQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
+                    <v:shape w14:anchorId="001B9C01" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:142.25pt;margin-top:11.15pt;width:23.6pt;height:23.2pt;flip:y;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb+140RAIAAIoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadrSlm3UdLW0FCEt&#10;H9Iu3KeO01g4HmO7TcqvZ+z0Y7XABZGDNY4nb96858nitms0O0jnFZqCjwZDzqQRWCqzK/jXx82r&#10;G858AFOCRiMLfpSe3y5fvli0NpdjrFGX0jECMT5vbcHrEGyeZV7UsgE/QCsNHVboGgi0dbusdNAS&#10;eqOz8XA4y1p0pXUopPf0dt0f8mXCryopwueq8jIwXXDiFtLq0rqNa7ZcQL5zYGslTjTgH1g0oAwV&#10;vUCtIQDbO/UbVKOEQ49VGAhsMqwqJWTqgboZDZ9181CDlakXEsfbi0z+/8GKT4cvjqmy4LPXnBlo&#10;yKNH2QX2Fjs2mr6JArXW55T3YCkzdHRARqdmvb1H8d0zg6sazE7eeUuCx9PrK+ewrSWUxHkUwbIn&#10;aD20j7jb9iOWVBv2ARN2V7mGVVrZb+dqJBaj0uTi8eJcZCro5Xg+n4+pAUFH4/lkNknOZpBHmOiL&#10;dT68l9iwGBTcEc9UBg73PkRa15SY7lGrcqO0Thu32660YwegS7RJT+rkWZo2rC34fDqeEg+gu+xM&#10;2cv0V7Bhev4EFmmuwdd9UX/0awwxD/JGBZoYrZqC31w+hzxq/M6UKSWA0n1MbWlzEj3q3Cseum2X&#10;PJ9EyGjIFssjueCwHxAaaApqdD85a2k4Cu5/7MFJzvQHQ07GSToH7hxszwEYQZ8WPHDWh6vQT9ze&#10;OrWr0wWJnRi8I7crlfS/sjjRpQufbDkNZ5yop/uUdf2FLH8BAAD//wMAUEsDBBQABgAIAAAAIQDv&#10;paIz4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuiKVrx1aVptNAGic0&#10;wdgDeE1oOxKnarK1vD3mBDdb/vT7+8v15Ky4mCF0nhTMZwkIQ7XXHTUKDh/b+xxEiEgarSej4NsE&#10;WFfXVyUW2o/0bi772AgOoVCggjbGvpAy1K1xGGa+N8S3Tz84jLwOjdQDjhzurEyTZCkddsQfWuzN&#10;c2vqr/3ZKbh72ryg9m+7dHs6TPm4yO3ptVbq9mbaPIKIZop/MPzqszpU7HT0Z9JBWAVpvnhglIc0&#10;A8FAls1XII4KlvkKZFXK/w2qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCb+140RAIA&#10;AIoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvpaIz&#10;4AAAAAkBAAAPAAAAAAAAAAAAAAAAAJ4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;qwUAAAAA&#10;">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <o:lock v:ext="edit" aspectratio="t"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
                           <w:p w14:paraId="379749AE" w14:textId="77777777" w:rsidR="009517FE" w:rsidRPr="009C7ECB" w:rsidRDefault="009517FE" w:rsidP="009517FE"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidR="00A22414" w:rsidRPr="00A22414">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Insurance certificate number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A22414" w:rsidRPr="007D0BD0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name of the insured unit:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A22414" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Phone</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00A22414" w:rsidRPr="007D0BD0">
-[...72 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="6223541D" w14:textId="55679C50" w:rsidR="00A22414" w:rsidRPr="004D672D" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+          <w:p w14:paraId="6223541D" w14:textId="44E939EC" w:rsidR="00A22414" w:rsidRPr="00E528BE" w:rsidRDefault="00A22414" w:rsidP="00A249C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="50" w:after="180" w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008315A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Responsible person:</w:t>
             </w:r>
-            <w:r w:rsidRPr="008315A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">               </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>: (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Segoe UI Emoji"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008315A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D37FF">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009D37FF">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Person in-charge:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="009517FE">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008315A1">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidR="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">           </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C874A0" w14:textId="6DB50E56" w:rsidR="005C39DC" w:rsidRPr="005C39DC" w:rsidRDefault="00A22414" w:rsidP="00A22414">
+          <w:p w14:paraId="46C874A0" w14:textId="363EB167" w:rsidR="00E528BE" w:rsidRPr="00A37DD8" w:rsidRDefault="00A22414" w:rsidP="00E528BE">
             <w:pPr>
               <w:spacing w:before="10" w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D0BD0">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="009517FE" w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　　　　　　    </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00016858">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E528BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">     </w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A7A4B" w:rsidRPr="000F3373" w14:paraId="4024B53A" w14:textId="77777777" w:rsidTr="00143550">
+      <w:tr w:rsidR="006A7A4B" w:rsidRPr="001805E8" w14:paraId="4024B53A" w14:textId="77777777" w:rsidTr="00A249C2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="556"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
-            <w:gridSpan w:val="24"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FE6CDD9" w14:textId="113BFAA6" w:rsidR="006A7A4B" w:rsidRPr="006B07B2" w:rsidRDefault="006A7A4B" w:rsidP="006B07B2">
+          <w:p w14:paraId="5FE6CDD9" w14:textId="4391417A" w:rsidR="006A7A4B" w:rsidRPr="00970214" w:rsidRDefault="006A7A4B" w:rsidP="008F70A1">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B07B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidRPr="006B07B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">The service is free and </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>The service is free and convenient.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>convenient.It</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is not necessary to engage an agent. Please ensure all the information provided </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>It is not necessary to engage an agent. Please ensure all the information provided is</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>istrue</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and correct. Any illegal behaviors such as fraud or counterfeiting shall be subject to legal actions. If you have any question, please feel free to contact the BLI at (02) 23961266 Ext.2263.</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve">true and correct. Any illegal behaviors such as fraud or counterfeiting shall be subject to legal actions. If you have any question, please feel free to contact the BLI at </w:t>
+            </w:r>
+            <w:r w:rsidR="001805E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
-                <w:color w:val="3366FF"/>
-[...5 lines deleted...]
-                <w:color w:val="3366FF"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>※Address for mailing or delivery in person</w:t>
-[...4 lines deleted...]
-                <w:color w:val="3366FF"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...3 lines deleted...]
-                <w:color w:val="3366FF"/>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="001805E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>100</w:t>
-[...4 lines deleted...]
-                <w:color w:val="3366FF"/>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>232</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>23961266 Ext.2263.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CA7CDB" w14:textId="3689B113" w:rsidR="006A7A4B" w:rsidRPr="00970214" w:rsidRDefault="006A7A4B" w:rsidP="008F70A1">
+            <w:pPr>
+              <w:spacing w:line="160" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bureau of Labor Insurance, Ministry of </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>※Address for mailing or delivery in person</w:t>
+            </w:r>
+            <w:r w:rsidR="001805E8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Labor,No</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3A40" w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>. 4, Section 1, Roosevelt Road, Zhongzheng District, Taipei</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>100232</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Bureau of Labor Insurance, Ministry of Labor,</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2D5F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006B07B2">
-              <w:rPr>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>No.4, Section 1, Roosevelt Road, Zhongzheng District, Taipei</w:t>
+            </w:r>
+            <w:r w:rsidR="00454524" w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00970214">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>City.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="57453793" w14:textId="042820C5" w:rsidR="002C6BA0" w:rsidRPr="0020487B" w:rsidRDefault="002C6BA0" w:rsidP="0020487B">
+    <w:p w14:paraId="5646F7CE" w14:textId="6177C1AB" w:rsidR="008F70A1" w:rsidRPr="000F03B6" w:rsidRDefault="00A11505" w:rsidP="006C79A1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:spacing w:beforeLines="50" w:before="180" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Please attach your bank book cover and write your account details below</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblW w:w="10916" w:type="dxa"/>
+        <w:tblInd w:w="-284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="850"/>
-        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="707"/>
         <w:gridCol w:w="283"/>
-        <w:gridCol w:w="426"/>
-        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="428"/>
+        <w:gridCol w:w="423"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="835"/>
         <w:gridCol w:w="149"/>
         <w:gridCol w:w="433"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="569"/>
         <w:gridCol w:w="26"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="168"/>
         <w:gridCol w:w="84"/>
         <w:gridCol w:w="44"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="41"/>
         <w:gridCol w:w="255"/>
         <w:gridCol w:w="74"/>
         <w:gridCol w:w="135"/>
         <w:gridCol w:w="87"/>
         <w:gridCol w:w="295"/>
         <w:gridCol w:w="46"/>
         <w:gridCol w:w="35"/>
         <w:gridCol w:w="215"/>
         <w:gridCol w:w="249"/>
         <w:gridCol w:w="46"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="286"/>
         <w:gridCol w:w="122"/>
         <w:gridCol w:w="161"/>
         <w:gridCol w:w="302"/>
-        <w:gridCol w:w="263"/>
-        <w:gridCol w:w="201"/>
+        <w:gridCol w:w="123"/>
+        <w:gridCol w:w="341"/>
         <w:gridCol w:w="464"/>
-        <w:gridCol w:w="329"/>
+        <w:gridCol w:w="188"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C45FA" w:rsidRPr="000F3373" w14:paraId="2E88DB15" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w14:paraId="2E88DB15" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:tcW w:w="10916" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
-              <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1"/>
+              <w:tblpPr w:rightFromText="181" w:vertAnchor="page" w:horzAnchor="margin" w:tblpX="73" w:tblpY="1"/>
               <w:tblOverlap w:val="never"/>
-              <w:tblW w:w="10750" w:type="dxa"/>
+              <w:tblW w:w="10892" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
                 <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
                 <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
                 <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblCellMar>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1976"/>
+              <w:gridCol w:w="1903"/>
               <w:gridCol w:w="3388"/>
               <w:gridCol w:w="1701"/>
-              <w:gridCol w:w="3685"/>
+              <w:gridCol w:w="3900"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002C6BA0" w:rsidRPr="000F3373" w14:paraId="32D913E2" w14:textId="77777777" w:rsidTr="00822658">
+            <w:tr w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w14:paraId="32D913E2" w14:textId="77777777" w:rsidTr="002A245D">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1976" w:type="dxa"/>
+                  <w:tcW w:w="1903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="1804F82C" w14:textId="470B4043" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="002C6BA0">
+                <w:p w14:paraId="1804F82C" w14:textId="470B4043" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
-                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
                     <w:t>Name of the benefit applicant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3388" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="11B180AF" w14:textId="658F59AE" w:rsidR="002C6BA0" w:rsidRPr="0020487B" w:rsidRDefault="00E923AF" w:rsidP="002C6BA0">
+                <w:p w14:paraId="11B180AF" w14:textId="7C46F24B" w:rsidR="002C6BA0" w:rsidRPr="00251DB0" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
-                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Remit the fund to the account with Chunghwa Post</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5601" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="7E163E26" w14:textId="77777777" w:rsidR="0020487B" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Remit the fund to the account with a</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="61A2851A" w14:textId="365B2547" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>financial institution</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w14:paraId="2017B0A2" w14:textId="77777777" w:rsidTr="002A245D">
+              <w:trPr>
+                <w:cantSplit/>
+                <w:trHeight w:val="510"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="4CDC8BFC" w14:textId="77777777" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3388" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="43F315F1" w14:textId="48CA2846" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="003B73C6" w:rsidP="002C6BA0">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:color w:val="3366FF"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2445EC" wp14:editId="0C95E392">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2445EC" wp14:editId="4A501AEE">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
-                              <wp:posOffset>915670</wp:posOffset>
+                              <wp:posOffset>837844</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
-                              <wp:posOffset>323850</wp:posOffset>
+                              <wp:posOffset>8661</wp:posOffset>
                             </wp:positionV>
-                            <wp:extent cx="1132205" cy="300355"/>
-                            <wp:effectExtent l="7620" t="11430" r="12700" b="12065"/>
+                            <wp:extent cx="1075716" cy="294851"/>
+                            <wp:effectExtent l="0" t="0" r="10160" b="10160"/>
                             <wp:wrapNone/>
                             <wp:docPr id="74" name="Group 67"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1132205" cy="300355"/>
+                                      <a:ext cx="1075716" cy="294851"/>
                                       <a:chOff x="3316" y="9779"/>
                                       <a:chExt cx="1783" cy="473"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wpg:grpSp>
                                     <wpg:cNvPr id="75" name="Group 49"/>
                                     <wpg:cNvGrpSpPr>
                                       <a:grpSpLocks/>
                                     </wpg:cNvGrpSpPr>
                                     <wpg:grpSpPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="3316" y="9779"/>
-                                        <a:ext cx="1783" cy="237"/>
+                                        <a:ext cx="1783" cy="248"/>
                                         <a:chOff x="3316" y="9905"/>
-                                        <a:chExt cx="1783" cy="237"/>
+                                        <a:chExt cx="1783" cy="248"/>
                                       </a:xfrm>
                                     </wpg:grpSpPr>
                                     <wpg:grpSp>
                                       <wpg:cNvPr id="76" name="Group 50"/>
                                       <wpg:cNvGrpSpPr>
                                         <a:grpSpLocks/>
                                       </wpg:cNvGrpSpPr>
                                       <wpg:grpSpPr bwMode="auto">
                                         <a:xfrm>
-                                          <a:off x="3316" y="9912"/>
-[...2 lines deleted...]
-                                          <a:chExt cx="1701" cy="291"/>
+                                          <a:off x="3316" y="9929"/>
+                                          <a:ext cx="1386" cy="224"/>
+                                          <a:chOff x="8934" y="9309"/>
+                                          <a:chExt cx="1701" cy="283"/>
                                         </a:xfrm>
                                       </wpg:grpSpPr>
                                       <wps:wsp>
                                         <wps:cNvPr id="77" name="Rectangle 51"/>
                                         <wps:cNvSpPr>
                                           <a:spLocks noChangeArrowheads="1"/>
                                         </wps:cNvSpPr>
                                         <wps:spPr bwMode="auto">
                                           <a:xfrm>
-                                            <a:off x="8934" y="9301"/>
+                                            <a:off x="8934" y="9309"/>
                                             <a:ext cx="1701" cy="283"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="6350">
                                             <a:solidFill>
                                               <a:srgbClr val="3366FF"/>
                                             </a:solidFill>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                 <a:solidFill>
                                                   <a:srgbClr val="FFFFFF"/>
                                                 </a:solidFill>
                                               </a14:hiddenFill>
                                             </a:ext>
                                           </a:extLst>
                                         </wps:spPr>
                                         <wps:txbx>
                                           <w:txbxContent>
-                                            <w:p w14:paraId="630781AD" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
+                                            <w:p w14:paraId="630781AD" w14:textId="5108FEB1" w:rsidR="004932FC" w:rsidRDefault="00251DB0" w:rsidP="00251DB0">
                                               <w:pPr>
                                                 <w:snapToGrid w:val="0"/>
-                                                <w:jc w:val="distribute"/>
+                                                <w:jc w:val="both"/>
                                               </w:pPr>
                                               <w:r>
+                                                <w:t xml:space="preserve">           </w:t>
+                                              </w:r>
+                                              <w:r w:rsidR="004932FC">
                                                 <w:rPr>
                                                   <w:rFonts w:hint="eastAsia"/>
                                                 </w:rPr>
-                                                <w:t xml:space="preserve">           </w:t>
+                                                <w:t xml:space="preserve">          </w:t>
                                               </w:r>
                                             </w:p>
                                           </w:txbxContent>
                                         </wps:txbx>
                                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                           <a:noAutofit/>
                                         </wps:bodyPr>
                                       </wps:wsp>
                                       <wps:wsp>
                                         <wps:cNvPr id="78" name="Freeform 52"/>
                                         <wps:cNvSpPr>
                                           <a:spLocks/>
                                         </wps:cNvSpPr>
                                         <wps:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="9219" y="9320"/>
                                             <a:ext cx="1" cy="272"/>
                                           </a:xfrm>
                                           <a:custGeom>
                                             <a:avLst/>
                                             <a:gdLst>
                                               <a:gd name="T0" fmla="*/ 0 w 1"/>
                                               <a:gd name="T1" fmla="*/ 0 h 276"/>
                                               <a:gd name="T2" fmla="*/ 0 w 1"/>
                                               <a:gd name="T3" fmla="*/ 276 h 276"/>
@@ -7324,54 +8119,58 @@
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln w="6350">
                                           <a:solidFill>
                                             <a:srgbClr val="3366FF"/>
                                           </a:solidFill>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a:ln>
                                         <a:extLst>
                                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                               <a:solidFill>
                                                 <a:srgbClr val="FFFFFF"/>
                                               </a:solidFill>
                                             </a14:hiddenFill>
                                           </a:ext>
                                         </a:extLst>
                                       </wps:spPr>
                                       <wps:txbx>
                                         <w:txbxContent>
-                                          <w:p w14:paraId="3206B752" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
+                                          <w:p w14:paraId="3206B752" w14:textId="3666854D" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="003B73C6">
                                             <w:pPr>
                                               <w:snapToGrid w:val="0"/>
-                                              <w:jc w:val="distribute"/>
+                                            </w:pPr>
+                                          </w:p>
+                                          <w:p w14:paraId="1614A322" w14:textId="77777777" w:rsidR="003B73C6" w:rsidRDefault="003B73C6" w:rsidP="003B73C6">
+                                            <w:pPr>
+                                              <w:snapToGrid w:val="0"/>
                                             </w:pPr>
                                           </w:p>
                                         </w:txbxContent>
                                       </wps:txbx>
                                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                         <a:noAutofit/>
                                       </wps:bodyPr>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                   <wpg:grpSp>
                                     <wpg:cNvPr id="84" name="Group 58"/>
                                     <wpg:cNvGrpSpPr>
                                       <a:grpSpLocks/>
                                     </wpg:cNvGrpSpPr>
                                     <wpg:grpSpPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="3316" y="10029"/>
                                         <a:ext cx="1783" cy="223"/>
                                         <a:chOff x="3316" y="9905"/>
                                         <a:chExt cx="1783" cy="223"/>
                                       </a:xfrm>
                                     </wpg:grpSpPr>
                                     <wpg:grpSp>
                                       <wpg:cNvPr id="85" name="Group 59"/>
                                       <wpg:cNvGrpSpPr>
@@ -7794,776 +8593,533 @@
                                           <w:p w14:paraId="7044616A" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
                                             <w:pPr>
                                               <w:snapToGrid w:val="0"/>
                                               <w:jc w:val="distribute"/>
                                             </w:pPr>
                                           </w:p>
                                         </w:txbxContent>
                                       </wps:txbx>
                                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                         <a:noAutofit/>
                                       </wps:bodyPr>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
-                      <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+                      <mc:Fallback>
                         <w:pict>
-                          <v:group w14:anchorId="4D2445EC" id="Group 67" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:72.1pt;margin-top:25.5pt;width:89.15pt;height:23.65pt;z-index:251656192" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDGdmI0wUAAMw5AAAOAAAAZHJzL2Uyb0RvYy54bWzsW11v2zYUfR+w/0DoccBiS7K+jDhFkTbB&#10;gG4r1uwH0JJsCZNEjVJiZ79+95IUJctOt6SO4aDsQ0qJFHl5eO8hdY98+W5bFuQh5U3OqoVlX0wt&#10;klYxS/JqvbD+vLv5ObRI09IqoQWr0oX1mDbWu6sff7jc1PPUYRkrkpQT6KRq5pt6YWVtW88nkybO&#10;0pI2F6xOK6hcMV7SFi75epJwuoHey2LiTKf+ZMN4UnMWp00Ddz/ISutK9L9apXH7+2rVpC0pFhbY&#10;1oq/XPxd4t/J1SWdrzmtszxWZtAXWFHSvIJBdVcfaEvJPc/3uirzmLOGrdqLmJUTtlrlcSrmALOx&#10;p6PZ3HJ2X4u5rOebda1hAmhHOL242/i3h1tef6k/c2k9FD+x+K8GcJls6vV8WI/Xa9mYLDe/sgTW&#10;k963TEx8u+IldgFTIluB76PGN922JIabtu06ztSzSAx17nTqep5cgDiDVcLHXNf2LQK1URBEXd3H&#10;7vEgdOWzs8DFygmdy2GFqco0XHplpyzCFD5zkicLK4ChK1qC2QJZMhNDjKeJi3gsGA7MR4OhZ+O4&#10;QTfVPRgigEv4aJztw6AefDYMAPEQBk+EwWlgiGxHzkfD4IZgDjqE46pw1N4QRu5MeoM7tfdhgHvy&#10;wUhUPgkDMEvTB0/zbcHzJaN1KmKyweDoPCvoIP0DKIdW6yIlnrBqU4t2XYQ1MrxIxa4zaJa+55xt&#10;spQmYJacxc4DeNFAcP5nvB2ASiMcaKAgfoZhQ+c1b9rblJUECwuLg/EimunDp6aVTbsmGNwVu8mL&#10;QvhjUZHNwvJdcB6saViRJ1gpLvh6eV1w8kCBdV3X929u1Lg7zcq8Be4v8nJhhVP8J5cY0fhYJWKU&#10;luaFLMPqFpUgJYkIxnYzb7fLrQht4VV4Z8mSR8CLM0n1sDVBIWP8H4tsgOYXVvP3PeWpRYpfKsDc&#10;m+G4pBUXUODDu8vuLq1i6GJhtRaRxetW7iH3Nc/XGYxgCxQq9h74cJUL6HprlNnghdLq13dH2HVl&#10;hN/wNMXdk3gaIfDakTfiQqO1ugYv/pfbRY4dqQh11PJpt1PBGYiBdXDSeXwvfQ49pfMz4NwEPA5v&#10;rRNl+h0sx6osYDv+aUKmZEMUBfQNIP4HDTLiBL50ob6Js9PkQB+wo+g+4HmiewGLtU00k+EAxm8r&#10;ZSeUwBlgK5YBULMGNzA0GrjsrmMkaIWTeqIxWIeNu6gUjWFc+F8NggE5Prpwi8DRZSlnWtMWbcMx&#10;sIgxCahkwKaABd4t2UN6x0R9O9qYYaS+tqj2Wyk8oZ2shQIOIjZePTDaO1jR41IEHIAUEzyHFZ7J&#10;AZE9m2kOmHkBeLLiAVUjeUDVvDkugAAdc4FwuJ2IBwYfHvxexAXeVPpz5BouMFwA3GO44MzOBSEw&#10;25gLZriRHJ0LAjzV43uc4QJzLsDTh+GCc+MCOCeOuUDkGo7NBTak6cxLgjiMm5cEJpKEhgzOjQzg&#10;5D4mA/EufXwycD145TYnA3iVNhkDQwbPzB72QseJMomouEhiGCS2hVxxmBmOntiehaHSALQU0mUY&#10;HVtJSY7TZdA6FapLWr/5vLbO1Dwzp3XyvPauZz4hwOFSSm+SApwXypfPXZ3xVQQ4OIU6SlHs/Mfu&#10;FTjpQJDJ3BcitdsdVOBGntejgILqk0JkOBIivRMKkXo+GoZegduDAWQlMHVntx7C8JSwNIbhBAoc&#10;5hvGROUrYXOQzdR5zqMT1QGoNMLfgwKn80jnzlS4cb26AhdqQVgrcP5X9GCjwEmZzyhw8F4w0OmM&#10;Aie1uTetwIX7arz/Omq8UeCMGm/UePH14Zl+mRPuq/G+fsfT39/oU+o3nAuMAme4wHDBOXNBtK/G&#10;+/ot6phcYBQ485me+UzvvD/ZhW/Yxwqc/0pyvFHgzMnAnAxeeDLoU9snUuAiLc33Cpz/FW3+6Int&#10;71yB0yR87nntoWeKMvxkUHyqr37eiL9JHF6LH330P8K8+hcAAP//AwBQSwMEFAAGAAgAAAAhAP/0&#10;2+HgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwZvdfDRSYzalFPVUBFtB&#10;vG2z0yQ0Oxuy2yT9944nPb7MwzvPW6xn24kRB986UhAvIhBIlTMt1Qo+D68PKxA+aDK6c4QKruhh&#10;Xd7eFDo3bqIPHPehFlxCPtcKmhD6XEpfNWi1X7geiW8nN1gdOA61NIOeuNx2MomiR2l1S/yh0T1u&#10;G6zO+4tV8DbpaZPGL+PufNpevw/Z+9cuRqXu7+bNM4iAc/iD4Vef1aFkp6O7kPGi47xcJowqyGLe&#10;xECaJBmIo4KnVQqyLOT/BeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMMZ2YjTBQAA&#10;zDkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/02+Hg&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALQgAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA6&#10;CQAAAAA=&#10;">
-[...2 lines deleted...]
-                                <v:rect id="Rectangle 51" o:spid="_x0000_s1031" style="position:absolute;left:8934;top:9301;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlkIGqxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+iG7SViOpq7SFUvVJjR9wyd5mg9m7MbvV9O/dgtDHYWbOMItVbxtxoc7XjhWkkwQE&#10;cel0zZWCY/E5noPwAVlj45gU/JKH1XLwsMBcuyvv6XIIlYgQ9jkqMCG0uZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w28ilJZtJizXHBYEsfhsrT4ccq2Jnn6XZ0fHHnpNkUdevTr/17qtTjsH97BRGoD//h&#10;e3utFWQZ/H2JP0AubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlkIGqxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:group w14:anchorId="4D2445EC" id="Group 67" o:spid="_x0000_s1031" style="position:absolute;margin-left:65.95pt;margin-top:.7pt;width:84.7pt;height:23.2pt;z-index:251655680" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9Dyp30AUAAPA5AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu4zYQfS/QfyD0WKBrXWxdjDiLRTYJ&#10;CmzbRTf9AFqSLaGSqFJK7PTrO0NStCw57Sa1DS9KPxikSJEzw5nDEY909X5bFuQp5U3OqoXlvLMt&#10;klYxS/JqvbB+f7j7MbRI09IqoQWr0oX1nDbW++vvv7va1PPUZRkrkpQTGKRq5pt6YWVtW88nkybO&#10;0pI271idVtC4YrykLVT5epJwuoHRy2Li2rY/2TCe1JzFadPA1Y+y0boW469Wadz+ulo1aUuKhQWy&#10;teKfi/8l/k+ur+h8zWmd5bESg75BipLmFUyqh/pIW0oeeT4aqsxjzhq2at/FrJyw1SqPU6EDaOPY&#10;A23uOXushS7r+WZdazOBaQd2evOw8S9PnznJk4UVTC1S0RLWSExL/ACNs6nXc+hzz+sv9WcuNYTi&#10;Jxb/0UDzZNiO9bXsTJabn1kC49HHlgnjbFe8xCFAbbIVa/Cs1yDdtiSGi44dzALHt0gMbW40DWeO&#10;XKQ4g5XE2zwPm6E1CoKoa7vtbg9CT947DTxsnNC5nFaIqkSTeomKVrEzw2zfDFMxxVBNXOhjmeGA&#10;PtoYWht3GnaqjswQ2bOubWwGdeOrzQAm7nvDTITKecwQuWpZtRm8sHMId9qpqswQRh44LnqDZx/w&#10;BttRngRu8U/eAOjT7AKs+W8B9iWjdSritsHg6Twr6Ez6G8ASrdZFSqRzb2rRr4uwRoYXqdhNBt3S&#10;D5yzTZbSBMQSwQCu3LsBKw0E57/G2wFTaQsHLxmKzmvetPcpKwkWFhYH4UU006dPTStt2nXB4K7Y&#10;XV4UcJ3Oi4psFpbvgfNgtWFFnmCjqPD18qbg5IkCMnue79/dqQXa61bmLewPRV4urNDGn1x+tMZt&#10;lYhZWpoXsgxOXlQClKRFMLabebtdbgXCiSjBK0uWPIO9OJPbAWxfUMgY/8siG9gKFlbz5yPlqUWK&#10;nyqw+WyK85JWVKDA+1eX3VVaxTDEwmotIos3rdxnHmuerzOYwRFWqNgHwMNVLky3k0aJDV4opT69&#10;O8LOLCP8jqcp7rBk5qJ1USbw2oE34kLvtWDlq9wucp1IRairlk+7nQrOQEysMYrO40fpc+gpnZ8B&#10;5ibgcXhpnSjRH2A5VmUBW/YPE2KTDVGbxa4DxH+vQ0bcwJcutOvi7nU5MAbsKHoMuJ/oUUBiLRPN&#10;ZDiA8NtKyQklcAbYrmUA1KzBDQyFBsB6kLEs+qNSL3QG6bBzB1/QS2xqu0kwIIfpDbcIpDdLqWlN&#10;W5QN58AixiRYJYPtFWyBV0v2lD4w0d4ONmbQcNdaVONeyp4i9LAVCjiJLoiJ4WJ/RY8LEZAkKSR4&#10;DSq8EgMiZzrVGDCdBeDJCgdUi8QB1fLNYQEE6BALhMPtRTwgeD/x66HE12PBzJb+HHkGCwwWAPYY&#10;LLiwvCAEZBtigUi6j44FAWb1InM3WGCwwGDB5T0jhJAnDrFAP0Ud8xnBgaM885AgknHzkMDEIaFJ&#10;DC4tMYDMfQgG4ln62ImBY3szeOQ2mQE8SpsTAwMGrzw93BEdZzpJRMZFAkPvYFuxR71DAn18cPSD&#10;7WkYKg5AUyHdCaPrAJ8jqCS3O0HrWKju0PqbP9fWIPzKM62zn2vve6YiCtFJBceoaBJcSulNkoec&#10;CeLrLMwTZKEj6mnHwEkHgpPMMRGp3S7ObkdEpDvwvJ0VkFBFxQ4SkeGAiJydkYjU+nRh5PQYOBFH&#10;PTMArQSi7u3WfTO8RCwNzXAGBg7PG4ZA5Sti8yxAdcBU2sL/BwZObwqXjlSY0p6cgQs1IawZOF9w&#10;QsdOqA0DZxg4w8BdNBsfjtl4/zRsvGHgDBtv2HjcEMiFvpkTjtl4/zRsvGHgDBYYLLhkLIjGbLx/&#10;EjbeMHDmNT3zmt5lv7Ibjel4/0R0vGHgTGZgMoM3Zga7o+0zMXCRpuZ3DJyvaaHxizqGgYPX2o/4&#10;ZYmiqC7/y5K+Z4oyfFYoXtVXn0Did4v9OpT7H2pe/w0AAP//AwBQSwMEFAAGAAgAAAAhAPpO71Xf&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoY1KghDhVVQGnqhItEuK2&#10;jbdJ1NiOYjdJ/57lBLcdzWj2Tb6cbCsG6kPjnQY1S0CQK71pXKXhc/92twARIjqDrXek4UIBlsX1&#10;VY6Z8aP7oGEXK8ElLmSooY6xy6QMZU0Ww8x35Ng7+t5iZNlX0vQ4crlt5X2SPEqLjeMPNXa0rqk8&#10;7c5Ww/uI4ypVr8PmdFxfvvcP26+NIq1vb6bVC4hIU/wLwy8+o0PBTAd/diaIlnWqnjnKxxwE+2mi&#10;UhAHDfOnBcgil/8HFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfQ8qd9AFAADwOQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+k7vVd8AAAAI&#10;AQAADwAAAAAAAAAAAAAAAAAqCAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADYJAAAA&#10;AA==&#10;">
+                            <v:group id="Group 49" o:spid="_x0000_s1032" style="position:absolute;left:3316;top:9779;width:1783;height:248" coordorigin="3316,9905" coordsize="1783,248" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAglYQixQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1a0kp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++bwA4TyyxsYyKZjIwWb9MFthqu3AB+ozX4oAYZeigsr7NpXSFRUZdHPbEgfvbDuD&#10;PsiulLrDIcBNI1+i6E0arDksVNjSrqLikv0ZBV8DDtvX+KPfX8676ZQnP8d9TEo9PY7bJQhPo7+H&#10;/9vfWsF7Arcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAglYQixQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                              <v:group id="Group 50" o:spid="_x0000_s1033" style="position:absolute;left:3316;top:9929;width:1386;height:224" coordorigin="8934,9309" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQRxpVxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0aCVmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4XkiDNYeFClvaVVTcjj9GweeAw/Y1ee/z23U3XU7z/TlPSKnnp3G7AuFp9P/h&#10;v/aXVvC2gN8v4QfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDQRxpVxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                <v:rect id="Rectangle 51" o:spid="_x0000_s1034" style="position:absolute;left:8934;top:9309;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlkIGqxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+iG7SViOpq7SFUvVJjR9wyd5mg9m7MbvV9O/dgtDHYWbOMItVbxtxoc7XjhWkkwQE&#10;cel0zZWCY/E5noPwAVlj45gU/JKH1XLwsMBcuyvv6XIIlYgQ9jkqMCG0uZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w28ilJZtJizXHBYEsfhsrT4ccq2Jnn6XZ0fHHnpNkUdevTr/17qtTjsH97BRGoD//h&#10;e3utFWQZ/H2JP0AubwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDlkIGqxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:textbox inset="1.5mm,0,1.5mm,0">
                                     <w:txbxContent>
-                                      <w:p w14:paraId="630781AD" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
+                                      <w:p w14:paraId="630781AD" w14:textId="5108FEB1" w:rsidR="004932FC" w:rsidRDefault="00251DB0" w:rsidP="00251DB0">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
-                                          <w:jc w:val="distribute"/>
+                                          <w:jc w:val="both"/>
                                         </w:pPr>
                                         <w:r>
+                                          <w:t xml:space="preserve">           </w:t>
+                                        </w:r>
+                                        <w:r w:rsidR="004932FC">
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                           </w:rPr>
-                                          <w:t xml:space="preserve">           </w:t>
+                                          <w:t xml:space="preserve">          </w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </v:textbox>
                                 </v:rect>
-                                <v:shape id="Freeform 52" o:spid="_x0000_s1032" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRpUD+wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVNFxphqlCIqI4GNkcHlprm2xuSlNtPXvzWLA5eG8Z4vWlOJBtSssKxj0IxDEqdUF&#10;ZwrOv6vPbxDOI2ssLZOCJzlYzDsfM4y1bfhIj5PPRAhhF6OC3PsqltKlORl0fVsRB+5qa4M+wDqT&#10;usYmhJtSDqPoSxosODTkWNEyp/R2uhsFOkvOo8thu27/VpMf3o2TZr0/KNXrtskUhKfWv8X/7o1W&#10;MAljw5fwA+T8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGlQP7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 52" o:spid="_x0000_s1035" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRpUD+wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu7GVNFxphqlCIqI4GNkcHlprm2xuSlNtPXvzWLA5eG8Z4vWlOJBtSssKxj0IxDEqdUF&#10;ZwrOv6vPbxDOI2ssLZOCJzlYzDsfM4y1bfhIj5PPRAhhF6OC3PsqltKlORl0fVsRB+5qa4M+wDqT&#10;usYmhJtSDqPoSxosODTkWNEyp/R2uhsFOkvOo8thu27/VpMf3o2TZr0/KNXrtskUhKfWv8X/7o1W&#10;MAljw5fwA+T8BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGlQP7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 53" o:spid="_x0000_s1033" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+6eVlxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0qWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RMI55E1NpZJwZ0cbLLxKMVE254/6Hb0pQgQdgkqqLxvEyldUZFBN7ctcfC+bGfQ&#10;B9mVUnfYB7hp5EMUPUqDNYeFClt6qai4Hr+NAl3mp+Xl8LYbztt4ze+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrSBew++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+6eVlxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 53" o:spid="_x0000_s1036" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC+6eVlxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0qWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RMI55E1NpZJwZ0cbLLxKMVE254/6Hb0pQgQdgkqqLxvEyldUZFBN7ctcfC+bGfQ&#10;B9mVUnfYB7hp5EMUPUqDNYeFClt6qai4Hr+NAl3mp+Xl8LYbztt4ze+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrSBew++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC+6eVlxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 54" o:spid="_x0000_s1034" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaBjzfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLsD58CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGgY838MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 54" o:spid="_x0000_s1037" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAaBjzfwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLsD58CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGgY838MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 55" o:spid="_x0000_s1035" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1SplExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EBvjezQtI4bOZhAQiiF/BJ6XKyNbWqtjKXEzttXhUKPw8x8w8wXg2nEjTpXW1YQjyMQ&#10;xIXVNZcKTsfVcwLCeWSNjWVScCcHi+zxYY6ptj3v6XbwpQgQdikqqLxvUyldUZFBN7YtcfAutjPo&#10;g+xKqTvsA9w0chJFr9JgzWGhwpaWFRXfh6tRoMv89PK1+1gP59XbjD+neb/e7pR6Gg35OwhPg/8P&#10;/7U3WkESw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1SplExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 55" o:spid="_x0000_s1038" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1SplExQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhb6D2EBvjezQtI4bOZhAQiiF/BJ6XKyNbWqtjKXEzttXhUKPw8x8w8wXg2nEjTpXW1YQjyMQ&#10;xIXVNZcKTsfVcwLCeWSNjWVScCcHi+zxYY6ptj3v6XbwpQgQdikqqLxvUyldUZFBN7YtcfAutjPo&#10;g+xKqTvsA9w0chJFr9JgzWGhwpaWFRXfh6tRoMv89PK1+1gP59XbjD+neb/e7pR6Gg35OwhPg/8P&#10;/7U3WkESw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1SplExQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 56" o:spid="_x0000_s1036" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFmAczxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kaxrcasEgpKkYJ/Qbw8ZI9JaPZsyG5N+vZuodDLYWa+YZJ1b2pxp9ZVlhVMxhEI&#10;4tzqigsF2XnzPAfhPLLG2jIp+CEH69XgKcFY246PdD/5QgQIuxgVlN43sZQuL8mgG9uGOHg32xr0&#10;QbaF1C12AW5qOY2iV2mw4rBQYkPvJeVfp2+jQBdpNrsedtv+snlb8OdL2m33B6VGwz5dgvDU+//w&#10;X/tDK5hP4fdL+AFy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFmAczxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 56" o:spid="_x0000_s1039" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFmAczxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6kaxrcasEgpKkYJ/Qbw8ZI9JaPZsyG5N+vZuodDLYWa+YZJ1b2pxp9ZVlhVMxhEI&#10;4tzqigsF2XnzPAfhPLLG2jIp+CEH69XgKcFY246PdD/5QgQIuxgVlN43sZQuL8mgG9uGOHg32xr0&#10;QbaF1C12AW5qOY2iV2mw4rBQYkPvJeVfp2+jQBdpNrsedtv+snlb8OdL2m33B6VGwz5dgvDU+//w&#10;X/tDK5hP4fdL+AFy9QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFmAczxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
                               </v:group>
-                              <v:rect id="Rectangle 57" o:spid="_x0000_s1037" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvfveOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcARvpGbXnyKrUVqhVL3y7wEOm+NmcXOy3URd394IQi+HmfmGmS1aW4krNb50rCDtJyCI&#10;c6dLLhQcDz8fExA+IGusHJOCO3lYzN/fZphpd+MdXfehEBHCPkMFJoQ6k9Lnhiz6vquJo3dyjcUQ&#10;ZVNI3eAtwm0lB0nyKS2WHBcM1rQ0lJ/3F6tga4bjTe84cn9JtT6UtU9/d9+pUt1O+zUFEagN/+FX&#10;e6UVTIbw/BJ/gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9+947EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                              <v:rect id="Rectangle 57" o:spid="_x0000_s1040" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvfveOxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcARvpGbXnyKrUVqhVL3y7wEOm+NmcXOy3URd394IQi+HmfmGmS1aW4krNb50rCDtJyCI&#10;c6dLLhQcDz8fExA+IGusHJOCO3lYzN/fZphpd+MdXfehEBHCPkMFJoQ6k9Lnhiz6vquJo3dyjcUQ&#10;ZVNI3eAtwm0lB0nyKS2WHBcM1rQ0lJ/3F6tga4bjTe84cn9JtT6UtU9/d9+pUt1O+zUFEagN/+FX&#10;e6UVTIbw/BJ/gJw/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK9+947EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
-                                    <w:p w14:paraId="3206B752" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
+                                    <w:p w14:paraId="3206B752" w14:textId="3666854D" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="003B73C6">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
-                                        <w:jc w:val="distribute"/>
+                                      </w:pPr>
+                                    </w:p>
+                                    <w:p w14:paraId="1614A322" w14:textId="77777777" w:rsidR="003B73C6" w:rsidRDefault="003B73C6" w:rsidP="003B73C6">
+                                      <w:pPr>
+                                        <w:snapToGrid w:val="0"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
-                            <v:group id="Group 58" o:spid="_x0000_s1038" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DFGexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdXaQaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BBITzyBpLy6TgTg4W84/eDBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JTyK4p+pMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFkxE8v4QfIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHoMUZ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
-[...1 lines deleted...]
-                                <v:rect id="Rectangle 60" o:spid="_x0000_s1040" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/CVQWxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvima3VpHVKCoUrVf+PcBhc9wsbk7WTarr2xuh0MthZr5hpvPWVuJGjS8dK0j7CQji&#10;3OmSCwWn43dvDMIHZI2VY1LwIA/zWedtipl2d97T7RAKESHsM1RgQqgzKX1uyKLvu5o4emfXWAxR&#10;NoXUDd4j3FbyM0lG0mLJccFgTStD+eXwaxXszGC4/Th9uWtS/RzL2qfr/TJV6r3bLiYgArXhP/zX&#10;3mgF4xG8vsQfIGdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8JVBbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                            <v:group id="Group 58" o:spid="_x0000_s1041" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DFGexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdXaQaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BBITzyBpLy6TgTg4W84/eDBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JTyK4p+pMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFkxE8v4QfIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHoMUZ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                              <v:group id="Group 59" o:spid="_x0000_s1042" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVQPQFxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvieyUBONGCSE0pQdTiB0ovS3WxjaxVsZS/fP2VaHQ4zAz3zC7w2RaMVDvGssK4lUE&#10;gri0uuFKwbU4LxMQziNrbC2TgpkcHPYPix2m2o58oSH3lQgQdikqqL3vUildWZNBt7IdcfButjfo&#10;g+wrqXscA9y0ch1FW2mw4bBQY0enmsp7/m0UvI04Hp/j1yG7307zV7H5+MxiUurpcTq+gPA0+f/w&#10;X/tdK0g28Psl/AC5/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVQPQFxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                                <v:rect id="Rectangle 60" o:spid="_x0000_s1043" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/CVQWxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOEJvima3VpHVKCoUrVf+PcBhc9wsbk7WTarr2xuh0MthZr5hpvPWVuJGjS8dK0j7CQji&#10;3OmSCwWn43dvDMIHZI2VY1LwIA/zWedtipl2d97T7RAKESHsM1RgQqgzKX1uyKLvu5o4emfXWAxR&#10;NoXUDd4j3FbyM0lG0mLJccFgTStD+eXwaxXszGC4/Th9uWtS/RzL2qfr/TJV6r3bLiYgArXhP/zX&#10;3mgF4xG8vsQfIGdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8JVBbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:textbox inset="1.5mm,0,1.5mm,0">
                                     <w:txbxContent>
                                       <w:p w14:paraId="46B386BA" w14:textId="25EF6E50" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
                                           <w:jc w:val="distribute"/>
                                         </w:pPr>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                           </w:rPr>
                                           <w:t xml:space="preserve"> </w:t>
                                         </w:r>
                                         <w:r w:rsidR="00871581">
                                           <w:t xml:space="preserve">  </w:t>
                                         </w:r>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                           </w:rPr>
                                           <w:t xml:space="preserve">          </w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </v:textbox>
                                 </v:rect>
-                                <v:shape id="Freeform 61" o:spid="_x0000_s1041" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV76SrxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0sWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RqE88gaG8uk4E4ONtl4lGKibc8fdDv6UgQIuwQVVN63iZSuqMigm9uWOHhftjPo&#10;g+xKqTvsA9w08iGKHqXBmsNChS29VFRcj99GgS7z0/JyeNsN5238xO+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrWAdw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV76SrxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 61" o:spid="_x0000_s1044" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCV76SrxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33Vi0sWk2EgpKKQWtFfH4yL4mwezbkN2a+O+7hUKPw8x8w6SbwTTiRp2rLStYzCMQ&#10;xIXVNZcKTp/b2RqE88gaG8uk4E4ONtl4lGKibc8fdDv6UgQIuwQVVN63iZSuqMigm9uWOHhftjPo&#10;g+xKqTvsA9w08iGKHqXBmsNChS29VFRcj99GgS7z0/JyeNsN5238xO+rvN/tD0pNJ0P+DMLT4P/D&#10;f+1XrWAdw++X8ANk9gMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCV76SrxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 62" o:spid="_x0000_s1042" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkcDDZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLMDZ8CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5HAw2cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 62" o:spid="_x0000_s1045" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkcDDZwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrprJi310egooZAgRVBTKV1eMtckNHMnZEYT/76zKLg8nPdqM5pWXKl3jWUFL1EMgri0&#10;uuFKwekre16AcB5ZY2uZFNzIwWb9MFlhou3AR7oWvhIhhF2CCmrvu0RKV9Zk0EW2Iw7c2fYGfYB9&#10;JXWPQwg3rXyN45k02HBoqLGjj5rK3+JiFOgqPb39HD7z8Tubv/Numg75/qDU0+OYLkF4Gv1d/O/e&#10;agWLMDZ8CT9Arv8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5HAw2cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 63" o:spid="_x0000_s1043" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLPJVCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYJ3ulFsq9FVgqBIKfiLeHnIHpNg9mzIriZ9+26h0MthZr5hFqvWlOJFtSssKxgNIxDE&#10;qdUFZwou581gCsJ5ZI2lZVLwTQ5Wy25ngbG2DR/pdfKZCBB2MSrIva9iKV2ak0E3tBVx8O62NuiD&#10;rDOpa2wC3JRyHEXv0mDBYSHHitY5pY/T0yjQWXKZ3A6f2/a6+Zjx11vSbPcHpfq9NpmD8NT6//Bf&#10;e6cVTGfw+yX8ALn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIs8lULEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 63" o:spid="_x0000_s1046" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLPJVCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYJ3ulFsq9FVgqBIKfiLeHnIHpNg9mzIriZ9+26h0MthZr5hFqvWlOJFtSssKxgNIxDE&#10;qdUFZwou581gCsJ5ZI2lZVLwTQ5Wy25ngbG2DR/pdfKZCBB2MSrIva9iKV2ak0E3tBVx8O62NuiD&#10;rDOpa2wC3JRyHEXv0mDBYSHHitY5pY/T0yjQWXKZ3A6f2/a6+Zjx11vSbPcHpfq9NpmD8NT6//Bf&#10;e6cVTGfw+yX8ALn8AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIs8lULEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 64" o:spid="_x0000_s1044" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf36oCwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu40VZxRq1GKoAwy4BNxeWmubbG5KU3Gdv7eLIRZHs57sWpNKZ5Uu8KyguEgAkGcWl1w&#10;puBy3vSnIJxH1lhaJgV/5GC17HwsMNa24SM9Tz4TIYRdjApy76tYSpfmZNANbEUcuLutDfoA60zq&#10;GpsQbko5iqIvabDg0JBjReuc0sfp1yjQWXIZ3w67bXvdTGb885k02/1BqV63TeYgPLX+X/x2f2sF&#10;s7A+fAk/QC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/fqgLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 64" o:spid="_x0000_s1047" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCf36oCwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCu40VZxRq1GKoAwy4BNxeWmubbG5KU3Gdv7eLIRZHs57sWpNKZ5Uu8KyguEgAkGcWl1w&#10;puBy3vSnIJxH1lhaJgV/5GC17HwsMNa24SM9Tz4TIYRdjApy76tYSpfmZNANbEUcuLutDfoA60zq&#10;GpsQbko5iqIvabDg0JBjReuc0sfp1yjQWXIZ3w67bXvdTGb885k02/1BqV63TeYgPLX+X/x2f2sF&#10;s7A+fAk/QC5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ/fqgLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 65" o:spid="_x0000_s1045" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwkw+ZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKNYramrBEEREbQq0uMj+5qEZt+G7GrSf+8KgsdhZr5hZovWlOJGtSssKxj0IxDE&#10;qdUFZwrOp1XvE4TzyBpLy6Tgnxws5m+dGcbaNvxNt6PPRICwi1FB7n0VS+nSnAy6vq2Ig/dra4M+&#10;yDqTusYmwE0ph1E0lgYLDgs5VrTMKf07Xo0CnSXn0c9hu24vq8mUdx9Js94flOq+t8kXCE+tf4Wf&#10;7Y1WMB3A40v4AXJ+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCTD5nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 65" o:spid="_x0000_s1048" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDwkw+ZxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredKNYramrBEEREbQq0uMj+5qEZt+G7GrSf+8KgsdhZr5hZovWlOJGtSssKxj0IxDE&#10;qdUFZwrOp1XvE4TzyBpLy6Tgnxws5m+dGcbaNvxNt6PPRICwi1FB7n0VS+nSnAy6vq2Ig/dra4M+&#10;yDqTusYmwE0ph1E0lgYLDgs5VrTMKf07Xo0CnSXn0c9hu24vq8mUdx9Js94flOq+t8kXCE+tf4Wf&#10;7Y1WMB3A40v4AXJ+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPCTD5nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
                               </v:group>
-                              <v:rect id="Rectangle 66" o:spid="_x0000_s1046" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBF68TIxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOUJvim5itdjoJthCafWq/jzAIXuaDWbPxuxW07fvCgUvh5n5hlkVvW3EhTpfO1aQThIQ&#10;xKXTNVcKjof38QKED8gaG8ek4Jc8FPlwsMJMuyvv6LIPlYgQ9hkqMCG0mZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w2cpokz9JizXHBYEtvhsrT/scq+DJP8+3jcebOSbM51K1PP3avqVIPo369BBGoD/fw&#10;f/tTK3iZwu1L/AEy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF68TIxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                              <v:rect id="Rectangle 66" o:spid="_x0000_s1049" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBF68TIxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOUJvim5itdjoJthCafWq/jzAIXuaDWbPxuxW07fvCgUvh5n5hlkVvW3EhTpfO1aQThIQ&#10;xKXTNVcKjof38QKED8gaG8ek4Jc8FPlwsMJMuyvv6LIPlYgQ9hkqMCG0mZS+NGTRT1xLHL1v11kM&#10;UXaV1B1eI9w2cpokz9JizXHBYEtvhsrT/scq+DJP8+3jcebOSbM51K1PP3avqVIPo369BBGoD/fw&#10;f/tTK3iZwu1L/AEy/wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBF68TIxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
                                     <w:p w14:paraId="7044616A" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="002C6BA0">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
-                  <w:r w:rsidR="0020487B" w:rsidRPr="0020487B">
+                  <w:r w:rsidR="0020487B" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...124 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Post Office Code</w:t>
                   </w:r>
-                  <w:r w:rsidR="002C6BA0" w:rsidRPr="00871581">
+                  <w:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>：</w:t>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5F9D9EC2" w14:textId="2B290FF2" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="00871581">
+                <w:p w14:paraId="5F9D9EC2" w14:textId="0BB95838" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="00871581">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00871581">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Account no.:</w:t>
+                    <w:t>Account no.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003B73C6">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:color w:val="3366FF"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3CE05B02" w14:textId="71748129" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
+                <w:p w14:paraId="3CE05B02" w14:textId="71748129" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="100" w:firstLine="196"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">        </w:t>
                   </w:r>
-                  <w:r w:rsidR="0020487B" w:rsidRPr="0020487B">
+                  <w:r w:rsidR="0020487B" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Bank</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0610301A" w14:textId="477059F4" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
+                <w:p w14:paraId="0610301A" w14:textId="477059F4" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="100" w:firstLine="196"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">      </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E923AF">
+                  <w:r w:rsidR="00E923AF" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="0020487B" w:rsidRPr="0020487B">
+                  <w:r w:rsidR="0020487B" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Branch</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3685" w:type="dxa"/>
+                  <w:tcW w:w="3900" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="3611F6CA" w14:textId="73AD3108" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="0020487B">
+                <w:p w14:paraId="3611F6CA" w14:textId="00387858" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="003B73C6">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="922"/>
                       <w:tab w:val="left" w:pos="7655"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
-                    <w:ind w:firstLineChars="100" w:firstLine="200"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Bank/institution code</w:t>
                   </w:r>
-                  <w:r w:rsidR="002C6BA0" w:rsidRPr="000F3373">
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                      <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6A3576B3" w14:textId="4FA44653" w:rsidR="002C6BA0" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="0020487B">
+                <w:p w14:paraId="6A3576B3" w14:textId="2EB88683" w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="003B73C6">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
-                    <w:ind w:firstLineChars="100" w:firstLine="200"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Account no.</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00BD4C40" w:rsidRPr="000F3373" w14:paraId="7538F191" w14:textId="77777777" w:rsidTr="00822658">
+            <w:tr w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w14:paraId="7538F191" w14:textId="77777777" w:rsidTr="002A245D">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="386"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="1976" w:type="dxa"/>
+                  <w:tcW w:w="1903" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6EA2899D" w14:textId="665A5EE0" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="00BD4C40">
+                <w:p w14:paraId="6EA2899D" w14:textId="665A5EE0" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
-                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Name of the benefit applicant</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3388" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="6C86505B" w14:textId="5BE8B9F4" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="00DE4D40" w:rsidP="00BD4C40">
+                <w:p w14:paraId="6C86505B" w14:textId="41A787BE" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="006C79A1" w:rsidP="006C79A1">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
-                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...124 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <mc:AlternateContent>
                       <mc:Choice Requires="wpg">
                         <w:drawing>
-                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AEB09E5" wp14:editId="2F2B1256">
+                          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AEB09E5" wp14:editId="7E26049C">
                             <wp:simplePos x="0" y="0"/>
                             <wp:positionH relativeFrom="column">
-                              <wp:posOffset>913554</wp:posOffset>
+                              <wp:posOffset>843280</wp:posOffset>
                             </wp:positionH>
                             <wp:positionV relativeFrom="paragraph">
-                              <wp:posOffset>11430</wp:posOffset>
+                              <wp:posOffset>248285</wp:posOffset>
                             </wp:positionV>
-                            <wp:extent cx="1132205" cy="300355"/>
-                            <wp:effectExtent l="7620" t="11430" r="12700" b="12065"/>
+                            <wp:extent cx="1061085" cy="301625"/>
+                            <wp:effectExtent l="0" t="0" r="24765" b="22225"/>
                             <wp:wrapNone/>
                             <wp:docPr id="1" name="Group 67"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                                 <wpg:wgp>
                                   <wpg:cNvGrpSpPr>
                                     <a:grpSpLocks/>
                                   </wpg:cNvGrpSpPr>
                                   <wpg:grpSpPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
-                                      <a:ext cx="1132205" cy="300355"/>
-[...1 lines deleted...]
-                                      <a:chExt cx="1783" cy="473"/>
+                                      <a:ext cx="1061085" cy="301625"/>
+                                      <a:chOff x="3316" y="9777"/>
+                                      <a:chExt cx="1783" cy="475"/>
                                     </a:xfrm>
                                   </wpg:grpSpPr>
                                   <wpg:grpSp>
                                     <wpg:cNvPr id="2" name="Group 49"/>
                                     <wpg:cNvGrpSpPr>
                                       <a:grpSpLocks/>
                                     </wpg:cNvGrpSpPr>
                                     <wpg:grpSpPr bwMode="auto">
                                       <a:xfrm>
-                                        <a:off x="3316" y="9779"/>
-[...2 lines deleted...]
-                                        <a:chExt cx="1783" cy="223"/>
+                                        <a:off x="3316" y="9777"/>
+                                        <a:ext cx="1783" cy="225"/>
+                                        <a:chOff x="3316" y="9903"/>
+                                        <a:chExt cx="1783" cy="225"/>
                                       </a:xfrm>
                                     </wpg:grpSpPr>
                                     <wpg:grpSp>
                                       <wpg:cNvPr id="3" name="Group 50"/>
                                       <wpg:cNvGrpSpPr>
                                         <a:grpSpLocks/>
                                       </wpg:cNvGrpSpPr>
                                       <wpg:grpSpPr bwMode="auto">
                                         <a:xfrm>
-                                          <a:off x="3316" y="9905"/>
+                                          <a:off x="3316" y="9903"/>
                                           <a:ext cx="1386" cy="223"/>
-                                          <a:chOff x="8935" y="9320"/>
+                                          <a:chOff x="8935" y="9318"/>
                                           <a:chExt cx="1701" cy="283"/>
                                         </a:xfrm>
                                       </wpg:grpSpPr>
                                       <wps:wsp>
                                         <wps:cNvPr id="9" name="Rectangle 51"/>
                                         <wps:cNvSpPr>
                                           <a:spLocks noChangeArrowheads="1"/>
                                         </wps:cNvSpPr>
                                         <wps:spPr bwMode="auto">
                                           <a:xfrm>
-                                            <a:off x="8935" y="9320"/>
+                                            <a:off x="8935" y="9318"/>
                                             <a:ext cx="1701" cy="283"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln w="6350">
                                             <a:solidFill>
                                               <a:srgbClr val="3366FF"/>
                                             </a:solidFill>
                                             <a:miter lim="800000"/>
                                             <a:headEnd/>
                                             <a:tailEnd/>
                                           </a:ln>
                                           <a:extLst>
                                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                                 <a:solidFill>
                                                   <a:srgbClr val="FFFFFF"/>
                                                 </a:solidFill>
                                               </a14:hiddenFill>
                                             </a:ext>
                                           </a:extLst>
                                         </wps:spPr>
                                         <wps:txbx>
@@ -8909,54 +9465,53 @@
                                         </a:xfrm>
                                         <a:prstGeom prst="rect">
                                           <a:avLst/>
                                         </a:prstGeom>
                                         <a:noFill/>
                                         <a:ln w="6350">
                                           <a:solidFill>
                                             <a:srgbClr val="3366FF"/>
                                           </a:solidFill>
                                           <a:miter lim="800000"/>
                                           <a:headEnd/>
                                           <a:tailEnd/>
                                         </a:ln>
                                         <a:extLst>
                                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                               <a:solidFill>
                                                 <a:srgbClr val="FFFFFF"/>
                                               </a:solidFill>
                                             </a14:hiddenFill>
                                           </a:ext>
                                         </a:extLst>
                                       </wps:spPr>
                                       <wps:txbx>
                                         <w:txbxContent>
-                                          <w:p w14:paraId="25C92777" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00BD4C40">
+                                          <w:p w14:paraId="25C92777" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00251DB0">
                                             <w:pPr>
                                               <w:snapToGrid w:val="0"/>
-                                              <w:jc w:val="distribute"/>
                                             </w:pPr>
                                           </w:p>
                                         </w:txbxContent>
                                       </wps:txbx>
                                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                         <a:noAutofit/>
                                       </wps:bodyPr>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                   <wpg:grpSp>
                                     <wpg:cNvPr id="16" name="Group 58"/>
                                     <wpg:cNvGrpSpPr>
                                       <a:grpSpLocks/>
                                     </wpg:cNvGrpSpPr>
                                     <wpg:grpSpPr bwMode="auto">
                                       <a:xfrm>
                                         <a:off x="3316" y="10029"/>
                                         <a:ext cx="1783" cy="223"/>
                                         <a:chOff x="3316" y="9905"/>
                                         <a:chExt cx="1783" cy="223"/>
                                       </a:xfrm>
                                     </wpg:grpSpPr>
                                     <wpg:grpSp>
                                       <wpg:cNvPr id="17" name="Group 59"/>
                                       <wpg:cNvGrpSpPr>
@@ -9372,13387 +9927,12124 @@
                                               <w:snapToGrid w:val="0"/>
                                               <w:jc w:val="distribute"/>
                                             </w:pPr>
                                           </w:p>
                                         </w:txbxContent>
                                       </wps:txbx>
                                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                         <a:noAutofit/>
                                       </wps:bodyPr>
                                     </wps:wsp>
                                   </wpg:grpSp>
                                 </wpg:wgp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="page">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="page">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:group id="_x0000_s1048" style="position:absolute;margin-left:71.95pt;margin-top:.9pt;width:89.15pt;height:23.65pt;z-index:251695104" coordorigin="3316,9779" coordsize="1783,473" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGeN2AXQYAAJ1GAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v2zYQ/j5g/4HQxwGp9Wb5BXWKIo6L&#10;Ad1WrNkPoCXZEiaJGqXE7ob9990dKVq202zJYgdtmQ8OZVIk73j38MR75NdvtmXB7lLZ5KKaOd4r&#10;12FpFYskr9Yz57ebxcXYYU3Lq4QXokpnzqe0cd5cfv/d6009TX2RiSJJJYNOqma6qWdO1rb1dDBo&#10;4iwtefNK1GkFlSshS97CpVwPEsk30HtZDHzXjQYbIZNaijhtGvh2riqdS+p/tUrj9pfVqklbVswc&#10;mFtLn5I+l/g5uHzNp2vJ6yyP9TT4E2ZR8ryCQU1Xc95ydivzo67KPJaiEav2VSzKgVit8jglGUAa&#10;zz2Q5p0UtzXJsp5u1rVRE6j2QE9P7jb++e6DZHkCa+ewipewRDQqi0aom029nkKTd7L+WH+QSkAo&#10;vhfx7w1UDw7r8XqtGrPl5ieRQH/8thWkm+1KltgFSM22tASfzBKk25bF8KXnBb7vDh0WQ13gusFw&#10;qNYozmAh8bYg8CKHQe1kNJp0ddfd7aNxoO4NRwFWDvhUDUtT1VNTctGFEVFrwd/XQkgjHEqJy/xc&#10;WrhHHKMLI4zvkzB8eo8WJqAtsuI4O9aCvvGxWgAd9m1hSH5yHi0YcYwWgjGsN5rDsRbGkwBMBW0h&#10;8LUv97Xggk3TjWAUD9kCQE+z867m/3nXx4zXKTltg66j7WrSafRXgCRerYuUDT2c1KamZp17Ncq3&#10;WCWuMmiWvpVSbLKUJzArag923LsBLxrwzH91tns0ZRQ8+pye+LSWTfsuFSXDwsyRMHlyZX73vmmV&#10;Srsm6NmVWORFQdZYVGwzc6IAbAdrGlHkCVbShVwvrwrJ7jigchBE0WKh12evWZm3sDcUeTlzxi7+&#10;KTtHbVxXCY3S8rxQZTDxosLOQSyYmy4pDP5r4k6ux9fj8CL0o+uL0J3PL94ursKLaOGNhvNgfnU1&#10;9/7GeXrhNMuTJK1wqt1+4IX/zSL0zqSQ3OwIeyI1fckX9Hcs+WB/GgRiIFX3n6QjM8CVVxbUbpdb&#10;QnGN2s10KZJPYBdSqC0PtmgoZEL+6bANbHczp/njlsvUYcWPFdjWMET9spYuoCD73y67b3kVQxcz&#10;p3WYKl61ai+9rWW+zmAEj1a7Em8B9Fc5mQjaqJoNbRjkbGrWJ/c6DyRRQLaQaYpRBBv6n/c6NOin&#10;udfE98DD94DIuJfGoBENbJAYsPxW+RaaaudPsLMk2nrXiZ76DQixKgsIS34YMJdtGOEAtuwaAMz1&#10;GmTMH0XKVXZNYF/rNbmnD4B80wDuZ6YXmLGZE8+U28Pkt5WeJ5TAGCAkUY5eiwZ3aZw0qONGYRa1&#10;Rzk/0xhmh407lIZWZOy7QRB4DkM46TAI4ZZK0pq3ODccA4uIPaCVDDYN0AV+W4q79EZQfXsQfYCE&#10;u9qiOm6l9UkQg7VQwEFMgQaGL/sr+rxQCIGgRjyLfgiE3b6ncOSRWDfxwhDMU2FdOBxB6KDxTtco&#10;vNM1XxzmmUB+h3nkWHvIBjtyP4p/SkgxGbrKb3fBl8U8i3nPFv5ZzKMNpotnLebhAc/9T1ceANFh&#10;nBeeJM4b4cOojfMgALJxHh1m2TiPwuuzPOXaOK93ouSZQ7pdnEcngc8d53lwzG4fbsnKLegJC3qD&#10;8x7tWdDrg154HOjRWdfzg14wBIC1kZ6N9DD/geeGNtKzkR7mVPTxIyQvqKQT3ufKaEC+Uz3p9hKJ&#10;JukD+cZTJxLD8RgwGHHxKFPrezpvf5h1BgyxecQpZPW+nDziuDs9eWT4cfY8IhyL9Txwr7jLviNj&#10;ZI/QoMU7HbnF0Drg6cnXNBVzOv5ivA5vdKCHM9JbjuDC+yqIHR4Q3A4BOdJ8mV5WxeRbLLMDk7GW&#10;2aG4MJA0BlR46JzfMDu0q3Zcim+d2WEIVeb0K3qAT2WZHYo+YpkdEIv2+B+W2bHPt76XR/yCvLZH&#10;Rp9fN7MDeSoHWc7oNGw2y+ywbDbLZgO6wUtweS3m9Q78/WM2W3QaNptldljMs5hnMe/l31rwj9ls&#10;0UnYbJbZYV9bsK8t0OvENtDrjshU+NlPciK34uSvasEbrkcPtyeis1lmh430bKRnI70HI739vPI5&#10;ANBQ23bMjugBbtuzJxIts+ObeEMc3omGrR739EceNL0otYPcEX4DhVKl+vda8EdW+tcUs+x+Veby&#10;HwAAAP//AwBQSwMEFAAGAAgAAAAhAHV6qfjfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81q&#10;wzAQhO+FvoPYQm+N/JOWxrEcQmh7CoUkhZKbYm1sE2tlLMV23r7bU3vbYYbZb/LVZFsxYO8bRwri&#10;WQQCqXSmoUrB1+H96RWED5qMbh2hght6WBX3d7nOjBtph8M+VIJLyGdaQR1Cl0npyxqt9jPXIbF3&#10;dr3VgWVfSdPrkcttK5MoepFWN8Qfat3hpsbysr9aBR+jHtdp/DZsL+fN7Xh4/vzexqjU48O0XoII&#10;OIW/MPziMzoUzHRyVzJetKzn6YKjfPAC9tMkSUCcFMwXMcgil/8HFD8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEABnjdgF0GAACdRgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAdXqp+N8AAAAIAQAADwAAAAAAAAAAAAAAAAC3CAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAMMJAAAAAA==&#10;">
-[...2 lines deleted...]
-                                <v:rect id="Rectangle 51" o:spid="_x0000_s1051" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEApQ66eMQA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESP3WoCMRSE74W+QziCN6LZtVba1ShaKFWv6s8DHDbH&#10;zeLmZLtJdfv2RhC8HGbmG2a2aG0lLtT40rGCdJiAIM6dLrlQcDx8Dd5B+ICssXJMCv7Jw2L+0plh&#10;pt2Vd3TZh0JECPsMFZgQ6kxKnxuy6IeuJo7eyTUWQ5RNIXWD1wi3lRwlyURaLDkuGKzp01B+3v9Z&#10;BT/m9W3bP47db1JtDmXt0+/dKlWq122XUxCB2vAMP9prreAD7lfiDZDzGwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAKUOunjEAAAA2gAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:group w14:anchorId="2AEB09E5" id="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:66.4pt;margin-top:19.55pt;width:83.55pt;height:23.75pt;z-index:251660800" coordorigin="3316,9777" coordsize="1783,475" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfHBa62gUAAO85AAAOAAAAZHJzL2Uyb0RvYy54bWzsW9tu4zYQfS/QfyD0WKBrXWzZFuIsFtkk&#10;KLBtF930A2hJtoRKokopsbNf38OLaMWKt5s0DpyCfjAokSKHw5nD0Rzq7P22LMhdypucVQvHe+c6&#10;JK1iluTVeuH8eXP188whTUurhBasShfOfdo4789//OFsU0epzzJWJCkn6KRqok29cLK2raPRqImz&#10;tKTNO1anFSpXjJe0xSVfjxJON+i9LEa+64ajDeNJzVmcNg3uflSVzrnsf7VK4/b31apJW1IsHMjW&#10;yn8u/5fif3R+RqM1p3WWx1oM+gwpSppXGNR09ZG2lNzyfNBVmcecNWzVvotZOWKrVR6ncg6Yjefu&#10;zeaas9tazmUdbda1URNUu6enZ3cb/3b3mZM8wdo5pKIllkiOSsKp0M2mXkdocs3rL/VnriaI4icW&#10;/9WgerRfL67XqjFZbn5lCfqjty2TutmueCm6wKzJVi7BvVmCdNuSGDc9N/Tc2cQhMeoC1wv9iVqj&#10;OMNCiseCwAsdgtr5dCplpFGcXXaPT2eBenY8lQ+OaKSGlaJq0dS85IWZotaC/1AL4/mxtfDIdIwu&#10;zGT8b2hh7gadhoZa0A8+VQvQYd8WJtJP9tdaGPtL2cJOC2Y6RgvBDOstzMH3zUy1LczmAUxF2ELg&#10;zYZacGHT8kEYhbDWQ7YA6Gl23tX8N+/6ktE6lU7bCNfRdjXvNPoHIIlW6yIlE0/ZlmzWuVejfItU&#10;7CJDs/QD52yTpTSBVLI97Lj3gLho4Jn/6myPaMooeHpITzSqedNep6wkorBwOISXrkzvPjWtUmnX&#10;RHh2xa7yosB9GhUV2SycMIDtiMuGFXkiKuUFXy8vCk7uKFA5CMLw6kqvz4NmZd5ibyjycuHMXPFT&#10;Kyy0cVklcpSW5oUqY3GLSiKS0ohw7CZqt8utRDftx020ZMk99MWZ2gqwdaGQMf7VIRtsAwun+fuW&#10;8tQhxS8VdD4Zi3FJKy9Q4P27y+4urWJ0sXBah6jiRav2mNua5+sMI3hSCxX7ADBc5VJ1Qj4ljRYb&#10;RqikPro1epiJcvArnqZidyUT/7A1ioV+ntnNfQ+WLx3U18tnzE775lQObHwTaH6rbE5YSmdnwJoE&#10;FidurRMt+g0msSoLbNc/jYhLNkT6R78B3L/XICP+NFQmtOsDeN9r8kgfgELTAM8T0wskNjLRTLkD&#10;hN9WWk6UYAzYqpUD1KwRu5cQGuq4Ub4s24tJHWgM6UTjDr3QSqLYbhDhkPuhDXcIQpulmmlNWyGb&#10;GEMUhU9CKxnAFLoQd0t2l94wWd/u7cqY4a62qIattD6l64laFMQgpiAHxs3+ir4sRCBA0kjwFFR4&#10;IgbMvfEYy6YwYDyZwpI1DugahQO65s1hgQn8dlggDe6BxwPB+1Hfc7ag+cRV9jwPLBZYLAD2WCw4&#10;tbgADrofF4yPEhdMRVBv4wJsmDYukEkBiwWnhgUmCbCLC2RK5aXjAg9pPPuSIINxCwbMgsFJJgzG&#10;w8BAvku/PBgEEwCPjQxsZCDyjiIvYSOD748MdizHa2USkX9Xbwy9xLamjnpJApM+ePHE9ng2AzYJ&#10;vJi7mirqMoy+p3kkTRwgE9VRUF3S+s3ntZHJRXZWoPATk1qvnth+aJqaJhSiS4ZR0ySC2nvAPElW&#10;51WYJ4ShvmQJaNQZkNcj4Pappz5jZSjKywENuW96Oy0IOtXQpQM9TPf08Io85MCPvO9j4LqkXp+N&#10;PcQs7avhFRg4EIQDpAqN94Cpe0UKrlPVztAOKQphwP+FgvMM33nqUCXg9PgcnKGEzft1aDQ0NEfL&#10;wSmiz3JwgIQeU2c5OMXOvWkOTjCKe3n38Dh8vOXgHMvHWz4eRkBO9GyOP+Tjw+Pw8ZaDs1hgz+bI&#10;g8inigVDPj48Ch9vOTh7UM8e1DvtQ7s4/T54STgSIW85OBsZ2MjgmZHBLretiJmjZxJ9Q87vOLjw&#10;G+y85eBwsP0Fvy3xTKrm1BPbfdOUZXxVKE/r6y8gxWeL/WuU+99pnv8DAAD//wMAUEsDBBQABgAI&#10;AAAAIQBYW4gV4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Pa4NAFMTvhXyH5QV6a9Y/VKJ1&#10;DSG0PYVCk0Lp7UVfVOK+FXej5tt3e2qOwwwzv8k3s+7ESINtDSsIVwEI4tJULdcKvo5vT2sQ1iFX&#10;2BkmBTeysCkWDzlmlZn4k8aDq4UvYZuhgsa5PpPSlg1ptCvTE3vvbAaNzsuhltWAky/XnYyCIJEa&#10;W/YLDfa0a6i8HK5awfuE0zYOX8f95by7/RyfP773ISn1uJy3LyAcze4/DH/4Hh0Kz3QyV66s6LyO&#10;I4/uFMRpCMIHojRNQZwUrJMEZJHL+wfFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAf&#10;HBa62gUAAO85AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBYW4gV4AAAAAkBAAAPAAAAAAAAAAAAAAAAADQIAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAQQkAAAAA&#10;">
+                            <v:group id="Group 49" o:spid="_x0000_s1051" style="position:absolute;left:3316;top:9777;width:1783;height:225" coordorigin="3316,9903" coordsize="1783,225" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyMBtcxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gRvdROlpUTXEMSKh1CoFsTbI/tMgtm3IbvNn2/fLRR6HGbmN8w2HU0jeupcbVlBvIxA&#10;EBdW11wq+Lq8P7+BcB5ZY2OZFEzkIN3NnraYaDvwJ/VnX4oAYZeggsr7NpHSFRUZdEvbEgfvbjuD&#10;PsiulLrDIcBNI1dR9CoN1hwWKmxpX1HxOH8bBccBh2wdH/r8cd9Pt8vLxzWPSanFfMw2IDyN/j/8&#10;1z5pBSv4vRJugNz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALIwG1zEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                              <v:group id="Group 50" o:spid="_x0000_s1052" style="position:absolute;left:3316;top:9903;width:1386;height:223" coordorigin="8935,9318" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdfL7HwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBDP6vhBsgN08AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3Xy+x8MAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                                <v:rect id="Rectangle 51" o:spid="_x0000_s1053" style="position:absolute;left:8935;top:9318;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQClDrp4xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvhb5DOII3otm1VtrVKFooVa/qzwMcNsfN4uZku0l1+/ZGELwcZuYbZrZobSUu1PjSsYJ0mIAg&#10;zp0uuVBwPHwN3kH4gKyxckwK/snDYv7SmWGm3ZV3dNmHQkQI+wwVmBDqTEqfG7Loh64mjt7JNRZD&#10;lE0hdYPXCLeVHCXJRFosOS4YrOnTUH7e/1kFP+b1bds/jt1vUm0OZe3T790qVarXbZdTEIHa8Aw/&#10;2mut4APuV+INkPMbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUOunjEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:textbox inset="1.5mm,0,1.5mm,0">
                                     <w:txbxContent>
                                       <w:p w14:paraId="1F1340C7" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00BD4C40">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
                                           <w:jc w:val="distribute"/>
                                         </w:pPr>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                           </w:rPr>
                                           <w:t xml:space="preserve">           </w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </v:textbox>
                                 </v:rect>
-                                <v:shape id="Freeform 52" o:spid="_x0000_s1052" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA8gypWMYA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBCF3wv+h2WEvtWNpReNrhIKSpFCvSE+Dtkx&#10;CWZnQ3Zr0n/vPBT6NsM5c84382XvanWjNlSeDYxHCSji3NuKCwPHw+ppAipEZIu1ZzLwSwGWi8HD&#10;HFPrO97RbR8LJSEcUjRQxtikWoe8JIdh5Bti0S6+dRhlbQttW+wk3NX6OUnetMOKpaHEhj5Kyq/7&#10;H2fAFtnx5bzdrPvT6n3KX69Zt/7eGvM47LMZqEh9/Df/XX9awRd6+UUG0Is7AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEA8gypWMYAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 52" o:spid="_x0000_s1054" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDyDKlYxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;EIXfC/6HZYS+1Y2lF42uEgpKkUK9IT4O2TEJZmdDdmvSf+88FPo2wzlzzjfzZe9qdaM2VJ4NjEcJ&#10;KOLc24oLA8fD6mkCKkRki7VnMvBLAZaLwcMcU+s73tFtHwslIRxSNFDG2KRah7wkh2HkG2LRLr51&#10;GGVtC21b7CTc1fo5Sd60w4qlocSGPkrKr/sfZ8AW2fHlvN2s+9Pqfcpfr1m3/t4a8zjssxmoSH38&#10;N/9df1rBF3r5RQbQizsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8gypWMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 53" o:spid="_x0000_s1053" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAnUAMw8IA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9L/gPywi+1Y1iq0ZXCYJSpOAV8XHIjkkw&#10;OxuyW5P+vVso+DaHc535sjWleFDtCssKBv0IBHFqdcGZgvNp/T4B4TyyxtIyKfglB8tF522OsbYN&#10;H+hx9JkIIexiVJB7X8VSujQng65vK+LA3Wxt0AdYZ1LX2IRwU8phFH1KgwWHhhwrWuWU3o8/RoHO&#10;kvPout9u2st6POXvj6TZ7PZK9bptMgPhqfUv8b/7S4f5A/j7JRwgF08AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCdQAzDwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 53" o:spid="_x0000_s1055" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCdQAzDwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL7VjWKrRlcJglKk4BXxcciOSTA7G7Jbk/69Wyj4NodznfmyNaV4UO0KywoG/QgEcWp1&#10;wZmC82n9PgHhPLLG0jIp+CUHy0XnbY6xtg0f6HH0mQgh7GJUkHtfxVK6NCeDrm8r4sDdbG3QB1hn&#10;UtfYhHBTymEUfUqDBYeGHCta5ZTejz9Ggc6S8+i6327ay3o85e+PpNns9kr1um0yA+Gp9S/xv/tL&#10;h/kD+PslHCAXTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCdQAzDwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 54" o:spid="_x0000_s1054" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAbZKStMIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9F/yHZYS+6UZpq0ZXCYJSpOAV8XHIjkkw&#10;OxuyW5P+vVso+DaHc535sjWleFDtCssKhoMIBHFqdcGZgvNp3Z+AcB5ZY2mZFPySg+Wi25ljrG3D&#10;B3ocfSZCCLsYFeTeV7GULs3JoBvYijhwN1sb9AHWmdQ1NiHclHIURZ/SYMGhIceKVjml9+OPUaCz&#10;5Px+3W837WU9nvL3R9Jsdnul3nptMgPhqfUv8b/7S4f5I/j7JRwgF08AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQBtkpK0wgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 54" o:spid="_x0000_s1056" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBtkpK0wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0X/IdlhL7pRmmrRlcJglKk4BXxcciOSTA7G7Jbk/69Wyj4NodznfmyNaV4UO0KywqGgwgEcWp1&#10;wZmC82ndn4BwHlljaZkU/JKD5aLbmWOsbcMHehx9JkIIuxgV5N5XsZQuzcmgG9iKOHA3Wxv0AdaZ&#10;1DU2IdyUchRFn9JgwaEhx4pWOaX3449RoLPk/H7dbzftZT2e8vdH0mx2e6Xeem0yA+Gp9S/xv/tL&#10;h/kj+PslHCAXTwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtkpK0wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 55" o:spid="_x0000_s1055" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAAt43L8MA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9L/gPywh9qxvtRU2zkSAoIoVaFfFxyE6T&#10;YHY2ZLcm/r1bKPRtDuc6yaI3tbhS6yrLCsajCARxbnXFhYLjYfU0A+E8ssbaMim4kYNFOnhIMNa2&#10;4y+67n0hQgi7GBWU3jexlC4vyaAb2YY4cN+2NegDbAupW+xCuKnlJIrepMGKQ0OJDS1Lyi/7H6NA&#10;F9nx5bzbrvvTajrnj9esW3/ulHoc9tk7CE+9/xf/uTc6zH+G31/CATK9AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAAt43L8MAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 55" o:spid="_x0000_s1057" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAC3jcvwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCH2rG+1FTbORICgihVoV8XHITpNgdjZktyb+vVso9G0O5zrJoje1uFLrKssKxqMIBHFu&#10;dcWFguNh9TQD4TyyxtoyKbiRg0U6eEgw1rbjL7rufSFCCLsYFZTeN7GULi/JoBvZhjhw37Y16ANs&#10;C6lb7EK4qeUkit6kwYpDQ4kNLUvKL/sfo0AX2fHlvNuu+9NqOueP16xbf+6Uehz22TsIT73/F/+5&#10;NzrMf4bfX8IBMr0DAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAt43L8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 56" o:spid="_x0000_s1056" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAjTevW8MA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQRvulFsbWM2EgRFSqFqpXgcsmMS&#10;zM6G7GrSf98tFHqbx/ucZN2bWjyodZVlBbNpBII4t7riQsH5czt5AeE8ssbaMin4JgfrdDhIMNa2&#10;4yM9Tr4QIYRdjApK75tYSpeXZNBNbUMcuKttDfoA20LqFrsQbmo5j6JnabDi0FBiQ5uS8tvpbhTo&#10;IjsvLoe3Xf+1Xb7y+1PW7T4OSo1HfbYC4an3/+I/916H+Qv4/SUcINMfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAjTevW8MAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 56" o:spid="_x0000_s1058" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCNN69bwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlBG+6UWxtYzYSBEVKoWqleByyYxLMzobsatJ/3y0UepvH+5xk3ZtaPKh1lWUFs2kEgji3&#10;uuJCwflzO3kB4TyyxtoyKfgmB+t0OEgw1rbjIz1OvhAhhF2MCkrvm1hKl5dk0E1tQxy4q20N+gDb&#10;QuoWuxBuajmPomdpsOLQUGJDm5Ly2+luFOgiOy8uh7dd/7VdvvL7U9btPg5KjUd9tgLhqff/4j/3&#10;Xof5C/j9JRwg0x8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjTevW8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
                               </v:group>
-                              <v:rect id="Rectangle 57" o:spid="_x0000_s1057" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAp9Ff5sIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP22rCQBB9L/gPywi+FN1EG5HoKrZQbH3y9gFDdswG&#10;s7Mxu9X4926h0Lc5nOssVp2txY1aXzlWkI4SEMSF0xWXCk7Hz+EMhA/IGmvHpOBBHlbL3ssCc+3u&#10;vKfbIZQihrDPUYEJocml9IUhi37kGuLInV1rMUTYllK3eI/htpbjJJlKixXHBoMNfRgqLocfq2Bn&#10;Jtn29fTmrkn9fawan27276lSg363noMI1IV/8Z/7S8f5Gfz+Eg+QyycAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCn0V/mwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                              <v:rect id="Rectangle 57" o:spid="_x0000_s1059" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn0V/mwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v+A/LCL4U3UQbkegqtlBsffL2AUN2zAazszG71fj3bqHQtzmc6yxWna3FjVpfOVaQjhIQxIXT&#10;FZcKTsfP4QyED8gaa8ek4EEeVsveywJz7e68p9shlCKGsM9RgQmhyaX0hSGLfuQa4sidXWsxRNiW&#10;Urd4j+G2luMkmUqLFccGgw19GCouhx+rYGcm2fb19OauSf19rBqfbvbvqVKDfreegwjUhX/xn/tL&#10;x/kZ/P4SD5DLJwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCn0V/mwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
-                                    <w:p w14:paraId="25C92777" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00BD4C40">
+                                    <w:p w14:paraId="25C92777" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00251DB0">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
-                                        <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
-                            <v:group id="Group 58" o:spid="_x0000_s1058" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShxYIISadEGAHSAoHzCyJ4lFYlseN7R/z7iPDaJIXdpzz5wre7HcTKOYMZL1rpbXZSUF&#10;Ou2NdX0tP1dPxZ0UlMAZGL3DWm6R5LK5vFistgFJMO2olkNK4V4p0gNOQKUP6HjS+ThB4mPsVQD9&#10;BT2qm6q6Vdq7hC4VKe+QzaLFDtZjEo8bvt43iTiSFA/7YHbVEkIYrYbETdXszC9LcTCUTO4yNNhA&#10;V1xDqj8NeXJacOBe+WmiNSjeIKYXmLiGMpFUH/060AABOVj+vyp3najwXWc1lm2k5wx/ZPhY75TG&#10;+G8XcT5X0DL2jvNxu9r9VfMDAAD//wMAUEsDBBQABgAIAAAAIQBsBtX+2AAAAJkBAAALAAAAX3Jl&#10;bHMvLnJlbHOkkMFKAzEQhu+C7xDm7mbbg4g025vQa63gNSSz2eAmE2biat/eWBBc6c3jzM9838/s&#10;9p9pVguyRMoGNl0PCrMjH3Mw8HJ6unsAJdVmb2fKaOCMAvvh9mZ3xNnWdiRTLKIaJYuBqdbyqLW4&#10;CZOVjgrmlozEydY2ctDFujcbUG/7/l7zbwYMK6Y6eAN88FtQp3Np5j/sFB2T0Fg7R0nTOEZ3jao9&#10;feQjLo1iOWA14FkuS8ala+VAX/du/ukNTO/lebIFX5tkZb9E8h01/08HvXro8AUAAP//AwBQSwME&#10;FAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAABkcnMvZ3JvdXBzaGFwZXhtbC54bWyysa/IzVEoSy0q&#10;zszPs1Uy1DNQUkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBL&#10;AwQUAAYACAAAACEADZj/9cMAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWuDQBC9B/oflgn0&#10;lqy2RIrJRiS0pQcpxBRKb4M7UYk7K+5Wzb/vBgq5zeN9zi6bTSdGGlxrWUG8jkAQV1a3XCv4Or2t&#10;XkA4j6yxs0wKruQg2z8sdphqO/GRxtLXIoSwS1FB432fSumqhgy6te2JA3e2g0Ef4FBLPeAUwk0n&#10;n6IokQZbDg0N9nRoqLqUv0bB+4RT/hy/jsXlfLj+nDaf30VMSj0u53wLwtPs7+J/94cO8xO4/RIO&#10;kPs/AAAA//8DAFBLAQItABQABgAIAAAAIQCi+E9TBAEAAOwBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAGwG1f7YAAAAmQEAAAsAAAAAAAAAAAAA&#10;AAAANQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABUAAAAAAAAAAAAA&#10;AAAANgIAAGRycy9ncm91cHNoYXBleG1sLnhtbFBLAQItABQABgAIAAAAIQANmP/1wwAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAKoCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD6AAAAmgMAAAAA&#10;">
-[...1 lines deleted...]
-                                <v:rect id="Rectangle 60" o:spid="_x0000_s1060" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEASdDweMUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPzW7CQAyE75X6DitX4lKVTaCtqsCCChKC9lR+HsDK&#10;mmzUrDdkFwhvjw+VerM145nP03nvG3WhLtaBDeTDDBRxGWzNlYHDfvXyASomZItNYDJwowjz2ePD&#10;FAsbrrylyy5VSkI4FmjApdQWWsfSkcc4DC2xaMfQeUyydpW2HV4l3Dd6lGXv2mPN0uCwpaWj8nd3&#10;9gZ+3Pjt+/nwGk5Z87Wv25ivt4vcmMFT/zkBlahP/+a/640VfIGVX2QAPbsDAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBJ0PB4xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                            <v:group id="Group 58" o:spid="_x0000_s1060" style="position:absolute;left:3316;top:10029;width:1783;height:223" coordorigin="3316,9905" coordsize="1783,223" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANmP/1wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na4NA&#10;EL0H+h+WCfSWrLZEislGJLSlBynEFEpvgztRiTsr7lbNv+8GCrnN433OLptNJ0YaXGtZQbyOQBBX&#10;VrdcK/g6va1eQDiPrLGzTAqu5CDbPyx2mGo78ZHG0tcihLBLUUHjfZ9K6aqGDLq17YkDd7aDQR/g&#10;UEs94BTCTSefoiiRBlsODQ32dGioupS/RsH7hFP+HL+OxeV8uP6cNp/fRUxKPS7nfAvC0+zv4n/3&#10;hw7zE7j9Eg6Q+z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADZj/9cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                              <v:group id="Group 59" o:spid="_x0000_s1061" style="position:absolute;left:3316;top:9905;width:1386;height:223" coordorigin="8935,9320" coordsize="1701,283" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBi1FpuwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTtLuoS9coIq54EEFdEG9DM7bFZlKa2NZ/bwTB2zze50znnSlFQ7UrLCuIhxEI4tTq&#10;gjMF/8e/wQ8I55E1lpZJwZ0czGcfvSkm2ra8p+bgMxFC2CWoIPe+SqR0aU4G3dBWxIG72NqgD7DO&#10;pK6xDeGmlF9RNJYGCw4NOVa0zCm9Hm5GwbrFdvEdr5rt9bK8n4+j3Wkbk1L9z27xC8JT59/il3uj&#10;w/wJPH8JB8jZAwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGLUWm7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                                <v:rect id="Rectangle 60" o:spid="_x0000_s1062" style="position:absolute;left:8935;top:9320;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJ0PB4xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsJA&#10;DITvlfoOK1fiUpVNoK2qwIIKEoL2VH4ewMqabNSsN2QXCG+PD5V6szXjmc/Tee8bdaEu1oEN5MMM&#10;FHEZbM2VgcN+9fIBKiZki01gMnCjCPPZ48MUCxuuvKXLLlVKQjgWaMCl1BZax9KRxzgMLbFox9B5&#10;TLJ2lbYdXiXcN3qUZe/aY83S4LClpaPyd3f2Bn7c+O37+fAaTlnzta/bmK+3i9yYwVP/OQGVqE//&#10;5r/rjRV8gZVfZAA9uwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJ0PB4xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:textbox inset="1.5mm,0,1.5mm,0">
                                     <w:txbxContent>
                                       <w:p w14:paraId="4523E1AA" w14:textId="60C6CF17" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00BD4C40">
                                         <w:pPr>
                                           <w:snapToGrid w:val="0"/>
                                           <w:jc w:val="distribute"/>
                                         </w:pPr>
                                         <w:r>
                                           <w:rPr>
                                             <w:rFonts w:hint="eastAsia"/>
                                           </w:rPr>
                                           <w:t xml:space="preserve">      </w:t>
                                         </w:r>
                                       </w:p>
                                     </w:txbxContent>
                                   </v:textbox>
                                 </v:rect>
-                                <v:shape id="Freeform 61" o:spid="_x0000_s1061" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAYzYAxcMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZQq9mU1LtTXNKqGgiAi1NpQeh+w0&#10;CWZnQ3Y18d+7gtDbPN7npMvBNOJMnastK3iKYhDEhdU1lwry79XkDYTzyBoby6TgQg6Wi/EoxUTb&#10;nr/ofPClCCHsElRQed8mUrqiIoMusi1x4P5sZ9AH2JVSd9iHcNPI5zieSYM1h4YKW/qoqDgeTkaB&#10;LrP85Xe/XQ8/q9c576ZZv/7cK/X4MGTvIDwN/l98d290mD+H2y/hALm4AgAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAYzYAxcMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 61" o:spid="_x0000_s1063" style="position:absolute;left:9219;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjNgDFwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCr2ZTUu1Nc0qoaCICLU2lB6H7DQJZmdDdjXx37uC0Ns83ueky8E04kydqy0reIpiEMSF&#10;1TWXCvLv1eQNhPPIGhvLpOBCDpaL8SjFRNuev+h88KUIIewSVFB53yZSuqIigy6yLXHg/mxn0AfY&#10;lVJ32Idw08jnOJ5JgzWHhgpb+qioOB5ORoEus/zld79dDz+r1znvplm//twr9fgwZO8gPA3+X3x3&#10;b3SYP4fbL+EAubgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYzYAxcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 62" o:spid="_x0000_s1062" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAPGBj5cMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPy2rCQBTdC/7DcAV3ddJgtU0dQygkFBF8VEqXl8xt&#10;Epq5EzJTk/69syi4PJz3Jh1NK67Uu8aygsdFBIK4tLrhSsHlI394BuE8ssbWMin4IwfpdjrZYKLt&#10;wCe6nn0lQgi7BBXU3neJlK6syaBb2I44cN+2N+gD7CupexxCuGllHEUrabDh0FBjR281lT/nX6NA&#10;V9ll+XXcFeNnvn7h/VM2FIejUvPZmL2C8DT6u/jf/a4VxGF9+BJ+gNzeAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAPGBj5cMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 62" o:spid="_x0000_s1064" style="position:absolute;left:9502;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8YGPlwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwBXd10mC1TR1DKCQUEXxUSpeXzG0SmrkTMlOT/r2zKLg8nPcmHU0rrtS7xrKCx0UEgri0&#10;uuFKweUjf3gG4TyyxtYyKfgjB+l2Otlgou3AJ7qefSVCCLsEFdTed4mUrqzJoFvYjjhw37Y36APs&#10;K6l7HEK4aWUcRStpsOHQUGNHbzWVP+dfo0BX2WX5ddwV42e+fuH9UzYUh6NS89mYvYLwNPq7+N/9&#10;rhXEYX34En6A3N4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPGBj5cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 63" o:spid="_x0000_s1063" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAUyzGfsUA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IK3nQTsbWmWSUIikhBq1J6fGRf&#10;k2D2bciuJv33bqHgcZiZb5h02Zta3Kh1lWUF8TgCQZxbXXGh4Hxaj95AOI+ssbZMCn7JwXLxNEgx&#10;0bbjT7odfSEChF2CCkrvm0RKl5dk0I1tQxy8H9sa9EG2hdQtdgFuajmJoldpsOKwUGJDq5Lyy/Fq&#10;FOgiO0+/D7tN/7WezfnjJes2+4NSw+c+ewfhqfeP8H97qxVMYvj7En6AXNwBAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQBTLMZ+xQAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 63" o:spid="_x0000_s1065" style="position:absolute;left:9786;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTLMZ+xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredBOxtaZZJQiKSEGrUnp8ZF+TYPZtyK4m/fduoeBxmJlvmHTZm1rcqHWVZQXxOAJB&#10;nFtdcaHgfFqP3kA4j6yxtkwKfsnBcvE0SDHRtuNPuh19IQKEXYIKSu+bREqXl2TQjW1DHLwf2xr0&#10;QbaF1C12AW5qOYmiV2mw4rBQYkOrkvLL8WoU6CI7T78Pu03/tZ7N+eMl6zb7g1LD5z57B+Gp94/w&#10;f3urFUxi+PsSfoBc3AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBTLMZ+xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 64" o:spid="_x0000_s1064" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAo/5YCcQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IK3nRjsFZTVwkFRaSgVZEeH9ln&#10;Epp9G7KrSf+9WxA8DjPzDTNfdqYSN2pcaVnBaBiBIM6sLjlXcDquBlMQziNrrCyTgj9ysFy89OaY&#10;aNvyN90OPhcBwi5BBYX3dSKlywoy6Ia2Jg7exTYGfZBNLnWDbYCbSsZRNJEGSw4LBdb0WVD2e7ga&#10;BTpPT+Of/XbdnVfvM/56S9v1bq9U/7VLP0B46vwz/GhvtII4hv8v4QfIxR0AAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAKP+WAnEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 64" o:spid="_x0000_s1066" style="position:absolute;left:10069;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCj/lgJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredGOwVlNXCQVFpKBVkR4f2WcSmn0bsqtJ/71bEDwOM/MNM192phI3alxpWcFoGIEg&#10;zqwuOVdwOq4GUxDOI2usLJOCP3KwXLz05pho2/I33Q4+FwHCLkEFhfd1IqXLCjLohrYmDt7FNgZ9&#10;kE0udYNtgJtKxlE0kQZLDgsF1vRZUPZ7uBoFOk9P45/9dt2dV+8z/npL2/Vur1T/tUs/QHjq/DP8&#10;aG+0gjiG/y/hB8jFHQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKP+WAnEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
-                                <v:shape id="Freeform 65" o:spid="_x0000_s1065" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAzLL9ksYA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPW2vCQBSE3wv+h+UIfaub2osaXSUICUWEekN8PGRP&#10;k2D2bMhuTfrv3UKhj8PMfMMsVr2pxY1aV1lW8DyKQBDnVldcKDgd06cpCOeRNdaWScEPOVgtBw8L&#10;jLXteE+3gy9EgLCLUUHpfRNL6fKSDLqRbYiD92Vbgz7ItpC6xS7ATS3HUfQuDVYcFkpsaF1Sfj18&#10;GwW6SE6vl90m68/pZMbbt6TLPndKPQ77ZA7CU+//w3/tD61g/AK/X8IPkMs7AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFw&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAzLL9ksYAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIsDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                                <v:shape id="Freeform 65" o:spid="_x0000_s1067" style="position:absolute;left:10353;top:9320;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMsv2SxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vaixpdJQgJRYR6Q3w8ZE+TYPZsyG5N+u/dQqGPw8x8wyxWvanFjVpXWVbwPIpA&#10;EOdWV1woOB3TpykI55E11pZJwQ85WC0HDwuMte14T7eDL0SAsItRQel9E0vp8pIMupFtiIP3ZVuD&#10;Psi2kLrFLsBNLcdR9C4NVhwWSmxoXVJ+PXwbBbpITq+X3Sbrz+lkxtu3pMs+d0o9DvtkDsJT7//D&#10;f+0PrWD8Ar9fwg+QyzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzLL9ksYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                   <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                                 </v:shape>
                               </v:group>
-                              <v:rect id="Rectangle 66" o:spid="_x0000_s1066" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEABvEwwMQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESP0WrCQBRE34X+w3ILvhSzibUi0VWqUFp9qpoPuGSv&#10;2WD2bppdNf37rlDwcZiZM8xi1dtGXKnztWMFWZKCIC6drrlSUBw/RjMQPiBrbByTgl/ysFo+DRaY&#10;a3fjPV0PoRIRwj5HBSaENpfSl4Ys+sS1xNE7uc5iiLKrpO7wFuG2keM0nUqLNccFgy1tDJXnw8Uq&#10;+Davb7uXYuJ+0mZ7rFuffe7XmVLD5/59DiJQHx7h//aXVjCewP1L/AFy+QcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAAbxMMDEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                              <v:rect id="Rectangle 66" o:spid="_x0000_s1068" style="position:absolute;left:4884;top:9905;width:215;height:223;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAG8TDAxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+FLOJtSLRVapQWn2qmg+4ZK/ZYPZuml01/fuuUPBxmJkzzGLV20ZcqfO1YwVZkoIg&#10;Lp2uuVJQHD9GMxA+IGtsHJOCX/KwWj4NFphrd+M9XQ+hEhHCPkcFJoQ2l9KXhiz6xLXE0Tu5zmKI&#10;squk7vAW4baR4zSdSos1xwWDLW0MlefDxSr4Nq9vu5di4n7SZnusW5997teZUsPn/n0OIlAfHuH/&#10;9pdWMJ7A/Uv8AXL5BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAbxMMDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#36f" strokeweight=".5pt">
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
                                     <w:p w14:paraId="4E2349D2" w14:textId="77777777" w:rsidR="004932FC" w:rsidRDefault="004932FC" w:rsidP="00BD4C40">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
-                  <w:r w:rsidR="00DE4D40" w:rsidRPr="00781BB5">
+                  <w:r w:rsidR="00DE4D40" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Remit the fund to the account with Chunghwa Post</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="5601" w:type="dxa"/>
+                  <w:gridSpan w:val="2"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="1312A77D" w14:textId="13ECB03F" w:rsidR="0020487B" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>Remit the fund to the account with a</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="77C5AADE" w14:textId="1F28D43D" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="006C79A1">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="180" w:lineRule="exact"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>financial institution</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w14:paraId="40197003" w14:textId="77777777" w:rsidTr="002A245D">
+              <w:trPr>
+                <w:cantSplit/>
+                <w:trHeight w:val="510"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1903" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p w14:paraId="24984FAC" w14:textId="77777777" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:noProof/>
+                      <w:color w:val="3366FF"/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3388" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
+                    <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                    <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
+                  </w:tcBorders>
+                </w:tcPr>
+                <w:p w14:paraId="0235470A" w14:textId="424DE719" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="00DE4D40" w:rsidP="00BD4C40">
+                  <w:pPr>
+                    <w:snapToGrid w:val="0"/>
+                    <w:spacing w:line="240" w:lineRule="exact"/>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:color w:val="3366FF"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Post Office Code</w:t>
                   </w:r>
-                  <w:r w:rsidR="00DE4D40" w:rsidRPr="00781BB5">
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>：</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve"> </w:t>
+                    <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="50F2FE08" w14:textId="513CF947" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="00DE4D40" w:rsidP="00781BB5">
+                <w:p w14:paraId="50F2FE08" w14:textId="46A0D2BE" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="00DE4D40" w:rsidP="00781BB5">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00781BB5">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>Account no.:</w:t>
+                    <w:t>Account no.</w:t>
                   </w:r>
-                  <w:r w:rsidR="00BD4C40" w:rsidRPr="000F3373">
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
+                      <w:color w:val="3366FF"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>:</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BD4C40" w:rsidRPr="00A37DD8">
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1701" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="150869FA" w14:textId="72A24435" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
+                <w:p w14:paraId="150869FA" w14:textId="72A24435" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="100" w:firstLine="196"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">        </w:t>
                   </w:r>
-                  <w:r w:rsidR="0020487B" w:rsidRPr="0020487B">
+                  <w:r w:rsidR="0020487B" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Bank</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="7ED669F8" w14:textId="3C37B524" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
+                <w:p w14:paraId="7ED669F8" w14:textId="3C37B524" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="100" w:firstLine="196"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve">      </w:t>
                   </w:r>
-                  <w:r w:rsidR="00E923AF">
+                  <w:r w:rsidR="00E923AF" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="000F3373">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="20"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="0020487B" w:rsidRPr="0020487B">
+                  <w:r w:rsidR="0020487B" w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Branch</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="3685" w:type="dxa"/>
+                  <w:tcW w:w="3900" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:p w14:paraId="02AC3A3F" w14:textId="563EEB6D" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="0020487B">
+                <w:p w14:paraId="02AC3A3F" w14:textId="0E14A590" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="003B73C6">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="922"/>
                       <w:tab w:val="left" w:pos="7655"/>
                     </w:tabs>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
-                    <w:ind w:firstLineChars="100" w:firstLine="200"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Bank/institution code</w:t>
                   </w:r>
-                  <w:r w:rsidR="00BD4C40" w:rsidRPr="000F3373">
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...7 lines deleted...]
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                      <w:noProof/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="24432CC6" w14:textId="0010F470" w:rsidR="00BD4C40" w:rsidRPr="000F3373" w:rsidRDefault="0020487B" w:rsidP="0020487B">
+                <w:p w14:paraId="24432CC6" w14:textId="12162616" w:rsidR="00BD4C40" w:rsidRPr="00A37DD8" w:rsidRDefault="0020487B" w:rsidP="003B73C6">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
-                    <w:ind w:firstLineChars="100" w:firstLine="200"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="0020487B">
+                  <w:r w:rsidRPr="00A37DD8">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>Account no.</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="003B73C6">
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00BD4C40" w:rsidRPr="000F3373">
-[...6 lines deleted...]
-                  </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002C6BA0" w:rsidRPr="000F3373" w14:paraId="7618F412" w14:textId="77777777" w:rsidTr="00822658">
+            <w:tr w:rsidR="002C6BA0" w:rsidRPr="00A37DD8" w14:paraId="7618F412" w14:textId="77777777" w:rsidTr="002A245D">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
                 <w:tblCellMar>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
                 <w:trHeight w:val="170"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="10750" w:type="dxa"/>
+                  <w:tcW w:w="10892" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="47DFF724" w14:textId="4E7A3A25" w:rsidR="002C6BA0" w:rsidRPr="00506000" w:rsidRDefault="00506000" w:rsidP="002C6BA0">
+                <w:p w14:paraId="47DFF724" w14:textId="4E7A3A25" w:rsidR="002C6BA0" w:rsidRPr="006F2D5F" w:rsidRDefault="00506000" w:rsidP="002C6BA0">
                   <w:pPr>
                     <w:spacing w:line="200" w:lineRule="atLeast"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:noProof/>
                       <w:color w:val="FF0000"/>
                       <w:szCs w:val="22"/>
+                      <w:highlight w:val="green"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00506000">
+                  <w:r w:rsidRPr="00735CD7">
                     <w:rPr>
-                      <w:rFonts w:hint="eastAsia"/>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-8"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
-                    <w:t>Please attach here a copy of the front page of the applicant</w:t>
-[...20 lines deleted...]
-                    <w:t>s passbook</w:t>
+                    <w:t>Please attach here a copy of the front page of the applicant’s passbook</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00506000" w:rsidRPr="000F3373" w14:paraId="127D7F27" w14:textId="77777777" w:rsidTr="00822658">
+            <w:tr w:rsidR="00506000" w:rsidRPr="00A37DD8" w14:paraId="127D7F27" w14:textId="77777777" w:rsidTr="002A245D">
               <w:tblPrEx>
                 <w:tblBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tblBorders>
                 <w:tblCellMar>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tblCellMar>
               </w:tblPrEx>
               <w:trPr>
-                <w:trHeight w:val="1252"/>
+                <w:trHeight w:val="829"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="10750" w:type="dxa"/>
+                  <w:tcW w:w="10892" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
                     <w:top w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
                     <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                     <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="52C60A14" w14:textId="77777777" w:rsidR="00506000" w:rsidRPr="00506000" w:rsidRDefault="00506000" w:rsidP="002C6BA0">
+                <w:p w14:paraId="52C60A14" w14:textId="77777777" w:rsidR="00506000" w:rsidRPr="00A37DD8" w:rsidRDefault="00506000" w:rsidP="002C6BA0">
                   <w:pPr>
                     <w:spacing w:line="200" w:lineRule="atLeast"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
+                      <w:rFonts w:eastAsia="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-8"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="364B01B7" w14:textId="68582542" w:rsidR="00806B6C" w:rsidRPr="00E923AF" w:rsidRDefault="002E2CB7" w:rsidP="002E2CB7">
+          <w:p w14:paraId="364B01B7" w14:textId="05293A84" w:rsidR="00806B6C" w:rsidRPr="000F03B6" w:rsidRDefault="002E2CB7" w:rsidP="00CE2307">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="260" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="260" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F03B6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Beneficiaries information sheet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D335EB7" w14:textId="4B8268D5" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="001805E8">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...77 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="002E2CB7" w:rsidRPr="00E923AF">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>All beneficiaries shall fill out the form If there is insufficient space, please write on a separate piece of paper</w:t>
             </w:r>
-            <w:r w:rsidR="00E923AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00E923AF" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC9453B" w14:textId="77777777" w:rsidR="00E923AF" w:rsidRDefault="002C45FA" w:rsidP="00E923AF">
+          <w:p w14:paraId="16C56A39" w14:textId="6D0C72F8" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="009F6ADC">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="260" w:lineRule="exact"/>
-              <w:ind w:left="468" w:hangingChars="300" w:hanging="468"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:ind w:left="156" w:hangingChars="100" w:hanging="156"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E923AF">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="002E2CB7" w:rsidRPr="00E923AF">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Priority of the entitled dependents to claim Survivors' allowance s or Survivor Pension :(</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">Priority of the entitled dependents to claim Survivor </w:t>
+            </w:r>
+            <w:r w:rsidR="009F6ADC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>1)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Spouse and Children (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>llowances or Survivor Pension:</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6ADC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Parents (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>(1)Spouse and Children (2)Parents (3)Grandparents</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6ADC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Grandparents</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>(4)Grandchildren who are raised by the insured person (5)</w:t>
+            </w:r>
+            <w:r w:rsidR="00352AF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>Siblings who are</w:t>
+            </w:r>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> raised</w:t>
+            </w:r>
+            <w:r w:rsidR="00E923AF" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>4)</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002E2CB7" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Grandchildren who are raised by the insured person (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">by the insured </w:t>
+            </w:r>
+            <w:r w:rsidR="00352AF8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5)</w:t>
-[...32 lines deleted...]
-              <w:t>by the insured person.</w:t>
+              <w:t>person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C45FA" w:rsidRPr="000F3373" w14:paraId="42AFE788" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w14:paraId="42AFE788" w14:textId="77777777" w:rsidTr="00C65CE8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="57"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47E5A386" w14:textId="79C074DE" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
+          <w:p w14:paraId="47E5A386" w14:textId="79C074DE" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Spouse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBF2D50" w14:textId="51277326" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
+          <w:p w14:paraId="4FBF2D50" w14:textId="51277326" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="743A2389" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="743A2389" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="757237ED" w14:textId="59930AD9" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
+          <w:p w14:paraId="757237ED" w14:textId="59930AD9" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00DE4D40" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D8745C" w14:textId="79141B0B" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="39D8745C" w14:textId="79141B0B" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E19D52B" w14:textId="3A52ACEB" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00D35F55" w:rsidP="00A847FD">
+          <w:p w14:paraId="2E19D52B" w14:textId="3A52ACEB" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00D35F55" w:rsidP="00A847FD">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Number of alien resident certificate or</w:t>
-[...17 lines deleted...]
-              <w:t>passport</w:t>
+              <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30138C64" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="30138C64" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FDB3E3" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="78FDB3E3" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37EB0A52" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="37EB0A52" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EF7B332" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="4EF7B332" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA262FA" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="0FA262FA" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63BBD42E" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="63BBD42E" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="463" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37C7CDDD" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="37C7CDDD" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0731795F" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="0731795F" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="464" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1009DC13" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="1009DC13" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="329" w:type="dxa"/>
+            <w:tcW w:w="188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="654C7EF8" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="654C7EF8" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="49A21098" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="49A21098" w14:textId="77777777" w:rsidTr="00C65CE8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="886"/>
+          <w:trHeight w:val="749"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="71521469" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="71521469" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="341BA55D" w14:textId="79D4FD7D" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00DE4D40">
+          <w:p w14:paraId="341BA55D" w14:textId="79D4FD7D" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00DE4D40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...21 lines deleted...]
-              <w:t>method</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Contact method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9074" w:type="dxa"/>
+            <w:tcW w:w="8933" w:type="dxa"/>
             <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67AD09CB" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRDefault="001D2FB8" w:rsidP="006E272B">
+          <w:p w14:paraId="67AD09CB" w14:textId="601EA50E" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="006E272B">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zip Code</w:t>
+            </w:r>
+            <w:r w:rsidR="00C575F0" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE4D40">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">□□□-□□□  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>□□□□□□</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Landline/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobile phone no.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...5 lines deleted...]
-              <w:t>：</w:t>
+            <w:r w:rsidR="0046082E" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E99912" w14:textId="2CFA6D15" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="006E272B">
+          <w:p w14:paraId="11E99912" w14:textId="2CFA6D15" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="006E272B">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Correspondence address:      </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C45FA" w:rsidRPr="000F3373" w14:paraId="21761187" w14:textId="77777777" w:rsidTr="00E731EB">
+      <w:tr w:rsidR="002C45FA" w:rsidRPr="00577A15" w14:paraId="21761187" w14:textId="77777777" w:rsidTr="00C65CE8">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2787B787" w14:textId="1DB4B1AE" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00EC5A19" w:rsidP="002C6BA0">
+          <w:p w14:paraId="2787B787" w14:textId="1DB4B1AE" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date of wedding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C987D14" w14:textId="38111184" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="1C987D14" w14:textId="38111184" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcW w:w="856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23FF993C" w14:textId="77777777" w:rsidR="00EC5A19" w:rsidRPr="00EC5A19" w:rsidRDefault="00EC5A19" w:rsidP="00EC5A19">
+          <w:p w14:paraId="106B8CC4" w14:textId="6E569DAF" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C575F0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0903F820" w14:textId="2F4A72D7" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00EC5A19" w:rsidP="009E5E23">
+          <w:p w14:paraId="0903F820" w14:textId="2F4A72D7" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="009E5E23">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78528A96" w14:textId="1A46C54E" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="00093AB4">
+          <w:p w14:paraId="78528A96" w14:textId="1A46C54E" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00EC5A19" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00EC5A19" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4" w:rsidRPr="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16B24EA0" w14:textId="3B7BFE4A" w:rsidR="002C45FA" w:rsidRPr="00D35F55" w:rsidRDefault="00EC5A19" w:rsidP="00CC46F4">
+          <w:p w14:paraId="16B24EA0" w14:textId="3B7BFE4A" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="00CC46F4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35F55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Statement of guardianship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="569" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="517F0D1E" w14:textId="2BCE8634" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00121CD3" w:rsidP="00D35F55">
+          <w:p w14:paraId="517F0D1E" w14:textId="2BCE8634" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00121CD3" w:rsidP="00D35F55">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00CC46F4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12270C32" w14:textId="66B3B172" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="004624AA">
+          <w:p w14:paraId="12270C32" w14:textId="66B3B172" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="004624AA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00121CD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00121CD3" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D69C72D" w14:textId="44BD8542" w:rsidR="00EC5A19" w:rsidRPr="00EC5A19" w:rsidRDefault="00EC5A19" w:rsidP="00D35F55">
+          <w:p w14:paraId="0D69C72D" w14:textId="44BD8542" w:rsidR="00EC5A19" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...21 lines deleted...]
-              <w:t>above</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Issued with severe or above</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B42675B" w14:textId="2E0ABA47" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00EC5A19" w:rsidP="00D35F55">
+          <w:p w14:paraId="7B42675B" w14:textId="2E0ABA47" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>disability card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D840D5D" w14:textId="6B8E7F4C" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00EC5A19" w:rsidP="004624AA">
+          <w:p w14:paraId="3D840D5D" w14:textId="6B8E7F4C" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00EC5A19" w:rsidP="004624AA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0173A4" w14:textId="76482ECC" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="004624AA">
+          <w:p w14:paraId="0E0173A4" w14:textId="76482ECC" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="004624AA">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00EC5A19" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="994" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68BE1FA9" w14:textId="7727C51B" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00121CD3" w:rsidP="00A847FD">
+          <w:p w14:paraId="68BE1FA9" w14:textId="38223C7E" w:rsidR="002C45FA" w:rsidRPr="00CE2307" w:rsidRDefault="00CE2307" w:rsidP="00CE2307">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A847FD">
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil </w:t>
-[...6 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:t xml:space="preserve">Civil Servant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and Teacher</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>Servant</w:t>
-[...42 lines deleted...]
-              <w:t>n</w:t>
+              <w:t xml:space="preserve"> Insurance Pension</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eceived</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="994" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60D1825D" w14:textId="52195417" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00121CD3" w:rsidP="00E731EB">
+          <w:p w14:paraId="60D1825D" w14:textId="52195417" w:rsidR="002C45FA" w:rsidRPr="00577A15" w:rsidRDefault="00121CD3" w:rsidP="00E731EB">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00CC46F4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00CC46F4" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0535FDC3" w14:textId="66EB1E0D" w:rsidR="00CC46F4" w:rsidRDefault="002C45FA" w:rsidP="00E731EB">
+          <w:p w14:paraId="04FB1086" w14:textId="04E3E3B5" w:rsidR="00467700" w:rsidRPr="00577A15" w:rsidRDefault="002C45FA" w:rsidP="00C575F0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
-[...4 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00CC46F4">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00CC46F4" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:r w:rsidR="00467700" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6083202C" w14:textId="7031E3D2" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="00093AB4">
+          <w:p w14:paraId="034CE0B1" w14:textId="38A81235" w:rsidR="00467700" w:rsidRPr="00577A15" w:rsidRDefault="00467700" w:rsidP="00C575F0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00CC46F4">
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...25 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6083202C" w14:textId="19198696" w:rsidR="002C45FA" w:rsidRPr="00577A15" w:rsidRDefault="00121CD3" w:rsidP="00C575F0">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>PENSION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C45FA" w:rsidRPr="000F3373" w14:paraId="7904AAFA" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="002C45FA" w:rsidRPr="00577A15" w14:paraId="7904AAFA" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:tcW w:w="10916" w:type="dxa"/>
             <w:gridSpan w:val="40"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498B1DD7" w14:textId="24841CE5" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00CC46F4">
+          <w:p w14:paraId="498B1DD7" w14:textId="24841CE5" w:rsidR="002C45FA" w:rsidRPr="00577A15" w:rsidRDefault="00186992" w:rsidP="00CC46F4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D35F55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Information of other beneficiaries (Do not fill out for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00D35F55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>non current</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00D35F55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> beneficiaries)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="61134024" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="61134024" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43202BE9" w14:textId="0F7DD7FD" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="43202BE9" w14:textId="0F7DD7FD" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4441637C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="4441637C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B925DB9" w14:textId="26110C24" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
+          <w:p w14:paraId="1B925DB9" w14:textId="26110C24" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>of birth</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5922353B" w14:textId="770B9046" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="5922353B" w14:textId="770B9046" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="763D6AEE" w14:textId="5EC4675F" w:rsidR="001D2FB8" w:rsidRPr="00CC46F4" w:rsidRDefault="00D35F55" w:rsidP="00C16463">
+          <w:p w14:paraId="763D6AEE" w14:textId="5EC4675F" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="00D35F55" w:rsidP="00C16463">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Number of alien resident certificate or</w:t>
-[...17 lines deleted...]
-              <w:t>passport</w:t>
+              <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D3C1ECE" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="2D3C1ECE" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76767F80" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="76767F80" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B065A52" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="3B065A52" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DC3C956" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="7DC3C956" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0FE85E" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="5B0FE85E" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C524F5E" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="0C524F5E" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBB8E3B" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="4CBB8E3B" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="524C5968" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="524C5968" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="560EBACE" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="560EBACE" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E214A61" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="0E214A61" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2F210A" w14:textId="40DC0390" w:rsidR="001D2FB8" w:rsidRPr="00CC46F4" w:rsidRDefault="001D2FB8" w:rsidP="001D2FB8">
+          <w:p w14:paraId="2E2F210A" w14:textId="40DC0390" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00186992">
-[...37 lines deleted...]
-              <w:t>person</w:t>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Relationship with the insured person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="7CB2531A" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="7CB2531A" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A90982B" w14:textId="66DFD7D9" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="3A90982B" w14:textId="66DFD7D9" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00121CD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Guardian Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="582A8375" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="582A8375" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72021789" w14:textId="4B3A09F6" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
+          <w:p w14:paraId="72021789" w14:textId="4B3A09F6" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>of birth</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="554DE285" w14:textId="11AACD69" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="554DE285" w14:textId="11AACD69" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FB0FBE7" w14:textId="604D5F12" w:rsidR="001D2FB8" w:rsidRPr="00CC46F4" w:rsidRDefault="00D35F55" w:rsidP="00C16463">
+          <w:p w14:paraId="6FB0FBE7" w14:textId="604D5F12" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="00D35F55" w:rsidP="00C16463">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Number of alien resident certificate or</w:t>
-[...17 lines deleted...]
-              <w:t>passport</w:t>
+              <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73BCBB22" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="73BCBB22" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A640F0C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="2A640F0C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA21766" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="5BA21766" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74688E4D" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="74688E4D" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A280F8A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="6A280F8A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DE90CCF" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="1DE90CCF" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="109D155A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="109D155A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7548E15A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="7548E15A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07FA3ABA" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="07FA3ABA" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25AB9CF5" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="25AB9CF5" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43B11D00" w14:textId="58D035A7" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="43B11D00" w14:textId="58D035A7" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="6884E100" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="6884E100" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="884"/>
+          <w:trHeight w:val="644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8305A4" w14:textId="738E0573" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00BD4C40">
+          <w:p w14:paraId="6C8305A4" w14:textId="738E0573" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00BD4C40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...21 lines deleted...]
-              <w:t>method</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Contact method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9357" w:type="dxa"/>
+            <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="38"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79265ED3" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
+          <w:p w14:paraId="79265ED3" w14:textId="3F88E99C" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zip Code</w:t>
+            </w:r>
+            <w:r w:rsidR="00C575F0" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE4D40">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">□□□-□□□  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve">□□□□□□ </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...15 lines deleted...]
-              <w:t>：</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Landline/Mobile phone no.:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B8D309" w14:textId="0FE706BE" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
+          <w:p w14:paraId="57B8D309" w14:textId="2B9F6559" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Correspondence address:</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C45FA" w:rsidRPr="000F3373" w14:paraId="58388944" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="002C45FA" w:rsidRPr="00577A15" w14:paraId="58388944" w14:textId="77777777" w:rsidTr="00C65CE8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB8A9F2" w14:textId="19125C39" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00574118">
+          <w:p w14:paraId="4CB8A9F2" w14:textId="19125C39" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00574118">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>In school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="635C86CC" w14:textId="1267E587" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00612013">
+          <w:p w14:paraId="635C86CC" w14:textId="1267E587" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAC30CD" w14:textId="3C7E7188" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="002C45FA" w:rsidP="00612013">
+          <w:p w14:paraId="6FAC30CD" w14:textId="6CB85713" w:rsidR="00C65CE8" w:rsidRPr="00A37DD8" w:rsidRDefault="002C45FA" w:rsidP="00C65CE8">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00370277">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00370277" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="711" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3113D428" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="000756A4" w:rsidRDefault="00370277" w:rsidP="000756A4">
+          <w:p w14:paraId="3113D428" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="000756A4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104E7C66" w14:textId="60BEBF39" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="000756A4">
+          <w:p w14:paraId="104E7C66" w14:textId="60BEBF39" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="000756A4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1431" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C121258" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00370277">
+          <w:p w14:paraId="7C121258" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00370277">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E0D4484" w14:textId="651A0D0F" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00093AB4">
+          <w:p w14:paraId="5E0D4484" w14:textId="651A0D0F" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□Y</w:t>
+            </w:r>
+            <w:r w:rsidR="000756A4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,$</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4" w:rsidRPr="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">     </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324FC775" w14:textId="3ABF6D8B" w:rsidR="002C45FA" w:rsidRPr="000756A4" w:rsidRDefault="00370277" w:rsidP="000756A4">
+          <w:p w14:paraId="324FC775" w14:textId="3ABF6D8B" w:rsidR="002C45FA" w:rsidRPr="00A12AE3" w:rsidRDefault="00370277" w:rsidP="000756A4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...2 lines deleted...]
-                <w:szCs w:val="12"/>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A4">
-[...24 lines deleted...]
-              <w:t>of guardianship</w:t>
+            <w:r w:rsidRPr="00A12AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Statement of guardianship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633D3E2B" w14:textId="22D593B4" w:rsidR="00370277" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00612013">
+          <w:p w14:paraId="633D3E2B" w14:textId="22D593B4" w:rsidR="00370277" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5369A6BD" w14:textId="3F86EC5C" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00612013">
+          <w:p w14:paraId="5369A6BD" w14:textId="3F86EC5C" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...13 lines deleted...]
-              <w:t>YES</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B80F307" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="00EC5A19" w:rsidRDefault="00370277" w:rsidP="00093AB4">
+          <w:p w14:paraId="4B80F307" w14:textId="77777777" w:rsidR="00370277" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...21 lines deleted...]
-              <w:t>above</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Issued with severe or above</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70AD892C" w14:textId="2CF83A1F" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00093AB4">
+          <w:p w14:paraId="70AD892C" w14:textId="2CF83A1F" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>disability card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="791B9F44" w14:textId="5D5C73FC" w:rsidR="00370277" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00612013">
+          <w:p w14:paraId="791B9F44" w14:textId="5D5C73FC" w:rsidR="00370277" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26C8F087" w14:textId="33B9FBB3" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00612013">
+          <w:p w14:paraId="26C8F087" w14:textId="33B9FBB3" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00370277" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...13 lines deleted...]
-              <w:t>YES</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C040EA" w14:textId="11EAA130" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="0045148C">
+          <w:p w14:paraId="05C040EA" w14:textId="27D69BB8" w:rsidR="002C45FA" w:rsidRPr="00A37DD8" w:rsidRDefault="00CE2307" w:rsidP="00CE2307">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>Civil Servant Insurance Pension</w:t>
+              <w:t xml:space="preserve">Civil Servant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and Teacher</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Insurance Pension</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eceived</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A3408A" w14:textId="0C961A9F" w:rsidR="00370277" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00370277">
+          <w:p w14:paraId="67A3408A" w14:textId="0C961A9F" w:rsidR="00370277" w:rsidRPr="00577A15" w:rsidRDefault="00370277" w:rsidP="00370277">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00612013">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00612013" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46AF901D" w14:textId="69A497CC" w:rsidR="002C45FA" w:rsidRPr="000F3373" w:rsidRDefault="00370277" w:rsidP="00093AB4">
+          <w:p w14:paraId="46AF901D" w14:textId="69A497CC" w:rsidR="002C45FA" w:rsidRPr="00577A15" w:rsidRDefault="00370277" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00612013">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00612013" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00180F20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00180F20" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="00121CD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>PENSION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="2858DC66" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="2858DC66" w14:textId="77777777" w:rsidTr="00C575F0">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1076"/>
+          <w:trHeight w:val="723"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="068AA291" w14:textId="1194C42C" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="068AA291" w14:textId="1194C42C" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F8B5079" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="0F8B5079" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9AE37B" w14:textId="2D881ABF" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
+          <w:p w14:paraId="6E9AE37B" w14:textId="2D881ABF" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>of birth</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4715E85C" w14:textId="5976DF16" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="4715E85C" w14:textId="5976DF16" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2F497E" w14:textId="341EC3DB" w:rsidR="001D2FB8" w:rsidRPr="00D35F55" w:rsidRDefault="00D35F55" w:rsidP="00D35F55">
+          <w:p w14:paraId="7B2F497E" w14:textId="341EC3DB" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="00D35F55" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Number of alien resident certificate or</w:t>
-[...17 lines deleted...]
-              <w:t>passport</w:t>
+              <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="602367B9" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="602367B9" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494F1546" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="494F1546" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79EFFBF0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="79EFFBF0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A11A68" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="06A11A68" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D7EB0C4" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="6D7EB0C4" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="305036C1" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="305036C1" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10516528" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="10516528" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DA2573F" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="1DA2573F" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77F9C9B3" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="77F9C9B3" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44BBD29C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="44BBD29C" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748B8ACD" w14:textId="6EAE2602" w:rsidR="001D2FB8" w:rsidRPr="00612013" w:rsidRDefault="001D2FB8" w:rsidP="001D2FB8">
+          <w:p w14:paraId="748B8ACD" w14:textId="6EAE2602" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00186992">
-[...37 lines deleted...]
-              <w:t>person</w:t>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Relationship with the insured person</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="6C4F10FC" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="6C4F10FC" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740C0DB1" w14:textId="3F611259" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="740C0DB1" w14:textId="3F611259" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00121CD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Guardian Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D763AF0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="0D763AF0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBFB194" w14:textId="33A22B5D" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
+          <w:p w14:paraId="0BBFB194" w14:textId="33A22B5D" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>of birth</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1775" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540C2A92" w14:textId="6F6653A4" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="540C2A92" w14:textId="6F6653A4" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C505CE9" w14:textId="7191BF12" w:rsidR="001D2FB8" w:rsidRPr="00D35F55" w:rsidRDefault="001D2FB8" w:rsidP="00D35F55">
+          <w:p w14:paraId="6C505CE9" w14:textId="7191BF12" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00C575F0">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or</w:t>
             </w:r>
-            <w:r w:rsidR="00D35F55">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00D35F55" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00342CC6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="620938E0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="620938E0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D7C850" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="16D7C850" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F2C5DDB" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="6F2C5DDB" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14198EA0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="14198EA0" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3381518A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="3381518A" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0321E491" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="0321E491" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="464A4274" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="464A4274" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E42354" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="29E42354" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="302C0710" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="302C0710" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2417B779" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="2417B779" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CE65B73" w14:textId="4AEE9488" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="3CE65B73" w14:textId="4AEE9488" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D2FB8" w:rsidRPr="000F3373" w14:paraId="197898A3" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="001D2FB8" w:rsidRPr="00577A15" w14:paraId="197898A3" w14:textId="77777777" w:rsidTr="002A245D">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1010"/>
+          <w:trHeight w:val="812"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcW w:w="1700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59D29393" w14:textId="47858379" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="00BD4C40">
+          <w:p w14:paraId="59D29393" w14:textId="47858379" w:rsidR="001D2FB8" w:rsidRPr="00A37DD8" w:rsidRDefault="001D2FB8" w:rsidP="00BD4C40">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...21 lines deleted...]
-              <w:t>method</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Contact method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9357" w:type="dxa"/>
+            <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="38"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CFC0CCF" w14:textId="77777777" w:rsidR="001D2FB8" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="5CFC0CCF" w14:textId="0276D5A0" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="000E1E47">
             <w:pPr>
-              <w:spacing w:line="480" w:lineRule="exact"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Zip Code</w:t>
+            </w:r>
+            <w:r w:rsidR="00C575F0" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE4D40">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">□□□-□□□ </w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="26"/>
+              <w:t xml:space="preserve">□□□□□□  </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Landline/Mobile phone no.:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DE4D40">
-[...13 lines deleted...]
-              <w:t>：</w:t>
+            <w:r w:rsidR="00DA52D5" w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43DD3CF7" w14:textId="0CF8F0E6" w:rsidR="001D2FB8" w:rsidRPr="000F3373" w:rsidRDefault="001D2FB8" w:rsidP="004932FC">
+          <w:p w14:paraId="43DD3CF7" w14:textId="205DC3C3" w:rsidR="001D2FB8" w:rsidRPr="00577A15" w:rsidRDefault="001D2FB8" w:rsidP="000E1E47">
             <w:pPr>
-              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00577A15">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Correspondence address:</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00186992" w:rsidRPr="000F3373" w14:paraId="1615164A" w14:textId="77777777" w:rsidTr="00822658">
+      <w:tr w:rsidR="00186992" w:rsidRPr="00A37DD8" w14:paraId="1615164A" w14:textId="77777777" w:rsidTr="00C65CE8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428474F0" w14:textId="1741EB72" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00574118">
+          <w:p w14:paraId="428474F0" w14:textId="1741EB72" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00574118">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>In school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="566" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21AC561E" w14:textId="5E5218B8" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00612013">
+          <w:p w14:paraId="21AC561E" w14:textId="5E5218B8" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF9CDA0" w14:textId="6B70753E" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00612013">
+          <w:p w14:paraId="4BF9CDA0" w14:textId="6B70753E" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...13 lines deleted...]
-              <w:t>YES</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcW w:w="711" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7792D80D" w14:textId="2334DCF1" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00612013">
+          <w:p w14:paraId="7792D80D" w14:textId="2334DCF1" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00612013">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
-            <w:r w:rsidR="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="000756A4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:tcW w:w="1431" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D838ABF" w14:textId="77777777" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="004932FC">
+          <w:p w14:paraId="0D838ABF" w14:textId="77777777" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="004932FC">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AEC1C3E" w14:textId="1A8E7A00" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00093AB4">
+          <w:p w14:paraId="1AEC1C3E" w14:textId="1A8E7A00" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="000756A4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="000756A4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ES</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,$</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4" w:rsidRPr="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12863D3B" w14:textId="246C0C55" w:rsidR="00186992" w:rsidRPr="000756A4" w:rsidRDefault="00186992" w:rsidP="004932FC">
+          <w:p w14:paraId="12863D3B" w14:textId="6D844017" w:rsidR="00186992" w:rsidRPr="00A12AE3" w:rsidRDefault="00186992" w:rsidP="00A12AE3">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000756A4">
-[...4 lines deleted...]
-                <w:szCs w:val="12"/>
+            <w:r w:rsidRPr="00A12AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Statement</w:t>
             </w:r>
-            <w:r w:rsidRPr="000756A4">
-[...4 lines deleted...]
-                <w:szCs w:val="12"/>
+            <w:r w:rsidR="00A12AE3" w:rsidRPr="00A12AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000756A4">
-[...4 lines deleted...]
-                <w:szCs w:val="12"/>
+            <w:r w:rsidRPr="00A12AE3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>of guardianship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113E3075" w14:textId="0AF42049" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="000756A4">
+          <w:p w14:paraId="113E3075" w14:textId="0AF42049" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="000756A4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C94D2D6" w14:textId="19D5C2FC" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="000756A4">
+          <w:p w14:paraId="4C94D2D6" w14:textId="19D5C2FC" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="000756A4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...13 lines deleted...]
-              <w:t>YES</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5446E061" w14:textId="77777777" w:rsidR="00186992" w:rsidRPr="00EC5A19" w:rsidRDefault="00186992" w:rsidP="00180F20">
+          <w:p w14:paraId="5446E061" w14:textId="77777777" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00180F20">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...21 lines deleted...]
-              <w:t>above</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Issued with severe or above</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52872ED1" w14:textId="3E1ADDC1" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00180F20">
+          <w:p w14:paraId="52872ED1" w14:textId="3E1ADDC1" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00180F20">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC5A19">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>disability card</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24B4BCA8" w14:textId="29682966" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00180F20">
+          <w:p w14:paraId="24B4BCA8" w14:textId="29682966" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00180F20">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□N</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776B42F0" w14:textId="44B6332D" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00180F20">
+          <w:p w14:paraId="776B42F0" w14:textId="44B6332D" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00180F20">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...13 lines deleted...]
-              <w:t>YES</w:t>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F3D776" w14:textId="5D324936" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="0045148C">
+          <w:p w14:paraId="68F3D776" w14:textId="67F16326" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00CE2307" w:rsidP="00CE2307">
             <w:pPr>
-              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>Civil Servant Insurance Pension</w:t>
+              <w:t xml:space="preserve">Civil Servant </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and Teacher</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Insurance Pension</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2307">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>eceived</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcW w:w="1987" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5421D2AC" w14:textId="046A3FAF" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00C16463">
+          <w:p w14:paraId="5421D2AC" w14:textId="046A3FAF" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00C16463">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5907AA17" w14:textId="0FBBCE55" w:rsidR="00186992" w:rsidRPr="000F3373" w:rsidRDefault="00186992" w:rsidP="00093AB4">
+          <w:p w14:paraId="5907AA17" w14:textId="0FBBCE55" w:rsidR="00186992" w:rsidRPr="00A37DD8" w:rsidRDefault="00186992" w:rsidP="00093AB4">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00C16463">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00C16463" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
-            <w:r w:rsidR="00093AB4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="00093AB4" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="00180F20">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00180F20" w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00121CD3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00A37DD8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>PENSION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F499FD" w14:textId="77777777" w:rsidR="009134D8" w:rsidRPr="000F3373" w:rsidRDefault="009134D8" w:rsidP="00B97236">
-[...15 lines deleted...]
-    <w:p w14:paraId="0B0B3E21" w14:textId="0C940C95" w:rsidR="00B53D05" w:rsidRPr="000F3373" w:rsidRDefault="007E6F1C" w:rsidP="001D2FB8">
+    <w:p w14:paraId="7F5C16F0" w14:textId="0019950B" w:rsidR="00D35F55" w:rsidRPr="004F35F5" w:rsidRDefault="007E6F1C" w:rsidP="00CE2307">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:rightChars="-187" w:right="-449"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00A37DD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                     </w:t>
       </w:r>
-      <w:r w:rsidR="001D2FB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidR="001D2FB8" w:rsidRPr="00A37DD8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B959B5" w:rsidRPr="00577A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00A35E70">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="000E1E47" w:rsidRPr="00577A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B959B5" w:rsidRPr="00577A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A35E70">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="000E1E47" w:rsidRPr="00577A15">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B9B3E7" w14:textId="77777777" w:rsidR="00612013" w:rsidRDefault="00612013" w:rsidP="00153E2A">
+    <w:p w14:paraId="7FE79A44" w14:textId="23A42F32" w:rsidR="003B3963" w:rsidRPr="00321692" w:rsidRDefault="006263EE" w:rsidP="00AA288A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
-          <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
-      </w:pPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-HK"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regarding the Labor Occupational Accident Insurance for the Survivor Benefits</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F5C16F0" w14:textId="77777777" w:rsidR="00D35F55" w:rsidRDefault="00D35F55" w:rsidP="00153E2A">
+    <w:p w14:paraId="763A0473" w14:textId="3057B1DC" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="003B3963" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
-          <w:noProof/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00321692">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Qualification &amp; Claim Standard</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7FE79A44" w14:textId="77777777" w:rsidR="003B3963" w:rsidRDefault="00186992" w:rsidP="00153E2A">
+    <w:p w14:paraId="041CB20C" w14:textId="1B76F28F" w:rsidR="00186992" w:rsidRPr="00A62963" w:rsidRDefault="00186992" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="50" w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...17 lines deleted...]
-        <w:t>Explanation regarding the Labor Occupational Accident Insurance for the Survivor Benefits</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For an insured person who dies from occupational injury/illness during the effective period of insurance, and who is employed by an insured unit defined by Article 6 of the Labor Occupational Accident Insurance and Protection Act, if the death of the insured person (hereinafter referred to as a worker not enrolled as required), which results from the same injury/illness or diseases caused by such injury/illness occurs during the period when the insured unit does not enroll the insured person as required, or within one year after the insurance effective period expires, the persons who pay for the insured person’s funeral cost or survivors meeting relevant criteria may claim for the following benefits:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763A0473" w14:textId="3057B1DC" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="003B3963" w:rsidP="00C16463">
+    <w:p w14:paraId="155D0E59" w14:textId="05DB18DD" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:beforeLines="50" w:before="180" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3963" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C35DBF" w:rsidRPr="000F3373">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-        <w:t>Qualification &amp; Claim Standard</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Funeral Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041CB20C" w14:textId="77777777" w:rsidR="00186992" w:rsidRDefault="00186992" w:rsidP="00247711">
+    <w:p w14:paraId="2DFC3251" w14:textId="7A299B4E" w:rsidR="00C35DBF" w:rsidRPr="00A37224" w:rsidRDefault="00247711" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Qualification</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00DE64DC" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he person </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE64DC" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who </w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00186992" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the funeral expenses</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE64DC" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>claim</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE64DC" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0D40" w:rsidRPr="00A37224">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Funeral Grant.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="155D0E59" w14:textId="05DB18DD" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00247711">
+    <w:p w14:paraId="3F2319EE" w14:textId="46C32019" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00247711" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00186992" w:rsidRPr="00186992">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Benefit Standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00186992" w:rsidRPr="00186992">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the insured person died during the effective period of the insurance due to </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>occupational</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diseases</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>injuries, the</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who pay for the funeral expenses could claim a five month funeral grant based on the average monthly Insurance Salary for six months before the month the insured person died.</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the insured persons died </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6180" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>without the beneficiary</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00482DF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who pay for the funeral expenses could claim a ten</w:t>
+      </w:r>
+      <w:r w:rsidR="00482DF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00761EF0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>month funeral grant based on the average monthly Insurance Salary for six months before the month the insured person died.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFC3251" w14:textId="6D21CA8B" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00247711" w:rsidP="00247711">
+    <w:p w14:paraId="40A68465" w14:textId="0C786E26" w:rsidR="00C35DBF" w:rsidRPr="007A740B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3963" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004166C4" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004166C4" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Survivor Pension</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00DE64DC">
-[...98 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3F2319EE" w14:textId="7C2549E3" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00247711" w:rsidP="00506305">
+    <w:p w14:paraId="461430E1" w14:textId="5F5AE007" w:rsidR="00807975" w:rsidRPr="007A740B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="432" w:hangingChars="100" w:hanging="192"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00761EF0" w:rsidRPr="00761EF0">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk73447952"/>
+      <w:r w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00247711" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Qualification: The insured left the beneficiary as following</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00761EF0" w:rsidRPr="00761EF0">
-[...154 lines deleted...]
-        <w:t>before the month the insured person died.</w:t>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pouse and </w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hildren (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>arents (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randparents (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randchildren raised (5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CFD" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>iblings raised by the insured who was alive.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apply according to the following procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A68465" w14:textId="0C786E26" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00247711">
+    <w:p w14:paraId="4A865BD6" w14:textId="47FDDB39" w:rsidR="00C35DBF" w:rsidRPr="007A740B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Order of recipients of Survivor pension</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="004166C4" w:rsidRPr="004166C4">
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>spouse or children</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grandparents</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grandchildren raised</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>siblings</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004166C4" w:rsidRPr="004166C4">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>raised by the insured who was alive</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Survivors listed on the rear order as stipulated in the previous paragraph are not entitled to apply for survivor pension payments or survivor allowances if survivors listed on the front still exist. The survivors in the second order could claim for survivor pension payment only if the survivors listed in first order have one of the following conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>They are all disqualified for the survivor pension payments</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>submit a claiming waiver</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>don't submit an application within one year since they are qualified for claiming benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37224" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A62963" w:rsidRPr="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>When the survivor in the first order of previous paragraph claim the benefits or reconfirm to the claiming criteria, the benefit would not be granted to other survivors and the survivors in the first order could claim the benefits; besides, if the benefits are already granted to the survivors in the second order, the benefits would not be reissued to the survivors in the first order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461430E1" w14:textId="4B01CCA9" w:rsidR="00807975" w:rsidRDefault="00C35DBF" w:rsidP="00807975">
+    <w:p w14:paraId="1F7DF989" w14:textId="6159E469" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004166C4" w:rsidRPr="004166C4">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00F11A09" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Criteria for claiming the allowance</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00807975" w:rsidRPr="00807975">
-[...100 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A865BD6" w14:textId="4D468D2A" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="002E373C">
+    <w:p w14:paraId="3E0BE089" w14:textId="49C51706" w:rsidR="00CE58DE" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11A09" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11A09" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Spouse: meet one of the following conditions</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3963" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004166C4" w:rsidRPr="004166C4">
-[...417 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1F7DF989" w14:textId="6159E469" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00247711">
+    <w:p w14:paraId="29111CF8" w14:textId="7A9169B9" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...49 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F081"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Should age 55 or above and the marriage relationship has lasted more than one year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDAB99D" w14:textId="38F706CB" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="10A04060" w14:textId="4CF3FBF2" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-      <w:r w:rsidR="00F11A09" w:rsidRPr="00F11A09">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F082"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Should age 45 or above with the marriage relationship has lasted more than one year and his/her </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>monthly</w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F11A09" w:rsidRPr="00F11A09">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">working </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>income does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not exceed the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D22" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>leve</w:t>
+      </w:r>
+      <w:r w:rsidR="00172D22" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l in Table of Grades of Labor Insurance Salary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...324 lines deleted...]
-    <w:p w14:paraId="4B000EA2" w14:textId="2F6594CB" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="6228DBFA" w14:textId="71C0974E" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...74 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F083"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The spouse has no capability of earning a livelihood</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...233 lines deleted...]
-    <w:p w14:paraId="509C784B" w14:textId="77777777" w:rsidR="00DB1F53" w:rsidRDefault="00C35DBF" w:rsidP="00DB1F53">
+    <w:p w14:paraId="3B6D377A" w14:textId="73B0F07A" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="283"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-      <w:r w:rsidR="00BD1577" w:rsidRPr="00BD1577">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F084"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Raise children as defined in the following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD1577">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">least fifty five years of age and the monthly work salary do not exceed the first level </w:t>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D3A2DE" w14:textId="1DBFC185" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00BD1577" w:rsidP="00DB1F53">
+    <w:p w14:paraId="4B000EA2" w14:textId="524FB993" w:rsidR="00C35DBF" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="283" w:firstLineChars="200" w:firstLine="352"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...16 lines deleted...]
-        <w:t>in Table of Grades of labor Insurance Salary.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Children (As for adopted children, the adoption relationship should have lasted for more than 6 months)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should qualify for </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3963" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>one of the following conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1BD773" w14:textId="028CC99D" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="0346E98C" w14:textId="635F2FEE" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F081"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...70 lines deleted...]
-        <w:t>。</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Minor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2324FE1E" w14:textId="5FDBD05E" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="5364854A" w14:textId="77777777" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...74 lines deleted...]
-        <w:t>：</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F082"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No capability of earning a livelihood.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...294 lines deleted...]
-    <w:p w14:paraId="396E6C62" w14:textId="3D908ADE" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00247711">
+    <w:p w14:paraId="578F199D" w14:textId="3036112D" w:rsidR="00AA1961" w:rsidRPr="00AA1961" w:rsidRDefault="00AA1961" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F083"/>
+      </w:r>
+      <w:r w:rsidRPr="00AA1961">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Under the age of 25 and still go to school wi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">th monthly working income </w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exceed the first </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70CD7" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70CD7" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172D22" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Table of Grades of Labor Insurance Salary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5C40C2AB" w14:textId="62AC2230" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00050BCF" w:rsidP="00397C76">
+    <w:p w14:paraId="02D3A2DE" w14:textId="3A25F03B" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-      <w:r w:rsidR="00112EBB" w:rsidRPr="00112EBB">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112EBB">
-[...19 lines deleted...]
-        <w:t>ased on the average monthly Insurance Salary for six months 50% before the month the insured person died.</w:t>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A840A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randparents: At least age</w:t>
+      </w:r>
+      <w:r w:rsidR="00A840A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d monthly work</w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>income</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not exceed the first level in T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">able of Grades of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70CD7" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>abor Insurance Salary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B78F682" w14:textId="5D4BE26C" w:rsidR="00C35DBF" w:rsidRPr="005C01FD" w:rsidRDefault="00050BCF" w:rsidP="00397C76">
+    <w:p w14:paraId="40292A90" w14:textId="77777777" w:rsidR="00A43809" w:rsidRPr="00A43809" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...36 lines deleted...]
-      <w:r w:rsidR="005C01FD" w:rsidRPr="005C01FD">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C01FD" w:rsidRPr="005C01FD">
-[...8 lines deleted...]
-        <w:t>If an insured person dies while receiving pension for full or serious permanent disability, the remaining amount shall be issued at half the amount calculated in accordance with the permanent disability pension standards.</w:t>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grandchil</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00A43809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dren</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43809" w:rsidRPr="00A43809">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43809" w:rsidRPr="00A43809">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>raised by the insured and meet at least one of the conditions specified in item (2) above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A95B1A5" w14:textId="7AB46396" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00050BCF" w:rsidP="00397C76">
+    <w:p w14:paraId="2324FE1E" w14:textId="31556D26" w:rsidR="00C35DBF" w:rsidRPr="00187CF2" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="539" w:hanging="255"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1577" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00187CF2" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00187CF2" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>iblings</w:t>
+      </w:r>
+      <w:r w:rsidR="00187CF2" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00187CF2" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>raised by the insured and meet at least one of the conditions specified</w:t>
+      </w:r>
+      <w:r w:rsidR="00187CF2" w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...38 lines deleted...]
-        <w:t>When there is more than 2 dependents in the same order for receiving Survivor benefits, 25% additional payment shall be granted for every one additional dependent and the maximum is 50% additional benefit.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCCC74E" w14:textId="00A86847" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00247711">
+    <w:p w14:paraId="71693A17" w14:textId="29782A31" w:rsidR="00187CF2" w:rsidRPr="00187CF2" w:rsidRDefault="00187CF2" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F081"/>
+      </w:r>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...34 lines deleted...]
-        <w:t>If the total amount of this pension and other social insurance pensions claimed by the beneficiary exceeds the average monthly insurance salary adopted by this pension, the excess shall be the amount deductible from the pension amount. Deductible amount shall not exceed 50% of the pension amount. In a case of simultaneously claiming two or more pensions from this insurance, the average monthly insurance salary shall be based on the highest of those adopted by each pension, and shall be deducted from each pension according to the proportion of the pension amount.</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Minor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A06D64D" w14:textId="57B5214A" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="6047ACD7" w14:textId="0CD72F5B" w:rsidR="00187CF2" w:rsidRPr="00187CF2" w:rsidRDefault="00187CF2" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...27 lines deleted...]
-        <w:t>For those receiving survivor pension payments, if one of the following situations occur, payments shall be stopped immediately</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F082"/>
+      </w:r>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No capability of earning a livelihood.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606A4085" w14:textId="427D53D6" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="006D3A03" w:rsidP="007F7586">
+    <w:p w14:paraId="2666770A" w14:textId="4C96E07E" w:rsidR="00187CF2" w:rsidRPr="00187CF2" w:rsidRDefault="00187CF2" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="283"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="200" w:left="680" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...18 lines deleted...]
-      <w:r w:rsidR="00854D21" w:rsidRPr="00854D21">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F083"/>
+      </w:r>
+      <w:r w:rsidRPr="00187CF2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>At least age 55 an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d monthly work</w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00854D21" w:rsidRPr="00854D21">
-[...86 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>income</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do</w:t>
+      </w:r>
+      <w:r w:rsidR="006263EE" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not exceed the first l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evel in Table of Grades of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70CD7" w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172D22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>abor Insurance Salary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D04743" w14:textId="4D8AC9B9" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="396E6C62" w14:textId="3D908ADE" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...95 lines deleted...]
-        <w:t>llowances payout</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk73448020"/>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00112EBB" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Benefit Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064AABF6" w14:textId="6D2C34CC" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="006D3A03" w:rsidP="006D3A03">
+    <w:p w14:paraId="5C40C2AB" w14:textId="62AC2230" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00050BCF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00112EBB" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F16AA" w:rsidRPr="008F16AA">
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00112EBB" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Based on the average monthly Insurance Salary for six months 50% before the month the insured person died.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B3AEF1" w14:textId="53F26142" w:rsidR="00C35DBF" w:rsidRPr="00680EBE" w:rsidRDefault="006D3A03" w:rsidP="00680EBE">
+    <w:p w14:paraId="3B78F682" w14:textId="5D4BE26C" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00050BCF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="005C01FD" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00680EBE" w:rsidRPr="00E36EF3">
-[...8 lines deleted...]
-        <w:t>A forty month Survivor allowances shall be issued based on the average monthly Insurance Salary for six months be fore the month (included) the insured person died.</w:t>
+      <w:r w:rsidR="005C01FD" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If an insured person dies while receiving pension for full or serious permanent disability, the remaining amount shall be issued at half the amount calculated in accordance with the permanent disability pension standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B44B0" w14:textId="4DA1BA0A" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="2A95B1A5" w14:textId="19423943" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00050BCF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00B025B0" w:rsidRPr="00B025B0">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B025B0" w:rsidRPr="00B025B0">
-[...21 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Additional Survivor benefit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>When there is more than 2 dependents in the same order for receiving Survivor benefits</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% additional payment shall be granted for every one additional dependent and the maximum is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>% additional benefit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B971EEE" w14:textId="1489F13A" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="006D3A03" w:rsidP="006D3A03">
+    <w:p w14:paraId="4BCCC74E" w14:textId="00A86847" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...52 lines deleted...]
-        <w:t>The insured persons who have insurance coverage seniority before January 1, 2009 and died while the insurance is still effective and have left (1) spouse (2) children (3) parents (4)grandparents (5) grandchildren brothers and sisters raised by the insured persons while they were alive.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00247711" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the total amount of this pension and other social insurance pensions claimed by the beneficiary exceeds the average monthly insurance salary adopted by this pension, the excess shall be the amount deductible from the pension amount. Deductible amount shall not exceed 50% of the pension amount. In a case of simultaneously claiming two or more pensions from this insurance, the average monthly insurance salary shall be based on the highest of those adopted by each pension, and shall be deducted from each pension according to the proportion of the pension amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8A6833" w14:textId="0AF80628" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="006D3A03" w:rsidP="00B025B0">
+    <w:p w14:paraId="0A06D64D" w14:textId="68094371" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...305 lines deleted...]
-        <w:t>Survivors listed on the rear order as stipulated in the previous paragraph are not entitled to apply for  survivor allowances if survivors listed on the front still exist.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For those receiving survivor pension payments, if one of the following situations occur, payments shall be stopped immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCC6143" w14:textId="6810D5F7" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="006D3A03" w:rsidP="006D3A03">
+    <w:p w14:paraId="606A4085" w14:textId="745E68A1" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="00E36EF3" w:rsidRPr="00E36EF3">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E36EF3" w:rsidRPr="00E36EF3">
-[...8 lines deleted...]
-        <w:t>A forty month Survivor allowances shall be issued based on the average monthly Insurance Salary for six months be fore the month (included) the insured person died.</w:t>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Not in accordance with the conditions stated in 3. Survivor pension qualifications for claim</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Spouse remarrie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4277D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(3)</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The individual is serving sentences in prison, being held by authorities pending legal action or legally detained</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4) </w:t>
+      </w:r>
+      <w:r w:rsidR="00854D21" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Missing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABC478A" w14:textId="5AFD4381" w:rsidR="00C35DBF" w:rsidRPr="00E36EF3" w:rsidRDefault="00C35DBF" w:rsidP="00247704">
+    <w:p w14:paraId="39D04743" w14:textId="0B3FA9B1" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:leftChars="100" w:left="416" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...27 lines deleted...]
-        <w:t>For a worker not enrolled as required who fails to implement relevant procedures for his/her monthly insurance salary during the insurance period, his/her monthly insurance salary shall be determined according to the corresponding grade of total monthly salary in the insured salary category chart, but shall not be higher than the corresponding grade of average monthly insurance salary announced by the insurer in the latest annual statistical report of this insurance at the time of the worker’s death. If no salary information is provided, the salary grade shall be deemed grade 1 according to the insured salary category chart.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7586" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004524C2" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004524C2" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>One time Survivor Allowances payout</w:t>
+      </w:r>
+      <w:r w:rsidR="00631456" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5411713E" w14:textId="32ACDD8D" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="007F7586" w:rsidP="006D3A03">
+    <w:p w14:paraId="064AABF6" w14:textId="62DF9527" w:rsidR="00C35DBF" w:rsidRPr="009E5570" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00680EBE" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Qualification</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The insured persons who have insurance coverage seniority after January 1, 2009 and died while the insurance is still effective.</w:t>
+      </w:r>
+      <w:r w:rsidR="00445929">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A740B" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">And all of the beneficiary not eligible for Survivor Pension cannot apply for the Survivor's </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007A740B" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Pension  after</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007A740B" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receiving the one-time Survivor's Allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B3AEF1" w14:textId="14C825CA" w:rsidR="00C35DBF" w:rsidRPr="009E5570" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00680EBE" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Benefit Standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00680EBE" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5570" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E5570" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>forty</w:t>
+      </w:r>
+      <w:r w:rsidR="00445929">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5570" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009E5570" w:rsidRPr="009E5570">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one-time Survivor allowances shall be issued based on the average monthly Insurance Salary for six months before the month(included) the insured person died.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4B44B0" w14:textId="4DA1BA0A" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7586" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-        <w:t>Documents Required</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Survivor Allowances</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3237E2" w14:textId="4A8C6E04" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="4B971EEE" w14:textId="322D39AB" w:rsidR="00C35DBF" w:rsidRPr="008B5FB2" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Qualification</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The insured persons who have insurance coverage seniority after January 1, 2009, left the beneficiary as following (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pouse and </w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:t>The following documents shall be submitted when applying for funeral grant:</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>hildren (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>arents (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randparents (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>randchildren raised (5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00352AF8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00640741" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>iblings raised by the insured who was alive.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D96A334" w14:textId="2236FE57" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="7F8A6833" w14:textId="25F461BC" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Priority of the entitled </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>beneficiary</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to claim</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Survivor allowances</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Spouse and Children</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Parents</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grandparents</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grandchildren raised </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>siblings</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raised by the insured </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5FB2" w:rsidRPr="008B5FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>who was alive</w:t>
+      </w:r>
+      <w:r w:rsidR="00B025B0" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Survivors listed on the rear order as stipulated in the previous paragraph are not entitled to apply for survivor allowances if survivors listed on the front still exist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCC6143" w14:textId="26B68EC3" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="006D3A03" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Benefit Standards</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A forty month Survivor allowances shall be issued based on the average monthly Insurance Salary for six months before the month(included) the insured person died.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABC478A" w14:textId="5AFD4381" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="標楷體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>★</w:t>
+      </w:r>
+      <w:r w:rsidR="00E36EF3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For a worker not enrolled as required who fails to implement relevant procedures for his/her monthly insurance salary during the insurance period, his/her monthly insurance salary shall be determined according to the corresponding grade of total monthly salary in the insured salary category chart, but shall not be higher than the corresponding grade of average monthly insurance salary announced by the insurer in the latest annual statistical report of this insurance at the time of the worker’s death. If no salary information is provided, the salary grade shall be deemed grade 1 according to the insured salary category chart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A54B920" w14:textId="77777777" w:rsidR="00A62963" w:rsidRDefault="007F7586" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Documents Required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3237E2" w14:textId="7A0B309C" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007F7586" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The following documents shall be submitted when applying for funeral grant:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D96A334" w14:textId="2236FE57" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006D3A03" w:rsidRPr="000F3373">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Labor </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
-        <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+      <w:hyperlink r:id="rId9" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
+        <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
           <w:rPr>
-            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:rFonts w:eastAsia="標楷體"/>
             <w:noProof/>
             <w:color w:val="3366FF"/>
-            <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Occupational Accident Insurance Survivor Benefits Application Form and Payment Receipt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C311E6">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FFF462" w14:textId="6503B508" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00C311E6">
+    <w:p w14:paraId="46FFF462" w14:textId="6503B508" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="459" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006D3A03" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004932FC" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Death certificates, written autopsy reports issued by the public prosecutors, or </w:t>
       </w:r>
-      <w:r w:rsidR="0089507A" w:rsidRPr="0089507A">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0089507A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ruling of proclamation of death</w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A478CB4" w14:textId="0D2A3F87" w:rsidR="00AD0D86" w:rsidRDefault="00C35DBF" w:rsidP="00C311E6">
+    <w:p w14:paraId="3A478CB4" w14:textId="4C51A009" w:rsidR="00AD0D86" w:rsidRPr="00874A59" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E5384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="006E5384">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67717" w:rsidRPr="006E5384">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00E67717" w:rsidRPr="00874A59">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s of whole household registration with the date of death recorded. (Please do not omit the note)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F437BA" w14:textId="7A3075CF" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="459" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004932FC" w:rsidRPr="004932FC">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">(Please do not omit the note) </w:t>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Receipts or evidencing documents for funeral expenses. However, if the person who paid the funeral expenses is also the first in line to receive</w:t>
+      </w:r>
+      <w:r w:rsidR="000B373F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> survivor benefits, an affidavit may be used as a substitute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F437BA" w14:textId="28D3CC20" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="004932FC">
+    <w:p w14:paraId="390AB0F7" w14:textId="15CA79FA" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...38 lines deleted...]
-        <w:t>Receipts or evidencing documents for funeral expenses. However, if the person who paid the funeral expenses is also the first in line to receive a survivor pension or benefits, an affidavit may be used as a substi tute.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The following documents shall be submitted when applying for Survivor Pension:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390AB0F7" w14:textId="15CA79FA" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="6A33B7C3" w14:textId="1BFB6F6A" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:firstLine="57"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...79 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk72944014"/>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006D3A03" w:rsidRPr="000F3373">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Labor </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
-        <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+      <w:hyperlink r:id="rId10" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
+        <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
           <w:rPr>
-            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:rFonts w:eastAsia="標楷體"/>
             <w:noProof/>
             <w:color w:val="3366FF"/>
-            <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Occupational Accident Insurance Survivor Benefits Application Form and Payment Receipt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1DB158" w14:textId="65A08D91" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00C311E6">
+    <w:p w14:paraId="5D1DB158" w14:textId="65A08D91" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="459" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006D3A03" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009C098A" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Death certificates, written autopsy reports issued by the public prosecutors, or </w:t>
       </w:r>
-      <w:r w:rsidR="0089507A" w:rsidRPr="0089507A">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0089507A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ruling of proclamation of death</w:t>
+      </w:r>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23642F73" w14:textId="246B7350" w:rsidR="00AD0D86" w:rsidRDefault="00C35DBF" w:rsidP="00C311E6">
+    <w:p w14:paraId="23642F73" w14:textId="68C7E1A6" w:rsidR="00AD0D86" w:rsidRPr="0043122B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk73449709"/>
+      <w:r w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="000B373F" w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Certificates of whole household registration with the dates of death recorded. If the beneficiaries are the adopted children, the dates of the adoption shall be recorded; if the beneficiaries and the deceased are not under the same household registration, the household registration certificates for both the deceased and the beneficiary shall be submitted; if the beneficiary is the spouse, the date of the marriage shall be recorded in the certificate. (Please do not omit the note)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69612472" w14:textId="3305A54D" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="459" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">(Please do not omit the note) </w:t>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Other documents required are as follow</w:t>
+      </w:r>
+      <w:r w:rsidR="006264A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69612472" w14:textId="43984FF9" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="006D3A03">
+    <w:p w14:paraId="38DD866B" w14:textId="488BEB5D" w:rsidR="009C098A" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...38 lines deleted...]
-        <w:t>Other documents required are as follows:</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk73449435"/>
+      <w:r w:rsidR="009C098A" w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000365A6" w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the dependents are qualified as “in school” (children or grandchildren): Proof of “In School” or Receipts of tuition shall be submitted. The “in school” certificate or receipt of tuition shall be resubmitted to the insurer for examination every year before the end of September. If the conditions meet the qualification, the Survivor pension shall continue to be granted until the end of August of the next year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DD866B" w14:textId="77777777" w:rsidR="009C098A" w:rsidRDefault="00397C76" w:rsidP="00247704">
+    <w:p w14:paraId="39466F65" w14:textId="0FE5203C" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="624" w:hanging="340"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C35DBF" w:rsidRPr="000F3373">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk73449435"/>
-      <w:r w:rsidR="009C098A" w:rsidRPr="009C098A">
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C098A" w:rsidRPr="009C098A">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">If the dependents are qualified as “in school” (children or grandchildren): Proof of “In School” or Receipts of tuition shall be submitted. The “in school” certificate or receipt of tuition shall be resubmitted to the insurer for examination every year before the end of September. If the conditions meet the qualification, the Survivor pension shall conti nue to be granted until the end of August of the next year. </w:t>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the dependents are qualified as “No capability of earning a livelihood”: Severe Physica</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26027" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l or Mental Disability Manual</w:t>
+      </w:r>
+      <w:r w:rsidR="009C098A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, or documents proving an interdiction is placed on the dependent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39466F65" w14:textId="0FE5203C" w:rsidR="00C35DBF" w:rsidRPr="00E975B3" w:rsidRDefault="00397C76" w:rsidP="00247704">
+    <w:p w14:paraId="411C5B02" w14:textId="2E33FF76" w:rsidR="000D1B37" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="624" w:hanging="340"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C35DBF" w:rsidRPr="000F3373">
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009C098A" w:rsidRPr="009C098A">
+      <w:r w:rsidR="000D1B37" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C098A" w:rsidRPr="00E975B3">
-[...30 lines deleted...]
-        <w:t>, or documents proving an interdiction is placed on the dependent.</w:t>
+      <w:r w:rsidR="000D1B37" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the dependents are qualified as </w:t>
+      </w:r>
+      <w:r w:rsidR="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“raised by</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the insured person”</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1B37" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(grandchildren or </w:t>
+      </w:r>
+      <w:r w:rsidR="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>siblings</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1B37" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>): Related documents proving that the dependents are raised by the insured person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C5B02" w14:textId="13403C76" w:rsidR="000D1B37" w:rsidRDefault="00397C76" w:rsidP="00247704">
+    <w:p w14:paraId="124CF87A" w14:textId="6AAA6ED3" w:rsidR="00A62963" w:rsidRPr="000365A6" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="540" w:hangingChars="150" w:hanging="300"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D1B37" w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000365A6" w:rsidRPr="000365A6">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the beneficiary does not have a domestic household registration, the beneficiary shall submit the relevant documents to establish the relationship with the deceased. Beneficiaries receiving a survivor pension shall submit, on an annual basis, documents certifying their identity, their present situation, and the relevant documents needed. All documents submitted for the purposes stated above must have been issued within the preceding six months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D64F6A0" w14:textId="4163D8EC" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="624" w:hanging="340"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C35DBF" w:rsidRPr="00E975B3">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000D1B37" w:rsidRPr="00E975B3">
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000D1B37" w:rsidRPr="00E975B3">
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following documents shall be submitted when applying for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="00574D94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>time survivor allowances payout</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="623B0613" w14:textId="48F42EE7" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00397C76" w:rsidP="00247704">
+    <w:p w14:paraId="33A26BBD" w14:textId="5D0D1D3D" w:rsidR="004932FC" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="624" w:hanging="340"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...203 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00397C76" w:rsidRPr="000F3373">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Labor </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
-        <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+      <w:hyperlink r:id="rId11" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
+        <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
           <w:rPr>
-            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:rFonts w:eastAsia="標楷體"/>
             <w:noProof/>
             <w:color w:val="3366FF"/>
-            <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Occupational Accident Insurance Survivor Benefits Application Form and Payment Receipt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00081022" w14:textId="59A8D0F1" w:rsidR="00C35DBF" w:rsidRPr="0089507A" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="00081022" w14:textId="59A8D0F1" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00397C76" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004932FC" w:rsidRPr="0089507A">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Death certificates, written autopsy reports issued by the public prosecutors, or </w:t>
       </w:r>
-      <w:r w:rsidR="0089507A" w:rsidRPr="0089507A">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0089507A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ruling of proclamation of death</w:t>
+      </w:r>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CE34AA" w14:textId="23248DC7" w:rsidR="00AD0D86" w:rsidRDefault="00C35DBF" w:rsidP="00C311E6">
+    <w:p w14:paraId="65CE34AA" w14:textId="45BEF0C8" w:rsidR="00AD0D86" w:rsidRPr="0043122B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B373F" w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Certificates of whole household registration with the dates of death recorded. If the beneficiaries are the adopted children, the dates of the adoption shall be recorded; if the beneficiaries and the deceased are not under the same household registration, the household registration certificates for both the deceased and the beneficiary shall be submitted; if the beneficiary is the spouse, the date of the marriage shall be recorded in the certificate. (Please do not omit the note)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268D42D6" w14:textId="77777777" w:rsidR="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="459" w:hangingChars="100" w:hanging="176"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004932FC" w:rsidRPr="0089507A">
-[...30 lines deleted...]
-        <w:t xml:space="preserve">(Please do not omit the note) </w:t>
+      <w:r w:rsidR="004932FC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Proof of Beneficiaries who are ineligibility for claiming survivor’s pension</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C54C36E" w14:textId="12BB7F7F" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
+    <w:p w14:paraId="22CA1CAC" w14:textId="38B583C7" w:rsidR="00CA299D" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The following documents shall be submitted when applying for survivor allowances</w:t>
+      </w:r>
+      <w:r w:rsidR="00C311E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CA1CAC" w14:textId="1CDE59DE" w:rsidR="00CA299D" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00CA299D">
+    <w:p w14:paraId="050000A5" w14:textId="4B2573F1" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...97 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00397C76" w:rsidRPr="000F3373">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Labor </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
-        <w:r w:rsidR="00BA4928" w:rsidRPr="00BA4928">
+      <w:hyperlink r:id="rId12" w:tooltip="Labor Insurance Survivor Benefits Application Form and Payment Receipt" w:history="1">
+        <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
           <w:rPr>
-            <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:rFonts w:eastAsia="標楷體"/>
             <w:noProof/>
             <w:color w:val="3366FF"/>
-            <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Occupational Accident Insurance Survivor Benefits Application Form and Payment Receipt</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BA4928">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BA4928" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C257BE0" w14:textId="18B30D14" w:rsidR="00C35DBF" w:rsidRPr="000F3373" w:rsidRDefault="00C35DBF" w:rsidP="00397C76">
-[...1034 lines deleted...]
-    <w:p w14:paraId="6806B8CD" w14:textId="00883AEE" w:rsidR="00B77533" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="6C257BE0" w14:textId="18B30D14" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Death certificates, written autopsy reports issued by the public prosecutors, or </w:t>
+      </w:r>
+      <w:r w:rsidR="0089507A" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ruling of proclamation of death</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CBB6EF" w14:textId="6C5E071C" w:rsidR="00B77533" w:rsidRDefault="00373E6D" w:rsidP="002736F4">
+    <w:p w14:paraId="5336DA74" w14:textId="64B41072" w:rsidR="00A62963" w:rsidRPr="0043122B" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B373F" w:rsidRPr="0043122B">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Certificates of whole household registration with the dates of death recorded. If the beneficiaries are the adopted children, the dates of the adoption shall be recorded; if the beneficiaries and the deceased are not under the same household registration, the household registration certificates for both the deceased and the beneficiary shall be submitted; if the beneficiary is the spouse, the date of the marriage shall be recorded in the certificate. (Please do not omit the note)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C247652" w14:textId="0C89ED48" w:rsidR="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
+      <w:r w:rsidR="00BF5EF6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">According to Article 1088, Paragraph 2 of the Civil Code, parents have the right to use, and to collect fruits from the separate property of their minor child. However, they may not dispose of it except for the interests of the child. Therefore, the legal representative of a minor may not waive his/her right to benefits of this insurance on his/her behalf. </w:t>
+      <w:r w:rsidR="00CA299D" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Workers not enrolled as required shall provide relevant proofs of employment, including name of employing unit, name of employer, address of employing unit, nature and contents of work, employment records, attendance records, remuneration records, and occupational accidents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E99A3E" w14:textId="35A9B7D4" w:rsidR="00B77533" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="226096C9" w14:textId="6B330322" w:rsidR="002412AC" w:rsidRPr="00826912" w:rsidRDefault="002412AC" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...1 lines deleted...]
-          <w:color w:val="3366FF"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00826912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(VI)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B6C" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B6C" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...38 lines deleted...]
-        <w:t>According to Paragraph 1 of Article 1094 of the Civil Code, when both parents cannot exercise the rights nor assume the duties in regard to a minor child, or when the parents die without appointing any guardian by a will, or the appointed guardian refuses to be sworn, the following shall be determined as the guardian in order:</w:t>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>For insured is enrolled through an industrial association or a fishermen's association: if, on the day of the incident, you were engaged in self-employment (such as undertaking independent contracts, operating as a self-employed business, or running a partnership business), please submit relevant proof of employment (e.g., a business registration certificate, business card, records of incoming/outgoing goods or client correspondence, copies of service contracts, etc.). If you were employed, please submit a certificate issued by your employer (this must specify the employment period, as well as the nature of the work, time, location, and remuneration applicable on the day of the incident; the certificate must also include the issuer's name, ID number, address, and telephone number, and bear the issuer's seal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4405DDF9" w14:textId="0B4E3F65" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00D5632E" w:rsidP="002736F4">
+    <w:p w14:paraId="4E37A924" w14:textId="1F0C2D3C" w:rsidR="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:leftChars="118" w:left="283"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC" w:rsidRPr="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk237970906"/>
+      <w:r w:rsidR="003C4B6C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
-[...58 lines deleted...]
-        <w:t>Grandparents not living in the same household with the minor.</w:t>
+      <w:r w:rsidR="007153E3" w:rsidRPr="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Wh</w:t>
+      </w:r>
+      <w:r w:rsidR="007153E3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>en an insured person suffers from an accident belong to the same insurance category, if the insured person, beneficiary, or the person paying for the funeral cost simultaneously meet the criteria for more than one of the following insurances, including this insurance, Labor Insurance, Farmers' Health Insurance, Farmer Occupational Injury Insurance Program, Insurance for Civil Servants and Teachers, Insurance of the Military Personnel, or National Pension Insurance, the insured person may only opt for one insurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101A07B9" w14:textId="0F724C69" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="157B3A63" w14:textId="3C77E78B" w:rsidR="00A62963" w:rsidRPr="00826912" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> According to the regulation in Article 11 of Household Registration Act: For those people under disability or with restricted disability, when they are placed, selected, altered, considered , appointed, or delegated a guardian, they should register for guardianship.</w:t>
+      <w:r w:rsidR="00AD0D86" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00826912" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the applicant is a minor or an incapacitated person, the application for death benefit and the payment receipt should be countersigned and stamped by the legal representative, and attach legal representative's household registration. (Please do not omit the note)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6CC76B" w14:textId="6256F53F" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="46FDEF68" w14:textId="61222092" w:rsidR="00A62963" w:rsidRPr="00826912" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0D86" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00826912" w:rsidRPr="00826912">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the dependents are foreign nationals who are living in the country, copies of residence permit, passport or permit for entering and leaving the country shall be submitted. The copy shall be certified as identical to the original and shall bear the seal of the insurance unit or the applicant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F85AA6" w14:textId="6E75CF08" w:rsidR="00A62963" w:rsidRDefault="00373E6D" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
+      <w:r w:rsidR="00A004AA" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
-[...8 lines deleted...]
-        <w:t>If the applicants wish to receive the death benefit by wiring to a foreign financial institution, they should bear the foreign remittance charge (remittance charge is based o n the charging standard of the domestic financial institutions for remittance) and the expense would be deducted from the amount of death benefit monthly.</w:t>
+      <w:r w:rsidR="00A004AA" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The beneficiary do not have household registration in Taiwan when  apply  Survivor Pension should submit their identity and relevant supporting documents. Those documents should re-examine the labor insurance bureau every year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2B107E" w14:textId="751FF358" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="7C71E958" w14:textId="26BB0D0B" w:rsidR="00B047E6" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...15 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
+      <w:r w:rsidR="00B047E6" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B77533" w:rsidRPr="00B77533">
-[...19 lines deleted...]
-        <w:t>：</w:t>
+      <w:r w:rsidR="005F60D5" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the foreign certificate is issued by a foreign ambassador agencies in Taiwan or authorized institutions, it should be verified and certified by the Ministry of Foreign Affairs.</w:t>
+      </w:r>
+      <w:r w:rsidR="000264FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005F60D5" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If you have any questions, please feel free to contact the Bureau of Consular Affairs, Ministry of Foreign Affairs, TEL: 02-23432888</w:t>
+      </w:r>
+      <w:r w:rsidR="000264FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFF7D6B" w14:textId="5BECBF6F" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00D5632E" w:rsidP="002736F4">
+    <w:p w14:paraId="678FD773" w14:textId="64ACDE6B" w:rsidR="005F60D5" w:rsidRPr="00A62963" w:rsidRDefault="005F60D5" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...104 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.Documents or proof issued by officials in Mainland China area shall be validated by China 's Notary and related organization approved by this country. (Note: Straits Exchange Foundation)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59249E7F" w14:textId="182C6B5F" w:rsidR="007B7C73" w:rsidRPr="000F3373" w:rsidRDefault="00D5632E" w:rsidP="002736F4">
+    <w:p w14:paraId="14494394" w14:textId="70F01B63" w:rsidR="005F60D5" w:rsidRPr="00A62963" w:rsidRDefault="005F60D5" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="454" w:hanging="170"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...27 lines deleted...]
-        <w:t>Guardianship statement has not been rescinded</w:t>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.If the certificate is completed in Mainland China area, it should be certified by the institutes designated or setup by Executive Yuan or the delegated civilian groups.</w:t>
+      </w:r>
+      <w:r w:rsidR="000264FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Straits Exchange Foundation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672F9A3D" w14:textId="2DB58171" w:rsidR="009D5D74" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="5354FD92" w14:textId="46578E3D" w:rsidR="00A62963" w:rsidRDefault="005F60D5" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...40 lines deleted...]
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3.If the certificate is completed and issued in Hong Kong or Macau, it should be certified by the institutes designated or setup up by Executive Yuan or the delegated civilian groups in Hong Kong or Macau.</w:t>
+      </w:r>
+      <w:r w:rsidR="000264FD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">If a worker, due to debt issues and concerns over possible seizure, has difficulty in providing his/her regular account with a financial institution, he/she may, in accordance with Article 29 of the Labor Insurance Act, apply to the BLI for opening a designated account with a financial institution for depositing the insurance benefits. Deposits in the designated account shall not be the object of offset, seizure, m ortgage or compulsory execution. </w:t>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Taipei Economic and Cultural Office (HK) or (Macau))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347DF340" w14:textId="0389CC57" w:rsidR="00D5632E" w:rsidRPr="000F3373" w:rsidRDefault="00397C76" w:rsidP="002736F4">
+    <w:p w14:paraId="42E58876" w14:textId="31BD8A87" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>XI</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3A03" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
-[...8 lines deleted...]
-        <w:t>If it is found through review that the insurance accident is not caused by occupational injury/illness, I agree that BLI shall approve and issue benefits based on its review of the same accident in accordance with the Labor Insurance Act.</w:t>
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Except for the following circumstances, the application form should be sealed by the insured unit</w:t>
+      </w:r>
+      <w:r w:rsidR="002412AC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C2028B" w14:textId="7C646AE0" w:rsidR="004B7F49" w:rsidRPr="00B77533" w:rsidRDefault="004B7F49" w:rsidP="002736F4">
+    <w:p w14:paraId="7AB0FBCB" w14:textId="5F364BC3" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="220" w:lineRule="exact"/>
-        <w:ind w:left="340" w:hanging="340"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="002243FD" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>n the event of the insured unit’</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s closedown, dissolution cancellation, invalidation, declaration of bankruptcy, or other circumstances, which leads to its inability to provide its seal, the applicant may provide relevant information and claim the benefit on his/her own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B88E48" w14:textId="7ADB996A" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Within one year of the day after the expiration of the insurance validity, the applicant dies due to the same injury or disease and the disease caused by it, and applies by himself.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103781B4" w14:textId="77777777" w:rsidR="00A62963" w:rsidRDefault="00C35DBF" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00397C76" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D46" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The insured dies during the period of receiving disability pension benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410274F6" w14:textId="105E6438" w:rsidR="00C35DBF" w:rsidRPr="00A62963" w:rsidRDefault="003D6C9E" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35DBF" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00672797" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Time Frame for Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9FE1E8" w14:textId="6958139A" w:rsidR="00A62963" w:rsidRPr="00456668" w:rsidRDefault="00456668" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="50" w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00456668">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The right to claim survivor benefits and the funeral grant shall be forfeited if the claim is not exercised within five years from the date on which the right to claim arises. A survivor pension beneficiary who fails to file a claim within one month from the date of eligibility may claim retroactive benefits for the five years preceding the date of filing. Such benefits shall be paid retroactively by the Bureau of Labor Insurance. This provision shall not apply to benefits for which a claim has already been filed by another beneficiary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089F3CBB" w14:textId="77777777" w:rsidR="00A62963" w:rsidRDefault="003D6C9E" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5632E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="00A231F7" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6806B8CD" w14:textId="45E9FAB8" w:rsidR="00B77533" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A231F7" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Parents”</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and “Children” refer to biological</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>parents, adoptive parents, legitimate children</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>including those deemed to be legitimate according to the Civil Code</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="003251DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, as well as the children lawfully adopted and properly registered in the household registration for 6 months. Adopted children are not eligible for biological parents’ survivors’ pension payment or survivors’ allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CBB6EF" w14:textId="6C5E071C" w:rsidR="00B77533" w:rsidRPr="00A62963" w:rsidRDefault="00373E6D" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="300" w:hangingChars="150" w:hanging="300"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="003D6C9E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to Article 1088, Paragraph 2 of the Civil Code, parents have the right to use, and to collect fruits from the separate property of their minor child. However, they may not dispose of it except for the interests of the child. Therefore, the legal representative of a minor may not waive his/her right to benefits of this insurance on his/her behalf. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E99A3E" w14:textId="35A9B7D4" w:rsidR="00B77533" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>III</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>According to Paragraph 1 of Article 1094 of the Civil Code, when both parents cannot exercise the rights nor assume the duties in regard to a minor child, or when the parents die without appointing any guardian by a will, or the appointed guardian refuses to be sworn, the following shall be determined as the guardian in order:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4405DDF9" w14:textId="40640B2F" w:rsidR="00D5632E" w:rsidRPr="00A62963" w:rsidRDefault="00D5632E" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C241C3" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grandparents living in the same household with the minor.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Elder brothers or sisters living in the same household with the minor.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2387">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grandparents not living in the same household with the minor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101A07B9" w14:textId="0F724C69" w:rsidR="00D5632E" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>IV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> According to the regulation in Article 11 of Household Registration Act: For those people under disability or with restricted disability, when they are placed, selected, altered, considered , appointed, or delegated a guardian, they should register for guardianship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6CC76B" w14:textId="5737BF05" w:rsidR="00D5632E" w:rsidRPr="00730D7C" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the beneficiaries wish to receive the death benefit by wiring to a foreign financial institution, they should bear the foreign remittance charge (remittance charge is based on the charging standard of the domestic financial institutions for remittance) and the expense would be deducted from the amount of death benefit monthly.</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Please provide the beneficiary’s foreign bank account details, including the beneficiary’s name, bank name, branch name, branch address, and SWIFT code, as well as the beneficiary’s foreign residential address.</w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003251DE" w:rsidRPr="00730D7C">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>All information must be provided in printed English. The beneficiary’s foreign address must include the country, city, and complete address. An address belonging to a trustee is not acceptable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2B107E" w14:textId="25906E57" w:rsidR="00D5632E" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Incapable of earning a livelihood means</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377C17D8" w14:textId="040BD43C" w:rsidR="00B51A75" w:rsidRPr="00B51A75" w:rsidRDefault="00D5632E" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B51A75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A75" w:rsidRPr="00B51A75">
+        <w:rPr>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The ones who have the Severe Physical or Mental Disability Manual do not have the job or been insured by social insurances other than the national pension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59249E7F" w14:textId="269FB56B" w:rsidR="007B7C73" w:rsidRPr="00A62963" w:rsidRDefault="00D5632E" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="100" w:left="440" w:hangingChars="100" w:hanging="200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77533" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Guardianship statement has not been rescinded</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672F9A3D" w14:textId="10B1CF85" w:rsidR="009D5D74" w:rsidRPr="00B51A75" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:bCs/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D74" w:rsidRPr="00B51A75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A75" w:rsidRPr="00B51A75">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If the applicant due to debt issues and concerns over possible seizure, has difficulty in providing whose regular account with a financial institution, in accordance with Paragraph 2, Article 33 of the Labor Occupational Accident Insurance and Protection Act, who is able to request the BLI for opening a designated account with a financial institution for depositing the insurance benefits. Deposits in the designated account shall not be the object of offset, seizure, mortgage or compulsory execution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347DF340" w14:textId="0389CC57" w:rsidR="00D5632E" w:rsidRPr="00A62963" w:rsidRDefault="00397C76" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D74" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D74" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>If it is found through review that the insurance accident is not caused by occupational injury/illness, I agree that BLI shall approve and issue benefits based on its review of the same accident in accordance with the Labor Insurance Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C2028B" w14:textId="7C646AE0" w:rsidR="004B7F49" w:rsidRPr="00A62963" w:rsidRDefault="004B7F49" w:rsidP="008B4689">
+      <w:pPr>
+        <w:adjustRightInd w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="400" w:hangingChars="200" w:hanging="400"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6C9E" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>IX</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F3373">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
+      <w:r w:rsidR="009D5D74" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D5D74" w:rsidRPr="009D5D74">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="009D5D74" w:rsidRPr="00A62963">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Foreign individuals without national ID number shall provide their passport or Alien Resident Certificate number.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004B7F49" w:rsidRPr="00B77533" w:rsidSect="00941D1F">
+    <w:sectPr w:rsidR="004B7F49" w:rsidRPr="00A62963" w:rsidSect="00941D1F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="720" w:bottom="284" w:left="720" w:header="227" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="339CD684" w14:textId="77777777" w:rsidR="003939C3" w:rsidRDefault="003939C3" w:rsidP="00237807">
+    <w:p w14:paraId="6B2416D5" w14:textId="77777777" w:rsidR="00E70085" w:rsidRDefault="00E70085" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="470DEBEE" w14:textId="77777777" w:rsidR="003939C3" w:rsidRDefault="003939C3" w:rsidP="00237807">
+    <w:p w14:paraId="51CA57CF" w14:textId="77777777" w:rsidR="00E70085" w:rsidRDefault="00E70085" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CG Times">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C7EBF3A" w14:textId="77777777" w:rsidR="003939C3" w:rsidRDefault="003939C3" w:rsidP="00237807">
+    <w:p w14:paraId="227C8483" w14:textId="77777777" w:rsidR="00E70085" w:rsidRDefault="00E70085" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E07700" w14:textId="77777777" w:rsidR="003939C3" w:rsidRDefault="003939C3" w:rsidP="00237807">
+    <w:p w14:paraId="40F43F38" w14:textId="77777777" w:rsidR="00E70085" w:rsidRDefault="00E70085" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E83FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A90250AE"/>
     <w:lvl w:ilvl="0" w:tplc="78327924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1178"/>
         </w:tabs>
         <w:ind w:left="1178" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22824,51 +22116,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4538"/>
         </w:tabs>
         <w:ind w:left="4538" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5018"/>
         </w:tabs>
         <w:ind w:left="5018" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088A55B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09A69446"/>
     <w:lvl w:ilvl="0" w:tplc="0BE0F5FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1058"/>
         </w:tabs>
         <w:ind w:left="1058" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22943,51 +22235,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4538"/>
         </w:tabs>
         <w:ind w:left="4538" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5018"/>
         </w:tabs>
         <w:ind w:left="5018" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A325CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A50C5314"/>
     <w:lvl w:ilvl="0" w:tplc="BB680936">
       <w:start w:val="4"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="612"/>
         </w:tabs>
         <w:ind w:left="612" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23059,51 +22351,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3732"/>
         </w:tabs>
         <w:ind w:left="3732" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4212"/>
         </w:tabs>
         <w:ind w:left="4212" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF00821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08C86566"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
         <w:ind w:left="960" w:hanging="480"/>
@@ -23172,51 +22464,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D97038E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBCEBDBE"/>
     <w:lvl w:ilvl="0" w:tplc="1D42D272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="341" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="941" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -23261,51 +22553,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3341" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3821" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4301" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A403E7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D209E6A"/>
     <w:lvl w:ilvl="0" w:tplc="7DA0DB44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1052"/>
         </w:tabs>
         <w:ind w:left="1052" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23377,51 +22669,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4532"/>
         </w:tabs>
         <w:ind w:left="4532" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5012"/>
         </w:tabs>
         <w:ind w:left="5012" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CEE7C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D27C9AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1178"/>
         </w:tabs>
         <w:ind w:left="1178" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1658"/>
         </w:tabs>
         <w:ind w:left="1658" w:hanging="480"/>
@@ -23490,51 +22782,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4538"/>
         </w:tabs>
         <w:ind w:left="4538" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5018"/>
         </w:tabs>
         <w:ind w:left="5018" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DFC10DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EEC6BEA"/>
     <w:lvl w:ilvl="0" w:tplc="D7D6B342">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="380" w:hanging="380"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23576,51 +22868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211C610D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="159667CE"/>
     <w:lvl w:ilvl="0" w:tplc="9C0E397E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="777"/>
         </w:tabs>
         <w:ind w:left="777" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1377"/>
@@ -23715,51 +23007,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4257"/>
         </w:tabs>
         <w:ind w:left="4257" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4737"/>
         </w:tabs>
         <w:ind w:left="4737" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="227A608F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB0A1EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1054"/>
         </w:tabs>
         <w:ind w:left="1054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23831,283 +23123,372 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4534"/>
         </w:tabs>
         <w:ind w:left="4534" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5014"/>
         </w:tabs>
         <w:ind w:left="5014" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="2ABF1666"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258D3A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC0AD880"/>
-    <w:lvl w:ilvl="0" w:tplc="F9500B96">
+    <w:tmpl w:val="16F8B174"/>
+    <w:lvl w:ilvl="0" w:tplc="78FA7A16">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1058" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1658" w:hanging="480"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2138" w:hanging="480"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2618" w:hanging="480"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3098" w:hanging="480"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3578" w:hanging="480"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4058" w:hanging="480"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4538" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5018" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="36B6254B"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ABF1666"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F3FCC4EA"/>
-    <w:lvl w:ilvl="0" w:tplc="CFAEEEB8">
+    <w:tmpl w:val="FC0AD880"/>
+    <w:lvl w:ilvl="0" w:tplc="F9500B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1052"/>
+          <w:tab w:val="num" w:pos="1058"/>
         </w:tabs>
-        <w:ind w:left="1052" w:hanging="360"/>
+        <w:ind w:left="1058" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1652"/>
+          <w:tab w:val="num" w:pos="1658"/>
         </w:tabs>
-        <w:ind w:left="1652" w:hanging="480"/>
+        <w:ind w:left="1658" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2132"/>
+          <w:tab w:val="num" w:pos="2138"/>
         </w:tabs>
-        <w:ind w:left="2132" w:hanging="480"/>
+        <w:ind w:left="2138" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2612"/>
+          <w:tab w:val="num" w:pos="2618"/>
         </w:tabs>
-        <w:ind w:left="2612" w:hanging="480"/>
+        <w:ind w:left="2618" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3092"/>
+          <w:tab w:val="num" w:pos="3098"/>
         </w:tabs>
-        <w:ind w:left="3092" w:hanging="480"/>
+        <w:ind w:left="3098" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3572"/>
+          <w:tab w:val="num" w:pos="3578"/>
         </w:tabs>
-        <w:ind w:left="3572" w:hanging="480"/>
+        <w:ind w:left="3578" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4052"/>
+          <w:tab w:val="num" w:pos="4058"/>
         </w:tabs>
-        <w:ind w:left="4052" w:hanging="480"/>
+        <w:ind w:left="4058" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4532"/>
+          <w:tab w:val="num" w:pos="4538"/>
         </w:tabs>
-        <w:ind w:left="4532" w:hanging="480"/>
+        <w:ind w:left="4538" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="5018"/>
+        </w:tabs>
+        <w:ind w:left="5018" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36B6254B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F3FCC4EA"/>
+    <w:lvl w:ilvl="0" w:tplc="CFAEEEB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1052"/>
+        </w:tabs>
+        <w:ind w:left="1052" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1652"/>
+        </w:tabs>
+        <w:ind w:left="1652" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2132"/>
+        </w:tabs>
+        <w:ind w:left="2132" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2612"/>
+        </w:tabs>
+        <w:ind w:left="2612" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3092"/>
+        </w:tabs>
+        <w:ind w:left="3092" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3572"/>
+        </w:tabs>
+        <w:ind w:left="3572" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4052"/>
+        </w:tabs>
+        <w:ind w:left="4052" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4532"/>
+        </w:tabs>
+        <w:ind w:left="4532" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="5012"/>
         </w:tabs>
         <w:ind w:left="5012" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398C7849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A678EAB8"/>
     <w:lvl w:ilvl="0" w:tplc="E6446B58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -24202,51 +23583,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="452B5687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10388540"/>
     <w:lvl w:ilvl="0" w:tplc="EAD8FC3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1092"/>
         </w:tabs>
         <w:ind w:left="1092" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CFAEEEB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24321,51 +23702,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4572"/>
         </w:tabs>
         <w:ind w:left="4572" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5052"/>
         </w:tabs>
         <w:ind w:left="5052" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46E16122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB0A1EA6"/>
     <w:lvl w:ilvl="0" w:tplc="A7F2A03C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1054"/>
         </w:tabs>
         <w:ind w:left="1054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24437,683 +23818,1042 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4534"/>
         </w:tabs>
         <w:ind w:left="4534" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5014"/>
         </w:tabs>
         <w:ind w:left="5014" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="52B23E97"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524B4BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2B163346"/>
-    <w:lvl w:ilvl="0" w:tplc="6A06E9D4">
+    <w:tmpl w:val="6DD2AB7E"/>
+    <w:lvl w:ilvl="0" w:tplc="3FF8668C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="%1、"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="407" w:hanging="405"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="962" w:hanging="480"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1442" w:hanging="480"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1922" w:hanging="480"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2402" w:hanging="480"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2882" w:hanging="480"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3362" w:hanging="480"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3842" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4322" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
-    <w:nsid w:val="5F28591A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B23E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F566D6A"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="2B163346"/>
+    <w:lvl w:ilvl="0" w:tplc="6A06E9D4">
+      <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="（%1）"/>
+      <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="612"/>
+          <w:tab w:val="num" w:pos="407"/>
         </w:tabs>
-        <w:ind w:left="612" w:hanging="720"/>
+        <w:ind w:left="407" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="852"/>
+          <w:tab w:val="num" w:pos="962"/>
         </w:tabs>
-        <w:ind w:left="852" w:hanging="480"/>
+        <w:ind w:left="962" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1332"/>
+          <w:tab w:val="num" w:pos="1442"/>
         </w:tabs>
-        <w:ind w:left="1332" w:hanging="480"/>
+        <w:ind w:left="1442" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1812"/>
+          <w:tab w:val="num" w:pos="1922"/>
         </w:tabs>
-        <w:ind w:left="1812" w:hanging="480"/>
+        <w:ind w:left="1922" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2292"/>
+          <w:tab w:val="num" w:pos="2402"/>
         </w:tabs>
-        <w:ind w:left="2292" w:hanging="480"/>
+        <w:ind w:left="2402" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2772"/>
+          <w:tab w:val="num" w:pos="2882"/>
         </w:tabs>
-        <w:ind w:left="2772" w:hanging="480"/>
+        <w:ind w:left="2882" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3252"/>
+          <w:tab w:val="num" w:pos="3362"/>
         </w:tabs>
-        <w:ind w:left="3252" w:hanging="480"/>
+        <w:ind w:left="3362" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3732"/>
+          <w:tab w:val="num" w:pos="3842"/>
         </w:tabs>
-        <w:ind w:left="3732" w:hanging="480"/>
+        <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4212"/>
+          <w:tab w:val="num" w:pos="4322"/>
         </w:tabs>
-        <w:ind w:left="4212" w:hanging="480"/>
+        <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
-    <w:nsid w:val="67EA4CC6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F28591A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF6C8792"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="7F566D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="1C1E2700">
+      <w:start w:val="4"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="%1、"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="377"/>
+          <w:tab w:val="num" w:pos="612"/>
         </w:tabs>
-        <w:ind w:left="377" w:hanging="375"/>
+        <w:ind w:left="612" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="960"/>
+          <w:tab w:val="num" w:pos="852"/>
         </w:tabs>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="852" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1332"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="1332" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1920"/>
+          <w:tab w:val="num" w:pos="1812"/>
         </w:tabs>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="1812" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2400"/>
+          <w:tab w:val="num" w:pos="2292"/>
         </w:tabs>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="2292" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2772"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="2772" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3360"/>
+          <w:tab w:val="num" w:pos="3252"/>
         </w:tabs>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="3252" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3840"/>
+          <w:tab w:val="num" w:pos="3732"/>
         </w:tabs>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="3732" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4212"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="480"/>
+        <w:ind w:left="4212" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
-    <w:nsid w:val="7201736D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67E61CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DCFEB21C"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="CE308810"/>
+    <w:lvl w:ilvl="0" w:tplc="74A0C0E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EA4CC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF6C8792"/>
+    <w:lvl w:ilvl="0" w:tplc="AD204F00">
+      <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="（%1）"/>
+      <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="612"/>
+          <w:tab w:val="num" w:pos="377"/>
         </w:tabs>
-        <w:ind w:left="612" w:hanging="720"/>
+        <w:ind w:left="377" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="852"/>
+          <w:tab w:val="num" w:pos="960"/>
         </w:tabs>
-        <w:ind w:left="852" w:hanging="480"/>
+        <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1332"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1332" w:hanging="480"/>
+        <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1812"/>
+          <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
-        <w:ind w:left="1812" w:hanging="480"/>
+        <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2292"/>
+          <w:tab w:val="num" w:pos="2400"/>
         </w:tabs>
-        <w:ind w:left="2292" w:hanging="480"/>
+        <w:ind w:left="2400" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2772"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2772" w:hanging="480"/>
+        <w:ind w:left="2880" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3252"/>
+          <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
-        <w:ind w:left="3252" w:hanging="480"/>
+        <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3732"/>
+          <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
-        <w:ind w:left="3732" w:hanging="480"/>
+        <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4212"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4212" w:hanging="480"/>
+        <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
-    <w:nsid w:val="7CFA53EA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD96095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFAB546"/>
-    <w:lvl w:ilvl="0" w:tplc="CFAEEEB8">
+    <w:tmpl w:val="CFEE9DA4"/>
+    <w:lvl w:ilvl="0" w:tplc="9AE00082">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA40CF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="79F2C43C"/>
+    <w:lvl w:ilvl="0" w:tplc="6F8E1F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7201736D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCFEB21C"/>
+    <w:lvl w:ilvl="0" w:tplc="1870D82E">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1052"/>
+          <w:tab w:val="num" w:pos="612"/>
         </w:tabs>
-        <w:ind w:left="1052" w:hanging="360"/>
+        <w:ind w:left="612" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="960"/>
+          <w:tab w:val="num" w:pos="852"/>
         </w:tabs>
-        <w:ind w:left="960" w:hanging="480"/>
+        <w:ind w:left="852" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1332"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="480"/>
+        <w:ind w:left="1332" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1920"/>
+          <w:tab w:val="num" w:pos="1812"/>
         </w:tabs>
-        <w:ind w:left="1920" w:hanging="480"/>
+        <w:ind w:left="1812" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%5、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2400"/>
+          <w:tab w:val="num" w:pos="2292"/>
         </w:tabs>
-        <w:ind w:left="2400" w:hanging="480"/>
+        <w:ind w:left="2292" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="2772"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="480"/>
+        <w:ind w:left="2772" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3360"/>
+          <w:tab w:val="num" w:pos="3252"/>
         </w:tabs>
-        <w:ind w:left="3360" w:hanging="480"/>
+        <w:ind w:left="3252" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3840"/>
+          <w:tab w:val="num" w:pos="3732"/>
         </w:tabs>
-        <w:ind w:left="3840" w:hanging="480"/>
+        <w:ind w:left="3732" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
+          <w:tab w:val="num" w:pos="4212"/>
+        </w:tabs>
+        <w:ind w:left="4212" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFA53EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFAB546"/>
+    <w:lvl w:ilvl="0" w:tplc="CFAEEEB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1052"/>
+        </w:tabs>
+        <w:ind w:left="1052" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="960"/>
+        </w:tabs>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1920"/>
+        </w:tabs>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2400"/>
+        </w:tabs>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3360"/>
+        </w:tabs>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3840"/>
+        </w:tabs>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -25131,2174 +24871,2071 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="210"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#36f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2F84"/>
     <w:rsid w:val="000001DD"/>
     <w:rsid w:val="00002627"/>
     <w:rsid w:val="00012D9D"/>
     <w:rsid w:val="00013ED3"/>
     <w:rsid w:val="000142F9"/>
     <w:rsid w:val="000148CB"/>
     <w:rsid w:val="000150C8"/>
     <w:rsid w:val="000152D0"/>
+    <w:rsid w:val="00016858"/>
     <w:rsid w:val="000222B6"/>
     <w:rsid w:val="00022BB3"/>
+    <w:rsid w:val="00023E5D"/>
     <w:rsid w:val="00025B21"/>
+    <w:rsid w:val="000264FD"/>
     <w:rsid w:val="00035600"/>
+    <w:rsid w:val="000365A6"/>
     <w:rsid w:val="0003704C"/>
     <w:rsid w:val="0003709B"/>
     <w:rsid w:val="00037856"/>
     <w:rsid w:val="00040DE1"/>
     <w:rsid w:val="000469EF"/>
     <w:rsid w:val="00050BCF"/>
     <w:rsid w:val="00052E28"/>
     <w:rsid w:val="00055A81"/>
     <w:rsid w:val="00056EC3"/>
     <w:rsid w:val="0006083D"/>
     <w:rsid w:val="00062724"/>
     <w:rsid w:val="0006298C"/>
     <w:rsid w:val="0006347B"/>
     <w:rsid w:val="00063A1E"/>
     <w:rsid w:val="00072A1B"/>
     <w:rsid w:val="00073BC0"/>
     <w:rsid w:val="000756A4"/>
     <w:rsid w:val="0007647E"/>
+    <w:rsid w:val="00081CF3"/>
     <w:rsid w:val="00082448"/>
     <w:rsid w:val="00083591"/>
     <w:rsid w:val="00084129"/>
     <w:rsid w:val="000847B2"/>
     <w:rsid w:val="00085C72"/>
     <w:rsid w:val="00086B72"/>
     <w:rsid w:val="00090DB2"/>
     <w:rsid w:val="00091800"/>
     <w:rsid w:val="00093AB4"/>
     <w:rsid w:val="00095C36"/>
     <w:rsid w:val="000A02E7"/>
     <w:rsid w:val="000A2251"/>
+    <w:rsid w:val="000A24A9"/>
     <w:rsid w:val="000A2697"/>
     <w:rsid w:val="000A2D17"/>
     <w:rsid w:val="000A41F6"/>
     <w:rsid w:val="000A57DD"/>
     <w:rsid w:val="000A70B6"/>
     <w:rsid w:val="000B00CB"/>
     <w:rsid w:val="000B0B14"/>
     <w:rsid w:val="000B3193"/>
+    <w:rsid w:val="000B373F"/>
     <w:rsid w:val="000B39BB"/>
     <w:rsid w:val="000B4857"/>
     <w:rsid w:val="000B783C"/>
     <w:rsid w:val="000C1ACB"/>
+    <w:rsid w:val="000C3403"/>
     <w:rsid w:val="000C76EB"/>
     <w:rsid w:val="000D1B37"/>
     <w:rsid w:val="000D2022"/>
     <w:rsid w:val="000D2757"/>
     <w:rsid w:val="000D4DE0"/>
     <w:rsid w:val="000D61BC"/>
     <w:rsid w:val="000E0F81"/>
+    <w:rsid w:val="000E19D2"/>
+    <w:rsid w:val="000E1E47"/>
     <w:rsid w:val="000E235F"/>
     <w:rsid w:val="000E3B6B"/>
     <w:rsid w:val="000E44D3"/>
     <w:rsid w:val="000E454E"/>
     <w:rsid w:val="000E5B7B"/>
     <w:rsid w:val="000E5EC0"/>
     <w:rsid w:val="000E72BB"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000E7EBE"/>
+    <w:rsid w:val="000F03B6"/>
     <w:rsid w:val="000F040C"/>
     <w:rsid w:val="000F0E9D"/>
     <w:rsid w:val="000F2197"/>
     <w:rsid w:val="000F2A3D"/>
     <w:rsid w:val="000F3373"/>
     <w:rsid w:val="000F3E8D"/>
     <w:rsid w:val="000F452B"/>
     <w:rsid w:val="000F55AE"/>
     <w:rsid w:val="000F6A8B"/>
     <w:rsid w:val="000F6DCE"/>
     <w:rsid w:val="000F6FEA"/>
     <w:rsid w:val="00101757"/>
     <w:rsid w:val="001050C2"/>
     <w:rsid w:val="001054A0"/>
     <w:rsid w:val="0010691E"/>
     <w:rsid w:val="00111401"/>
     <w:rsid w:val="0011189E"/>
+    <w:rsid w:val="001122EB"/>
     <w:rsid w:val="00112EBB"/>
     <w:rsid w:val="001134D8"/>
     <w:rsid w:val="00113BFF"/>
+    <w:rsid w:val="00113DB5"/>
     <w:rsid w:val="001160F3"/>
     <w:rsid w:val="00120DB8"/>
     <w:rsid w:val="00121CD3"/>
     <w:rsid w:val="0012232C"/>
+    <w:rsid w:val="00124983"/>
     <w:rsid w:val="00130C57"/>
+    <w:rsid w:val="001312EB"/>
     <w:rsid w:val="0014064B"/>
     <w:rsid w:val="00141092"/>
+    <w:rsid w:val="00141D49"/>
     <w:rsid w:val="00143550"/>
     <w:rsid w:val="00143AB0"/>
     <w:rsid w:val="0014608C"/>
     <w:rsid w:val="001467D2"/>
     <w:rsid w:val="00150961"/>
     <w:rsid w:val="001521C4"/>
     <w:rsid w:val="00152B56"/>
     <w:rsid w:val="001533C4"/>
     <w:rsid w:val="00153E2A"/>
     <w:rsid w:val="00154E23"/>
     <w:rsid w:val="00155F1F"/>
     <w:rsid w:val="00157314"/>
     <w:rsid w:val="00161A7D"/>
     <w:rsid w:val="00166BFF"/>
     <w:rsid w:val="00170499"/>
     <w:rsid w:val="00171AC5"/>
     <w:rsid w:val="00172CDC"/>
+    <w:rsid w:val="00172D22"/>
     <w:rsid w:val="001732D1"/>
     <w:rsid w:val="00176119"/>
     <w:rsid w:val="001772E6"/>
     <w:rsid w:val="00177DDA"/>
+    <w:rsid w:val="001805E8"/>
+    <w:rsid w:val="00180B51"/>
     <w:rsid w:val="00180F20"/>
     <w:rsid w:val="001811B2"/>
     <w:rsid w:val="0018310D"/>
+    <w:rsid w:val="0018502A"/>
     <w:rsid w:val="00186992"/>
+    <w:rsid w:val="00187CF2"/>
+    <w:rsid w:val="001904F2"/>
     <w:rsid w:val="001906B1"/>
     <w:rsid w:val="00193972"/>
     <w:rsid w:val="0019427C"/>
     <w:rsid w:val="001954B8"/>
+    <w:rsid w:val="00195BB7"/>
     <w:rsid w:val="001A0D54"/>
     <w:rsid w:val="001A0D63"/>
     <w:rsid w:val="001A10DD"/>
+    <w:rsid w:val="001A2387"/>
     <w:rsid w:val="001A2F84"/>
     <w:rsid w:val="001A3AC0"/>
     <w:rsid w:val="001A7BE6"/>
     <w:rsid w:val="001C1182"/>
+    <w:rsid w:val="001C1450"/>
     <w:rsid w:val="001C1D9B"/>
     <w:rsid w:val="001C249B"/>
     <w:rsid w:val="001C25EC"/>
     <w:rsid w:val="001C2B24"/>
     <w:rsid w:val="001C3052"/>
     <w:rsid w:val="001C51F3"/>
     <w:rsid w:val="001D0908"/>
     <w:rsid w:val="001D2FB8"/>
     <w:rsid w:val="001D464D"/>
     <w:rsid w:val="001D6247"/>
     <w:rsid w:val="001E01E5"/>
     <w:rsid w:val="001E0846"/>
     <w:rsid w:val="001E37AE"/>
     <w:rsid w:val="001E46F1"/>
     <w:rsid w:val="001E4E07"/>
+    <w:rsid w:val="001E5F77"/>
     <w:rsid w:val="001E715B"/>
     <w:rsid w:val="001F1569"/>
     <w:rsid w:val="001F4CAD"/>
     <w:rsid w:val="001F5E6F"/>
     <w:rsid w:val="001F5FA0"/>
     <w:rsid w:val="00200D0A"/>
     <w:rsid w:val="00201E5E"/>
     <w:rsid w:val="00203BCE"/>
     <w:rsid w:val="0020487B"/>
     <w:rsid w:val="002057C5"/>
     <w:rsid w:val="002074AB"/>
     <w:rsid w:val="0021178F"/>
     <w:rsid w:val="00212C52"/>
     <w:rsid w:val="00212CAD"/>
     <w:rsid w:val="0021334D"/>
     <w:rsid w:val="0021344E"/>
+    <w:rsid w:val="00216948"/>
     <w:rsid w:val="00216A5E"/>
     <w:rsid w:val="00216BC5"/>
     <w:rsid w:val="002213A9"/>
     <w:rsid w:val="00221446"/>
     <w:rsid w:val="002243FD"/>
     <w:rsid w:val="00225229"/>
+    <w:rsid w:val="0023116F"/>
     <w:rsid w:val="002317B3"/>
     <w:rsid w:val="00231C28"/>
     <w:rsid w:val="002321F1"/>
     <w:rsid w:val="00232582"/>
     <w:rsid w:val="00232742"/>
+    <w:rsid w:val="00233A93"/>
     <w:rsid w:val="00233ECA"/>
     <w:rsid w:val="0023588B"/>
     <w:rsid w:val="00235C44"/>
     <w:rsid w:val="00237807"/>
     <w:rsid w:val="00237B54"/>
     <w:rsid w:val="00237E3B"/>
     <w:rsid w:val="0024020F"/>
     <w:rsid w:val="002406AA"/>
+    <w:rsid w:val="002412AC"/>
     <w:rsid w:val="00242EBC"/>
     <w:rsid w:val="0024327F"/>
     <w:rsid w:val="002450AE"/>
     <w:rsid w:val="00246A17"/>
     <w:rsid w:val="00247704"/>
     <w:rsid w:val="00247711"/>
     <w:rsid w:val="00250C32"/>
+    <w:rsid w:val="00251DB0"/>
     <w:rsid w:val="002521DE"/>
     <w:rsid w:val="002601CE"/>
     <w:rsid w:val="002606C9"/>
     <w:rsid w:val="0026100A"/>
+    <w:rsid w:val="00262ED3"/>
     <w:rsid w:val="00264A29"/>
     <w:rsid w:val="0026763A"/>
     <w:rsid w:val="00270E12"/>
     <w:rsid w:val="00270F17"/>
     <w:rsid w:val="002736F4"/>
     <w:rsid w:val="00275700"/>
     <w:rsid w:val="00275C5A"/>
     <w:rsid w:val="0027745C"/>
     <w:rsid w:val="00280B4D"/>
     <w:rsid w:val="002822BC"/>
     <w:rsid w:val="00283D52"/>
     <w:rsid w:val="0028405B"/>
     <w:rsid w:val="002859C5"/>
     <w:rsid w:val="00285DCF"/>
     <w:rsid w:val="0029074B"/>
     <w:rsid w:val="00292F49"/>
     <w:rsid w:val="0029364A"/>
     <w:rsid w:val="002A2330"/>
+    <w:rsid w:val="002A245D"/>
     <w:rsid w:val="002A286D"/>
     <w:rsid w:val="002A4552"/>
     <w:rsid w:val="002A4859"/>
     <w:rsid w:val="002A4C5B"/>
     <w:rsid w:val="002A51ED"/>
     <w:rsid w:val="002A6D56"/>
     <w:rsid w:val="002B3772"/>
     <w:rsid w:val="002B6983"/>
     <w:rsid w:val="002C321B"/>
     <w:rsid w:val="002C45FA"/>
+    <w:rsid w:val="002C529E"/>
     <w:rsid w:val="002C56F4"/>
     <w:rsid w:val="002C6295"/>
     <w:rsid w:val="002C657A"/>
     <w:rsid w:val="002C6BA0"/>
     <w:rsid w:val="002D0BA0"/>
     <w:rsid w:val="002D2CFB"/>
     <w:rsid w:val="002D2E7E"/>
     <w:rsid w:val="002D492D"/>
     <w:rsid w:val="002D5950"/>
     <w:rsid w:val="002D6243"/>
     <w:rsid w:val="002D672D"/>
     <w:rsid w:val="002E1036"/>
     <w:rsid w:val="002E2CB7"/>
     <w:rsid w:val="002E373C"/>
     <w:rsid w:val="002E4013"/>
     <w:rsid w:val="002E41B4"/>
     <w:rsid w:val="002E5FA6"/>
     <w:rsid w:val="002E6940"/>
     <w:rsid w:val="002E6D05"/>
     <w:rsid w:val="002E72BB"/>
     <w:rsid w:val="002E760E"/>
     <w:rsid w:val="002E78F5"/>
     <w:rsid w:val="002F0324"/>
+    <w:rsid w:val="002F1C85"/>
+    <w:rsid w:val="002F338A"/>
     <w:rsid w:val="002F41EC"/>
     <w:rsid w:val="002F5171"/>
     <w:rsid w:val="00300543"/>
     <w:rsid w:val="00301E40"/>
     <w:rsid w:val="00304AD7"/>
     <w:rsid w:val="00305347"/>
     <w:rsid w:val="00306104"/>
     <w:rsid w:val="00311E02"/>
     <w:rsid w:val="003133D3"/>
     <w:rsid w:val="00313EF3"/>
     <w:rsid w:val="003210C0"/>
+    <w:rsid w:val="00321692"/>
     <w:rsid w:val="003239BF"/>
+    <w:rsid w:val="003251DE"/>
     <w:rsid w:val="00325F68"/>
     <w:rsid w:val="0033030D"/>
     <w:rsid w:val="003303AF"/>
     <w:rsid w:val="00330453"/>
     <w:rsid w:val="0033162B"/>
     <w:rsid w:val="003327D6"/>
     <w:rsid w:val="00332F0D"/>
     <w:rsid w:val="003371FA"/>
     <w:rsid w:val="003374C4"/>
     <w:rsid w:val="00340469"/>
     <w:rsid w:val="0034086B"/>
     <w:rsid w:val="00340C5F"/>
     <w:rsid w:val="0034119E"/>
     <w:rsid w:val="00342CC6"/>
     <w:rsid w:val="0034429D"/>
     <w:rsid w:val="003448F0"/>
+    <w:rsid w:val="003469D2"/>
     <w:rsid w:val="00350389"/>
+    <w:rsid w:val="00352AF8"/>
     <w:rsid w:val="00355809"/>
     <w:rsid w:val="0035744B"/>
+    <w:rsid w:val="0036010C"/>
     <w:rsid w:val="003625EA"/>
     <w:rsid w:val="003636D7"/>
     <w:rsid w:val="00364840"/>
     <w:rsid w:val="003655CF"/>
     <w:rsid w:val="003663D4"/>
+    <w:rsid w:val="00367EAD"/>
     <w:rsid w:val="00370277"/>
     <w:rsid w:val="0037101F"/>
     <w:rsid w:val="00371623"/>
     <w:rsid w:val="003721B3"/>
     <w:rsid w:val="00372A7B"/>
     <w:rsid w:val="00373631"/>
     <w:rsid w:val="00373E6D"/>
     <w:rsid w:val="00374B1B"/>
     <w:rsid w:val="003754DE"/>
     <w:rsid w:val="00376A86"/>
     <w:rsid w:val="00376A87"/>
     <w:rsid w:val="00382D09"/>
     <w:rsid w:val="003855E9"/>
+    <w:rsid w:val="00386138"/>
     <w:rsid w:val="00386B5B"/>
     <w:rsid w:val="00387329"/>
     <w:rsid w:val="00387426"/>
     <w:rsid w:val="00387A27"/>
     <w:rsid w:val="00393287"/>
     <w:rsid w:val="003939C3"/>
     <w:rsid w:val="00396456"/>
     <w:rsid w:val="00396991"/>
     <w:rsid w:val="00396BEF"/>
     <w:rsid w:val="00397C76"/>
     <w:rsid w:val="003A04CB"/>
     <w:rsid w:val="003A0D91"/>
     <w:rsid w:val="003A2359"/>
     <w:rsid w:val="003A3636"/>
     <w:rsid w:val="003A4454"/>
     <w:rsid w:val="003A4833"/>
     <w:rsid w:val="003A71A1"/>
+    <w:rsid w:val="003B070A"/>
     <w:rsid w:val="003B2100"/>
     <w:rsid w:val="003B3963"/>
     <w:rsid w:val="003B5AC0"/>
     <w:rsid w:val="003B7290"/>
+    <w:rsid w:val="003B73C6"/>
     <w:rsid w:val="003B7A7C"/>
     <w:rsid w:val="003C1664"/>
     <w:rsid w:val="003C4A35"/>
+    <w:rsid w:val="003C4B6C"/>
     <w:rsid w:val="003C6D78"/>
     <w:rsid w:val="003D0414"/>
     <w:rsid w:val="003D2E58"/>
     <w:rsid w:val="003D4853"/>
     <w:rsid w:val="003D5882"/>
     <w:rsid w:val="003D6C9E"/>
     <w:rsid w:val="003E4162"/>
     <w:rsid w:val="003E4B64"/>
     <w:rsid w:val="003E70ED"/>
     <w:rsid w:val="003E71F7"/>
     <w:rsid w:val="003E743B"/>
     <w:rsid w:val="003F1FAC"/>
     <w:rsid w:val="003F2269"/>
     <w:rsid w:val="003F319F"/>
     <w:rsid w:val="003F38F8"/>
     <w:rsid w:val="003F3D82"/>
     <w:rsid w:val="00400722"/>
     <w:rsid w:val="004013C4"/>
     <w:rsid w:val="00401D50"/>
     <w:rsid w:val="00402314"/>
     <w:rsid w:val="00403FD4"/>
     <w:rsid w:val="004078DE"/>
     <w:rsid w:val="00407FFA"/>
     <w:rsid w:val="0041058F"/>
     <w:rsid w:val="0041167C"/>
     <w:rsid w:val="004118E6"/>
     <w:rsid w:val="00414767"/>
     <w:rsid w:val="00416378"/>
     <w:rsid w:val="004163B9"/>
     <w:rsid w:val="004166C4"/>
     <w:rsid w:val="00422670"/>
     <w:rsid w:val="0042293C"/>
+    <w:rsid w:val="00423BEB"/>
     <w:rsid w:val="00423C30"/>
+    <w:rsid w:val="00424EA2"/>
+    <w:rsid w:val="00425B44"/>
     <w:rsid w:val="0042715C"/>
     <w:rsid w:val="00427518"/>
     <w:rsid w:val="00427567"/>
+    <w:rsid w:val="0043122B"/>
     <w:rsid w:val="00431674"/>
     <w:rsid w:val="00431A4B"/>
     <w:rsid w:val="0043447E"/>
+    <w:rsid w:val="00434927"/>
+    <w:rsid w:val="00436494"/>
+    <w:rsid w:val="00440DC5"/>
     <w:rsid w:val="00442046"/>
+    <w:rsid w:val="00445929"/>
     <w:rsid w:val="004500D0"/>
     <w:rsid w:val="00450B99"/>
     <w:rsid w:val="004510FD"/>
     <w:rsid w:val="0045148C"/>
     <w:rsid w:val="00451A9F"/>
     <w:rsid w:val="004524C2"/>
     <w:rsid w:val="00452F7C"/>
     <w:rsid w:val="00454524"/>
     <w:rsid w:val="00455C5F"/>
+    <w:rsid w:val="00456668"/>
     <w:rsid w:val="00456F67"/>
     <w:rsid w:val="004571B4"/>
     <w:rsid w:val="0046035E"/>
+    <w:rsid w:val="0046082E"/>
     <w:rsid w:val="004624AA"/>
     <w:rsid w:val="00464161"/>
+    <w:rsid w:val="00464D6F"/>
     <w:rsid w:val="00465BCE"/>
     <w:rsid w:val="00466A12"/>
     <w:rsid w:val="00466BB5"/>
+    <w:rsid w:val="00467700"/>
     <w:rsid w:val="004705AF"/>
     <w:rsid w:val="00470A74"/>
     <w:rsid w:val="00474415"/>
     <w:rsid w:val="00477FA8"/>
     <w:rsid w:val="004807C1"/>
     <w:rsid w:val="00481E81"/>
+    <w:rsid w:val="00482DF0"/>
     <w:rsid w:val="004831BD"/>
     <w:rsid w:val="004840D2"/>
     <w:rsid w:val="00485678"/>
     <w:rsid w:val="00487B33"/>
     <w:rsid w:val="00490640"/>
+    <w:rsid w:val="00491450"/>
     <w:rsid w:val="004929DF"/>
     <w:rsid w:val="004932FC"/>
     <w:rsid w:val="0049480C"/>
     <w:rsid w:val="004A0475"/>
     <w:rsid w:val="004A15B6"/>
     <w:rsid w:val="004A2F33"/>
     <w:rsid w:val="004A47A7"/>
     <w:rsid w:val="004A5F83"/>
     <w:rsid w:val="004B7998"/>
     <w:rsid w:val="004B7F49"/>
     <w:rsid w:val="004C1CBF"/>
     <w:rsid w:val="004C4B95"/>
     <w:rsid w:val="004C75C7"/>
     <w:rsid w:val="004C79E8"/>
     <w:rsid w:val="004D24DE"/>
     <w:rsid w:val="004D300F"/>
     <w:rsid w:val="004D3861"/>
     <w:rsid w:val="004D5158"/>
     <w:rsid w:val="004E00D4"/>
     <w:rsid w:val="004E187F"/>
     <w:rsid w:val="004E2017"/>
+    <w:rsid w:val="004E2674"/>
+    <w:rsid w:val="004E4AC3"/>
     <w:rsid w:val="004E63DC"/>
+    <w:rsid w:val="004E7D21"/>
+    <w:rsid w:val="004F02C3"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1432"/>
     <w:rsid w:val="004F14AA"/>
+    <w:rsid w:val="004F35F5"/>
     <w:rsid w:val="004F4019"/>
     <w:rsid w:val="004F4B9B"/>
     <w:rsid w:val="004F4E9B"/>
     <w:rsid w:val="004F5A2B"/>
+    <w:rsid w:val="004F6F8D"/>
     <w:rsid w:val="00502DCC"/>
     <w:rsid w:val="00505037"/>
     <w:rsid w:val="00506000"/>
     <w:rsid w:val="00506305"/>
     <w:rsid w:val="00506F05"/>
     <w:rsid w:val="00507BF9"/>
     <w:rsid w:val="00512338"/>
     <w:rsid w:val="00512C04"/>
     <w:rsid w:val="00513378"/>
     <w:rsid w:val="00516ED1"/>
     <w:rsid w:val="0051795F"/>
     <w:rsid w:val="005208C3"/>
     <w:rsid w:val="00521DD6"/>
     <w:rsid w:val="00522C1C"/>
     <w:rsid w:val="0052428B"/>
     <w:rsid w:val="00525F4A"/>
     <w:rsid w:val="00525FA0"/>
     <w:rsid w:val="005266DB"/>
     <w:rsid w:val="00527F40"/>
     <w:rsid w:val="00531805"/>
+    <w:rsid w:val="00532305"/>
     <w:rsid w:val="00532FEC"/>
     <w:rsid w:val="0053333E"/>
     <w:rsid w:val="005333B3"/>
     <w:rsid w:val="00533BA8"/>
     <w:rsid w:val="005348A3"/>
     <w:rsid w:val="00534EBD"/>
     <w:rsid w:val="00535D8C"/>
     <w:rsid w:val="00536D81"/>
     <w:rsid w:val="005404DE"/>
     <w:rsid w:val="005418F4"/>
     <w:rsid w:val="005442AC"/>
     <w:rsid w:val="005467C2"/>
     <w:rsid w:val="00546B63"/>
     <w:rsid w:val="0055068F"/>
     <w:rsid w:val="00550E87"/>
     <w:rsid w:val="00551836"/>
     <w:rsid w:val="0055635C"/>
     <w:rsid w:val="0055650F"/>
     <w:rsid w:val="00557C77"/>
     <w:rsid w:val="00561F87"/>
     <w:rsid w:val="005641D9"/>
     <w:rsid w:val="00567E8D"/>
     <w:rsid w:val="0057206C"/>
     <w:rsid w:val="005721A8"/>
     <w:rsid w:val="00573DBD"/>
     <w:rsid w:val="00574118"/>
     <w:rsid w:val="005746E3"/>
+    <w:rsid w:val="00574D94"/>
     <w:rsid w:val="0057544C"/>
+    <w:rsid w:val="00576B79"/>
+    <w:rsid w:val="00577426"/>
+    <w:rsid w:val="00577A15"/>
     <w:rsid w:val="00581DC0"/>
     <w:rsid w:val="0058582C"/>
     <w:rsid w:val="0058651F"/>
     <w:rsid w:val="005903A8"/>
     <w:rsid w:val="0059098F"/>
     <w:rsid w:val="0059109B"/>
     <w:rsid w:val="00592ED1"/>
     <w:rsid w:val="00595A58"/>
     <w:rsid w:val="00595C70"/>
     <w:rsid w:val="005A0683"/>
     <w:rsid w:val="005A06B2"/>
     <w:rsid w:val="005A395D"/>
     <w:rsid w:val="005A429D"/>
     <w:rsid w:val="005A49E5"/>
     <w:rsid w:val="005A64CF"/>
     <w:rsid w:val="005A7BD1"/>
+    <w:rsid w:val="005B0BD6"/>
     <w:rsid w:val="005B102C"/>
     <w:rsid w:val="005B1816"/>
     <w:rsid w:val="005B3C39"/>
     <w:rsid w:val="005B433F"/>
     <w:rsid w:val="005B5403"/>
     <w:rsid w:val="005B650D"/>
     <w:rsid w:val="005C01FD"/>
     <w:rsid w:val="005C2911"/>
+    <w:rsid w:val="005C31DE"/>
     <w:rsid w:val="005C39DC"/>
     <w:rsid w:val="005D1137"/>
     <w:rsid w:val="005D2B07"/>
     <w:rsid w:val="005D727D"/>
     <w:rsid w:val="005E105A"/>
     <w:rsid w:val="005E1A20"/>
     <w:rsid w:val="005E1CF6"/>
     <w:rsid w:val="005E1D8C"/>
     <w:rsid w:val="005E2BE4"/>
     <w:rsid w:val="005E7FDF"/>
     <w:rsid w:val="005F218C"/>
     <w:rsid w:val="005F3058"/>
     <w:rsid w:val="005F4DCD"/>
     <w:rsid w:val="005F5890"/>
     <w:rsid w:val="005F60D5"/>
     <w:rsid w:val="005F6A9C"/>
     <w:rsid w:val="005F79FE"/>
     <w:rsid w:val="00602296"/>
+    <w:rsid w:val="00603F52"/>
+    <w:rsid w:val="00603FC3"/>
     <w:rsid w:val="00604D65"/>
     <w:rsid w:val="006052F2"/>
     <w:rsid w:val="006064C7"/>
     <w:rsid w:val="00606B1D"/>
     <w:rsid w:val="00610643"/>
     <w:rsid w:val="00612013"/>
     <w:rsid w:val="00613577"/>
     <w:rsid w:val="0061657B"/>
     <w:rsid w:val="0062030C"/>
     <w:rsid w:val="00620952"/>
     <w:rsid w:val="00621581"/>
     <w:rsid w:val="0062230D"/>
     <w:rsid w:val="00622604"/>
     <w:rsid w:val="00624675"/>
     <w:rsid w:val="00625C40"/>
+    <w:rsid w:val="006263EE"/>
+    <w:rsid w:val="006264A5"/>
     <w:rsid w:val="006268C5"/>
     <w:rsid w:val="0062715E"/>
     <w:rsid w:val="00627B4A"/>
     <w:rsid w:val="006306F7"/>
     <w:rsid w:val="00630890"/>
     <w:rsid w:val="0063093B"/>
     <w:rsid w:val="00631328"/>
+    <w:rsid w:val="00631456"/>
     <w:rsid w:val="006318C4"/>
     <w:rsid w:val="00633EF0"/>
+    <w:rsid w:val="006354A7"/>
     <w:rsid w:val="00635F59"/>
     <w:rsid w:val="00636D00"/>
     <w:rsid w:val="0063782E"/>
+    <w:rsid w:val="00640741"/>
     <w:rsid w:val="00640C05"/>
     <w:rsid w:val="00641BD3"/>
     <w:rsid w:val="00642C0C"/>
     <w:rsid w:val="00643120"/>
     <w:rsid w:val="00645166"/>
     <w:rsid w:val="00645277"/>
     <w:rsid w:val="0065092A"/>
+    <w:rsid w:val="0065342E"/>
     <w:rsid w:val="0065343B"/>
     <w:rsid w:val="00655715"/>
     <w:rsid w:val="00657123"/>
+    <w:rsid w:val="0065733D"/>
     <w:rsid w:val="006602F8"/>
     <w:rsid w:val="00660C00"/>
     <w:rsid w:val="00666AD3"/>
     <w:rsid w:val="00666C75"/>
     <w:rsid w:val="00666D67"/>
     <w:rsid w:val="006678A5"/>
     <w:rsid w:val="00672797"/>
     <w:rsid w:val="00673314"/>
     <w:rsid w:val="00673AF8"/>
     <w:rsid w:val="00673EAD"/>
     <w:rsid w:val="006754E3"/>
     <w:rsid w:val="00675841"/>
+    <w:rsid w:val="0067600B"/>
     <w:rsid w:val="006778D3"/>
     <w:rsid w:val="00680516"/>
     <w:rsid w:val="00680EBE"/>
     <w:rsid w:val="006836E5"/>
     <w:rsid w:val="006841E3"/>
     <w:rsid w:val="00685582"/>
     <w:rsid w:val="00685B7F"/>
     <w:rsid w:val="00685EBA"/>
     <w:rsid w:val="0068738E"/>
     <w:rsid w:val="0069012D"/>
     <w:rsid w:val="006902FC"/>
     <w:rsid w:val="00691B7B"/>
     <w:rsid w:val="00694886"/>
     <w:rsid w:val="006962EA"/>
     <w:rsid w:val="006966E0"/>
     <w:rsid w:val="00696AFB"/>
     <w:rsid w:val="006A5142"/>
     <w:rsid w:val="006A581A"/>
     <w:rsid w:val="006A7756"/>
     <w:rsid w:val="006A7A4B"/>
     <w:rsid w:val="006B05C5"/>
     <w:rsid w:val="006B05EA"/>
     <w:rsid w:val="006B07B2"/>
+    <w:rsid w:val="006B1739"/>
     <w:rsid w:val="006B1F54"/>
     <w:rsid w:val="006B220A"/>
     <w:rsid w:val="006B24AE"/>
     <w:rsid w:val="006B38F9"/>
     <w:rsid w:val="006C4C70"/>
     <w:rsid w:val="006C4D53"/>
+    <w:rsid w:val="006C79A1"/>
     <w:rsid w:val="006D3A03"/>
+    <w:rsid w:val="006D738D"/>
     <w:rsid w:val="006E0D40"/>
     <w:rsid w:val="006E1004"/>
     <w:rsid w:val="006E272B"/>
+    <w:rsid w:val="006E5384"/>
+    <w:rsid w:val="006F2D5F"/>
+    <w:rsid w:val="006F6610"/>
     <w:rsid w:val="00700E96"/>
+    <w:rsid w:val="00702F5E"/>
     <w:rsid w:val="00703050"/>
     <w:rsid w:val="00706061"/>
     <w:rsid w:val="007104C7"/>
     <w:rsid w:val="007105DF"/>
     <w:rsid w:val="00710DF2"/>
     <w:rsid w:val="0071116C"/>
     <w:rsid w:val="007133B6"/>
     <w:rsid w:val="007153E3"/>
     <w:rsid w:val="00716030"/>
     <w:rsid w:val="0071743B"/>
+    <w:rsid w:val="00721098"/>
     <w:rsid w:val="00721DA4"/>
     <w:rsid w:val="007220B5"/>
     <w:rsid w:val="0072484B"/>
+    <w:rsid w:val="00725483"/>
     <w:rsid w:val="00725730"/>
+    <w:rsid w:val="0072755B"/>
     <w:rsid w:val="0072774D"/>
+    <w:rsid w:val="00730870"/>
+    <w:rsid w:val="00730D7C"/>
     <w:rsid w:val="007328AE"/>
     <w:rsid w:val="00733FBB"/>
+    <w:rsid w:val="00735CD7"/>
     <w:rsid w:val="00736D5F"/>
     <w:rsid w:val="007370A9"/>
     <w:rsid w:val="007452C7"/>
     <w:rsid w:val="00753ACE"/>
     <w:rsid w:val="00754082"/>
     <w:rsid w:val="00754574"/>
     <w:rsid w:val="0075511A"/>
     <w:rsid w:val="0075738D"/>
     <w:rsid w:val="00761EF0"/>
+    <w:rsid w:val="00765BB2"/>
     <w:rsid w:val="00765E2F"/>
     <w:rsid w:val="00780312"/>
     <w:rsid w:val="0078106F"/>
     <w:rsid w:val="00781BB5"/>
+    <w:rsid w:val="00782C8F"/>
     <w:rsid w:val="0078316F"/>
     <w:rsid w:val="0079020A"/>
     <w:rsid w:val="007942C8"/>
     <w:rsid w:val="00795761"/>
     <w:rsid w:val="00796188"/>
     <w:rsid w:val="00796EF4"/>
     <w:rsid w:val="007A0BA4"/>
     <w:rsid w:val="007A366A"/>
     <w:rsid w:val="007A3671"/>
     <w:rsid w:val="007A46E6"/>
     <w:rsid w:val="007A5632"/>
+    <w:rsid w:val="007A740B"/>
     <w:rsid w:val="007A7479"/>
     <w:rsid w:val="007B48A4"/>
     <w:rsid w:val="007B6558"/>
     <w:rsid w:val="007B7C73"/>
     <w:rsid w:val="007C0EA1"/>
     <w:rsid w:val="007C4FA2"/>
     <w:rsid w:val="007C6E33"/>
+    <w:rsid w:val="007C7146"/>
     <w:rsid w:val="007D0DBC"/>
     <w:rsid w:val="007D1BDB"/>
     <w:rsid w:val="007D206B"/>
     <w:rsid w:val="007D31DA"/>
     <w:rsid w:val="007E090A"/>
     <w:rsid w:val="007E2B6D"/>
     <w:rsid w:val="007E3A56"/>
     <w:rsid w:val="007E4001"/>
     <w:rsid w:val="007E41D4"/>
     <w:rsid w:val="007E4D9A"/>
     <w:rsid w:val="007E4DE5"/>
     <w:rsid w:val="007E5701"/>
     <w:rsid w:val="007E6F1C"/>
     <w:rsid w:val="007F3947"/>
     <w:rsid w:val="007F752B"/>
     <w:rsid w:val="007F7586"/>
     <w:rsid w:val="007F7801"/>
     <w:rsid w:val="007F7D8B"/>
     <w:rsid w:val="008009BC"/>
     <w:rsid w:val="00800B26"/>
     <w:rsid w:val="008023DB"/>
     <w:rsid w:val="0080452C"/>
+    <w:rsid w:val="0080470E"/>
+    <w:rsid w:val="008060C9"/>
     <w:rsid w:val="00806B6C"/>
     <w:rsid w:val="008075EE"/>
     <w:rsid w:val="00807975"/>
     <w:rsid w:val="00810D98"/>
     <w:rsid w:val="008123AF"/>
     <w:rsid w:val="00816065"/>
     <w:rsid w:val="00817F47"/>
     <w:rsid w:val="0082019F"/>
     <w:rsid w:val="008201E1"/>
     <w:rsid w:val="00820771"/>
     <w:rsid w:val="00821583"/>
     <w:rsid w:val="00822658"/>
     <w:rsid w:val="0082322B"/>
+    <w:rsid w:val="00823647"/>
     <w:rsid w:val="00823702"/>
     <w:rsid w:val="00823E38"/>
     <w:rsid w:val="0082420F"/>
     <w:rsid w:val="00824225"/>
     <w:rsid w:val="008254B2"/>
     <w:rsid w:val="00825788"/>
+    <w:rsid w:val="00826912"/>
     <w:rsid w:val="00831351"/>
     <w:rsid w:val="0083145C"/>
     <w:rsid w:val="0083161D"/>
     <w:rsid w:val="0083223A"/>
+    <w:rsid w:val="0083464C"/>
     <w:rsid w:val="008379FB"/>
     <w:rsid w:val="00840B96"/>
+    <w:rsid w:val="0084307E"/>
     <w:rsid w:val="0084542C"/>
     <w:rsid w:val="0084659C"/>
     <w:rsid w:val="00852D66"/>
     <w:rsid w:val="00852FC9"/>
     <w:rsid w:val="00854D21"/>
     <w:rsid w:val="00855091"/>
     <w:rsid w:val="008564CC"/>
+    <w:rsid w:val="00856636"/>
     <w:rsid w:val="00857858"/>
     <w:rsid w:val="00863FC1"/>
     <w:rsid w:val="00865CAC"/>
     <w:rsid w:val="008670C9"/>
     <w:rsid w:val="00870D09"/>
     <w:rsid w:val="00871581"/>
+    <w:rsid w:val="0087369F"/>
+    <w:rsid w:val="00874A59"/>
     <w:rsid w:val="008754C5"/>
+    <w:rsid w:val="00877B4F"/>
+    <w:rsid w:val="00880591"/>
+    <w:rsid w:val="008843F1"/>
     <w:rsid w:val="0088761A"/>
     <w:rsid w:val="008911FC"/>
     <w:rsid w:val="00894926"/>
     <w:rsid w:val="0089507A"/>
     <w:rsid w:val="00895F8B"/>
     <w:rsid w:val="0089703B"/>
     <w:rsid w:val="00897710"/>
     <w:rsid w:val="008A0AB6"/>
     <w:rsid w:val="008A0C85"/>
     <w:rsid w:val="008A127C"/>
     <w:rsid w:val="008A4CC9"/>
     <w:rsid w:val="008A507D"/>
+    <w:rsid w:val="008A6180"/>
     <w:rsid w:val="008B22E1"/>
+    <w:rsid w:val="008B4689"/>
     <w:rsid w:val="008B5ED8"/>
+    <w:rsid w:val="008B5FB2"/>
     <w:rsid w:val="008B6469"/>
     <w:rsid w:val="008B7166"/>
     <w:rsid w:val="008B76E4"/>
     <w:rsid w:val="008B7DD3"/>
     <w:rsid w:val="008C01A0"/>
     <w:rsid w:val="008C0F94"/>
     <w:rsid w:val="008C1747"/>
     <w:rsid w:val="008C2F61"/>
     <w:rsid w:val="008C3EF8"/>
     <w:rsid w:val="008C5178"/>
     <w:rsid w:val="008C5C63"/>
     <w:rsid w:val="008C5F86"/>
     <w:rsid w:val="008C600B"/>
     <w:rsid w:val="008C764B"/>
     <w:rsid w:val="008C7B6E"/>
     <w:rsid w:val="008D0D46"/>
     <w:rsid w:val="008D29C1"/>
     <w:rsid w:val="008D3235"/>
     <w:rsid w:val="008D331B"/>
     <w:rsid w:val="008D429B"/>
+    <w:rsid w:val="008D56F4"/>
     <w:rsid w:val="008D6685"/>
     <w:rsid w:val="008E09F0"/>
     <w:rsid w:val="008E10B7"/>
     <w:rsid w:val="008E634E"/>
     <w:rsid w:val="008E761D"/>
     <w:rsid w:val="008F16AA"/>
     <w:rsid w:val="008F2902"/>
     <w:rsid w:val="008F3CC6"/>
     <w:rsid w:val="008F4751"/>
     <w:rsid w:val="008F4C46"/>
+    <w:rsid w:val="008F70A1"/>
     <w:rsid w:val="008F7713"/>
     <w:rsid w:val="009002CF"/>
+    <w:rsid w:val="0090081B"/>
     <w:rsid w:val="00900AE3"/>
     <w:rsid w:val="0090512B"/>
     <w:rsid w:val="0090791D"/>
+    <w:rsid w:val="00910485"/>
     <w:rsid w:val="009134D8"/>
     <w:rsid w:val="00913AC9"/>
     <w:rsid w:val="00914A43"/>
     <w:rsid w:val="00914A78"/>
     <w:rsid w:val="00914FBF"/>
     <w:rsid w:val="009205AD"/>
     <w:rsid w:val="009205DE"/>
     <w:rsid w:val="00920935"/>
+    <w:rsid w:val="00921163"/>
     <w:rsid w:val="00921473"/>
     <w:rsid w:val="0092511D"/>
     <w:rsid w:val="00925C06"/>
     <w:rsid w:val="009275E8"/>
     <w:rsid w:val="0093119F"/>
     <w:rsid w:val="00932773"/>
     <w:rsid w:val="00933B8B"/>
     <w:rsid w:val="009366B2"/>
     <w:rsid w:val="00941D1F"/>
     <w:rsid w:val="0094215F"/>
     <w:rsid w:val="00944E32"/>
     <w:rsid w:val="009473E5"/>
     <w:rsid w:val="00947CF5"/>
     <w:rsid w:val="0095060D"/>
     <w:rsid w:val="00951451"/>
     <w:rsid w:val="009517A4"/>
     <w:rsid w:val="009517FE"/>
     <w:rsid w:val="00952932"/>
     <w:rsid w:val="009529BE"/>
     <w:rsid w:val="00954166"/>
     <w:rsid w:val="00957538"/>
+    <w:rsid w:val="00957EA9"/>
     <w:rsid w:val="00962B17"/>
+    <w:rsid w:val="009651BC"/>
+    <w:rsid w:val="00965ED1"/>
     <w:rsid w:val="00966C01"/>
     <w:rsid w:val="0096708B"/>
     <w:rsid w:val="00967CCA"/>
+    <w:rsid w:val="00970214"/>
     <w:rsid w:val="009704AC"/>
     <w:rsid w:val="00972DAE"/>
     <w:rsid w:val="00972F89"/>
     <w:rsid w:val="00975C97"/>
     <w:rsid w:val="00976500"/>
+    <w:rsid w:val="009773B3"/>
     <w:rsid w:val="009809CF"/>
     <w:rsid w:val="00981CBE"/>
     <w:rsid w:val="009842D7"/>
     <w:rsid w:val="0098763F"/>
     <w:rsid w:val="00987B7F"/>
     <w:rsid w:val="00990730"/>
     <w:rsid w:val="00990E95"/>
     <w:rsid w:val="009924EB"/>
     <w:rsid w:val="00993ADE"/>
     <w:rsid w:val="00994129"/>
     <w:rsid w:val="00994754"/>
     <w:rsid w:val="00994973"/>
     <w:rsid w:val="00995777"/>
     <w:rsid w:val="00995F71"/>
     <w:rsid w:val="00997128"/>
     <w:rsid w:val="00997207"/>
     <w:rsid w:val="00997E56"/>
     <w:rsid w:val="009A4415"/>
     <w:rsid w:val="009A53DF"/>
     <w:rsid w:val="009A7505"/>
     <w:rsid w:val="009B175A"/>
     <w:rsid w:val="009B2ECE"/>
     <w:rsid w:val="009B30D1"/>
     <w:rsid w:val="009B3C0F"/>
     <w:rsid w:val="009B4372"/>
     <w:rsid w:val="009B546E"/>
     <w:rsid w:val="009B57A4"/>
     <w:rsid w:val="009B774B"/>
     <w:rsid w:val="009B77BB"/>
     <w:rsid w:val="009B787A"/>
     <w:rsid w:val="009B7D0B"/>
     <w:rsid w:val="009C098A"/>
     <w:rsid w:val="009C5FD7"/>
     <w:rsid w:val="009D12D0"/>
     <w:rsid w:val="009D5D74"/>
     <w:rsid w:val="009D7FE7"/>
     <w:rsid w:val="009E06B9"/>
     <w:rsid w:val="009E1CBF"/>
+    <w:rsid w:val="009E5570"/>
     <w:rsid w:val="009E5ABA"/>
     <w:rsid w:val="009E5E23"/>
     <w:rsid w:val="009E6D64"/>
     <w:rsid w:val="009E7F93"/>
     <w:rsid w:val="009F12AD"/>
     <w:rsid w:val="009F1A4E"/>
+    <w:rsid w:val="009F2690"/>
     <w:rsid w:val="009F418C"/>
     <w:rsid w:val="009F44E1"/>
     <w:rsid w:val="009F5D02"/>
+    <w:rsid w:val="009F66DB"/>
     <w:rsid w:val="009F6752"/>
+    <w:rsid w:val="009F6ADC"/>
     <w:rsid w:val="00A004AA"/>
     <w:rsid w:val="00A02987"/>
     <w:rsid w:val="00A03828"/>
     <w:rsid w:val="00A049CC"/>
     <w:rsid w:val="00A05F82"/>
+    <w:rsid w:val="00A07772"/>
+    <w:rsid w:val="00A07DF8"/>
+    <w:rsid w:val="00A11505"/>
+    <w:rsid w:val="00A12AE3"/>
     <w:rsid w:val="00A12FA1"/>
     <w:rsid w:val="00A156C4"/>
+    <w:rsid w:val="00A17CFD"/>
+    <w:rsid w:val="00A17F76"/>
     <w:rsid w:val="00A17FB9"/>
     <w:rsid w:val="00A20BA6"/>
     <w:rsid w:val="00A21460"/>
     <w:rsid w:val="00A21EEF"/>
     <w:rsid w:val="00A22414"/>
     <w:rsid w:val="00A231F7"/>
     <w:rsid w:val="00A23BB2"/>
+    <w:rsid w:val="00A249C2"/>
     <w:rsid w:val="00A25697"/>
     <w:rsid w:val="00A26123"/>
     <w:rsid w:val="00A2775F"/>
     <w:rsid w:val="00A309F6"/>
+    <w:rsid w:val="00A317B3"/>
     <w:rsid w:val="00A33246"/>
     <w:rsid w:val="00A33F77"/>
     <w:rsid w:val="00A357F0"/>
     <w:rsid w:val="00A35E70"/>
+    <w:rsid w:val="00A37224"/>
     <w:rsid w:val="00A37C61"/>
+    <w:rsid w:val="00A37DD8"/>
     <w:rsid w:val="00A400A4"/>
     <w:rsid w:val="00A40E0A"/>
+    <w:rsid w:val="00A43809"/>
     <w:rsid w:val="00A43B9F"/>
     <w:rsid w:val="00A466AD"/>
     <w:rsid w:val="00A502F3"/>
     <w:rsid w:val="00A509B9"/>
     <w:rsid w:val="00A52311"/>
     <w:rsid w:val="00A52734"/>
+    <w:rsid w:val="00A5396A"/>
     <w:rsid w:val="00A54F5F"/>
     <w:rsid w:val="00A5626F"/>
     <w:rsid w:val="00A6073D"/>
     <w:rsid w:val="00A60B6C"/>
+    <w:rsid w:val="00A62963"/>
     <w:rsid w:val="00A62F60"/>
     <w:rsid w:val="00A62F6A"/>
     <w:rsid w:val="00A63C1E"/>
+    <w:rsid w:val="00A651B5"/>
     <w:rsid w:val="00A65DD2"/>
     <w:rsid w:val="00A67081"/>
+    <w:rsid w:val="00A740D9"/>
     <w:rsid w:val="00A77500"/>
     <w:rsid w:val="00A77868"/>
     <w:rsid w:val="00A80199"/>
     <w:rsid w:val="00A80C58"/>
     <w:rsid w:val="00A81115"/>
     <w:rsid w:val="00A8163F"/>
+    <w:rsid w:val="00A840A4"/>
+    <w:rsid w:val="00A84593"/>
     <w:rsid w:val="00A847FD"/>
     <w:rsid w:val="00A90152"/>
     <w:rsid w:val="00A91ECB"/>
+    <w:rsid w:val="00A92A5E"/>
     <w:rsid w:val="00A952EF"/>
     <w:rsid w:val="00A9584F"/>
+    <w:rsid w:val="00A96BDC"/>
     <w:rsid w:val="00A9733F"/>
     <w:rsid w:val="00A978FE"/>
     <w:rsid w:val="00A97FD7"/>
     <w:rsid w:val="00AA0D36"/>
+    <w:rsid w:val="00AA1961"/>
+    <w:rsid w:val="00AA288A"/>
     <w:rsid w:val="00AA3248"/>
     <w:rsid w:val="00AA3C43"/>
     <w:rsid w:val="00AB00D4"/>
     <w:rsid w:val="00AB149D"/>
     <w:rsid w:val="00AB35EF"/>
     <w:rsid w:val="00AB3AB4"/>
     <w:rsid w:val="00AB45D0"/>
     <w:rsid w:val="00AB4DF7"/>
     <w:rsid w:val="00AB5100"/>
+    <w:rsid w:val="00AB63CD"/>
     <w:rsid w:val="00AB64C4"/>
+    <w:rsid w:val="00AB64D0"/>
     <w:rsid w:val="00AB76E2"/>
+    <w:rsid w:val="00AC2C6D"/>
     <w:rsid w:val="00AD0D86"/>
     <w:rsid w:val="00AD1655"/>
     <w:rsid w:val="00AD415B"/>
     <w:rsid w:val="00AD6034"/>
     <w:rsid w:val="00AD7232"/>
     <w:rsid w:val="00AD7243"/>
     <w:rsid w:val="00AE0205"/>
     <w:rsid w:val="00AE130A"/>
     <w:rsid w:val="00AE15E8"/>
     <w:rsid w:val="00AE4100"/>
     <w:rsid w:val="00AE6E96"/>
     <w:rsid w:val="00AE79FA"/>
     <w:rsid w:val="00AF087F"/>
     <w:rsid w:val="00AF2CDB"/>
     <w:rsid w:val="00AF3B1A"/>
     <w:rsid w:val="00AF4C46"/>
     <w:rsid w:val="00AF6E34"/>
     <w:rsid w:val="00B00440"/>
     <w:rsid w:val="00B01DB7"/>
     <w:rsid w:val="00B025B0"/>
     <w:rsid w:val="00B047E6"/>
     <w:rsid w:val="00B04E0C"/>
     <w:rsid w:val="00B068AC"/>
     <w:rsid w:val="00B06F96"/>
     <w:rsid w:val="00B10738"/>
     <w:rsid w:val="00B10F64"/>
     <w:rsid w:val="00B11215"/>
     <w:rsid w:val="00B120B8"/>
     <w:rsid w:val="00B13740"/>
     <w:rsid w:val="00B13DA5"/>
     <w:rsid w:val="00B13FA6"/>
     <w:rsid w:val="00B15B34"/>
     <w:rsid w:val="00B163C2"/>
     <w:rsid w:val="00B2153F"/>
     <w:rsid w:val="00B219B3"/>
     <w:rsid w:val="00B22675"/>
     <w:rsid w:val="00B30738"/>
     <w:rsid w:val="00B336CA"/>
     <w:rsid w:val="00B338CE"/>
     <w:rsid w:val="00B3429A"/>
+    <w:rsid w:val="00B404BE"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B42341"/>
     <w:rsid w:val="00B4286B"/>
     <w:rsid w:val="00B45473"/>
     <w:rsid w:val="00B45D02"/>
+    <w:rsid w:val="00B47358"/>
     <w:rsid w:val="00B47464"/>
     <w:rsid w:val="00B476E8"/>
     <w:rsid w:val="00B47C83"/>
     <w:rsid w:val="00B51210"/>
+    <w:rsid w:val="00B51A75"/>
     <w:rsid w:val="00B53D05"/>
     <w:rsid w:val="00B542BF"/>
     <w:rsid w:val="00B544A6"/>
     <w:rsid w:val="00B56110"/>
     <w:rsid w:val="00B56410"/>
     <w:rsid w:val="00B56A3F"/>
     <w:rsid w:val="00B5795A"/>
     <w:rsid w:val="00B57A65"/>
     <w:rsid w:val="00B6085E"/>
     <w:rsid w:val="00B62AC1"/>
     <w:rsid w:val="00B657FC"/>
+    <w:rsid w:val="00B70497"/>
     <w:rsid w:val="00B70B76"/>
     <w:rsid w:val="00B72E4E"/>
     <w:rsid w:val="00B737B2"/>
     <w:rsid w:val="00B73A20"/>
     <w:rsid w:val="00B75273"/>
     <w:rsid w:val="00B76821"/>
     <w:rsid w:val="00B769D5"/>
     <w:rsid w:val="00B77533"/>
     <w:rsid w:val="00B779CD"/>
     <w:rsid w:val="00B8071C"/>
     <w:rsid w:val="00B815A9"/>
     <w:rsid w:val="00B823E7"/>
+    <w:rsid w:val="00B82FFA"/>
     <w:rsid w:val="00B84EBA"/>
     <w:rsid w:val="00B861DF"/>
     <w:rsid w:val="00B861EC"/>
+    <w:rsid w:val="00B864AB"/>
     <w:rsid w:val="00B86CAE"/>
     <w:rsid w:val="00B87017"/>
     <w:rsid w:val="00B9023E"/>
     <w:rsid w:val="00B904FB"/>
     <w:rsid w:val="00B90598"/>
     <w:rsid w:val="00B91407"/>
+    <w:rsid w:val="00B929EE"/>
     <w:rsid w:val="00B959B5"/>
     <w:rsid w:val="00B97236"/>
     <w:rsid w:val="00BA24CA"/>
     <w:rsid w:val="00BA2F14"/>
     <w:rsid w:val="00BA4928"/>
     <w:rsid w:val="00BA6E7F"/>
     <w:rsid w:val="00BA6F32"/>
+    <w:rsid w:val="00BA7718"/>
+    <w:rsid w:val="00BB0412"/>
     <w:rsid w:val="00BB04D0"/>
     <w:rsid w:val="00BB0EAA"/>
     <w:rsid w:val="00BB4657"/>
     <w:rsid w:val="00BB5785"/>
     <w:rsid w:val="00BB5FDE"/>
     <w:rsid w:val="00BB626D"/>
     <w:rsid w:val="00BB70AD"/>
     <w:rsid w:val="00BC04E3"/>
     <w:rsid w:val="00BC1B9D"/>
     <w:rsid w:val="00BC3239"/>
     <w:rsid w:val="00BC75AA"/>
     <w:rsid w:val="00BC77A3"/>
     <w:rsid w:val="00BD0C49"/>
     <w:rsid w:val="00BD1118"/>
     <w:rsid w:val="00BD1577"/>
     <w:rsid w:val="00BD335C"/>
     <w:rsid w:val="00BD468A"/>
     <w:rsid w:val="00BD4AEA"/>
     <w:rsid w:val="00BD4C40"/>
     <w:rsid w:val="00BD5560"/>
     <w:rsid w:val="00BD7993"/>
     <w:rsid w:val="00BE049E"/>
     <w:rsid w:val="00BE06A3"/>
     <w:rsid w:val="00BE0FEC"/>
     <w:rsid w:val="00BE386C"/>
+    <w:rsid w:val="00BE72DA"/>
     <w:rsid w:val="00BE7DC5"/>
     <w:rsid w:val="00BF002F"/>
     <w:rsid w:val="00BF1849"/>
     <w:rsid w:val="00BF1A88"/>
     <w:rsid w:val="00BF1D5C"/>
     <w:rsid w:val="00BF3EF7"/>
+    <w:rsid w:val="00BF5EF6"/>
     <w:rsid w:val="00BF720A"/>
     <w:rsid w:val="00BF7239"/>
     <w:rsid w:val="00C01306"/>
     <w:rsid w:val="00C01644"/>
     <w:rsid w:val="00C01D0C"/>
+    <w:rsid w:val="00C024CA"/>
     <w:rsid w:val="00C036EC"/>
     <w:rsid w:val="00C039F3"/>
     <w:rsid w:val="00C0412B"/>
     <w:rsid w:val="00C047A0"/>
     <w:rsid w:val="00C04DC0"/>
     <w:rsid w:val="00C055A5"/>
     <w:rsid w:val="00C06D7F"/>
     <w:rsid w:val="00C072CF"/>
     <w:rsid w:val="00C0766D"/>
     <w:rsid w:val="00C11E9D"/>
     <w:rsid w:val="00C13043"/>
     <w:rsid w:val="00C131CF"/>
     <w:rsid w:val="00C16463"/>
     <w:rsid w:val="00C171BF"/>
     <w:rsid w:val="00C21694"/>
     <w:rsid w:val="00C21AF1"/>
     <w:rsid w:val="00C21C3C"/>
     <w:rsid w:val="00C22AFE"/>
     <w:rsid w:val="00C2309E"/>
     <w:rsid w:val="00C235A4"/>
     <w:rsid w:val="00C241C3"/>
     <w:rsid w:val="00C25799"/>
     <w:rsid w:val="00C27576"/>
     <w:rsid w:val="00C30231"/>
     <w:rsid w:val="00C3079D"/>
     <w:rsid w:val="00C311E6"/>
     <w:rsid w:val="00C31C75"/>
     <w:rsid w:val="00C3305A"/>
     <w:rsid w:val="00C35DBF"/>
     <w:rsid w:val="00C36818"/>
     <w:rsid w:val="00C416B5"/>
     <w:rsid w:val="00C43ACD"/>
     <w:rsid w:val="00C44249"/>
     <w:rsid w:val="00C54525"/>
     <w:rsid w:val="00C5597B"/>
     <w:rsid w:val="00C55F92"/>
     <w:rsid w:val="00C562DE"/>
+    <w:rsid w:val="00C575F0"/>
     <w:rsid w:val="00C603D3"/>
     <w:rsid w:val="00C61005"/>
     <w:rsid w:val="00C62871"/>
     <w:rsid w:val="00C62E81"/>
     <w:rsid w:val="00C6591E"/>
+    <w:rsid w:val="00C65CE8"/>
     <w:rsid w:val="00C6630F"/>
+    <w:rsid w:val="00C6678B"/>
     <w:rsid w:val="00C66CA9"/>
     <w:rsid w:val="00C6771F"/>
     <w:rsid w:val="00C72283"/>
     <w:rsid w:val="00C724B9"/>
     <w:rsid w:val="00C75046"/>
     <w:rsid w:val="00C766F5"/>
     <w:rsid w:val="00C7770A"/>
     <w:rsid w:val="00C82AD4"/>
     <w:rsid w:val="00C832D6"/>
     <w:rsid w:val="00C837BB"/>
     <w:rsid w:val="00C83912"/>
     <w:rsid w:val="00C8692F"/>
     <w:rsid w:val="00C90C51"/>
+    <w:rsid w:val="00C9118B"/>
     <w:rsid w:val="00C92749"/>
     <w:rsid w:val="00C93246"/>
     <w:rsid w:val="00C95D5F"/>
     <w:rsid w:val="00C9770E"/>
     <w:rsid w:val="00CA28DE"/>
     <w:rsid w:val="00CA299D"/>
     <w:rsid w:val="00CA30E6"/>
+    <w:rsid w:val="00CA3361"/>
     <w:rsid w:val="00CA366B"/>
     <w:rsid w:val="00CA414C"/>
     <w:rsid w:val="00CA4560"/>
     <w:rsid w:val="00CA5D1B"/>
     <w:rsid w:val="00CA6F0F"/>
     <w:rsid w:val="00CB0C73"/>
     <w:rsid w:val="00CB0D07"/>
     <w:rsid w:val="00CB1EBF"/>
     <w:rsid w:val="00CB37FE"/>
     <w:rsid w:val="00CB50D6"/>
+    <w:rsid w:val="00CB51EC"/>
     <w:rsid w:val="00CB525D"/>
     <w:rsid w:val="00CB7021"/>
     <w:rsid w:val="00CC0ED2"/>
     <w:rsid w:val="00CC24CE"/>
     <w:rsid w:val="00CC299F"/>
     <w:rsid w:val="00CC46F4"/>
     <w:rsid w:val="00CC48E2"/>
     <w:rsid w:val="00CC6FBE"/>
     <w:rsid w:val="00CC7D43"/>
     <w:rsid w:val="00CD2F41"/>
+    <w:rsid w:val="00CD419D"/>
     <w:rsid w:val="00CD6029"/>
     <w:rsid w:val="00CE112F"/>
+    <w:rsid w:val="00CE2307"/>
     <w:rsid w:val="00CE57E2"/>
+    <w:rsid w:val="00CE58DE"/>
     <w:rsid w:val="00CF00C8"/>
     <w:rsid w:val="00CF200E"/>
     <w:rsid w:val="00CF5A3C"/>
     <w:rsid w:val="00D01B3B"/>
     <w:rsid w:val="00D02D2A"/>
     <w:rsid w:val="00D0368C"/>
     <w:rsid w:val="00D05494"/>
     <w:rsid w:val="00D069DF"/>
     <w:rsid w:val="00D07E2B"/>
     <w:rsid w:val="00D07E72"/>
     <w:rsid w:val="00D1170A"/>
     <w:rsid w:val="00D1258C"/>
     <w:rsid w:val="00D127B0"/>
     <w:rsid w:val="00D142D3"/>
     <w:rsid w:val="00D14C70"/>
     <w:rsid w:val="00D16801"/>
     <w:rsid w:val="00D20B94"/>
+    <w:rsid w:val="00D21D49"/>
     <w:rsid w:val="00D23050"/>
     <w:rsid w:val="00D233E7"/>
     <w:rsid w:val="00D31313"/>
     <w:rsid w:val="00D315D8"/>
+    <w:rsid w:val="00D32E29"/>
     <w:rsid w:val="00D33003"/>
     <w:rsid w:val="00D34583"/>
     <w:rsid w:val="00D3589E"/>
     <w:rsid w:val="00D35A09"/>
     <w:rsid w:val="00D35F55"/>
     <w:rsid w:val="00D368F8"/>
+    <w:rsid w:val="00D40B41"/>
     <w:rsid w:val="00D4261A"/>
     <w:rsid w:val="00D434CC"/>
     <w:rsid w:val="00D45C1B"/>
     <w:rsid w:val="00D51D4C"/>
     <w:rsid w:val="00D5280D"/>
     <w:rsid w:val="00D53641"/>
     <w:rsid w:val="00D53948"/>
     <w:rsid w:val="00D5632E"/>
     <w:rsid w:val="00D61E26"/>
     <w:rsid w:val="00D63A0F"/>
     <w:rsid w:val="00D65295"/>
+    <w:rsid w:val="00D70CD7"/>
     <w:rsid w:val="00D8233A"/>
     <w:rsid w:val="00D82EF2"/>
     <w:rsid w:val="00D84B73"/>
     <w:rsid w:val="00D8512D"/>
     <w:rsid w:val="00D86BD7"/>
     <w:rsid w:val="00D90179"/>
     <w:rsid w:val="00D93228"/>
     <w:rsid w:val="00D943A8"/>
     <w:rsid w:val="00D958DD"/>
     <w:rsid w:val="00DA0513"/>
     <w:rsid w:val="00DA15CF"/>
     <w:rsid w:val="00DA2709"/>
     <w:rsid w:val="00DA2E53"/>
     <w:rsid w:val="00DA2EB3"/>
+    <w:rsid w:val="00DA52D5"/>
     <w:rsid w:val="00DA5563"/>
     <w:rsid w:val="00DA6E46"/>
+    <w:rsid w:val="00DB054A"/>
     <w:rsid w:val="00DB0B33"/>
     <w:rsid w:val="00DB1F53"/>
     <w:rsid w:val="00DB220E"/>
     <w:rsid w:val="00DB29B1"/>
+    <w:rsid w:val="00DB458B"/>
     <w:rsid w:val="00DB7158"/>
     <w:rsid w:val="00DC0988"/>
     <w:rsid w:val="00DC42AE"/>
     <w:rsid w:val="00DC4402"/>
     <w:rsid w:val="00DC6903"/>
     <w:rsid w:val="00DD145D"/>
     <w:rsid w:val="00DD1D80"/>
     <w:rsid w:val="00DD3CD4"/>
     <w:rsid w:val="00DD5094"/>
     <w:rsid w:val="00DD7A37"/>
     <w:rsid w:val="00DD7F20"/>
     <w:rsid w:val="00DE3E80"/>
     <w:rsid w:val="00DE4D40"/>
     <w:rsid w:val="00DE64DC"/>
     <w:rsid w:val="00DE65B5"/>
     <w:rsid w:val="00DF0895"/>
     <w:rsid w:val="00DF252C"/>
+    <w:rsid w:val="00DF3994"/>
     <w:rsid w:val="00DF4E23"/>
     <w:rsid w:val="00E048BA"/>
     <w:rsid w:val="00E04A7F"/>
     <w:rsid w:val="00E0740B"/>
     <w:rsid w:val="00E10AFB"/>
     <w:rsid w:val="00E119EF"/>
     <w:rsid w:val="00E12441"/>
     <w:rsid w:val="00E126B6"/>
     <w:rsid w:val="00E12BBF"/>
     <w:rsid w:val="00E13AF8"/>
+    <w:rsid w:val="00E15D94"/>
     <w:rsid w:val="00E20794"/>
     <w:rsid w:val="00E207D5"/>
     <w:rsid w:val="00E218A1"/>
     <w:rsid w:val="00E223AA"/>
     <w:rsid w:val="00E22CB3"/>
     <w:rsid w:val="00E23241"/>
     <w:rsid w:val="00E25DE0"/>
     <w:rsid w:val="00E27631"/>
     <w:rsid w:val="00E30DC2"/>
     <w:rsid w:val="00E323D2"/>
     <w:rsid w:val="00E325EB"/>
     <w:rsid w:val="00E34F1D"/>
     <w:rsid w:val="00E353CA"/>
     <w:rsid w:val="00E36EF3"/>
     <w:rsid w:val="00E37323"/>
+    <w:rsid w:val="00E41585"/>
     <w:rsid w:val="00E41C52"/>
     <w:rsid w:val="00E4225D"/>
     <w:rsid w:val="00E42929"/>
     <w:rsid w:val="00E430E3"/>
     <w:rsid w:val="00E43D3D"/>
     <w:rsid w:val="00E44CF1"/>
     <w:rsid w:val="00E44E65"/>
     <w:rsid w:val="00E51ED4"/>
+    <w:rsid w:val="00E528BE"/>
     <w:rsid w:val="00E5489B"/>
     <w:rsid w:val="00E55275"/>
+    <w:rsid w:val="00E60EEF"/>
     <w:rsid w:val="00E61226"/>
     <w:rsid w:val="00E61A1D"/>
     <w:rsid w:val="00E61CED"/>
     <w:rsid w:val="00E65D7D"/>
     <w:rsid w:val="00E66571"/>
     <w:rsid w:val="00E66606"/>
+    <w:rsid w:val="00E67717"/>
+    <w:rsid w:val="00E70085"/>
     <w:rsid w:val="00E731EB"/>
     <w:rsid w:val="00E73939"/>
     <w:rsid w:val="00E7626B"/>
     <w:rsid w:val="00E81663"/>
     <w:rsid w:val="00E820FD"/>
     <w:rsid w:val="00E8356D"/>
     <w:rsid w:val="00E83D06"/>
     <w:rsid w:val="00E91B51"/>
+    <w:rsid w:val="00E92265"/>
     <w:rsid w:val="00E923AF"/>
     <w:rsid w:val="00E92806"/>
     <w:rsid w:val="00E92AC0"/>
+    <w:rsid w:val="00E935B5"/>
     <w:rsid w:val="00E975B3"/>
     <w:rsid w:val="00EA33E1"/>
     <w:rsid w:val="00EB0A15"/>
     <w:rsid w:val="00EB1606"/>
     <w:rsid w:val="00EB349F"/>
     <w:rsid w:val="00EC0DE1"/>
     <w:rsid w:val="00EC4B26"/>
     <w:rsid w:val="00EC57BF"/>
     <w:rsid w:val="00EC5A19"/>
     <w:rsid w:val="00ED214B"/>
     <w:rsid w:val="00ED2DC1"/>
     <w:rsid w:val="00ED5B3B"/>
     <w:rsid w:val="00EE2DDC"/>
     <w:rsid w:val="00EE3A40"/>
     <w:rsid w:val="00EE3C3D"/>
     <w:rsid w:val="00EE5598"/>
     <w:rsid w:val="00EE5A99"/>
     <w:rsid w:val="00EE734D"/>
     <w:rsid w:val="00EE7F13"/>
+    <w:rsid w:val="00EF0D34"/>
     <w:rsid w:val="00EF507A"/>
     <w:rsid w:val="00EF63AF"/>
     <w:rsid w:val="00EF758A"/>
     <w:rsid w:val="00F00DEC"/>
+    <w:rsid w:val="00F011B3"/>
     <w:rsid w:val="00F0282C"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00F038CC"/>
     <w:rsid w:val="00F04C11"/>
     <w:rsid w:val="00F056A0"/>
     <w:rsid w:val="00F05A75"/>
+    <w:rsid w:val="00F10491"/>
     <w:rsid w:val="00F11A09"/>
     <w:rsid w:val="00F12ADE"/>
     <w:rsid w:val="00F14E51"/>
     <w:rsid w:val="00F174A3"/>
     <w:rsid w:val="00F179BB"/>
+    <w:rsid w:val="00F246DB"/>
     <w:rsid w:val="00F2583E"/>
     <w:rsid w:val="00F26027"/>
     <w:rsid w:val="00F2640A"/>
     <w:rsid w:val="00F3457B"/>
     <w:rsid w:val="00F3681C"/>
+    <w:rsid w:val="00F4277D"/>
     <w:rsid w:val="00F42C99"/>
     <w:rsid w:val="00F44281"/>
     <w:rsid w:val="00F443E4"/>
     <w:rsid w:val="00F44A9D"/>
     <w:rsid w:val="00F453B5"/>
     <w:rsid w:val="00F45F9D"/>
     <w:rsid w:val="00F47A9D"/>
     <w:rsid w:val="00F54000"/>
     <w:rsid w:val="00F54045"/>
     <w:rsid w:val="00F540E3"/>
     <w:rsid w:val="00F56055"/>
     <w:rsid w:val="00F659E7"/>
     <w:rsid w:val="00F67749"/>
     <w:rsid w:val="00F70479"/>
     <w:rsid w:val="00F714AA"/>
     <w:rsid w:val="00F71E6B"/>
     <w:rsid w:val="00F71F7B"/>
     <w:rsid w:val="00F73A04"/>
     <w:rsid w:val="00F802FF"/>
     <w:rsid w:val="00F81019"/>
     <w:rsid w:val="00F81382"/>
     <w:rsid w:val="00F827A2"/>
     <w:rsid w:val="00F82B17"/>
     <w:rsid w:val="00F83413"/>
     <w:rsid w:val="00F83CB5"/>
     <w:rsid w:val="00F83E39"/>
     <w:rsid w:val="00F846DA"/>
     <w:rsid w:val="00F869B8"/>
     <w:rsid w:val="00F9017F"/>
     <w:rsid w:val="00F90BC1"/>
     <w:rsid w:val="00F91DCD"/>
     <w:rsid w:val="00F91E33"/>
     <w:rsid w:val="00F927E8"/>
     <w:rsid w:val="00F92927"/>
     <w:rsid w:val="00F96FF1"/>
     <w:rsid w:val="00F97725"/>
     <w:rsid w:val="00FA017E"/>
     <w:rsid w:val="00FA0DEA"/>
+    <w:rsid w:val="00FA1684"/>
     <w:rsid w:val="00FA16AC"/>
     <w:rsid w:val="00FA1C9F"/>
     <w:rsid w:val="00FA2A27"/>
     <w:rsid w:val="00FA4787"/>
     <w:rsid w:val="00FA498E"/>
     <w:rsid w:val="00FA644F"/>
+    <w:rsid w:val="00FA79F0"/>
     <w:rsid w:val="00FB29FE"/>
     <w:rsid w:val="00FB5CC5"/>
     <w:rsid w:val="00FB5EDB"/>
     <w:rsid w:val="00FB6AED"/>
     <w:rsid w:val="00FB7509"/>
     <w:rsid w:val="00FB7A92"/>
     <w:rsid w:val="00FB7E14"/>
     <w:rsid w:val="00FC039E"/>
     <w:rsid w:val="00FC0B8C"/>
     <w:rsid w:val="00FC321D"/>
     <w:rsid w:val="00FC3BCF"/>
     <w:rsid w:val="00FC3DBF"/>
     <w:rsid w:val="00FC405F"/>
     <w:rsid w:val="00FC4480"/>
     <w:rsid w:val="00FC44A7"/>
     <w:rsid w:val="00FC7553"/>
     <w:rsid w:val="00FD1FF6"/>
     <w:rsid w:val="00FD2E7B"/>
     <w:rsid w:val="00FD4868"/>
     <w:rsid w:val="00FD5C09"/>
     <w:rsid w:val="00FD65E2"/>
     <w:rsid w:val="00FE0C5C"/>
     <w:rsid w:val="00FE17DF"/>
     <w:rsid w:val="00FE1C7A"/>
     <w:rsid w:val="00FE3751"/>
     <w:rsid w:val="00FE3917"/>
     <w:rsid w:val="00FF2847"/>
     <w:rsid w:val="00FF3100"/>
+    <w:rsid w:val="00FF47F1"/>
     <w:rsid w:val="00FF648C"/>
+    <w:rsid w:val="00FF6914"/>
     <w:rsid w:val="00FF6AD1"/>
     <w:rsid w:val="00FF77CE"/>
     <w:rsid w:val="00FF7F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#36f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="57855F04"/>
+  <w15:docId w15:val="{9392EE9A-B02E-4EF8-B59A-57A8BC209534}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...678 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C83912"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00C11E9D"/>
     <w:pPr>
       <w:ind w:left="552" w:hangingChars="230" w:hanging="552"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
@@ -27651,51 +27288,51 @@
     <w:rsid w:val="00824225"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="000F3373"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="19203212">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="138229843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27752,51 +27389,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2126387604">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/en/0014902.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28059,60 +27696,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706E7FAF-D315-4FF7-A355-037A96898596}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4355</Words>
-  <Characters>24827</Characters>
+  <Words>4855</Words>
+  <Characters>27674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>230</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29124</CharactersWithSpaces>
+  <CharactersWithSpaces>32465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6684704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.nhi.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>