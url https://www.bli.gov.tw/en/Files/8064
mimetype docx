--- v0 (2026-05-16)
+++ v1 (2026-09-20)
@@ -1,5486 +1,5567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11341" w:type="dxa"/>
         <w:tblInd w:w="-398" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="FF0000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="276"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="557"/>
         <w:gridCol w:w="571"/>
         <w:gridCol w:w="290"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="141"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="426"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A71FC" w:rsidRPr="007220B5" w14:paraId="58184188" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="006A71FC" w:rsidRPr="007062D5" w14:paraId="58184188" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:trHeight w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07A4CB4F" w14:textId="5115D1B1" w:rsidR="00821F87" w:rsidRPr="0075136F" w:rsidRDefault="00AD22D0" w:rsidP="00521A4C">
+          <w:p w14:paraId="07A4CB4F" w14:textId="2A9D6C96" w:rsidR="00821F87" w:rsidRPr="007062D5" w:rsidRDefault="00AD22D0" w:rsidP="00BA57DF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Labor Occupational Accident Insurance and Protection for Insured Person Diagnosed With Occupati</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+              <w:t xml:space="preserve">Labor Occupational Accident Insurance and Protection for Insured Person Diagnosed </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>onal Disease Withdraw from</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+              <w:t>With</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Insurance </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+              <w:t xml:space="preserve"> Occupati</w:t>
+            </w:r>
+            <w:r w:rsidR="00791063" w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>onal Disease Withdraw from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Insurance</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B73C4E" w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:bdr w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death Allowance </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>Death Allowance</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Application Form and Payment Receipt</w:t>
+              <w:t xml:space="preserve"> A</w:t>
+            </w:r>
+            <w:r w:rsidR="00B73C4E" w:rsidRPr="00BA57DF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pplication Form and Payment Receipt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00451DBB" w:rsidRPr="008B7166" w14:paraId="2380DCCD" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00451DBB" w:rsidRPr="007062D5" w14:paraId="2380DCCD" w14:textId="77777777" w:rsidTr="007062D5">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
-          </w:tcPr>
-[...30 lines deleted...]
-              <w:t>no.</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3596E236" w14:textId="3A49FB53" w:rsidR="00A93B64" w:rsidRPr="007062D5" w:rsidRDefault="00B73C4E" w:rsidP="00B73C4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Serial no.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="006A3B80" w14:textId="5465B232" w:rsidR="00B73C4E" w:rsidRDefault="0075136F" w:rsidP="0075136F">
+          <w:p w14:paraId="006A3B80" w14:textId="5465B232" w:rsidR="00B73C4E" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="0075136F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B73C4E" w:rsidRPr="00B73C4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00B73C4E" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B73C4E" w:rsidRPr="00B73C4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00B73C4E" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>of Application:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7871095B" w14:textId="0679424B" w:rsidR="00451DBB" w:rsidRPr="008B7166" w:rsidRDefault="00451DBB" w:rsidP="0075136F">
+          <w:p w14:paraId="7871095B" w14:textId="049266C3" w:rsidR="00451DBB" w:rsidRPr="007062D5" w:rsidRDefault="00451DBB" w:rsidP="0075136F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00B73C4E" w:rsidRPr="00B73C4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00B73C4E" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Please read carefully the instructions on the reverse side</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075136F" w:rsidRPr="00F47A9D" w14:paraId="56EFC2CF" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="0075136F" w:rsidRPr="007062D5" w14:paraId="56EFC2CF" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A357F3" w14:textId="4A66F9E8" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
+          <w:p w14:paraId="21A357F3" w14:textId="4A66F9E8" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="007062D5">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="distribute"/>
-[...11 lines deleted...]
-                <w:spacing w:val="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name of the insured person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1271D6F4" w14:textId="3D8C991B" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="0075136F">
+          <w:p w14:paraId="1271D6F4" w14:textId="3D8C991B" w:rsidR="0075136F" w:rsidRPr="00DE472C" w:rsidRDefault="0075136F" w:rsidP="007062D5">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...9 lines deleted...]
-                <w:spacing w:val="-20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="345001AB" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="005704BE">
+          <w:p w14:paraId="345001AB" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="005704BE">
             <w:pPr>
               <w:ind w:leftChars="-542" w:left="-1301"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7054D50B" w14:textId="24754628" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="0075136F">
-            <w:pPr>
+          <w:p w14:paraId="7054D50B" w14:textId="24754628" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00DE472C">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...42 lines deleted...]
-              <w:t>birth</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="009F9350" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="001303FB">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="009F9350" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="007062D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017DEEDA" w14:textId="65D6E86D" w:rsidR="0075136F" w:rsidRPr="0075136F" w:rsidRDefault="0075136F" w:rsidP="0075136F">
+          <w:p w14:paraId="017DEEDA" w14:textId="451163F1" w:rsidR="0075136F" w:rsidRPr="00DE472C" w:rsidRDefault="0075136F" w:rsidP="00DE472C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5740CB61" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="5740CB61" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC72C31" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="6BC72C31" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F744F1" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="52F744F1" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731CB62D" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="731CB62D" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F85DA61" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="2F85DA61" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D1782CC" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="3D1782CC" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A01917E" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="4A01917E" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39377042" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="39377042" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EDA5385" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="1EDA5385" w14:textId="77777777" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDDB182" w14:textId="0A471D19" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="00006905">
+          <w:p w14:paraId="5FDDB182" w14:textId="0A471D19" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="00006905">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F90337" w:rsidRPr="001A3AC0" w14:paraId="41973DCA" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00F90337" w:rsidRPr="007062D5" w14:paraId="41973DCA" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47115F55" w14:textId="77777777" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="00006905">
+          <w:p w14:paraId="47115F55" w14:textId="77777777" w:rsidR="00F90337" w:rsidRPr="007062D5" w:rsidRDefault="00F90337" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C0968B" w14:textId="0FEE8835" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00DD0DE2" w:rsidP="00F764A8">
+          <w:p w14:paraId="40C0968B" w14:textId="0FEE8835" w:rsidR="00F90337" w:rsidRPr="00DE472C" w:rsidRDefault="00DD0DE2" w:rsidP="007062D5">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="distribute"/>
-[...11 lines deleted...]
-                <w:spacing w:val="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Marital status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="375C19D4" w14:textId="2F3E30AB" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="00F764A8">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+          <w:p w14:paraId="375C19D4" w14:textId="2F3E30AB" w:rsidR="00F90337" w:rsidRPr="007062D5" w:rsidRDefault="00F90337" w:rsidP="00F764A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001303FB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00DD0DE2" w:rsidRPr="00DD0DE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00DD0DE2" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Not married</w:t>
             </w:r>
-            <w:r w:rsidR="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="0075136F" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00DD0DE2" w:rsidRPr="00DD0DE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00DD0DE2" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Married</w:t>
             </w:r>
-            <w:r w:rsidR="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="0075136F" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00DD0DE2" w:rsidRPr="00DD0DE2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="00DD0DE2" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Divorced</w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37E07B9E" w14:textId="58A21C56" w:rsidR="00F90337" w:rsidRPr="00202C15" w:rsidRDefault="002C2915" w:rsidP="0075136F">
+          <w:p w14:paraId="37E07B9E" w14:textId="58A21C56" w:rsidR="00F90337" w:rsidRPr="007062D5" w:rsidRDefault="002C2915" w:rsidP="007062D5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date of occurrence occupational sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F33078" w14:textId="63F6817A" w:rsidR="00F90337" w:rsidRPr="001303FB" w:rsidRDefault="00F90337" w:rsidP="001303FB">
+          <w:p w14:paraId="39F33078" w14:textId="63F6817A" w:rsidR="00F90337" w:rsidRPr="007062D5" w:rsidRDefault="00F90337" w:rsidP="001303FB">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00202C15" w:rsidRPr="001A3AC0" w14:paraId="669F1518" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00202C15" w:rsidRPr="007062D5" w14:paraId="669F1518" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="746323C0" w14:textId="77777777" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
+          <w:p w14:paraId="746323C0" w14:textId="77777777" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00202C15" w:rsidP="00006905">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="858" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A5F6833" w14:textId="52BE88C9" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="002C2915" w:rsidP="00006905">
+          <w:p w14:paraId="1A5F6833" w14:textId="52BE88C9" w:rsidR="00202C15" w:rsidRPr="00DE472C" w:rsidRDefault="002C2915" w:rsidP="007062D5">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
-              <w:jc w:val="distribute"/>
-[...11 lines deleted...]
-                <w:spacing w:val="-20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Children</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592D3249" w14:textId="689EAB9F" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00006905">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+          <w:p w14:paraId="592D3249" w14:textId="689EAB9F" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00202C15" w:rsidP="00006905">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="002C2915" w:rsidRPr="002C2915">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="002C2915" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>No children</w:t>
             </w:r>
-            <w:r w:rsidR="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="0075136F" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001303FB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="0075136F" w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="0075136F" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="002C2915" w:rsidRPr="002C2915">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidR="002C2915" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>children total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35EEF87B" w14:textId="7428BAED" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="003A4C67" w:rsidP="00006905">
+          <w:p w14:paraId="35EEF87B" w14:textId="7428BAED" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="003A4C67" w:rsidP="007062D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date of death</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBF57FB" w14:textId="02D20C33" w:rsidR="00202C15" w:rsidRPr="001303FB" w:rsidRDefault="00202C15" w:rsidP="00F90337">
+          <w:p w14:paraId="2BBF57FB" w14:textId="02D20C33" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00202C15" w:rsidP="00F90337">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA74CE" w:rsidRPr="001A3AC0" w14:paraId="4CE53C8E" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00AA74CE" w:rsidRPr="007062D5" w14:paraId="4CE53C8E" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A0CECCD" w14:textId="609FE14C" w:rsidR="00AA74CE" w:rsidRPr="001303FB" w:rsidRDefault="00AA74CE" w:rsidP="0075136F">
+          <w:p w14:paraId="2A0CECCD" w14:textId="609FE14C" w:rsidR="00AA74CE" w:rsidRPr="007062D5" w:rsidRDefault="00AA74CE" w:rsidP="0075136F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="標楷體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
-            <w:r w:rsidR="00362A96" w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="00362A96" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A93B64" w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="00A93B64" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="0075136F" w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="0075136F" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00114F17" w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+            <w:r w:rsidR="00114F17" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
-              <w:t>B</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Total</w:t>
+              <w:t>Beneficiaries Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2A76" w:rsidRPr="00631695" w14:paraId="25520187" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00EE2A76" w:rsidRPr="007062D5" w14:paraId="25520187" w14:textId="77777777" w:rsidTr="0075136F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="691"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9FD32F" w14:textId="2B9F1666" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00947F0C" w:rsidP="0075136F">
+          <w:p w14:paraId="0C9FD32F" w14:textId="2B9F1666" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00947F0C" w:rsidP="0075136F">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...9 lines deleted...]
-                <w:spacing w:val="-20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Name of</w:t>
             </w:r>
-            <w:r w:rsidR="00AD22D0">
-[...3 lines deleted...]
-                <w:spacing w:val="-20"/>
+            <w:r w:rsidR="00AD22D0" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00947F0C">
-[...3 lines deleted...]
-                <w:spacing w:val="-20"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A755A15" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="6A755A15" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3518184F" w14:textId="135C05A6" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00947F0C" w:rsidP="00951AE1">
+          <w:p w14:paraId="3518184F" w14:textId="135C05A6" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00947F0C" w:rsidP="007062D5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:rPr>
-[...43 lines deleted...]
-              <w:t>birth</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78697054" w14:textId="4497B359" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00ED00E9">
+          <w:p w14:paraId="78697054" w14:textId="4497B359" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00EE2A76" w:rsidP="00ED00E9">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00073A5C" w14:textId="0D6FF8A0" w:rsidR="00EE2A76" w:rsidRPr="0075136F" w:rsidRDefault="00947F0C" w:rsidP="0075136F">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="00073A5C" w14:textId="0D6FF8A0" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00947F0C" w:rsidP="00DE472C">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30568801" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="30568801" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6061136C" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="6061136C" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A1FCB9" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="09A1FCB9" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02AC6B21" w14:textId="5FACF78E" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="02AC6B21" w14:textId="5FACF78E" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B968D28" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="2B968D28" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B20BE7" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="49B20BE7" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7F7BA0" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="4E7F7BA0" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB699BF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="0BB699BF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7734E816" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="7734E816" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00693B66" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="00693B66" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2A76" w:rsidRPr="001F4CAD" w14:paraId="756CE940" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="00EE2A76" w:rsidRPr="007062D5" w14:paraId="756CE940" w14:textId="77777777" w:rsidTr="00DE472C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="666"/>
+          <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74119661" w14:textId="01099A4C" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00D62A02" w:rsidP="0075136F">
+          <w:p w14:paraId="74119661" w14:textId="01099A4C" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00D62A02" w:rsidP="0075136F">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Guardian Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C2EAF7" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="61C2EAF7" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26408304" w14:textId="689729B5" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00947F0C" w:rsidP="00951AE1">
+          <w:p w14:paraId="26408304" w14:textId="689729B5" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00947F0C" w:rsidP="007062D5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:rPr>
-[...43 lines deleted...]
-              <w:t>birth</w:t>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13EF05A6" w14:textId="0AC83A06" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00ED00E9">
+          <w:p w14:paraId="13EF05A6" w14:textId="0AC83A06" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00EE2A76" w:rsidP="00ED00E9">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B878EF" w14:textId="21FEBCA4" w:rsidR="00EE2A76" w:rsidRPr="0075136F" w:rsidRDefault="00947F0C" w:rsidP="0075136F">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="53B878EF" w14:textId="21FEBCA4" w:rsidR="00EE2A76" w:rsidRPr="00DE472C" w:rsidRDefault="00947F0C" w:rsidP="00DE472C">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67045B8A" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="67045B8A" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2A3B38" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="3D2A3B38" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="384AA176" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="384AA176" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D389A7F" w14:textId="0955B698" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="2D389A7F" w14:textId="0955B698" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8BBA0C" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="6F8BBA0C" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6D5C3D" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="5E6D5C3D" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24786FFF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="24786FFF" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6D4954" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="3B6D4954" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA2DE20" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="6AA2DE20" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA2FF85" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="001303FB" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
+          <w:p w14:paraId="3AA2FF85" w14:textId="77777777" w:rsidR="00EE2A76" w:rsidRPr="007062D5" w:rsidRDefault="00EE2A76" w:rsidP="00951AE1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0075136F" w:rsidRPr="006A71FC" w14:paraId="62294D8E" w14:textId="77777777" w:rsidTr="0075136F">
+      <w:tr w:rsidR="0075136F" w:rsidRPr="007062D5" w14:paraId="62294D8E" w14:textId="77777777" w:rsidTr="007062D5">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="586"/>
+          <w:trHeight w:val="1192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1135" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E89FCC9" w14:textId="0994AAE3" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="0075136F">
+          <w:p w14:paraId="3E89FCC9" w14:textId="0994AAE3" w:rsidR="0075136F" w:rsidRPr="00DE472C" w:rsidRDefault="0075136F" w:rsidP="0075136F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-              <w:t>method</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Contact method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C08883F" w14:textId="77777777" w:rsidR="0075136F" w:rsidRDefault="0075136F" w:rsidP="0075136F">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="2C08883F" w14:textId="09513C3C" w:rsidR="0075136F" w:rsidRPr="007A4AD8" w:rsidRDefault="0075136F" w:rsidP="007062D5">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:color w:val="3366FF"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Zip</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">Zip </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>Code</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Code</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">□□□-□□□  </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t>□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>□□-□□□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:color w:val="3366FF"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="42CD89B9" w14:textId="5E5FB3EC" w:rsidR="0075136F" w:rsidRPr="001303FB" w:rsidRDefault="0075136F" w:rsidP="0075136F">
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Landline/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile </w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hone no.</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Email Address:</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42CD89B9" w14:textId="515FC7DF" w:rsidR="0075136F" w:rsidRPr="007062D5" w:rsidRDefault="0075136F" w:rsidP="0075136F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DE4D40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Correspondence address :</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>Correspondence address</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0C5D" w:rsidRPr="006A71FC" w14:paraId="1667FA19" w14:textId="4F3C639D" w:rsidTr="009F0C5D">
+      <w:tr w:rsidR="009F0C5D" w:rsidRPr="007062D5" w14:paraId="1667FA19" w14:textId="4F3C639D" w:rsidTr="007062D5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="518"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRl"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="224A45E4" w14:textId="4807D146" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="009F0C5D">
+          <w:p w14:paraId="224A45E4" w14:textId="4807D146" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="009F0C5D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="113" w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00362A96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ACCIDENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69324932" w14:textId="683895A2" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="009F0C5D">
+          <w:p w14:paraId="69324932" w14:textId="683895A2" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="009F0C5D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003153C4">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The name and content of the harmful work during the effective period of the insurance</w:t>
-[...8 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>The name and content of the harmful work during the effective period of the insurance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="281924C3" w14:textId="65681011" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+            <w:textDirection w:val="tbRl"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281924C3" w14:textId="65681011" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="007A4AD8">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
-              <w:ind w:rightChars="-11" w:right="-26"/>
+              <w:ind w:left="113" w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00362A96">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Occupational Disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC4D692" w14:textId="0AED6BD5" w:rsidR="009F0C5D" w:rsidRPr="0075136F" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
+          <w:p w14:paraId="5EC4D692" w14:textId="29537D9F" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">Name of Medical Institution </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+              <w:t>For</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">edical </w:t>
-[...89 lines deleted...]
-              <w:t>ecognition</w:t>
+              <w:t xml:space="preserve"> Diagnosis And Recognition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC66609" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+          <w:p w14:paraId="5AC66609" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0C5D" w:rsidRPr="006A71FC" w14:paraId="5A816FB0" w14:textId="77777777" w:rsidTr="009F0C5D">
+      <w:tr w:rsidR="009F0C5D" w:rsidRPr="007062D5" w14:paraId="5A816FB0" w14:textId="77777777" w:rsidTr="009F0C5D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="424"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36497A50" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="00AA74CE">
+          <w:p w14:paraId="36497A50" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00AA74CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE62D3F" w14:textId="56B7D995" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="001E4EFE">
+          <w:p w14:paraId="3BE62D3F" w14:textId="56B7D995" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="001E4EFE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0862B018" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+          <w:p w14:paraId="0862B018" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0A32E7" w14:textId="2FC7DA32" w:rsidR="009F0C5D" w:rsidRPr="0075136F" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
+          <w:p w14:paraId="4D0A32E7" w14:textId="2FC7DA32" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Name Of Diagnosed </w:t>
-[...35 lines deleted...]
-              <w:t>isease</w:t>
+              <w:t>Name Of Diagnosed Occupational Disease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4FABE0" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+          <w:p w14:paraId="1B4FABE0" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0C5D" w:rsidRPr="006A71FC" w14:paraId="3C63C447" w14:textId="77777777" w:rsidTr="009F0C5D">
+      <w:tr w:rsidR="009F0C5D" w:rsidRPr="007062D5" w14:paraId="3C63C447" w14:textId="77777777" w:rsidTr="009F0C5D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4239F402" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="00AA74CE">
+          <w:p w14:paraId="4239F402" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00AA74CE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4253" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4452BB94" w14:textId="50325199" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="001E4EFE">
+          <w:p w14:paraId="4452BB94" w14:textId="50325199" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="001E4EFE">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F30837" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+          <w:p w14:paraId="34F30837" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8EEB96" w14:textId="7582BC55" w:rsidR="009F0C5D" w:rsidRPr="0075136F" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
+          <w:p w14:paraId="6A8EEB96" w14:textId="7582BC55" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00AA5509">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0075136F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of injury/sickness occurrence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0066FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F0CFE2" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="001303FB" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
+          <w:p w14:paraId="07F0CFE2" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="007062D5" w:rsidRDefault="009F0C5D" w:rsidP="00EE2A76">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B2158" w:rsidRPr="00FE0C5C" w14:paraId="2D1F41C0" w14:textId="77777777" w:rsidTr="00E251EF">
+      <w:tr w:rsidR="001B2158" w:rsidRPr="007062D5" w14:paraId="2D1F41C0" w14:textId="77777777" w:rsidTr="00DE472C">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1546"/>
+          <w:trHeight w:val="2096"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCF686F" w14:textId="5C72055A" w:rsidR="001B2158" w:rsidRPr="00F47A9D" w:rsidRDefault="000053BE" w:rsidP="009F0C5D">
+          <w:p w14:paraId="5FCF686F" w14:textId="5C72055A" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="009F0C5D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Payment method (Please choose one)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="25"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CAAFBF6" w14:textId="4E9B4D89" w:rsidR="00AE29C3" w:rsidRPr="00E564C8" w:rsidRDefault="00CF0B0A" w:rsidP="009F0C5D">
+          <w:p w14:paraId="1CAAFBF6" w14:textId="4E9B4D89" w:rsidR="00AE29C3" w:rsidRPr="007062D5" w:rsidRDefault="00CF0B0A" w:rsidP="009F0C5D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E564C8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Account copy paste place</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36FA5A76" w14:textId="3D6D249A" w:rsidR="00AA5509" w:rsidRPr="00AA5509" w:rsidRDefault="00AA5509" w:rsidP="009F0C5D">
+          <w:p w14:paraId="36FA5A76" w14:textId="3D6D249A" w:rsidR="00AA5509" w:rsidRPr="007062D5" w:rsidRDefault="00AA5509" w:rsidP="009F0C5D">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B3ED9">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－</w:t>
-[...32 lines deleted...]
-          <w:p w14:paraId="7FD31A04" w14:textId="71596774" w:rsidR="00790743" w:rsidRPr="009F0C5D" w:rsidRDefault="001B2158" w:rsidP="00006905">
+              <w:t>－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－－</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD31A04" w14:textId="602D3E42" w:rsidR="00790743" w:rsidRPr="00DE472C" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="00710CB8" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="102F71FC" w14:textId="452F257E" w:rsidR="00790743" w:rsidRPr="009F0C5D" w:rsidRDefault="001B2158" w:rsidP="00006905">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please transfer the allowance into _______account</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="102F71FC" w14:textId="452F257E" w:rsidR="00790743" w:rsidRPr="00DE472C" w:rsidRDefault="001B2158" w:rsidP="00DE472C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
-              <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:ind w:left="354" w:hangingChars="150" w:hanging="354"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="009F0C5D" w:rsidRPr="00AE29C3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidR="009F0C5D" w:rsidRPr="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
-            <w:r w:rsidR="00710CB8" w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00710CB8" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="7A947A28" w14:textId="66FE5103" w:rsidR="001B2158" w:rsidRPr="009F0C5D" w:rsidRDefault="001B2158" w:rsidP="00790743">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please divide the allowance evenly among those claiming the allowance and remit each share to their respective accounts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A947A28" w14:textId="66FE5103" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="001B2158" w:rsidP="00DE472C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
-              <w:spacing w:line="240" w:lineRule="exact"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+              <w:spacing w:beforeLines="50" w:before="180" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
-            <w:r w:rsidR="00362A96" w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00362A96" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If there is insufficient space, please write on a separate piece of paper. Please stick the account book cover copies on the back in order</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B2158" w:rsidRPr="00F47A9D" w14:paraId="2DC9DBFB" w14:textId="77777777" w:rsidTr="009F0C5D">
+      <w:tr w:rsidR="001B2158" w:rsidRPr="007062D5" w14:paraId="2DC9DBFB" w14:textId="77777777" w:rsidTr="009F0C5D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="232A364C" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="00F47A9D" w:rsidRDefault="001B2158" w:rsidP="00006905">
+          <w:p w14:paraId="232A364C" w14:textId="77777777" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="001B2158" w:rsidP="00006905">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2571C965" w14:textId="48B44A29" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="00006905">
+          <w:p w14:paraId="2571C965" w14:textId="48B44A29" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name of the benefit applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1947DB9F" w14:textId="51D2DA09" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="00006905">
+          <w:p w14:paraId="1947DB9F" w14:textId="51D2DA09" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="00006905">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Remit the fund to the account with Chunghwa Post</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="192637FA" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="0020487B" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="192637FA" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Remit the fund to the account with a</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74C11184" w14:textId="6A3E1F3A" w:rsidR="001B2158" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="74C11184" w14:textId="6A3E1F3A" w:rsidR="001B2158" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>financial institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000053BE" w:rsidRPr="00F47A9D" w14:paraId="49E34F44" w14:textId="77777777" w:rsidTr="009F0C5D">
+      <w:tr w:rsidR="000053BE" w:rsidRPr="007062D5" w14:paraId="49E34F44" w14:textId="77777777" w:rsidTr="009F0C5D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3408FCBC" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="00F47A9D" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="3408FCBC" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57D475E3" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="57D475E3" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="199520F2" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="199520F2" w14:textId="41BF091B" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Post Office Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="0D0A3094" w14:textId="091DA029" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D0A3094" w14:textId="1E5D770E" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Account no.:</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>Account no.</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D3C2B2" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="38D3C2B2" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="196"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36AE8829" w14:textId="2EE10AD8" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="36AE8829" w14:textId="2EE10AD8" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="196"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19114413" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="19114413" w14:textId="7604D069" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="922"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bank/institution code</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F1C370" w14:textId="466D421A" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="04F1C370" w14:textId="1EDE0EB0" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Account no.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000053BE" w:rsidRPr="00F47A9D" w14:paraId="45BFF7DE" w14:textId="77777777" w:rsidTr="00931827">
+      <w:tr w:rsidR="000053BE" w:rsidRPr="007062D5" w14:paraId="45BFF7DE" w14:textId="77777777" w:rsidTr="00931827">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="426" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3064CAA8" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="00F47A9D" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="3064CAA8" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BF588A" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="25BF588A" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619551C9" w14:textId="1BCD7C1B" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="00931827">
+          <w:p w14:paraId="619551C9" w14:textId="4799DC59" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="00931827">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Post Office Code</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AF55ACC" w14:textId="351EE669" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="00931827">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF55ACC" w14:textId="4B7A7AF1" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="00931827">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Account no.:</w:t>
+              <w:t>Account no.</w:t>
+            </w:r>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BA77F27" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="4BA77F27" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="196"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bank</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43333F77" w14:textId="73C5D35B" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="43333F77" w14:textId="73C5D35B" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="196"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DC2BD9" w14:textId="77777777" w:rsidR="000053BE" w:rsidRPr="000F3373" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="46DC2BD9" w14:textId="63AFFA9A" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="922"/>
                 <w:tab w:val="left" w:pos="7655"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0020487B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bank/institution code</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D75A823" w14:textId="078B102F" w:rsidR="000053BE" w:rsidRPr="00AD5AC4" w:rsidRDefault="000053BE" w:rsidP="000053BE">
+          <w:p w14:paraId="1D75A823" w14:textId="041D6872" w:rsidR="000053BE" w:rsidRPr="007062D5" w:rsidRDefault="000053BE" w:rsidP="000053BE">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Account no.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000F3373">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0036362A" w:rsidRPr="00DC03D7" w14:paraId="024B4A0E" w14:textId="77777777" w:rsidTr="000F140C">
+      <w:tr w:rsidR="0036362A" w:rsidRPr="007062D5" w14:paraId="024B4A0E" w14:textId="77777777" w:rsidTr="00DE472C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:left w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:right w:val="single" w:sz="12" w:space="0" w:color="000080"/>
             <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
             <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="466"/>
+          <w:trHeight w:val="2776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11341" w:type="dxa"/>
             <w:gridSpan w:val="26"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04F7F5F2" w14:textId="77777777" w:rsidR="005D6D99" w:rsidRPr="009F0C5D" w:rsidRDefault="005D6D99" w:rsidP="009F0C5D">
-[...4 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="04F7F5F2" w14:textId="62637901" w:rsidR="005D6D99" w:rsidRPr="00DE472C" w:rsidRDefault="007062D5" w:rsidP="007062D5">
+            <w:pPr>
               <w:adjustRightInd w:val="0"/>
-              <w:spacing w:line="100" w:lineRule="atLeast"/>
-              <w:ind w:left="403" w:hanging="403"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>The Applicant should fill in the above columns correctly and confirm his/her choice of the benefit item. The applicant agrees that, if required in the review process, the BLI may</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6D99" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="16"/>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>The Applicant should fill in the above columns correctly and confirm his/her choice of the benefit item. The applicant agrees that, if required in the review process, the BLI may retrieve relevant information from relevant agencies. If there is any surplus payment of the insurance benefit, the under signed also agrees that the BLI may deduct such surplus payment from the amount receivable thereby according to Article 29, Paragraph 4 of the Labor Insurance Act</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4E57BD" w14:textId="05B460E1" w:rsidR="0036362A" w:rsidRPr="00DE472C" w:rsidRDefault="007062D5" w:rsidP="007062D5">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="005D6D99" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The beneficiary has made an negotiate according to the Labor Occupational Accident Insurance and Protection Act, please pay the benefits as set out in the above-mentioned payment method. If there are other unnamed beneficiaries in the same order, I am willing to be responsible for them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A88B06C" w14:textId="38BD92B7" w:rsidR="0036362A" w:rsidRPr="00DE472C" w:rsidRDefault="00F8795D" w:rsidP="00DE472C">
+            <w:pPr>
+              <w:spacing w:beforeLines="100" w:before="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Personal seal or signature of Applicant(Beneficiary</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F0C5D">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Personal seal or signature of guardian</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0036362A" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009F0C5D">
-[...75 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
+            <w:r w:rsidR="007A4AD8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0036362A" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="0036362A" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E4F300" w14:textId="05EAB556" w:rsidR="0036362A" w:rsidRPr="007062D5" w:rsidRDefault="0036362A" w:rsidP="00DC03D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000080"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE2A76" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2770" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
-                <w:spacing w:val="-16"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2770" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-                <w:u w:val="single"/>
-[...54 lines deleted...]
-                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F8795D" w:rsidRPr="00A91ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00F8795D" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Sign in person in block letters</w:t>
             </w:r>
-            <w:r w:rsidR="00821296">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DE472C" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00821296" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE472C" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00821296" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2770" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE2A76">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00F8795D" w:rsidRPr="00A91ECB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidR="00F8795D" w:rsidRPr="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-16"/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Sign in person in block letters</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE2A76">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
+            <w:r w:rsidR="00DE472C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
-              </w:rPr>
-              <w:t xml:space="preserve">) </w:t>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72C83CF8" w14:textId="77777777" w:rsidR="009F0C5D" w:rsidRPr="009F0C5D" w:rsidRDefault="00CE0C90" w:rsidP="009F0C5D">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="72C83CF8" w14:textId="5F08B644" w:rsidR="009F0C5D" w:rsidRPr="007A4AD8" w:rsidRDefault="00CE0C90" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="-150" w:left="-200" w:rightChars="-150" w:right="-360" w:hangingChars="100" w:hanging="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service is free and convenient.It is not necessary to engage an agent. Please ensure all the information provided </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>The service is free and convenient.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>istrue and correct. Any illegal</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">It is not necessary to engage an agent. Please ensure all the information provided </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C5D" w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C5D" w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">true and correct. Any illegal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>behaviors such as fraud or counterfeiting shall be subject to legal actions. If you have any question, please feel free to contact the BLI at (02) 23961266 Ext.2263.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D95BE8" w14:textId="69628B05" w:rsidR="00E251EF" w:rsidRDefault="00A13A1E" w:rsidP="00E251EF">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63D95BE8" w14:textId="01F2E6C3" w:rsidR="00E251EF" w:rsidRPr="007A4AD8" w:rsidRDefault="00A13A1E" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:ind w:leftChars="-150" w:left="-200" w:rightChars="-150" w:right="-360" w:hangingChars="100" w:hanging="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0C5D">
-        <w:rPr>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Address for mailing or delivery in person</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0C5D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>：</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00673687" w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>100</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t>100232</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>232</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Bureau of Labor Insurance, Ministry of Labor,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bureau of Labor Insurance, Ministry of Labor,No. 4, Section 1, Roosevelt Road, Zhongzheng District, Taipei City</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>No. 4, Section 1, Roosevelt Road, Zhongzheng District, Taipei City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539762AB" w14:textId="2F26914E" w:rsidR="00E251EF" w:rsidRPr="00E251EF" w:rsidRDefault="00E251EF" w:rsidP="00E251EF">
+    <w:p w14:paraId="539762AB" w14:textId="12AA9FC0" w:rsidR="00E251EF" w:rsidRPr="007062D5" w:rsidRDefault="00E251EF" w:rsidP="00E251EF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-187" w:right="-449"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="細明體" w:hAnsiTheme="majorHAnsi" w:cs="細明體"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 111</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t xml:space="preserve"> 11</w:t>
+      </w:r>
+      <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.4</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007062D5" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D0AB5C" w14:textId="46A4FD84" w:rsidR="00DC6C5A" w:rsidRPr="00E251EF" w:rsidRDefault="006B1342" w:rsidP="00E251EF">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:p w14:paraId="60D0AB5C" w14:textId="46A4FD84" w:rsidR="00DC6C5A" w:rsidRPr="007062D5" w:rsidRDefault="006B1342" w:rsidP="00A03360">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="-118" w:left="-283" w:rightChars="-187" w:right="-449"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00A13A1E" w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A13A1E" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Explanation regarding the Insured Person Diagnosed With Occupational Disease Withdraw from Labor Insurance for the Death Allowance</w:t>
+        <w:t xml:space="preserve">Explanation regarding the Insured Person Diagnosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A13A1E" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A13A1E" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Occupational Disease Withdraw from Labor Insurance for the Death Allowance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8E1CAD" w14:textId="528590DF" w:rsidR="006B1342" w:rsidRPr="00A03D74" w:rsidRDefault="00A03D74" w:rsidP="00A03D74">
+    <w:p w14:paraId="2C8E1CAD" w14:textId="2DA4B7A2" w:rsidR="006B1342" w:rsidRPr="007A4AD8" w:rsidRDefault="007A4AD8" w:rsidP="007A4AD8">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>I.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidR="0059033A" w:rsidRPr="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Qualification</w:t>
       </w:r>
-      <w:r w:rsidR="006B1342" w:rsidRPr="00A03D74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>：</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA6EFB0" w14:textId="455F8AA7" w:rsidR="0059033A" w:rsidRPr="00E251EF" w:rsidRDefault="0059033A" w:rsidP="0059033A">
+    <w:p w14:paraId="4EA6EFB0" w14:textId="11E1A365" w:rsidR="0059033A" w:rsidRPr="007062D5" w:rsidRDefault="0059033A" w:rsidP="007A4AD8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:leftChars="0" w:left="494"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>An insured person who engaged in harmful work specified in Article 63, Paragraph 2 of the Labor Occupational Accident Insurance and Protection Act, who died of an occupational disease due to performance of job duties during the effective period of insurance according to the diagnosis by a doctor at the occupational medicine department of a medical institution recognized based on Article 73, Paragraph 1 of the same Act, and who has surving spouse, children, parents, grandparents, grandchildren, brothers, or sisters.</w:t>
+        <w:t>An insured person who engaged in harmful work specified in Article 63, Paragraph 2 of the Labor Occupational Accident Insurance and Protection Act, who died of an occupational disease due to performance of job duties during the effective period of insurance according to the diagnosis by a doctor at the occupational medicine department of a medical institution recognized based on Article 73, Paragraph 1 of the same Act, and who has survi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ng spouse, children, parents, grandparents, grandchildren, brothers, or sisters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4BF2B9" w14:textId="1DC9058D" w:rsidR="006B1342" w:rsidRPr="00A03D74" w:rsidRDefault="00A03D74" w:rsidP="00A03D74">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="20" w:before="72"/>
+    <w:p w14:paraId="6A4BF2B9" w14:textId="723D84B7" w:rsidR="006B1342" w:rsidRPr="007062D5" w:rsidRDefault="00A03D74" w:rsidP="00BA57DF">
+      <w:pPr>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
-      <w:r w:rsidR="0059033A" w:rsidRPr="00A03D74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Allowance</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0059033A" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+        <w:t>Allowance and Claim Standard</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Claim Standard</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603CECC" w14:textId="75B60673" w:rsidR="00E251EF" w:rsidRPr="00E251EF" w:rsidRDefault="00A03D74" w:rsidP="00E251EF">
+    <w:p w14:paraId="5603CECC" w14:textId="18461410" w:rsidR="00E251EF" w:rsidRPr="007062D5" w:rsidRDefault="00A03D74" w:rsidP="007A4AD8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="494"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(I)</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>forty-five month</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Survivor allowances shall be issued based on the average monthly Insurance Salary for six m</w:t>
+      </w:r>
+      <w:r w:rsidR="00D449AC" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onths be for withdraw from</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insurance the insured person died.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B214192" w14:textId="36202D30" w:rsidR="00E251EF" w:rsidRPr="00E251EF" w:rsidRDefault="00A03D74" w:rsidP="00E251EF">
+    <w:p w14:paraId="6B214192" w14:textId="67F0B093" w:rsidR="00E251EF" w:rsidRPr="007062D5" w:rsidRDefault="00A03D74" w:rsidP="007A4AD8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="494"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(II)</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the average monthly insurance salary calculated in accordance with the provisions of the preceding paragraph at the time of death is lower than the first level of the labor occup</w:t>
       </w:r>
-      <w:r w:rsidR="00FA7854">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FA7854" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ational accident and protection</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> insurance act salary scale</w:t>
       </w:r>
-      <w:r w:rsidR="00FA7854">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FA7854" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>it shall be calculated and paid according to the first level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DD7998" w14:textId="308EBE31" w:rsidR="00E251EF" w:rsidRPr="00E251EF" w:rsidRDefault="00A03D74" w:rsidP="00E251EF">
+    <w:p w14:paraId="75DD7998" w14:textId="308EBE31" w:rsidR="00E251EF" w:rsidRPr="007062D5" w:rsidRDefault="00A03D74" w:rsidP="007A4AD8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="494"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(III)</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>After the occupational disease disability allowance has been received in accordance with the regulations, if the death due to occupational disease is caused by the occupational disease, the surviving family can only claim the difference between the death allowance and the disability allowance already received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044DEA5" w14:textId="58F0E405" w:rsidR="00E251EF" w:rsidRPr="00E251EF" w:rsidRDefault="00D05515" w:rsidP="00E251EF">
+    <w:p w14:paraId="7044DEA5" w14:textId="17B2E819" w:rsidR="00E251EF" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="494"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3366FF"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(IV)</w:t>
       </w:r>
-      <w:r w:rsidR="00E251EF" w:rsidRPr="00E251EF">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The insured or his </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dependants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E251EF" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who also meet the application conditions for disability or death benefit can only choose one of them when they meet other payment or subsidy conditions stipulated in this Act or the Labor Insurance Regulations due to the same disability or death accident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080FF393" w14:textId="0FDE7F80" w:rsidR="006B1342" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="00BA57DF">
+      <w:pPr>
+        <w:spacing w:beforeLines="20" w:before="72" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>III.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00417674" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documents Required</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791BF1F4" w14:textId="1FB9D55E" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(I)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11A20" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Labor Occupational Accident Insurance and Protection for Insured Person Diagnosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C11A20" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C11A20" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Occupational Disease</w:t>
+      </w:r>
+      <w:r w:rsidR="00561464" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Withdraw from</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5A5B" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6241C" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Death Allowance</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5A5B" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11A20" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Application Form and Payment Receipt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401E136E" w14:textId="0B55D91E" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(II)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11A20" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="3366FF"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Death certificates, written autopsy reports issued by the public prosecutors, or judgments of proclamation of death of a missing person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCA221C" w14:textId="741F1B18" w:rsidR="00197E5D" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(III)</w:t>
+      </w:r>
+      <w:r w:rsidR="00197E5D" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Certificates of whole household registration with the dates of death recorded. If the beneficiaries are the adopted children, the dates of the adoption shall be recorded; if the beneficiaries and the deceased are not under the same household registration, the household registration certificates for both the deceased and the beneficiary shall be submitted (Please do not omit the note)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056EF4AB" w14:textId="3E5EA2C5" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(IV)</w:t>
+      </w:r>
+      <w:r w:rsidR="00197E5D" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the dependents are qualified as “dependent of the insured person” (grandchildren or brothers and sisters): Related documents proving that the dependents are raised by the insured person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294EF131" w14:textId="55BD82C3" w:rsidR="002A6ECD" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(V)</w:t>
+      </w:r>
+      <w:r w:rsidR="00517177" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An occupational disease diagnosis certificate issued by a specialist in occupational medicine of an accredited medical institution. (If the insured seeks medical treatment in Penghu, Kinmen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00517177" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lianjiang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00517177" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other outlying islands, the occupational disease diagnosis certificate may be issued by the physician of the original National Health Insurance designated hospital or clinic)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1601D45A" w14:textId="446465AA" w:rsidR="002E7500" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(VI)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A6ECD" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Labor Occupational Accident Insurance Occupational Disease Curriculum Vitae. (Not required if the curriculum vitae of the occupational disease is specified in detail in the occupational disease statement)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A00975D" w14:textId="73C62C33" w:rsidR="00202C15" w:rsidRPr="007062D5" w:rsidRDefault="00387FC8" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="標楷體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>★</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Those who have received medical subsidies or disability allowances withdraw insurance due to the same occupational disease are exempt from attaching the documents mentioned in 5. and 6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77201068" w14:textId="2B376147" w:rsidR="006B1342" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="00BA57DF">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="1634" w:hangingChars="680" w:hanging="1634"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2077" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738C9A9E" w14:textId="456BC234" w:rsidR="005B41B8" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(I)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Order of recipients of Survivor pension</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>spouse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or children</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grandparents</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (4)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>grandchildren, brothers and sisters raised by the insured persons while they were alive</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Survivors listed on the rear order as stipulated in the previous paragraph are not entitled to apply for survivor pension payments or survivor allowance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if survivors listed on the front still exist.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="080FF393" w14:textId="79172BAB" w:rsidR="006B1342" w:rsidRPr="00D05515" w:rsidRDefault="00D05515" w:rsidP="00D05515">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="20" w:before="72"/>
+    <w:p w14:paraId="06902597" w14:textId="02FE613B" w:rsidR="00185BEE" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:t>：</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(II)</w:t>
+      </w:r>
+      <w:r w:rsidR="00185BEE" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recipient of this Act's Death Allowances is limited to one person only. In case there are at least two persons who are qualified to claim the benefits, they should jointly claim the benefits. If they don't jointly claim the benefits or another qualified person submit a claim before the insurer approve the claim, the insurer should notify the applicants to negotiate and elect one of them to represent them in drawing the claim. When the qualified survivors could not or unable to reach an agreement, the total amount of calculated highest amount of Death Allowances would be evenly distributed among the applicants.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791BF1F4" w14:textId="1FB9D55E" w:rsidR="00202C15" w:rsidRPr="00014520" w:rsidRDefault="00D05515" w:rsidP="00931827">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="43344E90" w14:textId="7E287426" w:rsidR="00014520" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="0" w:left="567"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...58 lines deleted...]
-        <w:t>Application Form and Payment Receipt</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(III)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2077" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If the applicant is a minor or incapacitated person, the application form should be signed or stamped by the guardian, and a copy of the guardian's household registration should be attached.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401E136E" w14:textId="0B55D91E" w:rsidR="00202C15" w:rsidRPr="00931827" w:rsidRDefault="00D05515" w:rsidP="00931827">
+    <w:p w14:paraId="0DEB4929" w14:textId="745B75E1" w:rsidR="00FC2077" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:leftChars="227" w:left="545"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(IV)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2077" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you suffer from an occupational disease during the effective period of the insurance, and die from the same disease within 1 year from the day after the expiration of the insurance, please fill in the "Occupational Accident Insurance Application Form and Payment Receipt".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE03BAC" w14:textId="4F173E18" w:rsidR="001D25EF" w:rsidRPr="007062D5" w:rsidRDefault="00D05515" w:rsidP="007A4AD8">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:leftChars="150" w:left="600" w:hangingChars="100" w:hanging="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(V)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B41B8" w:rsidRPr="007062D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Death certificates, written autopsy reports issued by the public prosecutors, or judgments of proclamation of death of a missing person.</w:t>
+        <w:t>Foreign individuals without national ID number shall provide their passport or Alien Resident Certificate number.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCA221C" w14:textId="2CD5DD15" w:rsidR="00197E5D" w:rsidRPr="00014520" w:rsidRDefault="00D05515" w:rsidP="00931827">
-[...375 lines deleted...]
-    <w:sectPr w:rsidR="001D25EF" w:rsidRPr="00014520" w:rsidSect="004C1DDA">
+    <w:sectPr w:rsidR="001D25EF" w:rsidRPr="007062D5" w:rsidSect="004C1DDA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="720" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B2F5064" w14:textId="77777777" w:rsidR="00366521" w:rsidRDefault="00366521" w:rsidP="00C83ECF">
+    <w:p w14:paraId="6B19E411" w14:textId="77777777" w:rsidR="00E1584D" w:rsidRDefault="00E1584D" w:rsidP="00C83ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29751076" w14:textId="77777777" w:rsidR="00366521" w:rsidRDefault="00366521" w:rsidP="00C83ECF">
+    <w:p w14:paraId="0EC3FFE7" w14:textId="77777777" w:rsidR="00E1584D" w:rsidRDefault="00E1584D" w:rsidP="00C83ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="CG Times">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="696AF6FF" w14:textId="77777777" w:rsidR="00366521" w:rsidRDefault="00366521" w:rsidP="00C83ECF">
+    <w:p w14:paraId="40FC19FE" w14:textId="77777777" w:rsidR="00E1584D" w:rsidRDefault="00E1584D" w:rsidP="00C83ECF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A1A93AB" w14:textId="77777777" w:rsidR="00366521" w:rsidRDefault="00366521" w:rsidP="00C83ECF">
+    <w:p w14:paraId="58BBF5AB" w14:textId="77777777" w:rsidR="00E1584D" w:rsidRDefault="00E1584D" w:rsidP="00C83ECF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CFB2688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="582E5FBC"/>
     <w:lvl w:ilvl="0" w:tplc="33163FF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1F72D0E4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="※"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cstheme="minorBidi" w:hint="eastAsia"/>
       </w:rPr>
@@ -5527,71 +5608,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E5C0CF6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CE60F5CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="204"/>
         </w:tabs>
         <w:ind w:left="204" w:hanging="204"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="168654BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3304821C"/>
     <w:lvl w:ilvl="0" w:tplc="FF9A58E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5636,51 +5717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36022CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D04223FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5722,51 +5803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="398C7849"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A678EAB8"/>
     <w:lvl w:ilvl="0" w:tplc="E6446B58">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="960"/>
@@ -5861,72 +5942,72 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BFA2B83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0686E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="396"/>
         </w:tabs>
         <w:ind w:left="396" w:hanging="396"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
         <w:sz w:val="26"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C341D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1740826"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="958" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5968,51 +6049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3358" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3838" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4318" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FDB3906"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1890ABF4"/>
     <w:lvl w:ilvl="0" w:tplc="79401990">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="494" w:hanging="494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6057,51 +6138,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5183647B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B02ABB58"/>
     <w:lvl w:ilvl="0" w:tplc="460239AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="387" w:hanging="387"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -6147,51 +6228,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52B23E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B163346"/>
     <w:lvl w:ilvl="0" w:tplc="6A06E9D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="407"/>
         </w:tabs>
         <w:ind w:left="407" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6263,51 +6344,229 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3842"/>
         </w:tabs>
         <w:ind w:left="3842" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4322"/>
         </w:tabs>
         <w:ind w:left="4322" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BB91A9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AB66526"/>
+    <w:lvl w:ilvl="0" w:tplc="6E6E155E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71604A07"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D83043E6"/>
+    <w:lvl w:ilvl="0" w:tplc="1AEE9050">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74AE07E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6380BF2"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6349,51 +6608,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="772B02F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B8882DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6451,106 +6710,114 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="180"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A71FC"/>
     <w:rsid w:val="000053BE"/>
     <w:rsid w:val="000066DB"/>
     <w:rsid w:val="00014520"/>
     <w:rsid w:val="0006332C"/>
     <w:rsid w:val="000740D8"/>
     <w:rsid w:val="0008500A"/>
     <w:rsid w:val="000A7D4A"/>
     <w:rsid w:val="000B0DF1"/>
     <w:rsid w:val="000E5BAB"/>
     <w:rsid w:val="000F140C"/>
     <w:rsid w:val="000F5EA4"/>
     <w:rsid w:val="000F6B4A"/>
     <w:rsid w:val="001040C7"/>
     <w:rsid w:val="0010762C"/>
     <w:rsid w:val="00113DD2"/>
     <w:rsid w:val="00114324"/>
     <w:rsid w:val="00114F17"/>
     <w:rsid w:val="001303FB"/>
     <w:rsid w:val="00143B00"/>
     <w:rsid w:val="001552FD"/>
     <w:rsid w:val="00181C9B"/>
     <w:rsid w:val="00185BEE"/>
@@ -6601,135 +6868,143 @@
     <w:rsid w:val="00511582"/>
     <w:rsid w:val="00517177"/>
     <w:rsid w:val="00521A4C"/>
     <w:rsid w:val="00543E37"/>
     <w:rsid w:val="00557AF8"/>
     <w:rsid w:val="00561464"/>
     <w:rsid w:val="00561C56"/>
     <w:rsid w:val="005704BE"/>
     <w:rsid w:val="00572EE3"/>
     <w:rsid w:val="0059033A"/>
     <w:rsid w:val="00590D56"/>
     <w:rsid w:val="005B41B8"/>
     <w:rsid w:val="005D6D99"/>
     <w:rsid w:val="00603F0B"/>
     <w:rsid w:val="0060477B"/>
     <w:rsid w:val="006117D5"/>
     <w:rsid w:val="00614B3F"/>
     <w:rsid w:val="00631695"/>
     <w:rsid w:val="006513F4"/>
     <w:rsid w:val="00661CBA"/>
     <w:rsid w:val="00673687"/>
     <w:rsid w:val="006A3B8B"/>
     <w:rsid w:val="006A71FC"/>
     <w:rsid w:val="006B1342"/>
     <w:rsid w:val="00702ABF"/>
+    <w:rsid w:val="007062D5"/>
     <w:rsid w:val="00710CB8"/>
     <w:rsid w:val="00720687"/>
     <w:rsid w:val="0074687F"/>
     <w:rsid w:val="0075136F"/>
     <w:rsid w:val="007744B9"/>
     <w:rsid w:val="0078723F"/>
     <w:rsid w:val="00790743"/>
     <w:rsid w:val="00791063"/>
+    <w:rsid w:val="007A4AD8"/>
     <w:rsid w:val="007B1C5B"/>
     <w:rsid w:val="007C145F"/>
     <w:rsid w:val="007C351F"/>
     <w:rsid w:val="00803D31"/>
     <w:rsid w:val="00805AD9"/>
     <w:rsid w:val="00814D3B"/>
     <w:rsid w:val="00821296"/>
     <w:rsid w:val="00821F87"/>
     <w:rsid w:val="0084725D"/>
     <w:rsid w:val="00855DD0"/>
     <w:rsid w:val="008573DF"/>
     <w:rsid w:val="008600A1"/>
     <w:rsid w:val="00872880"/>
     <w:rsid w:val="00886067"/>
     <w:rsid w:val="008A5DB2"/>
     <w:rsid w:val="008B38CE"/>
     <w:rsid w:val="00924355"/>
     <w:rsid w:val="0092684E"/>
     <w:rsid w:val="00926E26"/>
     <w:rsid w:val="00931827"/>
     <w:rsid w:val="00945068"/>
     <w:rsid w:val="00947F0C"/>
     <w:rsid w:val="00951AE1"/>
     <w:rsid w:val="009B5BED"/>
     <w:rsid w:val="009E110F"/>
     <w:rsid w:val="009F0C5D"/>
+    <w:rsid w:val="00A03360"/>
     <w:rsid w:val="00A03D74"/>
     <w:rsid w:val="00A13A1E"/>
     <w:rsid w:val="00A352A9"/>
     <w:rsid w:val="00A366D0"/>
     <w:rsid w:val="00A8614E"/>
     <w:rsid w:val="00A93B64"/>
     <w:rsid w:val="00AA5509"/>
     <w:rsid w:val="00AA5F5C"/>
     <w:rsid w:val="00AA5FD1"/>
     <w:rsid w:val="00AA74CE"/>
     <w:rsid w:val="00AB2770"/>
+    <w:rsid w:val="00AB6066"/>
     <w:rsid w:val="00AC5C83"/>
     <w:rsid w:val="00AD0A9A"/>
     <w:rsid w:val="00AD22D0"/>
     <w:rsid w:val="00AD5AC4"/>
     <w:rsid w:val="00AE29C3"/>
     <w:rsid w:val="00B2098D"/>
     <w:rsid w:val="00B23ABF"/>
     <w:rsid w:val="00B43C34"/>
     <w:rsid w:val="00B73C4E"/>
     <w:rsid w:val="00B96E77"/>
     <w:rsid w:val="00BA1195"/>
     <w:rsid w:val="00BA3D2C"/>
     <w:rsid w:val="00BA4044"/>
+    <w:rsid w:val="00BA57DF"/>
     <w:rsid w:val="00BC0BCA"/>
+    <w:rsid w:val="00BE7BC3"/>
     <w:rsid w:val="00C11A20"/>
     <w:rsid w:val="00C434EF"/>
     <w:rsid w:val="00C83ECF"/>
     <w:rsid w:val="00C8543E"/>
     <w:rsid w:val="00C855B7"/>
     <w:rsid w:val="00CE0C90"/>
     <w:rsid w:val="00CE257F"/>
     <w:rsid w:val="00CF0B0A"/>
     <w:rsid w:val="00D05515"/>
     <w:rsid w:val="00D10744"/>
     <w:rsid w:val="00D449AC"/>
     <w:rsid w:val="00D51916"/>
     <w:rsid w:val="00D53222"/>
     <w:rsid w:val="00D6241C"/>
     <w:rsid w:val="00D6251B"/>
     <w:rsid w:val="00D62A02"/>
     <w:rsid w:val="00DA2C40"/>
     <w:rsid w:val="00DB59F9"/>
     <w:rsid w:val="00DC03D7"/>
     <w:rsid w:val="00DC562D"/>
     <w:rsid w:val="00DC6C5A"/>
     <w:rsid w:val="00DD0DE2"/>
+    <w:rsid w:val="00DE472C"/>
     <w:rsid w:val="00DE6A05"/>
     <w:rsid w:val="00E06247"/>
     <w:rsid w:val="00E06796"/>
     <w:rsid w:val="00E11AB1"/>
+    <w:rsid w:val="00E1584D"/>
     <w:rsid w:val="00E23956"/>
     <w:rsid w:val="00E251EF"/>
     <w:rsid w:val="00E564C8"/>
     <w:rsid w:val="00E63261"/>
     <w:rsid w:val="00E74928"/>
     <w:rsid w:val="00E759B8"/>
     <w:rsid w:val="00E8062A"/>
     <w:rsid w:val="00E93A50"/>
     <w:rsid w:val="00EA7169"/>
     <w:rsid w:val="00EC5CD8"/>
     <w:rsid w:val="00ED00E9"/>
     <w:rsid w:val="00EE2A76"/>
     <w:rsid w:val="00F362F1"/>
     <w:rsid w:val="00F67531"/>
     <w:rsid w:val="00F74DFE"/>
     <w:rsid w:val="00F764A8"/>
     <w:rsid w:val="00F8795D"/>
     <w:rsid w:val="00F90337"/>
     <w:rsid w:val="00F964C1"/>
     <w:rsid w:val="00F97834"/>
     <w:rsid w:val="00FA2EF6"/>
     <w:rsid w:val="00FA7854"/>
     <w:rsid w:val="00FB1564"/>
     <w:rsid w:val="00FC2077"/>
     <w:rsid w:val="00FD10E5"/>
@@ -6737,492 +7012,445 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3DD9DA7D"/>
+  <w15:docId w15:val="{A9B32EEE-8AC4-4066-87BB-F63E9B943B70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...423 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -7315,59 +7543,59 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C83ECF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7631,52 +7859,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FF2DFE2-D139-4E8B-9966-E2287AA5C85E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7365</Characters>
+  <Pages>2</Pages>
+  <Words>1305</Words>
+  <Characters>7440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8640</CharactersWithSpaces>
+  <CharactersWithSpaces>8728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>紀淑吟</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>