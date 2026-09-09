--- v0 (2026-05-07)
+++ v1 (2026-09-09)
@@ -1,115 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:tblpX="-256" w:tblpY="307"/>
         <w:tblW w:w="11331" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="454"/>
         <w:gridCol w:w="539"/>
         <w:gridCol w:w="311"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="1946"/>
         <w:gridCol w:w="606"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="2278"/>
         <w:gridCol w:w="1239"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="368"/>
         <w:gridCol w:w="367"/>
         <w:gridCol w:w="368"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="005966D5">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="0859632B" w14:textId="77777777" w:rsidTr="005966D5">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11331" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005D545A" w:rsidRPr="00BB547C" w:rsidRDefault="005E32DE" w:rsidP="005D545A">
+          <w:p w14:paraId="13CB2D98" w14:textId="77777777" w:rsidR="005D545A" w:rsidRPr="00BB547C" w:rsidRDefault="005E32DE" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Labor </w:t>
             </w:r>
             <w:r w:rsidR="005D545A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational Accident </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
@@ -233,70 +231,69 @@
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D545A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
             <w:r w:rsidR="005D545A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Care subsidy </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E611A1" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
+          <w:p w14:paraId="74A0D2A5" w14:textId="77777777" w:rsidR="00E611A1" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C9472CF" wp14:editId="460548AA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68741C05" wp14:editId="4963E86C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4737735</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>92710</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2520950" cy="296545"/>
                       <wp:effectExtent l="3810" t="0" r="0" b="1270"/>
                       <wp:wrapNone/>
                       <wp:docPr id="51" name="文字方塊 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2520950" cy="296545"/>
                               </a:xfrm>
@@ -307,340 +304,340 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00C4047F" w:rsidRPr="006224E8" w:rsidRDefault="00C4047F" w:rsidP="00C4047F">
+                                <w:p w14:paraId="7A738F29" w14:textId="77777777" w:rsidR="00C4047F" w:rsidRPr="006224E8" w:rsidRDefault="00C4047F" w:rsidP="00C4047F">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="006224E8">
                                     <w:rPr>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                     <w:t>※It is not necessary to attach the medical paymen</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="006224E8">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                     <w:t>t r</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="006224E8">
                                     <w:rPr>
                                       <w:color w:val="FF0000"/>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                     <w:t>eceipt</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="00A80477" w:rsidRPr="00C4047F" w:rsidRDefault="00A80477">
+                                <w:p w14:paraId="3E480E82" w14:textId="77777777" w:rsidR="00A80477" w:rsidRPr="00C4047F" w:rsidRDefault="00A80477">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:sz w:val="14"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="68741C05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:373.05pt;margin-top:7.3pt;width:198.5pt;height:23.35pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGVbuTywIAAL4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfs/khaZuo6Wq3aRDS&#10;8iMtHMBNnMYisYPtNl0Qz0gcYHnmAByAA+2eg7HTdru7QkJAHiLbM/5mvpnPMz3dtg3aUKmY4Cn2&#10;TzyMKC9Eyfgqxe/e5s4EI6UJL0kjOE3xFVX4dPb0ybTvEhqIWjQllQhAuEr6LsW11l3iuqqoaUvU&#10;iegoB2MlZEs0bOXKLSXpAb1t3MDzRm4vZNlJUVCl4DQbjHhm8auKFvp1VSmqUZNiyE3bv7T/pfm7&#10;sylJVpJ0NSt2aZC/yKIljEPQA1RGNEFryR5BtayQQolKnxSidUVVsYJaDsDG9x6wuaxJRy0XKI7q&#10;DmVS/w+2eLV5IxErUxz5GHHSQo9ur7/c/Ph2e/3z5vtXFJgS9Z1KwPOyA1+9PRdbaLWlq7oLUbxX&#10;iIt5TfiKnkkp+pqSElL0zU336OqAowzIsn8pSghF1lpYoG0lW1M/qAgCdGjV1aE9dKtRAYdBFHhx&#10;BKYCbEE8isLIhiDJ/nYnlX5ORYvMIsUS2m/RyeZCaZMNSfYuJhgXOWsaK4GG3zsAx+EEYsNVYzNZ&#10;2I5+ir14MVlMQicMRgsn9LLMOcvnoTPK/XGUPcvm88z/bOL6YVKzsqTchNmryw//rHs7nQ+6OOhL&#10;iYaVBs6kpORqOW8k2hBQd26/XUGO3Nz7adgiAJcHlPwg9M6D2MlHk7ET5mHkxGNv4nh+fB6PvDAO&#10;s/w+pQvG6b9TQn2K4yiIBjH9lptnv8fcSNIyDfOjYW2KJwcnkhgJLnhpW6sJa4b1USlM+nelgHbv&#10;G20FazQ6qFVvl1tAMSpeivIKpCsFKAtECEMPFrWQHzHqYYCkWH1YE0kxal5wkH/sh6GZOHYTRuMA&#10;NvLYsjy2EF4AVIo1RsNyrocpte4kW9UQaXhwXJzBk6mYVfNdVruHBkPCktoNNDOFjvfW627szn4B&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7DqTT3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;DIbvSHuHyEjcWFJWOlaaTgjEFcRgSLtljddWa5yqydby9ngnONr/p9+fi/XkOnHGIbSeNCRzBQKp&#10;8ralWsPX5+vtA4gQDVnTeUINPxhgXc6uCpNbP9IHnjexFlxCITcamhj7XMpQNehMmPseibODH5yJ&#10;PA61tIMZudx18k6pTDrTEl9oTI/PDVbHzclp2L4ddt+peq9f3H0/+klJciup9c319PQIIuIU/2C4&#10;6LM6lOy09yeyQXQalmmWMMpBmoG4AEm64M1eQ5YsQJaF/P9C+QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDGVbuTywIAAL4FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQB7DqTT3QAAAAoBAAAPAAAAAAAAAAAAAAAAACUFAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:373.05pt;margin-top:7.3pt;width:198.5pt;height:23.35pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOZ2CqCQIAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfadKoWWjUdLXsahHS&#10;8iPtcgDXcRqLxGPGbpNyASQOsDxzAA7AgXbPsWOnWwq8IV4sz4+/+eab8eJ06Fq2Veg0mJJPJyln&#10;ykiotFmX/MPN5bMXnDkvTCVaMKrkO+X46fLpk0VvC5VBA22lkBGIcUVvS954b4skcbJRnXATsMpQ&#10;sAbshCcT10mFoif0rk2yND1JesDKIkjlHHkvxiBfRvy6VtK/q2unPGtLTtx8PDGeq3Amy4Uo1ihs&#10;o+WehvgHFp3QhooeoC6EF2yD+i+oTksEB7WfSOgSqGstVeyBupmmf3Rz3QirYi8kjrMHmdz/g5Vv&#10;t++R6ark+ZQzIzqa0f3tl7sf3+5vf959/8qyIFFvXUGZ15Zy/fASBhp1bNfZK5AfHTNw3gizVmeI&#10;0DdKVERxGl4mR09HHBdAVv0bqKiU2HiIQEONXdCPFGGETqPaHcajBs8kObM8S+c5hSTFsvlJPstj&#10;CVE8vrbo/CsFHQuXkiONP6KL7ZXzgY0oHlNCMQOXum3jCrTmNwclBk9kHwiP1P2wGvZqrKDaUR8I&#10;40bRD6BLA/iZs562qeTu00ag4qx9bUiL+XQ2C+sXjVn+PCMDjyOr44gwkqBK7jkbr+d+XNmNRb1u&#10;qNKovoEz0q/WsbUg9Mhqz5s2Jna83+6wksd2zPr1B5cPAAAA//8DAFBLAwQUAAYACAAAACEAew6k&#10;090AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70h7h8hI3FhSVjpWmk4IxBXEYEi7&#10;ZY3XVmucqsnW8vZ4Jzja/6ffn4v15DpxxiG0njQkcwUCqfK2pVrD1+fr7QOIEA1Z03lCDT8YYF3O&#10;rgqTWz/SB543sRZcQiE3GpoY+1zKUDXoTJj7Homzgx+ciTwOtbSDGbncdfJOqUw60xJfaEyPzw1W&#10;x83Jadi+HXbfqXqvX9x9P/pJSXIrqfXN9fT0CCLiFP9guOizOpTstPcnskF0GpZpljDKQZqBuABJ&#10;uuDNXkOWLECWhfz/QvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATmdgqgkCAADLAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAew6k090AAAAK&#10;AQAADwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C4047F" w:rsidRPr="006224E8" w:rsidRDefault="00C4047F" w:rsidP="00C4047F">
+                          <w:p w14:paraId="7A738F29" w14:textId="77777777" w:rsidR="00C4047F" w:rsidRPr="006224E8" w:rsidRDefault="00C4047F" w:rsidP="00C4047F">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006224E8">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:t>※It is not necessary to attach the medical paymen</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006224E8">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:t>t r</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006224E8">
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:t>eceipt</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00A80477" w:rsidRPr="00C4047F" w:rsidRDefault="00A80477">
+                          <w:p w14:paraId="3E480E82" w14:textId="77777777" w:rsidR="00A80477" w:rsidRPr="00C4047F" w:rsidRDefault="00A80477">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00D54AF8" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Application Form and Payment Receipt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
+          <w:p w14:paraId="58BDE725" w14:textId="77777777" w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C176F3" wp14:editId="3FFD3646">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251646464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18D85F2A" wp14:editId="3FC77F43">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-28575</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>71755</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2035810" cy="234315"/>
                       <wp:effectExtent l="0" t="0" r="21590" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="50" name="Rectangle 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2035810" cy="234315"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="15875">
                                 <a:solidFill>
                                   <a:srgbClr val="0000FF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="009F0671" w:rsidRPr="00731CAE" w:rsidRDefault="00C4047F">
+                                <w:p w14:paraId="4AAEDB5E" w14:textId="77777777" w:rsidR="009F0671" w:rsidRPr="00731CAE" w:rsidRDefault="00C4047F">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00731CAE">
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t>Serial no.</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00731CAE">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="22"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">：  </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="18000" rIns="36000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-2.25pt;margin-top:5.65pt;width:160.3pt;height:18.45pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIn6GhKwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQtXaqo6WrVpQhp&#10;YVcsfIDjOImF4zFjt+ny9Yzdy3aBJ0QeLI9nfHzmzEyW1/vBsJ1Cr8FWvJjknCkrodG2q/i3r5s3&#10;C858ELYRBqyq+JPy/Hr1+tVydKWaQg+mUcgIxPpydBXvQ3BllnnZq0H4CThlydkCDiKQiV3WoBgJ&#10;fTDZNM+vshGwcQhSeU+ntwcnXyX8tlUy3LetV4GZihO3kFZMax3XbLUUZYfC9VoeaYh/YDEIbenR&#10;M9StCIJtUf8BNWiJ4KENEwlDBm2rpUo5UDZF/ls2j71wKuVC4nh3lsn/P1j5efeATDcVn5M8VgxU&#10;oy+kmrCdUWwe9RmdLyns0T1gzNC7O5DfPbOw7ilK3SDC2CvREKsixmcvLkTD01VWj5+gIXSxDZCk&#10;2rc4REASge1TRZ7OFVH7wCQdTvPZfFEQM0m+6eztrEiUMlGebjv04YOCgcVNxZG4J3Sxu/MhshHl&#10;KSSxB6ObjTYmGdjVa4NsJ6g7NulLCVCSl2HGspFymy/ezRP0C6e/xMjp22z+hjHoQH1u9FDxRYw6&#10;dl7U7b1tUhcGoc1hT5yNPQoZtTvUIOzrfapUUjnqWkPzRMoiHNqaxpA2PeBPzkZq6Yr7H1uBijPz&#10;0VJ1ZlfxXRaSUUQanOGlp04GnQorCabi4bRdh8PMbB3qrqdXiqSEhRuqZquT0M+MjtSpZZP+x/GK&#10;M3Fpp6jnn8DqFwAAAP//AwBQSwMEFAAGAAgAAAAhAGcOzBDdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WIvUGToAglMZBVVUuVS+BCK5Osk0i4nVkGwh/3+2pPe7OaOZNtpvM&#10;IG7ofG9JQbyIQCDVtumpVVAe9/MtCB80NXqwhAoe6GGXPz9lOm3snQq8HUIrOIR8qhV0IYyplL7u&#10;0Gi/sCMSa9/WGR34dK1snL5zuBnkMoo20uieuKHTI753WF8OV8O9SRW+Hnt3/jglxakuqKTzZ6nU&#10;y2x6ewURcAp/ZvjFZ3TImamyV2q8GBTM1wk7+R+vQLC+ijcxiErBersEmWfy/4D8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAifoaErAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGcOzBDdAAAACAEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" strokecolor="blue" strokeweight="1.25pt">
+                    <v:rect w14:anchorId="18D85F2A" id="Rectangle 5" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-2.25pt;margin-top:5.65pt;width:160.3pt;height:18.45pt;z-index:251646464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIn6GhKwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0yQtXaqo6WrVpQhp&#10;YVcsfIDjOImF4zFjt+ny9Yzdy3aBJ0QeLI9nfHzmzEyW1/vBsJ1Cr8FWvJjknCkrodG2q/i3r5s3&#10;C858ELYRBqyq+JPy/Hr1+tVydKWaQg+mUcgIxPpydBXvQ3BllnnZq0H4CThlydkCDiKQiV3WoBgJ&#10;fTDZNM+vshGwcQhSeU+ntwcnXyX8tlUy3LetV4GZihO3kFZMax3XbLUUZYfC9VoeaYh/YDEIbenR&#10;M9StCIJtUf8BNWiJ4KENEwlDBm2rpUo5UDZF/ls2j71wKuVC4nh3lsn/P1j5efeATDcVn5M8VgxU&#10;oy+kmrCdUWwe9RmdLyns0T1gzNC7O5DfPbOw7ilK3SDC2CvREKsixmcvLkTD01VWj5+gIXSxDZCk&#10;2rc4REASge1TRZ7OFVH7wCQdTvPZfFEQM0m+6eztrEiUMlGebjv04YOCgcVNxZG4J3Sxu/MhshHl&#10;KSSxB6ObjTYmGdjVa4NsJ6g7NulLCVCSl2HGspFymy/ezRP0C6e/xMjp22z+hjHoQH1u9FDxRYw6&#10;dl7U7b1tUhcGoc1hT5yNPQoZtTvUIOzrfapUUjnqWkPzRMoiHNqaxpA2PeBPzkZq6Yr7H1uBijPz&#10;0VJ1ZlfxXRaSUUQanOGlp04GnQorCabi4bRdh8PMbB3qrqdXiqSEhRuqZquT0M+MjtSpZZP+x/GK&#10;M3Fpp6jnn8DqFwAAAP//AwBQSwMEFAAGAAgAAAAhAGcOzBDdAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FuwjAQRO+V+g/WIvUGToAglMZBVVUuVS+BCK5Osk0i4nVkGwh/3+2pPe7OaOZNtpvM&#10;IG7ofG9JQbyIQCDVtumpVVAe9/MtCB80NXqwhAoe6GGXPz9lOm3snQq8HUIrOIR8qhV0IYyplL7u&#10;0Gi/sCMSa9/WGR34dK1snL5zuBnkMoo20uieuKHTI753WF8OV8O9SRW+Hnt3/jglxakuqKTzZ6nU&#10;y2x6ewURcAp/ZvjFZ3TImamyV2q8GBTM1wk7+R+vQLC+ijcxiErBersEmWfy/4D8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAifoaErAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGcOzBDdAAAACAEAAA8AAAAAAAAAAAAAAAAAhQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;" strokecolor="blue" strokeweight="1.25pt">
                       <v:textbox inset="1mm,.5mm,1mm,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="009F0671" w:rsidRPr="00731CAE" w:rsidRDefault="00C4047F">
+                          <w:p w14:paraId="4AAEDB5E" w14:textId="77777777" w:rsidR="009F0671" w:rsidRPr="00731CAE" w:rsidRDefault="00C4047F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00731CAE">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>Serial no.</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00731CAE">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t xml:space="preserve">：  </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="006224E8">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="2F41F9DB" w14:textId="77777777" w:rsidTr="006224E8">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="454" w:type="dxa"/>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904EF3" w:rsidP="006224E8">
+          <w:p w14:paraId="683E0B3C" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904EF3" w:rsidP="006224E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
             <w:r w:rsidR="00E611A1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E611A1" w:rsidRPr="00BB547C">
               <w:rPr>
@@ -665,660 +662,593 @@
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="005D545A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00C4047F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:spacing w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C4047F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00225F6F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E611A1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Please read carefully the instructions on the reverse side)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E611A1" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Please read carefully the instructions on the reverse side)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidTr="000261CE">
+      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w14:paraId="43E6987F" w14:textId="77777777" w:rsidTr="000261CE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="111B001B" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The insured person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1106" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="53DFD277" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="4C9A0415" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="4B9B8633" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2305" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="287833F0" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="266D36C3" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Number of alien resident certificate or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="46DA8FA3" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="49C52DEA" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="2C7F51B6" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="2B6E7595" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="47A18D06" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="1BAC0C5A" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="3262A520" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="0D657A98" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="091CD504" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="368" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="3224ABFB" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidTr="00C4047F">
+      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w14:paraId="046D0247" w14:textId="77777777" w:rsidTr="00C4047F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="00751197" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
+          <w:p w14:paraId="26306BFB" w14:textId="642FF463" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB547C">
-[...83 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56B09CE1" wp14:editId="507F4931">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="438B4D95" wp14:editId="74F476CD">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>571500</wp:posOffset>
+                        <wp:posOffset>578485</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>29845</wp:posOffset>
+                        <wp:posOffset>19685</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="882015" cy="151130"/>
-                      <wp:effectExtent l="0" t="0" r="13335" b="20320"/>
+                      <wp:extent cx="1040130" cy="151130"/>
+                      <wp:effectExtent l="0" t="0" r="26670" b="20320"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Group 56"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="882015" cy="151130"/>
+                                <a:ext cx="1040130" cy="151130"/>
                                 <a:chOff x="3420" y="2790"/>
-                                <a:chExt cx="1389" cy="238"/>
+                                <a:chExt cx="1638" cy="238"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
                               <wps:cNvPr id="43" name="Rectangle 57"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3420" y="2790"/>
                                   <a:ext cx="249" cy="238"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:prstDash val="sysDot"/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
@@ -1473,82 +1403,115 @@
                                   <a:off x="4186" y="2913"/>
                                   <a:ext cx="113" cy="1"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="line">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:noFill/>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr/>
                             </wps:wsp>
+                            <wps:wsp>
+                              <wps:cNvPr id="65" name="Rectangle 61"/>
+                              <wps:cNvSpPr>
+                                <a:spLocks noChangeArrowheads="1"/>
+                              </wps:cNvSpPr>
+                              <wps:spPr bwMode="auto">
+                                <a:xfrm>
+                                  <a:off x="4809" y="2790"/>
+                                  <a:ext cx="249" cy="238"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="0000FF"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="sysDot"/>
+                                  <a:miter lim="800000"/>
+                                  <a:headEnd/>
+                                  <a:tailEnd/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:45pt;margin-top:2.35pt;width:69.45pt;height:11.9pt;z-index:251667968" coordorigin="3420,2790" coordsize="1389,238" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACEzC+7wMAAPwUAAAOAAAAZHJzL2Uyb0RvYy54bWzsGNmO2zbwvUD+geC7V5YsHxJWGywsa1Fg&#10;mwZN+gG0RB2oRKokvbIb5N87JGXHV7KLrRskgP0gU5rhcO7hzO3bdVOjJypkxVmE3ZshRpSlPKtY&#10;EeE/PyaDGUZSEZaRmjMa4Q2V+O3dm19uuzakHi95nVGBgAiTYddGuFSqDR1HpiVtiLzhLWUAzLlo&#10;iIJXUTiZIB1Qb2rHGw4nTsdF1gqeUinha2yB+M7Qz3Oaqt/zXFKF6ggDb8o8hXku9dO5uyVhIUhb&#10;VmnPBnkFFw2pGBy6IxUTRdBKVCekmioVXPJc3aS8cXieVyk1MoA07vBImgfBV62RpQi7ot2pCVR7&#10;pKdXk03fPb0XqMoi7HsYMdKAjcyxaDzRyunaIgScB9F+aN8LKyEsH3n6lwSwcwzX74VFRsvuN54B&#10;PbJS3ChnnYtGkwCx0drYYLOzAV0rlMLH2QwUMcYoBZA7dt1Rb6O0BEPqXSPfA0MC1JsGO9ii3+2O&#10;ZoHd641mmn+HhPZUw2nPmRYL3E1+0aj8bxr9UJKWGkNJra2tRkdbjf4BfkhYUVM0nlqtGrytSqXV&#10;J2J8XgIavReCdyUlGbDlGik0v0DYbtAvEqzxrILPqGqrZs//ip5I2AqpHihvkF5EWADvxnrk6VEq&#10;q9ItijYm40lV1/CdhDVDXYSDsTc2GySvq0wDNUyKYjmvBXoiOhLhlyS9fQ7QNOWYyNLiyY2MudJ4&#10;JGwqBZmirhrwEb2/t71W04JlBkWRqrZrMHvN9C6QF7juVzYiPwXDYDFbzPyB700WA38Yx4P7ZO4P&#10;Jok7HcejeD6P3c9aAtcPyyrLKNNCbLOD67/MV/o8ZeN6lx8OhD3QSZJshQLm99CcQzaMS4NU238j&#10;HTi3dQnr2UuebcA9BLfpDtIzLEou/sGog1QXYfn3igiKUf0rAxcLXN/XudG8+OOpji+xD1nuQwhL&#10;gVSEFUZ2OVc2n65aURUlnOQa6zN+D3GfV8ZlNH+WK5MzTPB9ryj0z0ShyQ0HQQU6/7+icDI5TliX&#10;j8I9hzmKtcT8zsXaDxeuVzfWd5ivFBOoibY87xWTQJv1OTeWLWRwHZWXry8BZOHDUnz1bF1rTgrR&#10;1bO/4dmTU8+GjPkCz77QNckfndwoL+/G12vSzdkm5XpN+kGuSdMzUWiaj+fqy6WicHy9Jr2sq7kW&#10;k28UE5g32WvSY8Uomnh7dWTO7AQjXbN+grG7EZk718dNC9OKg4bbbtER8KKG23dnUMz0bCJwR/pk&#10;04CauQZMMvqhhv6+G0uctNs1sP392m0YMPW980/WR+/K6avbY20FbVgYA5mVGbEZy/TjQD3D2383&#10;WF+Glnf/AgAA//8DAFBLAwQUAAYACAAAACEAh2uM798AAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm90kWk3TbEop6qkItoL0Ns1Ok9Dsbshuk/TfO570No/3eO+bfDWZVgzU&#10;+8ZZBfEsAkG2dLqxlYKv/dtDCsIHtBpbZ0nBlTysitubHDPtRvtJwy5Ugkusz1BBHUKXSenLmgz6&#10;mevIsndyvcHAsq+k7nHkctPKJIqepcHG8kKNHW1qKs+7i1HwPuK4foxfh+35tLke9vOP721MSt3f&#10;TesliEBT+AvDLz6jQ8FMR3ex2otWwSLiV4KCpxcQbCdJugBx5COdgyxy+Z+/+AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQACEzC+7wMAAPwUAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCHa4zv3wAAAAcBAAAPAAAAAAAAAAAAAAAAAEkGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVQcAAAAA&#10;">
-                      <v:rect id="Rectangle 57" o:spid="_x0000_s1027" style="position:absolute;left:3420;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAplQOdsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/KEXkrdNA1FUleRitBjE4vg7ZF9&#10;JsHs23R3a5J/3y0IHoeZ+YZZbUbTiSs531pW8LJIQBBXVrdcK/g+7J+XIHxA1thZJgUTedisZw8r&#10;zLUduKBrGWoRIexzVNCE0OdS+qohg35he+Lona0zGKJ0tdQOhwg3nUyT5E0abDkuNNjTR0PVpfw1&#10;CujplKXDcup3X8V57+yPOWS7o1KP83H7DiLQGO7hW/tTK8he4f9L/AFy/QcAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAKZUDnbEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" filled="f" fillcolor="red" strokecolor="blue">
+                    <v:group w14:anchorId="455AECDF" id="Group 56" o:spid="_x0000_s1026" style="position:absolute;margin-left:45.55pt;margin-top:1.55pt;width:81.9pt;height:11.9pt;z-index:251667968" coordorigin="3420,2790" coordsize="1638,238" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAM4FXJmAMAADUVAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1P2zAQ/j5p/8Hy99EmTQONSBGCFU1i&#10;GxrsB7iJ86Ildma7pN2v352dFgpFMNZ1Qmo/RHbufDk/9/h65+OTeV2RW650KUVMvYM+JVwkMi1F&#10;HtPvN5MPR5Row0TKKil4TBdc05Px+3fHbRNxXxaySrkiYEToqG1iWhjTRL2eTgpeM30gGy5AmElV&#10;MwNTlfdSxVqwXlc9v98Pe61UaaNkwrWGt+dOSMfWfpbxxHzNMs0NqWIKvhn7VPY5xWdvfMyiXLGm&#10;KJPODfYKL2pWCvjoytQ5M4zMVPnIVF0mSmqZmYNE1j2ZZWXC7R5gN17/wW4ulJw1di951ObNCiaA&#10;9gFOrzabfLm9UqRMYxr4lAhWQ4zsZ8kwRHDaJo9A50I1182VcjuE4aVMfmgQ9x7KcZ47ZTJtP8sU&#10;7LGZkRaceaZqNAHbJnMbg8UqBnxuSAIvvX7Q9wYQqgRk3tDDsQ1SUkAkcdkg8EEMUv9wtJJ9XC4P&#10;B8A4XOvDAD1kkfusdbVzDfcFfNN3kOq/g/S6YA23kdII1xLSwRLSb0BEJvKKk+Ghg9XqLTHVDlAi&#10;5FkBavxUKdkWnKXglmd3gf6CYbcAJxrC8SzCG6Ba4uwHo804sahR2lxwWRMcxFSB7zZ87PZSGwfp&#10;UgWjKeSkrCobo0qQNqajoT+0C7SsyhSFqKZVPj2rFLlleBThN5l08VlTQ8vnTBdOTy/0uTSox6K6&#10;NJAqqrKO6RGu72KPMH0UqVUxrKzcGMJeCctPB5WL+FSmC4BNSZcHIG/BoJDqFyUt5ICY6p8zpjgl&#10;1ScB0I+8IMCkYSfB8BB5p+5LpvclTCRgKqaGEjc8My7RzBpV5gV8ybOoCHkKByIrLZQYSudV5yyQ&#10;clfsDDaw056ZNbJB5P4VO8Pw4UHePjvXyLXGwYn9beLgnsZvicbDDTQeYVifo7FuILPhqdx+3h1B&#10;dlr/i9ozG3P4PkGnmwq9J8qH8DGzIWO+gNlbKh+CwaNKa/s03pcPrrB4c+XD4QZ22mL1uby7LXYO&#10;9+XDvgp+eTf9RJKFdtG1vZel4CT07+XXM+Fa3mQuupZ3VSlYYzeLBtrbtQbNLcET8KIGLfCOIMlj&#10;tzryBvhlFi0zLHS+XROM71dt7KP2rAK3d9eewY1E12v9ed+F20BkdtfihBtqw3CnOeqoD2322l3F&#10;Mr7ba8D3Lc7/69TtrRLczdkT2t0j4uXf/bml/d1t5/g3AAAA//8DAFBLAwQUAAYACAAAACEAHHVq&#10;f94AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQUvDQBCF74L/YRnBm91sa4uJ2ZRS1FMRbAXx&#10;ts1Ok9DsbMhuk/TfO5709ObxHm++fD25VgzYh8aTBjVLQCCV3jZUafg8vD48gQjRkDWtJ9RwxQDr&#10;4vYmN5n1I33gsI+V4BEKmdFQx9hlUoayRmfCzHdInJ1870xk21fS9mbkcdfKeZKspDMN8YfadLit&#10;sTzvL07D22jGzUK9DLvzaXv9Pizfv3YKtb6/mzbPICJO8a8Mv/iMDgUzHf2FbBCthlQpbmpYsHA8&#10;Xz6mII58rFKQRS7/8xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAzgVcmYAwAANRUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABx1an/eAAAA&#10;BwEAAA8AAAAAAAAAAAAAAAAA8gUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD9BgAA&#10;AAA=&#10;">
+                      <v:rect id="Rectangle 57" o:spid="_x0000_s1027" style="position:absolute;left:3420;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmVA52xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReSt00DUVSV5GK0GMTi+DtkX0mwezbdHdrkn/fLQgeh5n5hlltRtOJKznfWlbwskhA&#10;EFdWt1wr+D7sn5cgfEDW2FkmBRN52KxnDyvMtR24oGsZahEh7HNU0ITQ51L6qiGDfmF74uidrTMY&#10;onS11A6HCDedTJPkTRpsOS402NNHQ9Wl/DUK6OmUpcNy6ndfxXnv7I85ZLujUo/zcfsOItAY7uFb&#10;+1MryF7h/0v8AXL9BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKZUDnbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" fillcolor="red" strokecolor="blue">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
-                      <v:rect id="Rectangle 58" o:spid="_x0000_s1028" style="position:absolute;left:3660;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAXq63+cQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE70L/w/IKvZlNRILErFJKxdZbjaU5PrLP&#10;JE32bchuNf77bqHgcZiZb5h8O5leXGh0rWUFSRSDIK6sbrlWcCp28xUI55E19pZJwY0cbDcPsxwz&#10;ba/8QZejr0WAsMtQQeP9kEnpqoYMusgOxME729GgD3KspR7xGuCml4s4TqXBlsNCgwO9NFR1xx+j&#10;oCu76pvkIi1K/bkvv1bJ6/shUerpcXpeg/A0+Xv4v/2mFSyX8Pcl/AC5+QUAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhAF6ut/nEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" strokecolor="blue">
+                      <v:rect id="Rectangle 58" o:spid="_x0000_s1028" style="position:absolute;left:3660;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBerrf5xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9mU1EgsSsUkrF1luNpTk+ss8kTfZtyG41/vtuoeBxmJlvmHw7mV5caHStZQVJFIMg&#10;rqxuuVZwKnbzFQjnkTX2lknBjRxsNw+zHDNtr/xBl6OvRYCwy1BB4/2QSemqhgy6yA7EwTvb0aAP&#10;cqylHvEa4KaXizhOpcGWw0KDA700VHXHH6OgK7vqm+QiLUr9uS+/Vsnr+yFR6ulxel6D8DT5e/i/&#10;/aYVLJfw9yX8ALn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF6ut/nEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="blue">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
-                      <v:rect id="Rectangle 59" o:spid="_x0000_s1029" style="position:absolute;left:3900;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAMeISYsQA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IKvdVNpBWJbkKRlrbeahRzfGSf&#10;SUz2bchuNf33bkHwOMzMN8wqG00nzjS4xrKCeBqBIC6tbrhSsMs/nhcgnEfW2FkmBX/kIEsnDytM&#10;tL3wD523vhIBwi5BBbX3fSKlK2sy6Ka2Jw7e0Q4GfZBDJfWAlwA3nZxF0VwabDgs1NjTuqay3f4a&#10;BW3RlieSs3le6P1ncVjE79+bWKmnx/FtCcLT6O/hW/tLK3h5hf8v4QfI9AoAAP//AwBQSwECLQAU&#10;AAYACAAAACEA8PeKu/0AAADiAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAx3V9h0gAAAI8BAAALAAAAAAAAAAAAAAAAAC4BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAQAAAAAAAAAAAAAAAAACkCAABkcnMvc2hhcGV4&#10;bWwueG1sUEsBAi0AFAAGAAgAAAAhADHiEmLEAAAA2wAAAA8AAAAAAAAAAAAAAAAAmAIAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPUAAACJAwAAAAA=&#10;" strokecolor="blue">
+                      <v:rect id="Rectangle 59" o:spid="_x0000_s1029" style="position:absolute;left:3900;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAx4hJixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq91U2kFYluQpGWtt5qFHN8ZJ9JTPZtyG41/fduQfA4zMw3zCobTSfONLjGsoJ4GoEg&#10;Lq1uuFKwyz+eFyCcR9bYWSYFf+QgSycPK0y0vfAPnbe+EgHCLkEFtfd9IqUrazLoprYnDt7RDgZ9&#10;kEMl9YCXADednEXRXBpsOCzU2NO6prLd/hoFbdGWJ5KzeV7o/WdxWMTv35tYqafH8W0JwtPo7+Fb&#10;+0sreHmF/y/hB8j0CgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADHiEmLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="blue">
                         <v:stroke dashstyle="1 1"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:rect>
-                      <v:rect id="Rectangle 60" o:spid="_x0000_s1030" style="position:absolute;left:4320;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAtiOt7sIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfITzBi2i6UkSqUWRF2KN/lgVvj+bZ&#10;FpuXmmRt/fZGEDwOM/MbZrnuTC3u5HxlWcHXJAFBnFtdcaHg97Qbz0H4gKyxtkwKHuRhver3lphp&#10;2/KB7sdQiAhhn6GCMoQmk9LnJRn0E9sQR+9incEQpSukdthGuKnlNElm0mDFcaHEhr5Lyq/Hf6OA&#10;Rud02s4fzXZ/uOycvZlTuv1TajjoNgsQgbrwCb/bP1pBOoPXl/gD5OoJAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQC2I63uwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" fillcolor="red" strokecolor="blue">
+                      <v:rect id="Rectangle 60" o:spid="_x0000_s1030" style="position:absolute;left:4320;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2I63uwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGLaLpSRKpRZEXYo3+WBW+P5tkWm5eaZG399kYQPA4z8xtmue5MLe7kfGVZwdckAUGc&#10;W11xoeD3tBvPQfiArLG2TAoe5GG96veWmGnb8oHux1CICGGfoYIyhCaT0uclGfQT2xBH72KdwRCl&#10;K6R22Ea4qeU0SWbSYMVxocSGvkvKr8d/o4BG53Tazh/Ndn+47Jy9mVO6/VNqOOg2CxCBuvAJv9s/&#10;WkE6g9eX+APk6gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2I63uwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" fillcolor="red" strokecolor="blue">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
-                      <v:rect id="Rectangle 61" o:spid="_x0000_s1031" style="position:absolute;left:4560;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEArnwpjsMA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT2vCQBTE74LfYXmF3nQTKSrRVYq0tPXmP8zxkX0m&#10;Mdm3IbvV+O1dQfA4zMxvmPmyM7W4UOtKywriYQSCOLO65FzBfvc9mIJwHlljbZkU3MjBctHvzTHR&#10;9sobumx9LgKEXYIKCu+bREqXFWTQDW1DHLyTbQ36INtc6havAW5qOYqisTRYclgosKFVQVm1/TcK&#10;qrTKziRH412qDz/pcRp//a1jpd7fus8ZCE+df4Wf7V+t4GMCjy/hB8jFHQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEArnwpjsMAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" strokecolor="blue">
+                      <v:rect id="Rectangle 61" o:spid="_x0000_s1031" style="position:absolute;left:4560;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCufCmOwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heYXedBMpKtFVirS09eY/zPGRfSYx2bchu9X47V1B8DjMzG+Y+bIztbhQ60rLCuJhBII4&#10;s7rkXMF+9z2YgnAeWWNtmRTcyMFy0e/NMdH2yhu6bH0uAoRdggoK75tESpcVZNANbUMcvJNtDfog&#10;21zqFq8Bbmo5iqKxNFhyWCiwoVVBWbX9NwqqtMrOJEfjXaoPP+lxGn/9rWOl3t+6zxkIT51/hZ/t&#10;X63gYwKPL+EHyMUdAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArnwpjsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="blue">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
-                      <v:line id="Line 62" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4186,2913" to="4299,2914" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA8wDEpL4AAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9L/gfwgje1lQRd6lGEaEg&#10;3tYVvA7NbFvbTEISbfXXm8OCx8f7Xm8H04k7+dBYVjCbZiCIS6sbrhScf4vPbxAhImvsLJOCBwXY&#10;bkYfa8y17fmH7qdYiRTCIUcFdYwulzKUNRkMU+uIE/dnvcGYoK+k9tincNPJeZYtpcGGU0ONjvY1&#10;le3pZhS4tnWN64vr17nonpn1l2CPF6Um42G3AhFpiG/xv/ugFSzS2PQl/QC5eQEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMvY29u&#10;bmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQDzAMSkvgAAANsAAAAPAAAAAAAAAAAAAAAAAKEC&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjAMAAAAA&#10;" strokecolor="blue"/>
+                      <v:line id="Line 62" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="4186,2913" to="4299,2914" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzAMSkvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7WVBF3qUYRoSDe1hW8Ds1sW9tMQhJt9debw4LHx/tebwfTiTv50FhWMJtmIIhLqxuu&#10;FJx/i89vECEia+wsk4IHBdhuRh9rzLXt+Yfup1iJFMIhRwV1jC6XMpQ1GQxT64gT92e9wZigr6T2&#10;2Kdw08l5li2lwYZTQ42O9jWV7elmFLi2dY3ri+vXueiemfWXYI8XpSbjYbcCEWmIb/G/+6AVLNLY&#10;9CX9ALl5AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPMAxKS+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" strokecolor="blue"/>
+                      <v:rect id="Rectangle 61" o:spid="_x0000_s1033" style="position:absolute;left:4809;top:2790;width:249;height:238;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6V04CxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredJNAg6SuoRTF6k1taY6P7GuSJvs2ZFeN/94tFDwOM/MNs8xH04kLDa6xrCCeRyCI&#10;S6sbrhR8njazBQjnkTV2lknBjRzkq6fJEjNtr3ygy9FXIkDYZaig9r7PpHRlTQbd3PbEwfuxg0Ef&#10;5FBJPeA1wE0nkyhKpcGGw0KNPb3XVLbHs1HQFm35SzJJT4X+2hbfi3i928dKTZ/Ht1cQnkb/CP+3&#10;P7SC9AX+voQfIFd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHpXTgLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" strokecolor="blue">
+                        <v:stroke dashstyle="1 1"/>
+                      </v:rect>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Zip Code</w:t>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
@@ -1565,209 +1528,232 @@
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Correspondence address</w:t>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="2AAB3069" w14:textId="459A6E06" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobile phone no.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00046177">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                               </w:t>
+            </w:r>
+            <w:r w:rsidR="00046177" w:rsidRPr="00046177">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+            <w:r w:rsidR="00046177" w:rsidRPr="00046177">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidTr="004C103B">
+      <w:tr w:rsidR="008D2B01" w:rsidRPr="00BB547C" w14:paraId="0D1AEDFB" w14:textId="77777777" w:rsidTr="004C103B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="741"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
+          <w:p w14:paraId="64FD1C9E" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="004C103B" w:rsidP="008D2B01">
+          <w:p w14:paraId="5D3FD225" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="004C103B" w:rsidP="008D2B01">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="12"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Qualification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10027" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4047F" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="008D2B01">
+          <w:p w14:paraId="746DB772" w14:textId="77777777" w:rsidR="00C4047F" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="008D2B01">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="000B00C6" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>Occupational accidents during the insurance period that lead to incapacitation for work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00C4047F" w:rsidP="008D2B01">
+          <w:p w14:paraId="302380BC" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00C4047F" w:rsidP="008D2B01">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Occupational accidents during the insurance period that still incapacitate for work within 1 year after withdrawal from insurance</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="00BB547C">
+          <w:p w14:paraId="5D0E6A90" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="008D2B01" w:rsidP="00BB547C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="256" w:hangingChars="160" w:hanging="256"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00C4047F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrollment required but not enrolled at the time of the occupational accident </w:t>
             </w:r>
@@ -1776,138 +1762,138 @@
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(unenrolled workers of an insured unit defined </w:t>
             </w:r>
             <w:r w:rsidR="00BC51FF" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C4047F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>in Article 6 of the Labor Occupational Accident Insurance and Protection Act)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F4291B" w:rsidRPr="00BB547C" w:rsidTr="00C4047F">
+      <w:tr w:rsidR="00F4291B" w:rsidRPr="00BB547C" w14:paraId="2BC3D178" w14:textId="77777777" w:rsidTr="00C4047F">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="376"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4291B" w:rsidRPr="00BB547C" w:rsidRDefault="002B11E5" w:rsidP="005D545A">
+          <w:p w14:paraId="5D287D97" w14:textId="77777777" w:rsidR="00F4291B" w:rsidRPr="00BB547C" w:rsidRDefault="002B11E5" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ACCIDENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E208B8" w:rsidRPr="00BB547C" w:rsidRDefault="00E208B8" w:rsidP="005D545A">
+          <w:p w14:paraId="7566E7AA" w14:textId="77777777" w:rsidR="00E208B8" w:rsidRPr="00BB547C" w:rsidRDefault="00E208B8" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Type of the injury/sickness</w:t>
             </w:r>
             <w:r w:rsidR="00B26D1C" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4291B" w:rsidRPr="00BB547C" w:rsidRDefault="00F4291B" w:rsidP="005D545A">
+          <w:p w14:paraId="07D24E7C" w14:textId="77777777" w:rsidR="00F4291B" w:rsidRPr="00BB547C" w:rsidRDefault="00F4291B" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="005D545A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> o</w:t>
             </w:r>
@@ -1936,700 +1922,665 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB7102" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>occupational sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7192" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="00ED4FD6" w:rsidP="005D545A">
+          <w:p w14:paraId="2A19A9EA" w14:textId="77777777" w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="00ED4FD6" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date the injury/sickness occurred</w:t>
             </w:r>
             <w:r w:rsidR="00B26D1C" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="0002376A" w:rsidP="006224E8">
+          <w:p w14:paraId="359838B2" w14:textId="77777777" w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="0002376A" w:rsidP="006224E8">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="201" w:hangingChars="201" w:hanging="201"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: With respect to the applications for occupational injury benefits, the "Date the injury occurred" shall be the date when the injury took place. With respect to the applications for occupational sickness benefits, the "Date the sickness occurred" shall be the date when the disease is diagnosed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454EEB" w:rsidRPr="00BB547C" w:rsidTr="005D545A">
+      <w:tr w:rsidR="00454EEB" w:rsidRPr="00BB547C" w14:paraId="53A6F7F8" w14:textId="77777777" w:rsidTr="005D545A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00454EEB" w:rsidRPr="00BB547C" w:rsidRDefault="00454EEB" w:rsidP="005D545A">
+          <w:p w14:paraId="1247A30A" w14:textId="77777777" w:rsidR="00454EEB" w:rsidRPr="00BB547C" w:rsidRDefault="00454EEB" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002C5E3A" w:rsidRPr="00BB547C" w:rsidRDefault="00861FD3" w:rsidP="005D545A">
+          <w:p w14:paraId="6146842F" w14:textId="77777777" w:rsidR="002C5E3A" w:rsidRPr="00BB547C" w:rsidRDefault="00861FD3" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The period/number of days when the insured is incapacitated for work for the whole day due to injury/sickness.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454EEB" w:rsidRPr="00BB547C" w:rsidRDefault="00454EEB" w:rsidP="005D545A">
+          <w:p w14:paraId="6949D8D6" w14:textId="77777777" w:rsidR="00454EEB" w:rsidRPr="00BB547C" w:rsidRDefault="00454EEB" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00861FD3" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Please do not claim for the period during which the insured has recovered and returned to work. It will constitute a violation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00547E05" w:rsidRPr="00BB547C" w:rsidRDefault="00861FD3" w:rsidP="005D545A">
+          <w:p w14:paraId="51107ACF" w14:textId="77777777" w:rsidR="00547E05" w:rsidRPr="00BB547C" w:rsidRDefault="00861FD3" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">From </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>mm-</w:t>
+              <w:t>mm-dd-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>dd</w:t>
+              <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> To </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>mm-dd-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BB547C">
-              <w:rPr>
+            <w:r w:rsidR="00454EEB" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5C76" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00320B06" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> To </w:t>
-[...60 lines deleted...]
-              </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00892781" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The period of consecutive days</w:t>
             </w:r>
             <w:r w:rsidR="009571E7" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00892781" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(Note: It is not necessary to provide "number of days" if the claim involves a consecutive period of time.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A83D91" w:rsidRPr="00BB547C" w:rsidRDefault="00547E05" w:rsidP="005D545A">
+          <w:p w14:paraId="004434B7" w14:textId="369C6D4E" w:rsidR="00A83D91" w:rsidRPr="00BB547C" w:rsidRDefault="00547E05" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
             <w:r w:rsidR="009571E7" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CB5C76" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3239">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00320B06" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00892781" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Non-consecutive period - There are total _______ days when the insured is incapacitated for work.</w:t>
             </w:r>
             <w:r w:rsidR="00892781" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A83D91" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="00A83D91" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidTr="005D545A">
+      <w:tr w:rsidR="00A04160" w:rsidRPr="00BB547C" w14:paraId="43ADA07A" w14:textId="77777777" w:rsidTr="005D545A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="00A04160" w:rsidP="005D545A">
+          <w:p w14:paraId="4783B45F" w14:textId="77777777" w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="00A04160" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00BF6A98" w:rsidP="005D42B1">
+          <w:p w14:paraId="22AB691F" w14:textId="77777777" w:rsidR="008D2B01" w:rsidRPr="00BB547C" w:rsidRDefault="00BF6A98" w:rsidP="005D42B1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please specify below the status of </w:t>
+              <w:t xml:space="preserve">Please specify below the status of salary(remuneration) payment during the period when the insured is incapacitated for work for the whole day due to injury or </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>salary(</w:t>
-[...8 lines deleted...]
-              <w:t>remuneration) payment during the period when the insured is incapacitated for work for the whole day due to injury or sickness</w:t>
+              <w:t>sickness</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="008D2B01" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="006224E8" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>If there are multiple situations of salary reception, please notes their respective period at the end of each option</w:t>
             </w:r>
             <w:r w:rsidR="006224E8" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00281C49" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="11"/>
                 <w:szCs w:val="11"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please attach additional paper if the space is insufficient, and sign accordingly.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF6A98" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D545A">
+          <w:p w14:paraId="24EC7E1D" w14:textId="77777777" w:rsidR="00BF6A98" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. The insured has not received any salary or remuneration.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D545A">
+          <w:p w14:paraId="1FAEECB0" w14:textId="77777777" w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The insured has received part of the salary or remuneration during the period when he/she is incapacitated for work for the whole day.</w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00157646" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
+          <w:p w14:paraId="14BAE0BA" w14:textId="77777777" w:rsidR="00157646" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="3424" w:hangingChars="2140" w:hanging="3424"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00157646" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> The insured has received his/her original salary or remuneration.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00921E81" w:rsidRPr="00BB547C" w:rsidRDefault="00A04160" w:rsidP="005D545A">
+          <w:p w14:paraId="604BE94E" w14:textId="77777777" w:rsidR="00921E81" w:rsidRPr="00BB547C" w:rsidRDefault="00A04160" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00157646" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please tick if the insured has any leave-taking below.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
@@ -2676,51 +2627,51 @@
             <w:r w:rsidR="00921E81" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00157646" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Flexible leave-taking</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="005D545A">
+          <w:p w14:paraId="5B4235D8" w14:textId="77777777" w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:firstLineChars="2189" w:firstLine="3940"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00320B06" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -2745,165 +2696,165 @@
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00157646" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>leaves in lieu of overtime pay</w:t>
             </w:r>
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
+          <w:p w14:paraId="16187783" w14:textId="77777777" w:rsidR="00A04160" w:rsidRPr="00BB547C" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:ind w:left="3424" w:hangingChars="2140" w:hanging="3424"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00A04160" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> The insured has already received the compensation for occupational accident based on Article 59 of the Labor Standards Act.</w:t>
             </w:r>
             <w:r w:rsidR="00BF6A98" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3C53" w:rsidRPr="00BB547C" w:rsidTr="005D42B1">
+      <w:tr w:rsidR="00BB3C53" w:rsidRPr="00BB547C" w14:paraId="4DD94B2D" w14:textId="77777777" w:rsidTr="005D42B1">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3C53" w:rsidRPr="00BB547C" w:rsidRDefault="00BB3C53" w:rsidP="005D545A">
+          <w:p w14:paraId="76F23186" w14:textId="77777777" w:rsidR="00BB3C53" w:rsidRPr="00BB547C" w:rsidRDefault="00BB3C53" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00293440" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
+          <w:p w14:paraId="4462CD47" w14:textId="77777777" w:rsidR="00293440" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="006224E8">
             <w:pPr>
               <w:spacing w:beforeLines="10" w:before="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E27B464" wp14:editId="14404722">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F16004" wp14:editId="46FD1866">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4525010</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>149860</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2216785" cy="856615"/>
                       <wp:effectExtent l="635" t="0" r="1905" b="3175"/>
                       <wp:wrapNone/>
                       <wp:docPr id="41" name="文字方塊 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2216785" cy="856615"/>
                               </a:xfrm>
@@ -2914,96 +2865,95 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="006224E8" w:rsidRPr="000D07A8" w:rsidRDefault="006224E8" w:rsidP="006224E8">
+                                <w:p w14:paraId="0A0D823B" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="000D07A8" w:rsidRDefault="006224E8" w:rsidP="006224E8">
                                   <w:pPr>
                                     <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:rPr>
-                                      <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000D07A8">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="000D07A8">
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>The same as the</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="000D07A8">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> correspondence address of</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="000D07A8">
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> insured unit</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="006224E8" w:rsidRPr="009A0E60" w:rsidRDefault="00501AEF" w:rsidP="00501AEF">
+                                <w:p w14:paraId="4349D731" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="009A0E60" w:rsidRDefault="00501AEF" w:rsidP="00501AEF">
                                   <w:pPr>
                                     <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000D07A8">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00501AEF">
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Others: _____ City/</w:t>
@@ -3024,99 +2974,98 @@
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>/Village/Township, ______ City/Country</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:356.3pt;margin-top:11.8pt;width:174.55pt;height:67.45pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUb47l0AIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u1DAQfkfiDpbf0/yQZDdRs1W72SCk&#10;8iMVDuBNnI1FYgfb22xBPCNxgPLMATgAB2rPwdjZ3W5bISEgD5HtGX8z38znOT7ZdC26pFIxwTPs&#10;H3kYUV6KivFVht+9LZwpRkoTXpFWcJrhK6rwyezpk+OhT2kgGtFWVCIA4Sod+gw3Wvep66qyoR1R&#10;R6KnHIy1kB3RsJUrt5JkAPSudQPPi91ByKqXoqRKwWk+GvHM4tc1LfXrulZUozbDkJu2f2n/S/N3&#10;Z8ckXUnSN6zcpkH+IouOMA5B91A50QStJXsE1bFSCiVqfVSKzhV1zUpqOQAb33vA5qIhPbVcoDiq&#10;35dJ/T/Y8tXlG4lYleHQx4iTDnp0e/3l5se32+ufN9+/osCUaOhVCp4XPfjqzZnYQKstXdWfi/K9&#10;QlzMG8JX9FRKMTSUVJCib266B1dHHGVAlsNLUUEostbCAm1q2Zn6QUUQoEOrrvbtoRuNSjgMAj+e&#10;TCOMSrBNozj2IxuCpLvbvVT6ORUdMosMS2i/RSeX50qbbEi6czHBuChY21oJtPzeATiOJxAbrhqb&#10;ycJ29FPiJYvpYho6YRAvnNDLc+e0mIdOXPiTKH+Wz+e5/9nE9cO0YVVFuQmzU5cf/ln3tjofdbHX&#10;lxItqwycSUnJ1XLeSnRJQN2F/bYFOXBz76dhiwBcHlDyg9A7CxKniKcTJyzCyEkm3tTx/OQsib0w&#10;CfPiPqVzxum/U0JDhpMoiEYx/ZabZ7/H3EjaMQ3zo2UdKGLvRFIjwQWvbGs1Ye24PiiFSf+uFNDu&#10;XaOtYI1GR7XqzXJjn8czE92IeSmqK1CwFCAwkCnMPlg0Qn7EaIA5kmH1YU0kxah9weEVJH4YmsFj&#10;N2E0CWAjDy3LQwvhJUBlWGM0Lud6HFbrXrJVA5HGd8fFKbycmllR32W1fW8wKyy37Vwzw+hwb73u&#10;pu/sFwAAAP//AwBQSwMEFAAGAAgAAAAhAJF0ihjeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAMhu9IvENkJG4saaHdKE0nBOIKYrBJ3LLGaysap2qytbw93glOtuVPvz+X69n14oRj6Dxp&#10;SBYKBFLtbUeNhs+Pl5sViBANWdN7Qg0/GGBdXV6UprB+onc8bWIjOIRCYTS0MQ6FlKFu0Zmw8AMS&#10;7w5+dCbyODbSjmbicNfLVKlcOtMRX2jNgE8t1t+bo9OwfT187e7UW/PssmHys5Lk7qXW11fz4wOI&#10;iHP8g+Gsz+pQsdPeH8kG0WtYJmnOqIb0lusZUHmyBLHnLltlIKtS/v+h+gUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDUb47l0AIAAMUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCRdIoY3gAAAAsBAAAPAAAAAAAAAAAAAAAAACoFAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAANQYAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="00F16004" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:356.3pt;margin-top:11.8pt;width:174.55pt;height:67.45pt;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApmhZ6DAIAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua1mC7TiC5SBNkKJA&#10;+gHSHoCmKIuoxGGHtCX3AgV6gGTdA/QAOVByjg4px3XbXdENwfnwzZs3w8VZ3zZsq9BpMAVPR2PO&#10;lJFQarMu+McPVy/mnDkvTCkaMKrgO+X42fL5s0Vnc5VBDU2pkBGIcXlnC157b/MkcbJWrXAjsMpQ&#10;sAJshScT10mJoiP0tkmy8XiWdIClRZDKOfJeDkG+jPhVpaR/V1VOedYUnLj5eGI8V+FMlguRr1HY&#10;Wss9DfEPLFqhDRU9QF0KL9gG9V9QrZYIDio/ktAmUFVaqtgDdZOO/+jmphZWxV5IHGcPMrn/Byvf&#10;bt8j02XBJylnRrQ0o8fbrw8/7h5v7x++f2NZkKizLqfMG0u5vn8JPY06tuvsNchPjhm4qIVZq3NE&#10;6GolSqKYhpfJ0dMBxwWQVfcGSiolNh4iUF9hG/QjRRih06h2h/Go3jNJzixLZyfzKWeSYvPpbJZO&#10;YwmRP7226PwrBS0Ll4IjjT+ii+2184GNyJ9SQjEDV7pp4go05jcHJQZPZB8ID9R9v+qjVgdRVlDu&#10;qB2EYbHoI9ClBvzCWUdLVXD3eSNQcda8NiTJaTqZhC2MxmR6kpGBx5HVcUQYSVAF95wN1ws/bO7G&#10;ol7XVGkYgoFzkrHSscOg98BqT58WJza+X/Kwmcd2zPr1FZc/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;kXSKGN4AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbixpod0oTScE4gpi&#10;sEncssZrKxqnarK1vD3eCU625U+/P5fr2fXihGPoPGlIFgoEUu1tR42Gz4+XmxWIEA1Z03tCDT8Y&#10;YF1dXpSmsH6idzxtYiM4hEJhNLQxDoWUoW7RmbDwAxLvDn50JvI4NtKOZuJw18tUqVw60xFfaM2A&#10;Ty3W35uj07B9PXzt7tRb8+yyYfKzkuTupdbXV/PjA4iIc/yD4azP6lCx094fyQbRa1gmac6ohvSW&#10;6xlQebIEsecuW2Ugq1L+/6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACmaFnoMAgAA&#10;0gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJF0ihje&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="006224E8" w:rsidRPr="000D07A8" w:rsidRDefault="006224E8" w:rsidP="006224E8">
+                          <w:p w14:paraId="0A0D823B" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="000D07A8" w:rsidRDefault="006224E8" w:rsidP="006224E8">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000D07A8">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>□</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D07A8">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>The same as the</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D07A8">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> correspondence address of</w:t>
                             </w:r>
                             <w:r w:rsidRPr="000D07A8">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> insured unit</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006224E8" w:rsidRPr="009A0E60" w:rsidRDefault="00501AEF" w:rsidP="00501AEF">
+                          <w:p w14:paraId="4349D731" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="009A0E60" w:rsidRDefault="00501AEF" w:rsidP="00501AEF">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:ind w:left="160" w:hangingChars="100" w:hanging="160"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000D07A8">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>□</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00501AEF">
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Others: _____ City/</w:t>
@@ -3250,69 +3199,69 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="005C6B25" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007B38EC" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
+          <w:p w14:paraId="1D69F057" w14:textId="77777777" w:rsidR="007B38EC" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F59EEC" wp14:editId="69DE86B8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="769DDB91" wp14:editId="20FD3F2A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1692910</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>41910</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="579755" cy="431165"/>
                       <wp:effectExtent l="0" t="3810" r="3810" b="3175"/>
                       <wp:wrapNone/>
                       <wp:docPr id="40" name="Rectangle 57"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="579755" cy="431165"/>
                               </a:xfrm>
@@ -3323,194 +3272,194 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
+                                <w:p w14:paraId="33141A23" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
                                   <w:pPr>
                                     <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:rPr>
-                                      <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                      <w:rFonts w:hAnsi="標楷體"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00293440">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00293440">
                                     <w:rPr>
                                       <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="12"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                     <w:t>AM</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
+                                <w:p w14:paraId="253B8DA1" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
                                   <w:pPr>
                                     <w:spacing w:line="200" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00293440">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00293440">
                                     <w:rPr>
                                       <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="12"/>
                                       <w:szCs w:val="12"/>
                                     </w:rPr>
                                     <w:t>P M</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="008255DF" w:rsidRPr="00293440" w:rsidRDefault="008255DF" w:rsidP="008255DF">
+                                <w:p w14:paraId="78B52CF5" w14:textId="77777777" w:rsidR="008255DF" w:rsidRPr="00293440" w:rsidRDefault="008255DF" w:rsidP="008255DF">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 57" o:spid="_x0000_s1030" style="position:absolute;margin-left:133.3pt;margin-top:3.3pt;width:45.65pt;height:33.95pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDj2WEtgIAALgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8HydwqkJgRUUrUhTJO6&#10;rVq3H+CACdbAZrYT0k377zubJE3SL9M2PiC/nO/uee65u7nddS3aMqW5FBkOrwKMmChlxcU6w1+/&#10;FN4MI22oqGgrBcvwM9P4dv72zc3Qp2wiG9lWTCFwInQ69BlujOlT39dlwzqqr2TPBFzWUnXUwFat&#10;/UrRAbx3rT8Jgqk/SFX1SpZMazjNx0s8d/7rmpXmU11rZlCbYcjNuL9y/5X9+/Mbmq4V7Rte7tOg&#10;f5FFR7mAoEdXOTUUbRR/5arjpZJa1uaqlJ0v65qXzGEANGFwgeapoT1zWIAc3R9p0v/Pbflx+6gQ&#10;rzJMgB5BO6jRZ2CNinXLUBRbgoZep2D31D8qC1H3D7L8ppGQiwbM2J1ScmgYrSCt0Nr7Zw/sRsNT&#10;tBo+yArc042RjqtdrTrrEFhAO1eS52NJ2M6gEg6jOImjCKMSrsh1GE4jF4Gmh8e90uYdkx2yiwwr&#10;yN05p9sHbWwyND2Y2FhCFrxtXdVbcXYAhuMJhIan9s4m4Yr4MwmS5Ww5Ix6ZTJceCfLcuysWxJsW&#10;YRzl1/likYe/bNyQpA2vKiZsmIOgQvJnBdtLe5TCUVJatryy7mxKWq1Xi1ahLQVBF+7bE3Ji5p+n&#10;4UgALBeQwgkJ7ieJV0xnsUcKEnlJHMy8IEzuk2lAEpIX55AeuGD/DgkNGU6iSeSqdJL0BbbAfa+x&#10;0bTjBkZGy7sMz45GNLUKXIrKldZQ3o7rEyps+i9UQLkPhXZ6tRIdpW52q93YETa6le9KVs8gYCVB&#10;YNAlMO5g0Uj1A6MBRkeG9fcNVQyj9r2AJkhCYpvJuA2J4gls1OnN6vSGihJcZdhgNC4XZpxPm17x&#10;dQORQkeVkHfQODV3on7Jat9uMB4ctv0os/PndO+sXgbu/DcAAAD//wMAUEsDBBQABgAIAAAAIQDm&#10;a/ZA4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGLtBurTTVmUqQgFhGK&#10;ae15mx2TYHY2zW6T+O/dnvT0GN7jvW/S5Wga0VPnassIt9MIBHFhdc0lwm77MnkA4bxirRrLhPBD&#10;DpbZ5UWqEm0H/qA+96UIJewShVB53yZSuqIio9zUtsTB+7KdUT6cXSl1p4ZQbho5i6JYGlVzWKhU&#10;S6uKiu/8ZBCGYtPvt++vcnOzX1s+ro+r/PMN8fpqfH4C4Wn0f2E44wd0yALTwZ5YO9EgzOI4DlGE&#10;swT/br54BHFAWNzPQWap/P9A9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDj2WEtgIA&#10;ALgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDma/ZA&#10;4AAAAAgBAAAPAAAAAAAAAAAAAAAAABAFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" filled="f" stroked="f">
+                    <v:rect w14:anchorId="769DDB91" id="Rectangle 57" o:spid="_x0000_s1029" style="position:absolute;margin-left:133.3pt;margin-top:3.3pt;width:45.65pt;height:33.95pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQtMOg8gEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TuFmNOEXRosOA&#10;bi3W9QNkWbaF2aJGKbGzrx8lJ1m63oZdBFGkHt97otbXY9+xnUKnwRQ8nc05U0ZCpU1T8Jfv9x8+&#10;cua8MJXowKiC75Xj15v379aDzdUCWugqhYxAjMsHW/DWe5sniZOt6oWbgVWGkjVgLzyF2CQVioHQ&#10;+y5ZzOeXyQBYWQSpnKPTuynJNxG/rpX0j3XtlGddwYmbjyvGtQxrslmLvEFhWy0PNMQ/sOiFNtT0&#10;BHUnvGBb1G+gei0RHNR+JqFPoK61VFEDqUnnf6l5boVVUQuZ4+zJJvf/YOXX3RMyXRV8SfYY0dMb&#10;fSPXhGk6xbJVMGiwLqe6Z/uEQaKzDyB/OGbgtqUydYMIQ6tERbTSUJ+8uhACR1dZOXyBiuDF1kP0&#10;aqyxD4DkAhvjk+xPT6JGzyQdZqurVZZxJim1vEjTyyx2EPnxskXnPynoWdgUHIl7BBe7B+cDGZEf&#10;S0IvA/e66+Krd+bVARWGk0g+8J10+7Ecoz0XRydKqPakBmGaJZp92rSAvzgbaI4K7n5uBSrOus+G&#10;HLlKl8FZH4NltlpQgOeZ8jwjjCSognvOpu2tn4Z1a1E3LXVKozoDN+RiraPC4PDE6kCfZiUKP8x1&#10;GMbzOFb9+X2b3wAAAP//AwBQSwMEFAAGAAgAAAAhAOZr9kDgAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwYu0G6tNNWZSpCAWEYpp7XmbHZNgdjbNbpP4792e9PQY3uO9b9Ll&#10;aBrRU+dqywi30wgEcWF1zSXCbvsyeQDhvGKtGsuE8EMOltnlRaoSbQf+oD73pQgl7BKFUHnfJlK6&#10;oiKj3NS2xMH7sp1RPpxdKXWnhlBuGjmLolgaVXNYqFRLq4qK7/xkEIZi0++3769yc7NfWz6uj6v8&#10;8w3x+mp8fgLhafR/YTjjB3TIAtPBnlg70SDM4jgOUYSzBP9uvngEcUBY3M9BZqn8/0D2CwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJC0w6DyAQAAxQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOZr9kDgAAAACAEAAA8AAAAAAAAAAAAAAAAATAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
+                          <w:p w14:paraId="33141A23" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
-                                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:rFonts w:hAnsi="標楷體"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00293440">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>□</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00293440">
                               <w:rPr>
                                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:t>AM</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
+                          <w:p w14:paraId="253B8DA1" w14:textId="77777777" w:rsidR="006224E8" w:rsidRPr="00293440" w:rsidRDefault="006224E8" w:rsidP="00501AEF">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00293440">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>□</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00293440">
                               <w:rPr>
                                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="12"/>
                                 <w:szCs w:val="12"/>
                               </w:rPr>
                               <w:t>P M</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="008255DF" w:rsidRPr="00293440" w:rsidRDefault="008255DF" w:rsidP="008255DF">
+                          <w:p w14:paraId="78B52CF5" w14:textId="77777777" w:rsidR="008255DF" w:rsidRPr="00293440" w:rsidRDefault="008255DF" w:rsidP="008255DF">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00BB3C53" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
@@ -3530,51 +3479,51 @@
             <w:r w:rsidR="00730F5E" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00730F5E" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
             <w:r w:rsidR="00547E05" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00970CDC" w:rsidRPr="00BB547C" w:rsidRDefault="00FD1C45" w:rsidP="005D545A">
+          <w:p w14:paraId="04360164" w14:textId="77777777" w:rsidR="00970CDC" w:rsidRPr="00BB547C" w:rsidRDefault="00FD1C45" w:rsidP="005D545A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
@@ -3660,51 +3609,51 @@
             <w:r w:rsidR="00A2791D" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r w:rsidR="009831B2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00EE4BFB" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EE4BFB" w:rsidRPr="00BB547C" w:rsidRDefault="00730F5E" w:rsidP="005D545A">
+          <w:p w14:paraId="26E00D41" w14:textId="77777777" w:rsidR="00EE4BFB" w:rsidRPr="00BB547C" w:rsidRDefault="00730F5E" w:rsidP="005D545A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
@@ -3713,350 +3662,327 @@
               <w:t>Reasons and process of the injury</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EE4BFB" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007D00BE" w:rsidRPr="00BB547C" w:rsidRDefault="00EE4BFB" w:rsidP="005D545A">
+          <w:p w14:paraId="7C694BBA" w14:textId="77777777" w:rsidR="007D00BE" w:rsidRPr="00BB547C" w:rsidRDefault="00EE4BFB" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r w:rsidR="007D00BE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D00BE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the injury was caused by chemical materials, specify the materials</w:t>
             </w:r>
             <w:r w:rsidR="007D00BE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="007D00BE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="007D00BE" w:rsidP="00291730">
+          <w:p w14:paraId="6E8B2BF5" w14:textId="77777777" w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="007D00BE" w:rsidP="00291730">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">6. </w:t>
             </w:r>
             <w:r w:rsidR="00EC3B26" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the injury occurs during a business trip, please also specify the destination of the trip and the contents of work when the accident occurs.</w:t>
             </w:r>
             <w:r w:rsidR="00EE4BFB" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="008255DF" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00291730">
+          <w:p w14:paraId="6C224CEA" w14:textId="77777777" w:rsidR="009F119F" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00291730">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Please attach additional paper if the space of the actual job contents and reasons and process of the injury is insufficient. Please sign accordingly.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00BB3C53" w:rsidP="00291730">
+          <w:p w14:paraId="7AED9109" w14:textId="77777777" w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00BB3C53" w:rsidP="00291730">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00291730" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> An insured sustaining an accident on the way to or from work or during a business trip must also fill out the " Report on the Accident Occurred on the Way to or from Work or during </w:t>
             </w:r>
             <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00305A08" w:rsidP="00291730">
+          <w:p w14:paraId="06E1F2FF" w14:textId="77777777" w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00305A08" w:rsidP="00291730">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00291730" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Business Trip ". He/she shall also provide a copy of his/her driving license.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00291730">
+          <w:p w14:paraId="2533C355" w14:textId="77777777" w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00291730">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00293440" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">If the insured is enrolled through an industrial association or fishermen’s </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> he/she shall also attach a proof issued by the employer and the witness to facilitate the review process.</w:t>
+              <w:t>If the insured is enrolled through an industrial association or fishermen’s association, he/she shall also attach a proof issued by the employer and the witness to facilitate the review process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidTr="00305A08">
+      <w:tr w:rsidR="00291730" w:rsidRPr="00BB547C" w14:paraId="0D5814D0" w14:textId="77777777" w:rsidTr="00305A08">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00305A08">
+          <w:p w14:paraId="2425D923" w14:textId="77777777" w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00305A08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A504E5" w:rsidRPr="00BB547C" w:rsidRDefault="00C11A90" w:rsidP="00305A08">
+          <w:p w14:paraId="5B07DABF" w14:textId="77777777" w:rsidR="00A504E5" w:rsidRPr="00BB547C" w:rsidRDefault="00C11A90" w:rsidP="00305A08">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>he Applicant</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -4070,51 +3996,51 @@
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> hospitalized due to occupational injury or sickness</w:t>
             </w:r>
             <w:r w:rsidR="00691C1A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>, and</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> applies for a care subsidy during hospitalization, as the doctors at the hospital where the insured person seeks medication deem it necessary during the insured person’s hospitalization.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00891390">
+          <w:p w14:paraId="575FB2B8" w14:textId="77777777" w:rsidR="00291730" w:rsidRPr="00BB547C" w:rsidRDefault="00291730" w:rsidP="00891390">
             <w:pPr>
               <w:spacing w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
@@ -4210,321 +4136,320 @@
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00691C1A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>Periods of hospitalization in an intensive care unit or isolation ward are not eligible for care subsidy.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="00305A08">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="7E678FF2" w14:textId="77777777" w:rsidTr="00305A08">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904D65" w:rsidP="005D545A">
+          <w:p w14:paraId="07232C7C" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904D65" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Payment method (Please tick)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="003105BE" w:rsidP="005D545A">
+          <w:p w14:paraId="6B6E3802" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="003105BE" w:rsidP="005D545A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>……Please attach here a copy of the front page of the applicant’s passbook……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="00305A08">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="20BCF306" w14:textId="77777777" w:rsidTr="00305A08">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="454" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="005D545A">
+          <w:p w14:paraId="660A346B" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113" w:firstLine="200"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10877" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002D42D9" w:rsidRPr="00BB547C" w:rsidRDefault="00BE5A52" w:rsidP="005D545A">
+          <w:p w14:paraId="3089D04D" w14:textId="77777777" w:rsidR="002D42D9" w:rsidRPr="00BB547C" w:rsidRDefault="00BE5A52" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>※Please provide the complete name of the financial institution (not including post offices) and its branch(es), as well as the head office code and account number, from left to right. It is not necessary to add leading zeros for the purpose of padding.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003F6FC5" w:rsidRPr="00BB547C" w:rsidRDefault="002D42D9" w:rsidP="005D545A">
+          <w:p w14:paraId="3208F53D" w14:textId="77777777" w:rsidR="003F6FC5" w:rsidRPr="00BB547C" w:rsidRDefault="002D42D9" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00BE5A52" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>A copy of the first page of the passbook with a financial institution or a post office should be attached, which shall be clearly illegible. The account name shall be identical with the name of the insured registered with the BLI, so as to avoid any unsuccessful fund transfer.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A85AD6" w:rsidRPr="00BB547C" w:rsidRDefault="00A85AD6" w:rsidP="005D545A">
+          <w:p w14:paraId="1CB4E1C8" w14:textId="77777777" w:rsidR="00A85AD6" w:rsidRPr="00BB547C" w:rsidRDefault="00A85AD6" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Remit the fund to the applicant’s account with a financial institution</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A85AD6" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D42B1">
+          <w:p w14:paraId="6246671B" w14:textId="77777777" w:rsidR="00A85AD6" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D42B1">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:firstLineChars="400" w:firstLine="880"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E32986" wp14:editId="5DBCAF1A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671040" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E6D00E8" wp14:editId="26C8852C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1145540</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>33655</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="936625" cy="427990"/>
                       <wp:effectExtent l="2540" t="0" r="3810" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Group 81"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="936625" cy="427990"/>
                                 <a:chOff x="2568" y="11626"/>
                                 <a:chExt cx="1475" cy="674"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="38" name="物件 5"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeArrowheads="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId9">
+                                <a:blip r:embed="rId8">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect t="-1302" r="-453" b="-1953"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="2623" y="11745"/>
                                   <a:ext cx="1258" cy="555"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
@@ -4564,239 +4489,239 @@
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                   <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                     <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                       <a:solidFill>
                                         <a:srgbClr val="000000"/>
                                       </a:solidFill>
                                       <a:miter lim="800000"/>
                                       <a:headEnd/>
                                       <a:tailEnd/>
                                     </a14:hiddenLine>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="005D42B1" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
+                                  <w:p w14:paraId="3549B532" w14:textId="77777777" w:rsidR="005D42B1" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
                                     <w:pPr>
                                       <w:rPr>
                                         <w:b/>
                                         <w:color w:val="3333FF"/>
                                         <w:sz w:val="12"/>
                                         <w:szCs w:val="12"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00BF43FA">
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                         <w:b/>
                                         <w:color w:val="3333FF"/>
                                         <w:sz w:val="12"/>
                                         <w:szCs w:val="12"/>
                                       </w:rPr>
                                       <w:t>Bank/institution code</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w:rsidR="00932950" w:rsidRDefault="00932950"/>
+                                  <w:p w14:paraId="67B91AE0" w14:textId="77777777" w:rsidR="00932950" w:rsidRDefault="00932950"/>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 81" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:90.2pt;margin-top:2.65pt;width:73.75pt;height:33.7pt;z-index:251671040" coordorigin="2568,11626" coordsize="1475,674" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDTWgN+bQQAAHMMAAAOAAAAZHJzL2Uyb0RvYy54bWzsV2tu4zYQ/l+gdyD0&#10;X7Gk6GEJcRaJH8ECaRt0twegJcoiViJVko6dFj1Aj9IL9E+vU6DX6Awp2c4Du0H27xqwMXwNZ+ab&#10;b4a+eLfvWnLPlOZSzLzwLPAIE6WsuNjMvF8+rvypR7ShoqKtFGzmPTDtvbv8/ruLXV+wSDayrZgi&#10;oEToYtfPvMaYvphMdNmwjuoz2TMBi7VUHTUwVJtJpegOtHftJAqCdLKTquqVLJnWMLtwi96l1V/X&#10;rDQ/1bVmhrQzD2wz9lfZ3zX+Ti4vaLFRtG94OZhB32BFR7mASw+qFtRQslX8maqOl0pqWZuzUnYT&#10;Wde8ZNYH8CYMnnhzo+S2t75sit2mP4QJQvskTm9WW/54f6cIr2beeeYRQTvAyF5LpiEGZ9dvCthz&#10;o/oP/Z1yHoJ4K8tPGpYnT9dxvHGbyXr3g6xAH90aaYOzr1WHKsBtsrcYPBwwYHtDSpjMz9M0SjxS&#10;wlIcZXk+YFQ2ACSeipIUcgpWwzCNUgdg2SyH42GcDYfTLMbFCS3ctdbUwbTLi56XBXyHkIL0LKRf&#10;Tj04ZbaKeYOS7lU6Oqo+bXsf0O+p4WvecvNgMxkihEaJ+zteYqRxcIIO+OzQ+e/Pv/7952+SoHPj&#10;HneCokcWGSLkvKFiw66UkruG0UpDvGw4Hh+Z4PDRleuW9yvetogTyoNzQJknKfdCfFw6L2S57Zgw&#10;jp+KteCnFLrhvfaIKli3ZpBu6n0V2qQA4G+1weswBSxnfo+mV0GQR9f+PAnmfhxkS/8qjzM/C5ZZ&#10;HMTTcB7O/8DTYVxsNQOfabvo+WArzD6z9kWCDKXEUc9SmNxTWyhc4oBBNoFGEyGXMCRoq1blz1Bc&#10;sKD44XkQgWcgxcm5R6Cu+GEOEiiBjUYxUzYo1hBWPOSUHxYsBsewIyIauPZF+kRpBLdZImSxTQcX&#10;QmRRGCWQMMihJLFLBxpAkihtbpjsCAoABFhkgaD3gIOzbdyCVguJ6WB9acWjCdDpZsb4nEKYB/ly&#10;upzGfhylS4BwsfCvVvPYT1dhlizOF/P5IhwhbHhVMYHXfD2CNuay5dWYxFpt1vNWOWRX9jPUBX3c&#10;NsFMOpoxoo7KjlmZh1EcXEe5v0qnmR+v4sTPs2DqB2F+nadBnMeL1WOXbrlgX+8S2UFZTKAoft63&#10;wH6e+0aLjhtosi3vZt70sIkWWBeWorLQGspbJ5+EAs0/hgLgHoG2KYtJCquYr/DFVgEtXI8FA0av&#10;IyE28Jea34eG9gxcRrUndTAf6+BHBOZa7klmO8SwDbsUMXuYx4JnA+aa1WdK4slRd93r6PdCH0KT&#10;LP0OXSgOswGRsfmN3PpGv2/0eyv9MGMd/VAy+/XePuFspceZtawegAdKQn2HVy+8z0FopPrNIzt4&#10;6848/euW4sulfS+ApnkYx/g4toM4ySIYqNOV9ekKFSWomnnGI06cGxjBkW2v+KaBmxzxhLyCh1/N&#10;bU85WgUlAwdQKaxkX7a2yAyvcHw6n47truN/hcv/AQAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAwQU&#10;AAYACAAAACEADSIKdOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBTE74LfYXmCN7v5&#10;Y02N2ZRS1FMp2Aqlt9fkNQnNvg3ZbZJ+e9eTHocZZn6TLSfdioF62xhWEM4CEMSFKRuuFHzvP54W&#10;IKxDLrE1TApuZGGZ399lmJZm5C8adq4SvoRtigpq57pUSlvUpNHOTEfsvbPpNTov+0qWPY6+XLcy&#10;CoIXqbFhv1BjR+uaisvuqhV8jjiu4vB92FzO69txP98eNiEp9fgwrd5AOJrcXxh+8T065J7pZK5c&#10;WtF6vQiefVTBPAbh/ThKXkGcFCRRAjLP5P8D+Q8AAAD//wMAUEsDBAoAAAAAAAAAIQBKzL8KWQQA&#10;AFkEAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAcwAAAFAIBgAA&#10;ACp7Sn4AAAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAACBjSFJNAAB6JgAAgIQAAPoAAACA&#10;6AAAdTAAAOpgAAA6mAAAF3CculE8AAAACXBIWXMAABcRAAAXEQHKJvM/AAADwklEQVR4Xu2cyUsc&#10;QRjFZ0ZHEcUw6MEddyJo3Ahe3A6CFxWXkxePAa8BvbiNuKOg4D+gHkTEBa/Jn5AoKIaBuBwE8SKI&#10;AUHE6ZcpJy0SM6EoAl1deQ2FIA687/f6zWuE/ryeX1damvX+9tZqfnz0vbF/x5/uIJCaah0Dvs/P&#10;apOTHz8GAuEflZVAXR2PWxjk5wNJSeFPKSl4+2ym14tgWRmwvQ2EQjxuYdDfH8mkzzrweKyKF98j&#10;1nhNDXB+Dl4uIjA1BUSM3I+cdy/NHBNfsQcHLpqEUjE8/GTml9+T+WTm/j4JuYnA0BDNdJNff9VK&#10;M42xEqCZNNMgAgaNwmTSTIMIGDQKk0kzDSJg0ChMJs00iIBBozCZNNMgAgaNwmTSTIMIGDQKk0kz&#10;DSJg0ChMJs00iIBBozCZNNMgAgaNwmTSTIMIGDQKk0kzDSJg0ChMJs00iIBBozCZNNMgAgaNwmTS&#10;TIMIGDRKzGRWVQGHhwZN+h+MMjIS45W+2lrg9PQ/IGDQiJOTMczMzQWCQWBlxfmzsQHs7gLr685r&#10;sXmsrgJbW9G9D2treuhqb49hZkICkJMDFBU5f8SNlZEB5OU5r8XmUVgIZGUBmZlAQYEeugKBGGZm&#10;ZwODg8DysvOnpQXw+4HeXue12DxmZwGxqiU9HRBdpQOn1tYYZoptIycnehTK4iJQWgrs7emhx1bR&#10;0wM0NwPX13rompiIYaZ4mj060kPk3BxQUgJsbuqhR6i4uwM6O4GGBuDiQg9do6MuWFAxPQ0UF0cf&#10;gHS5bm6Ajg6gvh44O9NDlSv+A0Qz5W4WminH6dVfMZmK4JhMOXBMphwnJlOR06uPMZlyJJlMOU5M&#10;piInJlMRHJOpCI5Ps4rg2Jly4JhMOU7sTEVO7ExFcEymIjh2piI4dqYcOCZTjhM7U5ETO1MRHJOp&#10;CI6dqQiOnSkHjsmU48TOVOTEzlQEx2QqgmNnKoJjZ8qBYzLlOLEzFTmxMxXBMZmK4NiZiuDYmXLg&#10;mEw5TuxMRU7sTEVwTKYiOHamIjh2phw4JlOOEztTkRM7UxEck6kIzlWdWV0NHB8rTvqPPzY/H31z&#10;Wmz30OW6vwe6uoDGRuDyUg9VY2N/fHMaQWFmKKSHyIWF6E6DnR099AgVDw9AdzfQ1ARcXemha3xc&#10;mImvHo9V4bEvrzc8LdbGDAwAS0vOn7a26FaPvj7ntdg8ZmaA8nJArJAR20Z04CS2jfh84ZDfb1U+&#10;mxlZ0/IhLi78zeezvnu9epzI3aaNFpuJ0KSTLuFXfHx4PTHRKv4JU6tOWZMPtzkAAAAASUVORK5C&#10;YIJQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTWgN+bQQAAHMMAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAAAAAAANMG&#10;AABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAA0iCnTgAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAAxgcAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQBKzL8KWQQAAFkE&#10;AAAUAAAAAAAAAAAAAAAAANMIAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLBQYAAAAABgAGAHwBAABe&#10;DQAAAAA=&#10;">
+                    <v:group w14:anchorId="2E6D00E8" id="Group 81" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:90.2pt;margin-top:2.65pt;width:73.75pt;height:33.7pt;z-index:251671040" coordorigin="2568,11626" coordsize="1475,674" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDXXaUCUAMAANgHAAAOAAAAZHJzL2Uyb0RvYy54bWy0VV1O3DAQfq/UO1h+&#10;h2xCdpeN2EUUCkLqDyr0AF7HSSwS27W9ZOkNepReoC+9TqVeozNOdtkFVChSHxKNPfZ4vvm+sQ8O&#10;l01NboR1UqspjXcHlAjFdS5VOaWfr0539ilxnqmc1VqJKb0Vjh7OXr86aE0mEl3pOheWQBDlstZM&#10;aeW9yaLI8Uo0zO1qIxQ4C20b5mFoyyi3rIXoTR0lg8EoarXNjdVcOAezJ52TzkL8ohDcfywKJzyp&#10;pxRy8+Fvw3+O/2h2wLLSMlNJ3qfBXpBFw6SCQ9ehTphnZGHlg1CN5FY7XfhdrptIF4XkImAANPHg&#10;HpozqxcmYCmztjTrMkFp79XpxWH5h5sLS2Q+pXtjShRrgKNwLNmPsTitKTNYc2bNpbmwHUIw32l+&#10;7cAd3ffjuOwWk3n7XucQjy28DsVZFrbBEACbLAMHt2sOxNITDpOTvdEoGVLCwZUm48mk54hXQCTu&#10;SoYj0BR443iUjDoCefW23x6n437zaJyiM2JZd2xItU9tdmAkz+DrSwrWg5I+LT3Y5RdW0D5I86wY&#10;DbPXC7MD7Bvm5VzW0t8GJUOFMCl1cyE5VhoHG+wA5o6d39++//r5gwwR3GpNt4MhosAMUfq4YqoU&#10;R9bqthIsd1CvUI7tLREOt46c19KcyrpGntDuwUHL3JPcI/Xp5Hyi+aIRynf9aUUNOLVylTSOEpuJ&#10;Zi5AbvY8DwmxzFn+CfoUe3Mn3hsksAisdLhHCbToTjwBC7DCQm+F5xWaBWSImzqC144A5w4BgnMg&#10;2yeVmIwSOC1oapyGyrJsJcg4GULtUY7DYXCtFQX1ts6fCd0QNAATZBSEzm7euT631RLMWmmsbMBS&#10;q60JiIkzIX/MuDcBALYgXI1uRQSMHlDxT91/WTEjIEsMu6GvyUpfVwj8jV6Scei8fhl2P/FLmEch&#10;BTa6S+AvUtvY2h33PC4e6e81F+vuTuPxVnf/By4w/Y4LtPxyvgz3ZLhVcGau81soitXAPDwt8AiC&#10;UWn7lZIWHpQpdV8WDK+H+lwBZ5M4TfEFCoN0OE5gYDc9800PUxxCTamnpDOPPYxgy8JYWVZwUseC&#10;0kdwuxYyqO0uq3AzB9kEKzwfYG29T5vjsOruQZ79AQAA//8DAFBLAwQKAAAAAAAAACEASsy/ClkE&#10;AABZBAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAHMAAABQCAYA&#10;AAAqe0p+AAAAAXNSR0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAgY0hSTQAAeiYAAICEAAD6AAAA&#10;gOgAAHUwAADqYAAAOpgAABdwnLpRPAAAAAlwSFlzAAAXEQAAFxEByibzPwAAA8JJREFUeF7tnMlL&#10;HEEYxWdGRxHFMOjBHXciaNwIXtwOghcVl5MXjwGvAb24jbijoOA/oB5ExAWvyZ+QKCiGgbgcBPEi&#10;iAFBxOmXKSctEjOhKAJdXXkNhSAOvO/3+s1rhP68nl9XWpr1/vbWan589L2xf8ef7iCQmmodA77P&#10;z2qTkx8/BgLhH5WVQF0dj1sY5OcDSUnhTykpePtspteLYFkZsL0NhEI8bmHQ3x/JpM868Hisihff&#10;I9Z4TQ1wfg5eLiIwNQVEjNyPnHcvzRwTX7EHBy6ahFIxPPxk5pffk/lk5v4+CbmJwNAQzXSTX3/V&#10;SjONsRKgmTTTIAIGjcJk0kyDCBg0CpNJMw0iYNAoTCbNNIiAQaMwmTTTIAIGjcJk0kyDCBg0CpNJ&#10;Mw0iYNAoTCbNNIiAQaMwmTTTIAIGjcJk0kyDCBg0CpNJMw0iYNAoTCbNNIiAQaMwmTTTIAIGjcJk&#10;0kyDCBg0SsxkVlUBh4cGTfofjDIyEuOVvtpa4PT0PyBg0IiTkzHMzM0FgkFgZcX5s7EB7O4C6+vO&#10;a7F5rK4CW1vRvQ9ra3roam+PYWZCApCTAxQVOX/EjZWRAeTlOa/F5lFYCGRlAZmZQEGBHroCgRhm&#10;ZmcDg4PA8rLzp6UF8PuB3l7ntdg8ZmcBsaolPR0QXaUDp9bWGGaKbSMnJ3oUyuIiUFoK7O3pocdW&#10;0dMDNDcD19d66JqYiGGmeJo9OtJD5NwcUFICbG7qoUeouLsDOjuBhgbg4kIPXaOjLlhQMT0NFBdH&#10;H4B0uW5ugI4OoL4eODvTQ5Ur/gNEM+VuFpopx+nVXzGZiuCYTDlwTKYcJyZTkdOrjzGZciSZTDlO&#10;TKYiJyZTERyTqQiOT7OK4NiZcuCYTDlO7ExFTuxMRXBMpiI4dqYiOHamHDgmU44TO1OREztTERyT&#10;qQiOnakIjp0pB47JlOPEzlTkxM5UBMdkKoJjZyqCY2fKgWMy5TixMxU5sTMVwTGZiuDYmYrg2Jly&#10;4JhMOU7sTEVO7ExFcEymIjh2piI4dqYcOCZTjhM7U5ETO1MRHJOpCM5VnVldDRwfK076jz82Px99&#10;c1ps99Dlur8HurqAxkbg8lIPVWNjf3xzGkFhZiikh8iFhehOg50dPfQIFQ8PQHc30NQEXF3poWt8&#10;XJiJrx6PVeGxL683PC3WxgwMAEtLzp+2tuhWj74+57XYPGZmgPJyQKyQEdtGdOAkto34fOGQ329V&#10;PpsZWdPyIS4u/M3ns757vXqcyN2mjRabidCkky7hV3x8eD0x0Sr+CVOrTlmTD7c5AAAAAElFTkSu&#10;QmCCUEsDBBQABgAIAAAAIQANIgp04AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTv&#10;gt9heYI3u/ljTY3ZlFLUUynYCqW31+Q1Cc2+Ddltkn5715MehxlmfpMtJ92KgXrbGFYQzgIQxIUp&#10;G64UfO8/nhYgrEMusTVMCm5kYZnf32WYlmbkLxp2rhK+hG2KCmrnulRKW9Sk0c5MR+y9s+k1Oi/7&#10;SpY9jr5ctzIKghepsWG/UGNH65qKy+6qFXyOOK7i8H3YXM7r23E/3x42ISn1+DCt3kA4mtxfGH7x&#10;PTrknulkrlxa0Xq9CJ59VME8BuH9OEpeQZwUJFECMs/k/wP5DwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6W&#10;nUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8J&#10;Ihdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9&#10;M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXXaUCUAMAANgHAAAOAAAAAAAAAAAAAAAAADoCAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBKzL8KWQQAAFkEAAAUAAAAAAAAAAAAAAAAALYF&#10;AABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQANIgp04AAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAEEKAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAA&#10;AAAAAAAAAAAAAABOCwAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABB&#10;DAAAAAA=&#10;">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
-                      <v:shape id="物件 5" o:spid="_x0000_s1032" type="#_x0000_t75" style="position:absolute;left:2623;top:11745;width:1258;height:555;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQAEqzleAAEAAOYBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU5ZIISSdEHKEipUDjCyJ4lFMrY8bmhvj9O0G0SRWNoz/78nu1wfxkFMGNg6quQqL6RA&#10;0s5Y6ir5sXvJHqXgCGRgcISVPCLLdX17U+6OHlmkNHEl+xj9k1KsexyBc+eR0qR1YYSYjqFTHvQn&#10;dKjui+JBaUcRKWZx7pB12WAL+yGKzSFdLyYBB5bieVmcWZUE7werISZTNZH5QcnOhDwlTzvcW893&#10;SUOqXwnz5DrgnHtLTxOsQbGFEF9hTBrKBFbe6rgPmLbyv3tm0ZEz17ZWY94E3i7Ji9g1gHFfFHD6&#10;b3uTYu84XdrV6ZfqbwAAAP//AwBQSwMEFAAGAAgAAAAhAAjDGKTUAAAAkwEAAAsAAABfcmVscy8u&#10;cmVsc6SQwWrDMAyG74O+g9F9cdrDGKNOb4NeSwu7GltJzGLLSG7avv1M2WAZve2oX+j7xL/dXeOk&#10;ZmQJlAysmxYUJkc+pMHA6fj+/ApKik3eTpTQwA0Fdt3qaXvAyZZ6JGPIoioliYGxlPymtbgRo5WG&#10;Mqa66YmjLXXkQWfrPu2AetO2L5p/M6BbMNXeG+C934A63nI1/2HH4JiE+tI4ipr6PrhHVO3pkg44&#10;V4rlAYsBz3IPGeemPgf6sXf9T28OrpwZP6phof7Oq/nHrhdVdl8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAASAAAAZHJzL3BpY3R1cmV4bWwueG1ssrGvyM1RKEstKs7Mz7NVMtQzUFJI&#10;zUvOT8nMS7dVCg1x07VQUiguScxLSczJz0u1VapMLVayt+PlAgAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKEkz4m9AAAA2wAAAA8AAABkcnMvZG93bnJldi54bWxET02LwjAQvQv+hzDCXkTT1SJSG0UWBPG2&#10;dfc+NGNS2kxKE7X++81B2OPjfZeH0XXiQUNoPCv4XGYgiGuvGzYKfq6nxRZEiMgaO8+k4EUBDvvp&#10;pMRC+yd/06OKRqQQDgUqsDH2hZShtuQwLH1PnLibHxzGBAcj9YDPFO46ucqyjXTYcGqw2NOXpbqt&#10;7k5BdTF5vm2u+VxaLdcGf9vKdUp9zMbjDkSkMf6L3+6zVrBOY9OX9APk/g8AAP//AwBQSwECLQAU&#10;AAYACAAAACEABKs5XgABAADmAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQAIwxik1AAAAJMBAAALAAAAAAAAAAAAAAAAADEBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAASAAAAAAAAAAAAAAAAAC4CAABkcnMvcGljdHVy&#10;ZXhtbC54bWxQSwECLQAUAAYACAAAACEAoSTPib0AAADbAAAADwAAAAAAAAAAAAAAAACfAgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA9wAAAIkDAAAAAA==&#10;">
-                        <v:imagedata r:id="rId10" o:title="" croptop="-853f" cropbottom="-1280f" cropright="-297f"/>
+                      <v:shape id="物件 5" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:2623;top:11745;width:1258;height:555;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQChJM+JvQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwl5E09UiUhtFFgTxtnX3PjRjUtpMShO1/vvNQdjj432Xh9F14kFDaDwr+FxmIIhrrxs2&#10;Cn6up8UWRIjIGjvPpOBFAQ776aTEQvsnf9OjikakEA4FKrAx9oWUobbkMCx9T5y4mx8cxgQHI/WA&#10;zxTuOrnKso102HBqsNjTl6W6re5OQXUxeb5trvlcWi3XBn/bynVKfczG4w5EpDH+i9/us1awTmPT&#10;l/QD5P4PAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoSTPib0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
+                        <v:imagedata r:id="rId9" o:title="" croptop="-853f" cropbottom="-1280f" cropright="-297f"/>
                         <o:lock v:ext="edit" aspectratio="f"/>
                       </v:shape>
-                      <v:shape id="Text Box 70" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:2568;top:11626;width:1475;height:417;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAhg8gBMIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPT4vCMBTE74LfITzB25qoq2g1iigLe1rxL3h7NM+2&#10;2LyUJmu7336zsOBxmJnfMMt1a0vxpNoXjjUMBwoEcepMwZmG8+njbQbCB2SDpWPS8EMe1qtuZ4mJ&#10;cQ0f6HkMmYgQ9glqyEOoEil9mpNFP3AVcfTurrYYoqwzaWpsItyWcqTUVFosOC7kWNE2p/Rx/LYa&#10;Ll/32/Vd7bOdnVSNa5VkO5da93vtZgEiUBte4f/2p9EwnsPfl/gD5OoXAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCGDyAEwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" stroked="f">
+                      <v:shape id="Text Box 70" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:2568;top:11626;width:1475;height:417;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCGDyAEwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMHbmqiraDWKKAt7WvEveHs0z7bYvJQma7vffrOw4HGYmd8wy3VrS/Gk2heONQwHCgRx&#10;6kzBmYbz6eNtBsIHZIOlY9LwQx7Wq25niYlxDR/oeQyZiBD2CWrIQ6gSKX2ak0U/cBVx9O6uthii&#10;rDNpamwi3JZypNRUWiw4LuRY0Tan9HH8thouX/fb9V3ts52dVI1rlWQ7l1r3e+1mASJQG17h//an&#10;0TCew9+X+APk6hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGDyAEwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f">
                         <v:textbox>
                           <w:txbxContent>
-                            <w:p w:rsidR="005D42B1" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
+                            <w:p w14:paraId="3549B532" w14:textId="77777777" w:rsidR="005D42B1" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="005D42B1">
                               <w:pPr>
                                 <w:rPr>
                                   <w:b/>
                                   <w:color w:val="3333FF"/>
                                   <w:sz w:val="12"/>
                                   <w:szCs w:val="12"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00BF43FA">
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="3333FF"/>
                                   <w:sz w:val="12"/>
                                   <w:szCs w:val="12"/>
                                 </w:rPr>
                                 <w:t>Bank/institution code</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="00932950" w:rsidRDefault="00932950"/>
+                            <w:p w14:paraId="67B91AE0" w14:textId="77777777" w:rsidR="00932950" w:rsidRDefault="00932950"/>
                           </w:txbxContent>
                         </v:textbox>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A9665D8" wp14:editId="66CDCA6F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75A9A7FF" wp14:editId="089ED8A0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2095500</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>90805</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2353945" cy="349250"/>
                       <wp:effectExtent l="9525" t="5080" r="8255" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="36" name="Rectangle 14"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2353945" cy="349250"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="0000FF"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00AD167C" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="00A85AD6">
+                                <w:p w14:paraId="5F3E42ED" w14:textId="77777777" w:rsidR="00AD167C" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="00A85AD6">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00BF43FA">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                     <w:t>Account no</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 14" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:165pt;margin-top:7.15pt;width:185.35pt;height:27.5pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClGL6gKQIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0/SubdR0tepShLTA&#10;ioUPcBynsXA8Zuw2Wb6esdOWLvCEyIM1Y4+PZ86Zyfq2bw07KvQabMEnozFnykqotN0X/OuX3Zsb&#10;znwQthIGrCr4s/L8dvP61bpzuZpCA6ZSyAjE+rxzBW9CcHmWedmoVvgROGXpsAZsRSAX91mFoiP0&#10;1mTT8XiZdYCVQ5DKe9q9Hw75JuHXtZLhU117FZgpOOUW0oppLeOabdYi36NwjZanNMQ/ZNEKbenR&#10;C9S9CIIdUP8B1WqJ4KEOIwltBnWtpUo1UDWT8W/VPDXCqVQLkePdhSb//2Dlx+MjMl0VfLbkzIqW&#10;NPpMrAm7N4pN5pGgzvmc4p7cI8YSvXsA+c0zC9uGwtQdInSNEhWlNYnx2YsL0fF0lZXdB6gIXhwC&#10;JK76GtsISCywPknyfJFE9YFJ2pzOFrPVfMGZpLPZfDVdJM0ykZ9vO/ThnYKWRaPgSMkndHF88CFm&#10;I/JzSMoejK522pjk4L7cGmRHQe2xS18qgIq8DjOWdQVfLaaLhPzizF9DjOnb7f4G0epAfW50W/Cb&#10;GHXqvEjbW1ulLgxCm8GmlI098RipGyQIfdknpZZnUUqonolYhKGtaQzJaAB/cNZRSxfcfz8IVJyZ&#10;9zaKE1+mGUgOGXi9W553hZUEUfDA2WBuwzAvB4d639ALk8SChTsSstaJ4yjykM0pbWrXRP1ptOI8&#10;XPsp6tcPYPMTAAD//wMAUEsDBBQABgAIAAAAIQBOHH3b3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4UbsENZDGqSok4IRU0oqzG2+TqPE6xG4a/p7lRI+jGc28ydeT68SI&#10;Q2g9aVjMFQikytuWag373ev9E4gQDVnTeUINPxhgXdze5Caz/kKfOJaxFlxCITMamhj7TMpQNehM&#10;mPseib2jH5yJLIda2sFcuNx18kGppXSmJV5oTI8vDVan8uw0HLfj7g3TxXf58VXWNrzvN3F70vpu&#10;Nm1WICJO8T8Mf/iMDgUzHfyZbBCdhiRR/CWy8ZiA4ECqVArioGH5nIAscnn9oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEApRi+oCkCAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAThx9294AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" strokecolor="blue">
+                    <v:rect w14:anchorId="75A9A7FF" id="Rectangle 14" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:165pt;margin-top:7.15pt;width:185.35pt;height:27.5pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBth/pfKQIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0/SW1TZqulp1KUJa&#10;YMXCBziOk1j4xthtUr6esdOWLvCEyIM1Y4+PZ86Zyfpu0IocBHhpTUlnkyklwnBbS9OW9OuX3Ztb&#10;SnxgpmbKGlHSo/D0bvP61bp3hZjbzqpaAEEQ44velbQLwRVZ5nknNPMT64TBw8aCZgFdaLMaWI/o&#10;WmXz6fQm6y3UDiwX3uPuw3hINwm/aQQPn5rGi0BUSTG3kFZIaxXXbLNmRQvMdZKf0mD/kIVm0uCj&#10;F6gHFhjZg/wDSksO1tsmTLjVmW0ayUWqAauZTX+r5rljTqRakBzvLjT5/wfLPx6egMi6pIsbSgzT&#10;qNFnZI2ZVgkyW0aCeucLjHt2TxBL9O7R8m+eGLvtMEzcA9i+E6zGtGYxPntxIToer5Kq/2BrhGf7&#10;YBNXQwM6AiILZEiSHC+SiCEQjpvzRb5YLXNKOJ4tlqt5njTLWHG+7cCHd8JqEo2SAiaf0Nnh0YeY&#10;DSvOISl7q2S9k0olB9pqq4AcGLbHLn2pACzyOkwZ0pd0lc/zhPzizF9DTPHb7f4GoWXAPldSl/Q2&#10;Rp06L9L21tSpCwOTarQxZWVOPEbqRgnCUA1JqfwsSmXrIxILdmxrHEM0Ogs/KOmxpUvqv+8ZCErU&#10;exPFiS/jDCQHDbjerc67zHCEKGmgZDS3YZyXvQPZdvjCLLFg7D0K2cjEcRR5zOaUNrZrov40WnEe&#10;rv0U9esHsPkJAAD//wMAUEsDBBQABgAIAAAAIQBOHH3b3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4UbsENZDGqSok4IRU0oqzG2+TqPE6xG4a/p7lRI+jGc28ydeT68SI&#10;Q2g9aVjMFQikytuWag373ev9E4gQDVnTeUINPxhgXdze5Caz/kKfOJaxFlxCITMamhj7TMpQNehM&#10;mPseib2jH5yJLIda2sFcuNx18kGppXSmJV5oTI8vDVan8uw0HLfj7g3TxXf58VXWNrzvN3F70vpu&#10;Nm1WICJO8T8Mf/iMDgUzHfyZbBCdhiRR/CWy8ZiA4ECqVArioGH5nIAscnn9oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAbYf6XykCAABIBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAThx9294AAAAJAQAADwAAAAAAAAAAAAAAAACDBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" strokecolor="blue">
                       <v:textbox inset=".5mm,0,.5mm,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="00AD167C" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="00A85AD6">
+                          <w:p w14:paraId="5F3E42ED" w14:textId="77777777" w:rsidR="00AD167C" w:rsidRPr="00BF43FA" w:rsidRDefault="005D42B1" w:rsidP="00A85AD6">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00BF43FA">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Account no</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
@@ -4833,85 +4758,85 @@
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A85AD6" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   Bank            Branch</w:t>
             </w:r>
             <w:r w:rsidR="00A85AD6" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="005D545A">
+          <w:p w14:paraId="41EE7284" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
+          <w:p w14:paraId="73AC0785" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FDC02A6" wp14:editId="365EA3F3">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50E936AF" wp14:editId="1DE3B922">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2614295</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="57785" cy="128905"/>
                       <wp:effectExtent l="13970" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Freeform 18"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="57785" cy="128905"/>
                               </a:xfrm>
@@ -4961,68 +4886,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.85pt;margin-top:6.5pt;width:4.55pt;height:10.15pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3eY18OQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnAk2ZI3xA4CL0WB&#10;LgHifgAtUpZQiWRJ2rJb9N87Q8mOlxyCojpIpOZxljfk4/3DvirJThhbKDmh0V1IiZCp4oXcTOj3&#10;1bIzpMQ6JjkrlRQTehCWPkzfv7uv9Vh0Va5KLgwBJ9KOaz2huXN6HAQ2zUXF7J3SQoIxU6ZiDqZm&#10;E3DDavBelUE3DPtBrQzXRqXCWvg7b4x06v1nmUjdtyyzwpFyQiE359/Gv9f4Dqb3bLwxTOdF2qbB&#10;/iGLihUSgp5czZljZGuKG1dVkRplVebuUlUFKsuKVPgaoJoovKrmOWda+FqAHKtPNNn/5zb9unsy&#10;pOAT2ksokayCHi2NEMg4iYbIT63tGGDP+slghVZ/VukPC4bgwoITCxiyrr8oDm7Y1inPyT4zFa6E&#10;asneU384US/2jqTwMxkMhpBACpaoOxyFCUYO2Pi4Nt1a91Eo74ftPlvXNI7DyNPO29xX0OSsKqGH&#10;HwISkppEbYtPgOgCkJPuoH8N6V5AXvHROwPAevKql/gMFJJ+CA/pJ0nvJhzUfZbyFRA42ByrZPmx&#10;8HQv28phRBgetlXsydbKIsnIA3C58uWDD4AhTy/o5AINFSO617Lu0c2qNoyBk3R9hgwlcIbWDXua&#10;OcwOg+CQ1NBISvIJRX7xb6V2YqW83V1tA4j0Yi3lLartEeAaKwwwiN8hp8CY79kukWpZlKXfJqXE&#10;dEZJF3cYA5XJSuZgWGnY91ZufH5WlQXHJZiiNZv1rDRkx1A34FkuW2ouYNpYN2c2b3De1LBh1FZy&#10;HzsXjC8kJ+6g4UxIEEGKyVSCU1IK0EwceaRjRfkWpGcBk4Sz0zKOp8irze9ROFoMF8O4E3f7i04c&#10;zuedx+Us7vSX0SCZ9+az2Tz6g/VG8TgvOBcSSz4qXxS/TVlaDW4066R9F9RcMLj0zy2DwWUavp9Q&#10;y/Hrq/Mqg8LSKNFa8QOIjFGNlMPVA4NcmV9AK8g49PPnlhkgufwkQSdHURyj7vtJnAy6MDHnlvW5&#10;hckUXE0obI5mOHPNXbHVptjkECnye0WqRxC3rEAV8vk1WbUTkGpfQXut4F1wPveol8tv+hcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJ2pB5vcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI&#10;3MEaJDaIOj8FSohTISAHaOAAbjzEIfE4it003J5hBcvRe3rzfeV+daNYcA69JwXpJgGB1HrTU6fg&#10;472+3YEIUZPRoydU8I0B9tXlRakL4890wKWJneARCoVWYGOcCilDa9HpsPETEmeffnY68jl30sz6&#10;zONulFmS3Eune+IPVk/4YrEdmpNT8DYs4eumedw1XV3P4W7IFvvqlLq+Wp+fQERc418ZfvEZHSpm&#10;OvoTmSBGBds0feAqBzk7cWGbJexyVJDnOciqlP8Nqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAt3mNfDkDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAnakHm9wAAAAJAQAADwAAAAAAAAAAAAAAAACTBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="0F9E4869" id="Freeform 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.85pt;margin-top:6.5pt;width:4.55pt;height:10.15pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD83Cr93wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OGC1ncRJGtQphnYZ&#10;BuxSoNkHKJIcG5MlTVLiZF8/UnZTJ+3DMMwPAiUe8XIo0je3h0aRvXS+Nrqg2VVKidTciFpvC/pj&#10;vXo/p8QHpgVTRsuCHqWnt8u3b25au5AjUxklpCNgRPtFawtahWAXSeJ5JRvmr4yVGpSlcQ0LsHXb&#10;RDjWgvVGJaM0nSatccI6w6X3cHrfKeky2i9LycP3svQyEFVQiC3E1cV1g2uyvGGLrWO2qnkfBvuH&#10;KBpWa3B6MnXPAiM7V78w1dTcGW/KcMVNk5iyrLmMOUA2WXqRzWPFrIy5ADnenmjy/88s/7Z/cKQW&#10;BR3nlGjWQI1WTkpknGRz5Ke1fgGwR/vgMENvvxj+04MiOdPgxgOGbNqvRoAZtgsmcnIoXYM3IVty&#10;iNQfT9TLQyAcDvPZbA4BcNBko/l1mqPnhC2e7vKdD5+kiXbY/osPXeEESJF20ce+hiKXjYIavktI&#10;SlqS9SU+AbIzQEVGs+klZHQGecXGeACA++RVK5MBKCXTFD4yzfPxC3eQ9yDkCyBwsH3KklVPifOD&#10;7jMHiTBstvUkkm2NR5KRB+ByHdMHGwBDnp7R+RkaMkb0uGc9ortbvRsHnXTZQ44S6KFNx55lAaND&#10;JyiSFgpJSVVQ5BdPG7OXaxP14eIZgKdnrdIvUX2NANdpQUAn8YWcHGO8g1eizapWKj4TpTGc63yE&#10;L4zBlCkVCyA2Ft6919sYnzeqFngFQ/Ruu7lTjuwZzg34VquemjOYdT7cM191uKjq2HBmp0X0XUkm&#10;PmpBwtFCT2gYghSDaaSgREmYmShFZGC1+htkZKHvPmy4rkM3Rhyh+ZzpRhyMZBAq436DOxhvkOev&#10;HXPgXH3WMD+us8kE52HcTPLZCDZuqNkMNUxzMFVQIK0T70I3Q3fW1dsKPGWRQ20+QNOXNXZnnA5d&#10;VP0GRlisWD9ucUYO9xH1/FNY/gEAAP//AwBQSwMEFAAGAAgAAAAhAJ2pB5vcAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01OwzAQhfdI3MEaJDaIOj8FSohTISAHaOAAbjzEIfE4it003J5hBcvR&#10;e3rzfeV+daNYcA69JwXpJgGB1HrTU6fg472+3YEIUZPRoydU8I0B9tXlRakL4890wKWJneARCoVW&#10;YGOcCilDa9HpsPETEmeffnY68jl30sz6zONulFmS3Eune+IPVk/4YrEdmpNT8DYs4eumedw1XV3P&#10;4W7IFvvqlLq+Wp+fQERc418ZfvEZHSpmOvoTmSBGBds0feAqBzk7cWGbJexyVJDnOciqlP8Nqh8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/Nwq/d8CAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnakHm9wAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C46EAD" wp14:editId="75D6D509">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="444213DC" wp14:editId="3600B5D7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4284980</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="8255" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="34" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5072,68 +4997,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:337.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJ/t9vOAMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduK2zAQfS/0H4QeC1nbiZ0bmyxLLqWw&#10;bRc2/QDFkmNTW1Il5bIt/ffOyE42TrawlPrBljxHczkjHd3eHaqS7ISxhZITGt2ElAiZKl7IzYR+&#10;Wy07Q0qsY5KzUkkxoc/C0rvp+3e3ez0WXZWrkgtDwIm0472e0Nw5PQ4Cm+aiYvZGaSHBmClTMQdT&#10;swm4YXvwXpVBNwz7wV4Zro1KhbXwd14b6dT7zzKRuq9ZZoUj5YRCbs6/jX+v8R1Mb9l4Y5jOi7RJ&#10;g/1DFhUrJAQ9uZozx8jWFFeuqiI1yqrM3aSqClSWFanwNUA1UXhRzVPOtPC1ADlWn2iy/89t+mX3&#10;aEjBJ7QXUyJZBT1aGiGQcRINkJ+9tmOAPelHgxVa/aDS7xYMQcuCEwsYst5/VhzcsK1TnpNDZipc&#10;CdWSg6f++US9ODiSws84CYcJJSlYou5wFCYYOWDj49p0a91Hobwftnuwrm4ch5GnnTe5r6DJWVVC&#10;Dz8EJCR7EjUtPgGiFiAn3UH/EtJtQV7x0TsDwHryqhfg8yyTfggP6SdJ7yoc1P13IHCwOVbJ8mPh&#10;6UE2lcOIMDxsq9iTrZVFkpEH4HLlywcfAEOeXtBJCw0VI7rXsO7R9aomjIGTdHmGDCVwhtY1e5o5&#10;zA6D4JDsoZGU5BOK/OLfSu3ESnm7u9gGEOnFWsprVNMjwNVWGGAQv0NOgTHfs10i1bIoS79NSonp&#10;jJIu7jAGKpOVzMGw0rDvrdz4/KwqC45LMEVrNutZaciOoW7As1w21LRg2lg3Zzavcd5Us2HUVnIf&#10;OxeMLyQn7lnDmZAgghSTqQSnpBSgmTjySMeK8i1IzwImCWenYRxPkVebX6NwtBguhnEn7vYXnTic&#10;zzv3y1nc6S+jQTLvzWezefQb643icV5wLiSWfFS+KH6bsjQaXGvWSfta1LQYXPrnmsGgnYbvJ9Ry&#10;/PrqvMqgsNRKtFb8GUTGqFrK4eqBQa7MT6AVZBz6+WPLDJBcfpKgk6MojlH3/SROBl2YmHPL+tzC&#10;ZAquJhQ2Rz2cufqu2GpTbHKIFPm9ItU9iFtWoAr5/OqsmglIta+guVbwLjife9TL5Tf9AwAA//8D&#10;AFBLAwQUAAYACAAAACEAGliv8dwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP0U6EMBRE3038&#10;h+aa+GLcsosii5SNUfkA0Q/o0itF6C2hXRb/3uuTPk5mMnOmPKxuFAvOofekYLtJQCC13vTUKfh4&#10;r29zECFqMnr0hAq+McChurwodWH8md5waWInuIRCoRXYGKdCytBadDps/ITE3qefnY4s506aWZ+5&#10;3I1ylySZdLonXrB6wmeL7dCcnILXYQlfN80+b7q6nsP9sFvsi1Pq+mp9egQRcY1/YfjFZ3SomOno&#10;T2SCGBVkD3eMHtlI+RMHsny7B3FUkKYpyKqU/x9UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBJ/t9vOAMAAEQHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAaWK/x3AAAAAkBAAAPAAAAAAAAAAAAAAAAAJIFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAmwYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="1B073814" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:337.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9VL/53QIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW1v0zAQ/o7Ef7D8EYklaZt2q5ZOaKMI&#10;acCklR/g2s6LcGxju03Lr+fOybq2GxJC5IN19j2+l+d8l+ubXavIVjrfGF3Q7CKlRGpuRKOrgn5f&#10;Ld9fUuID04Ipo2VB99LTm8XbN9edncuRqY0S0hEwov28swWtQ7DzJPG8li3zF8ZKDcrSuJYF2Loq&#10;EY51YL1VyShNp0lnnLDOcOk9nN71SrqI9stS8vCtLL0MRBUUYgtxdXFd45osrtm8cszWDR/CYP8Q&#10;RcsaDU4Ppu5YYGTjmhem2oY7400ZLrhpE1OWDZcxB8gmS8+yeayZlTEXIMfbA03+/5nlX7cPjjSi&#10;oOMJJZq1UKOlkxIZJ9kM+emsnwPs0T44zNDbe8N/eFAkJxrceMCQdffFCDDDNsFETnala/EmZEt2&#10;kfr9gXq5C4TD4SRPL3NKOGiy0eVVmqPnhM2f7vKND5+kiXbY9t6HvnACpEi7GGJfQZHLVkEN3yUk&#10;JR3JhhIfANkJoCaj2fQcMjqBvGJjfASA++RVK8DnUSTTFD4yzfPxC3eQ95+BwEH1lCWrnxLnOz1k&#10;DhJh2GyrSSTbGo8kIw/A5SqmDzYAhjw9o/MTNGSM6PHAekT3twY3DjrpvIccJdBD6549ywJGh05Q&#10;JB0UkpK6oMgvnrZmK1cm6sPZMwBPz1qlX6KGGgGu14KATuILOTjGeI9eiTbLRqn4TJTGcK7yEb4w&#10;BlOmVCyA2Fp4915XMT5vVCPwCoboXbW+VY5sGc4N+JbLgZoTmHU+3DFf97io6tlwZqNF9F1LJj5q&#10;QcLeQk9oGIIUg2mloERJmJkoRWRgjfobZGRh6D5suL5D10bsofmc6UccjGQQauN+gTsYb5Dnzw1z&#10;4Fx91jA/rrLJBOdh3Ezy2Qg27lizPtYwzcFUQYG0XrwN/QzdWNdUNXjKIofafICmLxvszjgd+qiG&#10;DYywWLFh3OKMPN5H1PNPYfEbAAD//wMAUEsDBBQABgAIAAAAIQAaWK/x3AAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/RToQwFETfTfyH5pr4YtyyiyKLlI1R+QDRD+jSK0XoLaFdFv/e65M+TmYy&#10;c6Y8rG4UC86h96Rgu0lAILXe9NQp+Hivb3MQIWoyevSECr4xwKG6vCh1YfyZ3nBpYie4hEKhFdgY&#10;p0LK0Fp0Omz8hMTep5+djiznTppZn7ncjXKXJJl0uidesHrCZ4vt0JycgtdhCV83zT5vurqew/2w&#10;W+yLU+r6an16BBFxjX9h+MVndKiY6ehPZIIYFWQPd4we2Uj5EweyfLsHcVSQpinIqpT/H1Q/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH1Uv/ndAgAAXAYAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABpYr/HcAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;NwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DB7B394" wp14:editId="1B71119B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="544CC78E" wp14:editId="2090733F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4132580</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="8255" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="33" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5183,68 +5108,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqNRjWOgMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnAk2ZI3xA4CL0WB&#10;LgHifgAtUpZQiWRJemvRf+8MJTuWnUNQVAeJ1DzO8oZ8vH84VCXZCWMLJSc0ugspETJVvJCbCf2+&#10;WnaGlFjHJGelkmJCj8LSh+n7d/d7PRZdlauSC0PAibTjvZ7Q3Dk9DgKb5qJi9k5pIcGYKVMxB1Oz&#10;Cbhhe/BelUE3DPvBXhmujUqFtfB3Xhvp1PvPMpG6b1lmhSPlhEJuzr+Nf6/xHUzv2XhjmM6LtEmD&#10;/UMWFSskBD27mjPHyNYUN66qIjXKqszdpaoKVJYVqfA1QDVReFXNc8608LUAOVafabL/z236dfdk&#10;SMEntNejRLIKerQ0QiDjJBogP3ttxwB71k8GK7T6s0p/WDAELQtOLGDIev9FcXDDtk55Tg6ZqXAl&#10;VEsOnvrjmXpxcCSFn3ESDhNKUrBE3eEoTDBywMantenWuo9CeT9s99m6unEcRp523uS+giZnVQk9&#10;/BCQkOxJ1LT4DIhagJx0B/1rSLcFecUHUHUOAuvJq17iC1BI+iE8pJ8kvZtwUPfZ2w0QONicqmT5&#10;qfD0IJvKYUQYHrZV7MnWyiLJyANwufLlgw+AIU8v6KSFhooR3WtY9+h6VRPGwEm6PkOGEjhD65o9&#10;zRxmh0FwSPbQSEryCUV+8W+ldmKlvN1dbQOI9GIt5S2q6RHgaisMMIjfIefAmO/FLpFqWZSl3yal&#10;xHRGSRd3GAOVyUrmYFhp2PdWbnx+VpUFxyWYojWb9aw0ZMdQN+BZLhtqWjBtrJszm9c4b6rZMGor&#10;uY+dC8YXkhN31HAmJIggxWQqwSkpBWgmjjzSsaJ8C9KzgEnC2WkYx1Pk1eb3KBwthoth3Im7/UUn&#10;DufzzuNyFnf6y2iQzHvz2Wwe/cF6o3icF5wLiSWflC+K36YsjQbXmnXWvhY1LQaX/rllMGin4fsJ&#10;tZy+vjqvMigstRKtFT+CyBhVSzlcPTDIlfkFtIKMQz9/bpkBkstPEnRyFMUx6r6fxMmgCxNzaVlf&#10;WphMwdWEwuaohzNX3xVbbYpNDpEiv1ekegRxywpUIZ9fnVUzAan2FTTXCt4Fl3OPern8pn8BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDWtP5y3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RToQwFETf&#10;TfyH5pr4YtziEnAXKRuj8gGyfkCXXgGht6Ttsvj3Xp/0cTKTmTPlYbWTWNCHwZGCh00CAql1ZqBO&#10;wcexvt+BCFGT0ZMjVPCNAQ7V9VWpC+Mu9I5LEzvBJRQKraCPcS6kDG2PVoeNm5HY+3Te6sjSd9J4&#10;feFyO8ltkuTS6oF4odczvvTYjs3ZKngbl/B11+x3TVfXPmTjdulfrVK3N+vzE4iIa/wLwy8+o0PF&#10;TCd3JhPEpCDPEkaPbKT8iQN59rgHcVKQpinIqpT/H1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACo1GNY6AwAARAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhANa0/nLcAAAACQEAAA8AAAAAAAAAAAAAAAAAlAUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACdBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="535750C7" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBS1sH4AIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OGC1ncRpG9QphnYZ&#10;BnRbgWYfoEjyBZMlTVLiZF9fUnbTXPowDPODQIlHvByK9M3ttlVkI51vjC5odpFSIjU3otFVQX8u&#10;Fx+vKPGBacGU0bKgO+np7fz9u5vOzuTI1EYJ6QgY0X7W2YLWIdhZknhey5b5C2OlBmVpXMsCbF2V&#10;CMc6sN6qZJSm06QzTlhnuPQeTu97JZ1H+2UpefhRll4GogoKsYW4uriucE3mN2xWOWbrhg9hsH+I&#10;omWNBqd7U/csMLJ2zZmptuHOeFOGC27axJRlw2XMAbLJ0pNsnmpmZcwFyPF2T5P/f2b5982jI40o&#10;6HhMiWYt1GjhpETGSXaJ/HTWzwD2ZB8dZujtg+G/PCiSIw1uPGDIqvtmBJhh62AiJ9vStXgTsiXb&#10;SP1uT73cBsLhcJKnVzklHDTZ6Oo6zdFzwmYvd/nahy/SRDts8+BDXzgBUqRdDLEvochlq6CGHxKS&#10;ko5kQ4n3gOwIUJPR5fQUMjqCvGEDqNo7gfvkTSuTA1BKpil8ZJrn4zN3kPfe2hkQOKhesmT1S+J8&#10;q4fMQSIMm205iWRb45Fk5AG4XMb0wQbAkKdXdH6EhowRPR5Yj+j+1uDGQSed9pCjBHpo1bNnWcDo&#10;0AmKpINCUlIXFPnF09Zs5NJEfTh5BuDpVav0OWqoEeB6LQjoJL6QvWOM9+CVaLNolIrPRGkM5zof&#10;4QtjMGVKxQKIrYV373UV4/NGNQKvYIjeVas75ciG4dyAb7EYqDmCWefDPfN1j4uqng1n1lpE37Vk&#10;4rMWJOws9ISGIUgxmFYKSpSEmYlSRAbWqL9BRhaG7sOG6zt0ZcQOms+ZfsTBSAahNu4PuIPxBnn+&#10;XjMHztVXDfPjOptMcB7GzSS/HMHGHWpWhxqmOZgqKJDWi3ehn6Fr65qqBk9Z5FCbT9D0ZYPdGadD&#10;H9WwgREWKzaMW5yRh/uIev0pzJ8BAAD//wMAUEsDBBQABgAIAAAAIQDWtP5y3AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/RToQwFETfTfyH5pr4YtziEnAXKRuj8gGyfkCXXgGht6Ttsvj3Xp/0&#10;cTKTmTPlYbWTWNCHwZGCh00CAql1ZqBOwcexvt+BCFGT0ZMjVPCNAQ7V9VWpC+Mu9I5LEzvBJRQK&#10;raCPcS6kDG2PVoeNm5HY+3Te6sjSd9J4feFyO8ltkuTS6oF4odczvvTYjs3ZKngbl/B11+x3TVfX&#10;PmTjdulfrVK3N+vzE4iIa/wLwy8+o0PFTCd3JhPEpCDPEkaPbKT8iQN59rgHcVKQpinIqpT/H1Q/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIFLWwfgAgAAXAYAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANa0/nLcAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAOgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABDBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BBD1CCE" wp14:editId="0106FF34">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60A1F780" wp14:editId="40A0CB82">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3980180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="8255" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="32" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5294,68 +5219,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDndoLoOQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduO0zAQfUfiHyw/InWTtElv2na16gUh&#10;LbDSlg9wY6eJSGxju00L4t+ZcdJuLwghRB4SO3M8lzP28f3DvirJThhbKDmh0V1IiZCp4oXcTOiX&#10;1bIzpMQ6JjkrlRQTehCWPkzfvrmv9Vh0Va5KLgwBJ9KOaz2huXN6HAQ2zUXF7J3SQoIxU6ZiDqZm&#10;E3DDavBelUE3DPtBrQzXRqXCWvg7b4x06v1nmUjd5yyzwpFyQiE359/Gv9f4Dqb3bLwxTOdF2qbB&#10;/iGLihUSgp5czZljZGuKG1dVkRplVebuUlUFKsuKVPgaoJoovKrmJWda+FqAHKtPNNn/5zb9tHs2&#10;pOAT2utSIlkFPVoaIZBxEg2Qn1rbMcBe9LPBCq1+UulXC4bgwoITCxiyrj8qDm7Y1inPyT4zFa6E&#10;asneU384US/2jqTwM07CYUJJCpaoOxyFCUYO2Pi4Nt1a914o74ftnqxrGsdh5Gnnbe4raHJWldDD&#10;dwEJSU2itsUnQHQByEl30L+GABN/9tE7A8B68lsv8RkoJP0QHtJPkt5NOKj7LNwVEDjYHKtk+bHw&#10;dC/bymFEGB62VezJ1soiycgDcLny5YMPgCFPr+jkAg0VI7rXsu7Rzao2jIGTdH2GDCVwhtYNe5o5&#10;zA6D4JDU0EhK8glFfvFvpXZipbzdXW0DiPRqLeUtqu0R4BorDDCI3yGnwJjv2S6RalmUpd8mpcR0&#10;RkkXdxgDlclK5mBYadj3Vm58flaVBcclmKI1m/WsNGTHUDfgWS5bai5g2lg3ZzZvcN7UsGHUVnIf&#10;OxeMLyQn7qDhTEgQQYrJVIJTUgrQTBx5pGNF+TdIzwImCWenZRxPkVebH6NwtBguhnEn7vYXnTic&#10;zzuPy1nc6S+jQTLvzWezefQT643icV5wLiSWfFS+KP47ZWk1uNGsk/ZdUHPB4NI/twwGl2n4fkIt&#10;x6+vzqsMCkujRGvFDyAyRjVSDlcPDHJlvgOtIOPQz29bZoDk8oMEnRxFcYy67ydxMujCxJxb1ucW&#10;JlNwNaGwOZrhzDV3xVabYpNDpMjvFakeQdyyAlXI59dk1U5Aqn0F7bWCd8H53KNeL7/pLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAKmp0z7bAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAURPdI&#10;3MH6ldgg6hCLqA1xKgTkAKQcwI1NnCb+jmw3Dbfns4LlaEYzb6rD6ia2mBAHjxIetxkwg53XA/YS&#10;Po/Nww5YTAq1mjwaCd8mwqG+valUqf0VP8zSpp5RCcZSSbApzSXnsbPGqbj1s0HyvnxwKpEMPddB&#10;XancTTzPsoI7NSAtWDWbV2u6sb04Ce/jEs/37X7X9k0T4tOYL/bNSXm3WV+egSWzpr8w/OITOtTE&#10;dPIX1JFNEoq8IPREhqBPFCiE2AM7SRBCAK8r/v9B/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDndoLoOQMAAEQHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCpqdM+2wAAAAkBAAAPAAAAAAAAAAAAAAAAAJMFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAmwYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="7AC37DBD" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC++LFm3gIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OGC1ncRpG9QphnYZ&#10;BuxSoNkHKJJ8wWRJk5Q42dePlN3USYdhGOYHgRKPeDkU6ZvbfavITjrfGF3Q7CKlRGpuRKOrgn5b&#10;r95eUeID04Ipo2VBD9LT2+XrVzedXciJqY0S0hEwov2iswWtQ7CLJPG8li3zF8ZKDcrSuJYF2Loq&#10;EY51YL1VySRN50lnnLDOcOk9nN73SrqM9stS8vC1LL0MRBUUYgtxdXHd4Josb9iicszWDR/CYP8Q&#10;RcsaDU6Ppu5ZYGTrmhem2oY7400ZLrhpE1OWDZcxB8gmS8+yeayZlTEXIMfbI03+/5nlX3YPjjSi&#10;oNMJJZq1UKOVkxIZJ9kl8tNZvwDYo31wmKG3nwz/7kGRnGhw4wFDNt1nI8AM2wYTOdmXrsWbkC3Z&#10;R+oPR+rlPhAOh7M8vcop4aDJJlfXaY6eE7Z4usu3PnyQJtphu08+9IUTIEXaxRD7Gopctgpq+CYh&#10;KelINpT4CMhOADWZXM7PIcDEn21MRwC4T35rZTYCpWSewkfmeT594Q7yHrk7AwIH1VOWrH5KnO/1&#10;kDlIhGGzrWeRbGs8kow8AJfrmD7YABjy9IzOT9CQMaKnA+sR3d8a3DjopPMecpRAD2169iwLGB06&#10;QZF0UEhK6oIiv3jamp1cm6gPZ88APD1rlX6JGmoEuF4LAjqJL+ToGOMdvRJtVo1S8ZkojeFc5xN8&#10;YQymTKlYALG18O69rmJ83qhG4BUM0btqc6cc2TGcG/CtVgM1JzDrfLhnvu5xUdWz4cxWi+i7lky8&#10;14KEg4We0DAEKQbTSkGJkjAzUYrIwBr1N8jIwtB92HB9h26MOEDzOdOPOBjJINTG/QR3MN4gzx9b&#10;5sC5+qhhflxnsxnOw7iZ5ZcT2LixZjPWMM3BVEGBtF68C/0M3VrXVDV4yiKH2ryDpi8b7M44Hfqo&#10;hg2MsFixYdzijBzvI+r5p7D8BQAA//8DAFBLAwQUAAYACAAAACEAqanTPtsAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU7DMBRE90jcwfqV2CDqEIuoDXEqBOQApBzAjU2cJv6ObDcNt+ezguVo&#10;RjNvqsPqJraYEAePEh63GTCDndcD9hI+j83DDlhMCrWaPBoJ3ybCob69qVSp/RU/zNKmnlEJxlJJ&#10;sCnNJeexs8apuPWzQfK+fHAqkQw910FdqdxNPM+ygjs1IC1YNZtXa7qxvTgJ7+MSz/ftftf2TRPi&#10;05gv9s1JebdZX56BJbOmvzD84hM61MR08hfUkU0Sirwg9ESGoE8UKITYAztJEEIAryv+/0H9AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL74sWbeAgAAXAYAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKmp0z7bAAAACQEAAA8AAAAAAAAAAAAAAAAA&#10;OAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABABgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="047924BE" wp14:editId="36833F01">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73AC042E" wp14:editId="29293D44">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3782695</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="10795" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="31" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5405,68 +5330,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:297.85pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwsiyrOgMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnAk2ZI3RA4CL0WB&#10;LgHifgAtUpZQiWRJemvRf+8MJTtecgiK6iCRmsdZ3pCP9w/7uiJbYWypZEqju5ASITPFS7lO6ffl&#10;ojOkxDomOauUFCk9CEsfJu/f3e/0WHRVoSouDAEn0o53OqWFc3ocBDYrRM3sndJCgjFXpmYOpmYd&#10;cMN24L2ugm4Y9oOdMlwblQlr4e+sMdKJ95/nInPf8twKR6qUQm7Ov41/r/AdTO7ZeG2YLsqsTYP9&#10;QxY1KyUEPbmaMcfIxpQ3ruoyM8qq3N1lqg5UnpeZ8DVANVF4Vc1zwbTwtQA5Vp9osv/PbfZ1+2RI&#10;yVPaiyiRrIYeLYwQyDiJBsjPTtsxwJ71k8EKrf6ssh8WDMGFBScWMGS1+6I4uGEbpzwn+9zUuBKq&#10;JXtP/eFEvdg7ksHPOAmHCSUZWKLucBQmGDlg4+PabGPdR6G8H7b9bF3TOA4jTztvc19Ck/O6gh5+&#10;CEhIdiRqW3wCQJlngIJ0B/1rSPcC8oqP3hkA1pNXvcRnoJD0Q3hIP0l6N+Gg7rOMroDAwfpYJSuO&#10;hWd72VYOI8LwsC1jT7ZWFklGHoDLpS8ffAAMeXpBJxdoqBjRvZZ1j25WtWEMnKTrM2QogTO0atjT&#10;zGF2GASHZAeNpKRIKfKLf2u1FUvl7e5qG0CkF2slb1FtjwDXWGGAQfwOOQXGfM92iVSLsqr8Nqkk&#10;pjNKurjDGKhMXjEHw1rDvrdy7fOzqio5LsEUrVmvppUhW4a6Ac9i0VJzAdPGuhmzRYPzpoYNozaS&#10;+9iFYHwuOXEHDWdCgghSTKYWnJJKgGbiyCMdK6u3ID0LmCScnZZxPEVebX6PwtF8OB/Gnbjbn3fi&#10;cDbrPC6mcae/iAbJrDebTmfRH6w3isdFybmQWPJR+aL4bcrSanCjWSftu6DmgsGFf24ZDC7T8P2E&#10;Wo5fX51XGRSWRolWih9AZIxqpByuHhgUyvwCWkHGoZ8/N8wAydUnCTo5iuIYdd9P4mTQhYk5t6zO&#10;LUxm4CqlsDma4dQ1d8VGm3JdQKTI7xWpHkHc8hJVyOfXZNVOQKp9Be21gnfB+dyjXi6/yV8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBzV77k2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RToQwEEXf&#10;TfyHZkx8MW4RwrqLlI1R+QBZP6BLR0DolLRdFv/e8UkfJ/fmzjnlYbWTWNCHwZGCh00CAql1ZqBO&#10;wcexvt+BCFGT0ZMjVPCNAQ7V9VWpC+Mu9I5LEzvBIxQKraCPcS6kDG2PVoeNm5E4+3Te6sin76Tx&#10;+sLjdpJpkmyl1QPxh17P+NJjOzZnq+BtXMLXXbPfNV1d+5CP6dK/WqVub9bnJxAR1/hXhl98RoeK&#10;mU7uTCaISUG+zx+5ykHGTlzYJim7nBRkWQayKuV/g+oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAsLIsqzoDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAc1e+5NsAAAAJAQAADwAAAAAAAAAAAAAAAACUBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="4A9861C9" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:297.85pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/LY7E4AIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0OGC1ncRpG9QphnYZ&#10;BuxSoNkHKJJ8wWRJk5Q42dePlN3USfswDPODQIlHvByK9M3tvlVkJ51vjC5odpFSIjU3otFVQX+s&#10;V++vKPGBacGU0bKgB+np7fLtm5vOLuTE1EYJ6QgY0X7R2YLWIdhFknhey5b5C2OlBmVpXMsCbF2V&#10;CMc6sN6qZJKm86QzTlhnuPQeTu97JV1G+2Upefhell4GogoKsYW4urhucE2WN2xROWbrhg9hsH+I&#10;omWNBqdHU/csMLJ1zQtTbcOd8aYMF9y0iSnLhsuYA2STpWfZPNbMypgLkOPtkSb//8zyb7sHRxpR&#10;0GlGiWYt1GjlpETGSXaJ/HTWLwD2aB8cZujtF8N/elAkJxrceMCQTffVCDDDtsFETvala/EmZEv2&#10;kfrDkXq5D4TD4SxPr3JKOGiyydV1mqPnhC2e7vKtD5+kiXbY7osPfeEESJF2McS+hiKXrYIavktI&#10;SjqSDSU+AiDNEaAmk8v5OWRyAnnFxnQEgPvkVSuzESgl8xQ+Ms/z6Qt3kPcoojMgcFA9Zcnqp8T5&#10;Xg+Zg0QYNtt6Fsm2xiPJyANwuY7pgw2AIU/P6PwEDRkjejqwHtH9rcGNg0467yFHCfTQpmfPsoDR&#10;oRMUSQeFpKQuKPKLp63ZybWJ+nD2DMDTs1bpl6ihRoDrtSCgk/hCjo4x3tEr0WbVKBWfidIYznU+&#10;wRfGYMqUigUQWwvv3usqxueNagRewRC9qzZ3ypEdw7kB32o1UHMCs86He+brHhdVPRvObLWIvmvJ&#10;xEctSDhY6AkNQ5BiMK0UlCgJMxOliAysUX+DjCwM3YcN13foxogDNJ8z/YiDkQxCbdxvcAfjDfL8&#10;tWUOnKvPGubHdTab4TyMm1l+OYGNG2s2Yw3THEwVFEjrxbvQz9CtdU1Vg6cscqjNB2j6ssHujNOh&#10;j2rYwAiLFRvGLc7I8T6inn8Kyz8AAAD//wMAUEsDBBQABgAIAAAAIQBzV77k2wAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/RToQwEEXfTfyHZkx8MW4RwrqLlI1R+QBZP6BLR0DolLRdFv/e8Ukf&#10;J/fmzjnlYbWTWNCHwZGCh00CAql1ZqBOwcexvt+BCFGT0ZMjVPCNAQ7V9VWpC+Mu9I5LEzvBIxQK&#10;raCPcS6kDG2PVoeNm5E4+3Te6sin76Tx+sLjdpJpkmyl1QPxh17P+NJjOzZnq+BtXMLXXbPfNV1d&#10;+5CP6dK/WqVub9bnJxAR1/hXhl98RoeKmU7uTCaISUG+zx+5ykHGTlzYJim7nBRkWQayKuV/g+oH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/y2OxOACAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAc1e+5NsAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6414CE41" wp14:editId="0D3979BE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E202A8D" wp14:editId="230D3CB0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3621405</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="11430" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="30" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5516,68 +5441,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:285.15pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB98baVOQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduO2jAQfa/Uf7D8WIlNAgk3LaxWXKpK&#10;vay09ANM7JCoie3ahkCr/ntnnMBy2YdVVR6CnTmZmXNsH98/7KuS7ISxhZITGt2FlAiZKl7IzYR+&#10;Xy07Q0qsY5KzUkkxoQdh6cP0/bv7Wo9FV+Wq5MIQSCLtuNYTmjunx0Fg01xUzN4pLSQEM2Uq5mBq&#10;NgE3rIbsVRl0w7Af1MpwbVQqrIW38yZIpz5/lonUfcsyKxwpJxR6c/5p/HONz2B6z8Ybw3RepG0b&#10;7B+6qFghoegp1Zw5RramuElVFalRVmXuLlVVoLKsSIXnAGyi8IrNc8608FxAHKtPMtn/lzb9unsy&#10;pOAT2gN5JKtgjZZGCFScRAPUp9Z2DLBn/WSQodWfVfrDQiC4iODEAoas6y+KQxq2dcprss9MhV8C&#10;W7L30h9O0ou9Iym8jJNwmFCSQiTqDkdhgpUDNj5+m26t+yiUz8N2n61rFo7DyMvO295XwCKrSljD&#10;DwEJSU2idolPgOgCkJPuoH8N6V5AXsnROwPA9+TVLPEZKCT9EH6knyS9m3LA+6zlKyBosDmyZPmR&#10;eLqXLXMYEYaHbRV7sbWyKDLqAFquPH3IATDU6QWdXKCBMaJ7reoe3XzVljFwkq7PkKEEztC6UU8z&#10;h91hERySGhaSknxCUV98W6mdWCkfd1fbACq9REt5i2rXCHBNFAZYxO+QU2Hs92yXSLUsytJvk1Ji&#10;O6OkizuMgctkJXMwrDTseys3vj+ryoLjJ9iiNZv1rDRkx9A34LdcttJcwLSxbs5s3uB8qFHDqK3k&#10;vnYuGF9ITtxBw5mQYIIUm6kEp6QU4Jk48kjHivItSK8CNglnp1UcT5F3m9+jcLQYLoZxJ+72F504&#10;nM87j8tZ3Okvo0Ey781ns3n0B/lG8TgvOBcSKR+dL4rf5iytBzeedfK+C2kuFFz6362CwWUbfj2B&#10;y/Hfs/Mug8bSONFa8QOYjFGNlcPVA4NcmV8gK9g4rOfPLTMgcvlJgk+OojhG3/eTOBl0YWLOI+vz&#10;CJMppJpQ2BzNcOaau2KrTbHJoVLk94pUj2BuWYEu5PtrumonYNWeQXut4F1wPveol8tv+hcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAHYiT43cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJDaIOtSElBCnQkAOQOAAbmzikHgc2W4abs+wosvRf/rzfrVf3cQWE+LgUcLdJgNmsPN6wF7C&#10;50dzuwMWk0KtJo9Gwo+JsK8vLypVan/Cd7O0qWdUgrFUEmxKc8l57KxxKm78bJCyLx+cSnSGnuug&#10;TlTuJr7Nsgfu1ID0warZvFjTje3RSXgbl/h90z7u2r5pQszH7WJfnZTXV+vzE7Bk1vQPw58+qUNN&#10;Tgd/RB3ZJCEvMkEoBYI2EZAXxT2wgwQhBPC64ucL6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAffG2lTkDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAdiJPjdwAAAAJAQAADwAAAAAAAAAAAAAAAACTBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="496AEB56" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:285.15pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAnmSl3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8Fmgk2ZaTGJGDIqmL&#10;Al0CxP0AmqQWlCJZkrbsfn1nKMWRnRyKojoIQ83jLI+cp5vbfavITjrfGF3Q7CKlRGpuRKOrgv5Y&#10;r95fUeID04Ipo2VBD9LT2+XbNzedXciJqY0S0hEIov2iswWtQ7CLJPG8li3zF8ZKDc7SuJYFWLoq&#10;EY51EL1VySRN50lnnLDOcOk9fL3vnXQZ45el5OF7WXoZiCoo1Bbi28X3Bt/J8oYtKsds3fChDPYP&#10;VbSs0ZD0GOqeBUa2rnkRqm24M96U4YKbNjFl2XAZe4BusvSsm8eaWRl7AXK8PdLk/19Y/m334Egj&#10;CjoFejRr4YxWTkpknGSXyE9n/QJgj/bBYYfefjH8pwdHcuLBhQcM2XRfjYAwbBtM5GRfuhZ3Qrdk&#10;H6k/HKmX+0A4fJzl6VVOCQdPNrm6TnPMnLDF016+9eGTNDEO233xoT84AVakXQy1r6GLslVwhu8S&#10;kpKOZMMRHwHZCaAmk8v5OWRyAnklxnQEgP3k1SizESgl8xQeMs/z6Yt00Peo5DMgcFA9dcnqp8b5&#10;Xg+dg0UYDtt6Fsm2xiPJyANwuY7tQwyAIU/P6PwEDR0jejqwHtH9riGNg0k6nyFHCczQpmfPsoDV&#10;YRI0SQcHSUldUOQXv7ZmJ9cm+sPZNYBMz16lX6KGMwJc7wUDk8QbckyM9Y5uiTarRql4TZTGcq7z&#10;Cd4wBipTKhbAbC3ce6+rWJ83qhG4BUv0rtrcKUd2DHUDntVqoOYEZp0P98zXPS66ejac2WoRc9eS&#10;iY9akHCwMBMaRJBiMa0UlCgJmolWRAbWqL9BRhaG6cOB6yd0Y8QBhs+ZXuJAksGojfsN6UDeoM9f&#10;W+YgufqsQT+us9kM9TAuZvnlBBZu7NmMPUxzCFVQIK0370KvoVvrmqqGTFnkUJsPMPRlg9MZ1aGv&#10;aliAhMUTG+QWNXK8jqjnn8LyDwAAAP//AwBQSwMEFAAGAAgAAAAhAHYiT43cAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOtSElBCnQkAOQOAAbmzikHgc2W4abs+wosvR&#10;f/rzfrVf3cQWE+LgUcLdJgNmsPN6wF7C50dzuwMWk0KtJo9Gwo+JsK8vLypVan/Cd7O0qWdUgrFU&#10;EmxKc8l57KxxKm78bJCyLx+cSnSGnuugTlTuJr7Nsgfu1ID0warZvFjTje3RSXgbl/h90z7u2r5p&#10;QszH7WJfnZTXV+vzE7Bk1vQPw58+qUNNTgd/RB3ZJCEvMkEoBYI2EZAXxT2wgwQhBPC64ucL6l8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwJ5kpd8CAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdiJPjdwAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7100379A" wp14:editId="3061F706">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DDE0121" wp14:editId="58DE3CFB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3471545</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="13970" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="29" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5627,68 +5552,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:273.35pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXjmRhOQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0WPKG2EHgpSjQ&#10;JUDcD6BFyhIqkSxJby36752hZMdLDkFRHSRS8zjL4/Dx/mFfV2QrjC2VHNPoLqREyEzxUq7H9Pty&#10;0RlQYh2TnFVKijE9CEsfJu/f3e/0SMSqUBUXhoATaUc7PaaFc3oUBDYrRM3sndJCgjFXpmYOpmYd&#10;cMN24L2ugjgMe8FOGa6NyoS18HfWGOnE+89zkblveW6FI9WYQm7Ov41/r/AdTO7ZaG2YLsqsTYP9&#10;QxY1KyUEPbmaMcfIxpQ3ruoyM8qq3N1lqg5UnpeZ8DVANVF4Vc1zwbTwtQA5Vp9osv/PbfZ1+2RI&#10;ycc0HlIiWQ17tDBCIOMk6iM/O21HAHvWTwYrtPqzyn5YMAQXFpxYwJDV7ovi4IZtnPKc7HNT40qo&#10;luw99YcT9WLvSAY/kzQcpJRkYIniwTBMMXLARse12ca6j0J5P2z72bpm4ziMPO28zX0Jm5zXFezh&#10;h4CEZEeidotPgOgCUJC437uGxBeQV3x0zwCwnrzqJTkDhaQXwkN6adq9CQd1n6V8BQQO1scqWXEs&#10;PNvLtnIYEYaHbZl4srWySDLyAFwuffngA2DI0ws6vUBDxYjutqx7dLOqDWPgJF2fIUMJnKFVw55m&#10;DrPDIDgkO9hISgroK+AX/9ZqK5bK291VG0CkF2slb1HtHgGuscIAg/gOOQXGfM+6RKpFWVW+TSqJ&#10;6QzTGDuMgcrkFXMwrDX0vZVrn59VVclxCaZozXo1rQzZMtQNeBaLlpoLmDbWzZgtGpw3NWwYtZHc&#10;xy4E43PJiTtoOBMSRJBiMrXglFQCNBNHHulYWb0F6VnAJOHstIzjKfJq83sYDueD+SDpJHFv3knC&#10;2azzuJgmnd4i6qez7mw6nUV/sN4oGRUl50JiyUfli5K3KUurwY1mnbTvgpoLBhf+uWUwuEzD7yfU&#10;cvz66rzKoLA0SrRS/AAiY1Qj5XD1wKBQ5hfQCjIO+/lzwwyQXH2SoJPDKElQ9/0kSfsxTMy5ZXVu&#10;YTIDV2MKzdEMp665KzbalOsCIkW+V6R6BHHLS1Qhn1+TVTsBqfYVtNcK3gXnc496ufwmfwEAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJJpOLncAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FOwzAQRfdI&#10;3MEaJDaIOtSkLSFOhYAcgMAB3Hgah8R2ZLtpuD3Dii5H/+vPe+V+sSObMcTeOwkPqwwYutbr3nUS&#10;vj7r+x2wmJTTavQOJfxghH11fVWqQvuz+8C5SR2jERcLJcGkNBWcx9agVXHlJ3SUHX2wKtEZOq6D&#10;OtO4Hfk6yzbcqt7RB6MmfDXYDs3JSngf5vh91zztmq6uQ8yH9WzerJS3N8vLM7CES/ovwx8+oUNF&#10;TAd/cjqyUUL+uNlSlQJBTlTIc0EuBwlCCOBVyS8Nql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA145kYTkDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAkmk4udwAAAAJAQAADwAAAAAAAAAAAAAAAACTBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="20512878" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:273.35pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALfz7L3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8Fmi0xHJiI3JQJHVR&#10;oEuAuB9Ak5QllCJZkrbsfn1nKMWRnRyKojoIQ83jLG8W3dzuW0V20vnG6JJmFyklUnMjGr0p6Y/V&#10;8v01JT4wLZgyWpb0ID29Xbx9c9PZucxNbZSQjoAR7eedLWkdgp0niee1bJm/MFZqUFbGtSzA0W0S&#10;4VgH1luV5Gk6TTrjhHWGS+/h632vpItov6okD9+rystAVEkhthDfLr7X+E4WN2y+cczWDR/CYP8Q&#10;RcsaDU6Ppu5ZYGTrmhem2oY7400VLrhpE1NVDZcxB8gmS8+yeayZlTEXIMfbI03+/5nl33YPjjSi&#10;pPmMEs1aqNHSSYmMk+wK+emsnwPs0T44zNDbL4b/9KBITjR48IAh6+6rEWCGbYOJnOwr1+JNyJbs&#10;I/WHI/VyHwiHj5MivS4o4aDJ8utZWqDnhM2f7vKtD5+kiXbY7osPfeEESJF2McS+giJXrYIavktI&#10;SjqSDSU+ArITQE3yq+k5JD+BvGLjcgSA++RVK5MRKCXTFB4yLYrLF+4g71HIZ0DgYPOUJaufEud7&#10;PWQOEmE4bKtJJNsajyQjD8DlKqYPNgCGPD2jixM0ZIzoy4H1iO5vDW4cTNL5DDlKYIbWPXuWBYwO&#10;naBIOigkJTX0FfCLX1uzkysT9eGsDcDTs1bpl6ihRoDrtSCgk9ghR8cY76hLtFk2SsU2URrDmRU5&#10;dhiDLVMpFkBsLfS915sYnzeqEXgFQ/Rus75TjuwY7g14lsuBmhOYdT7cM1/3uKjq2XBmq0X0XUsm&#10;PmpBwsHCTGhYghSDaaWgREnYmShFZGCN+htkZGGYPhy4fkLXRhxg+JzpVxysZBBq436DO1hvkOev&#10;LXPgXH3WsD9m2WSC+zAeJsVVDgc31qzHGqY5mCopkNaLd6HfoVvrmk0NnrLIoTYfYOirBqczboc+&#10;quEAKyxWbFi3uCPH54h6/iks/gAAAP//AwBQSwMEFAAGAAgAAAAhAJJpOLncAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj0FOwzAQRfdI3MEaJDaIOtSkLSFOhYAcgMAB3Hgah8R2ZLtpuD3Dii5H&#10;/+vPe+V+sSObMcTeOwkPqwwYutbr3nUSvj7r+x2wmJTTavQOJfxghH11fVWqQvuz+8C5SR2jERcL&#10;JcGkNBWcx9agVXHlJ3SUHX2wKtEZOq6DOtO4Hfk6yzbcqt7RB6MmfDXYDs3JSngf5vh91zztmq6u&#10;Q8yH9WzerJS3N8vLM7CES/ovwx8+oUNFTAd/cjqyUUL+uNlSlQJBTlTIc0EuBwlCCOBVyS8Nql8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAC38+y98CAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkmk4udwAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394E6032" wp14:editId="0ECD2ECA">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60D65BE6" wp14:editId="1A9063EB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3320415</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="5715" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="28" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5738,68 +5663,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:261.45pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAazf5fOQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA6FnC0WPKG2EFgWUWB&#10;LgHifgAtUpZQiWRJemvRf+8MJTtecgiK6iCRmsdZ3pCP9w/7piZbrk0lxdQL7wKPcJFLVon11Pu+&#10;zHojjxhLBaO1FHzqHbjxHmbv393v1IRHspQ145qAE2EmOzX1SmvVxPdNXvKGmjupuABjIXVDLUz1&#10;2mea7sB7U/tREAz8ndRMaZlzY+Bv2hq9mfNfFDy334rCcEvqqQe5WffW7r3Ctz+7p5O1pqqs8i4N&#10;+g9ZNLQSEPTkKqWWko2ublw1Va6lkYW9y2Xjy6Kocu5qgGrC4Kqa55Iq7moBcow60WT+n9v86/ZJ&#10;k4pNvQg6JWgDPco058g4CYfIz06ZCcCe1ZPGCo36LPMfBgz+hQUnBjBktfsiGbihGysdJ/tCN7gS&#10;qiV7R/3hRD3fW5LDzzgJRolHcrCE0WgcJBjZp5Pj2nxj7EcunR+6/Wxs2zgGI0c763JfQpOLpoYe&#10;fvBJQHYk7Fp8AoQXgJJEw8E1JLqAvOKjfwaA9eRVL/EZKCCDAB4ySJL+TTio+yzlKyBwsD5WSctj&#10;4fledJXDiFA8bMvYka2kQZKRB+By6coHHwBDnl7QyQUaKkZ0v2PdodtVXRgNJ+n6DGmPwBlatewp&#10;ajE7DIJDsoNGeqSEfQX84t9GbvlSOru92gYQ6cVai1tU1yPAtVYYYBC3Q06BMd+zXSJkVtW12ya1&#10;wHTGSYQ7jILKFDW1MGwU7Hsj1i4/I+uK4RJM0ej1al5rsqWoG/BkWUfNBUxpY1NqyhbnTC0bWm4E&#10;c7FLTtlCMGIPCs6EABH0MJmGM4/UHDQTRw5paVW/BelYwCTh7HSM4ylyavN7HIwXo8Uo7sXRYNGL&#10;gzTtPWbzuDfIwmGS9tP5PA3/YL1hPCkrxrjAko/KF8ZvU5ZOg1vNOmnfBTUXDGbuuWXQv0zD9RNq&#10;OX5ddU5lUFhaJVpJdgCR0bKVcrh6YFBK/QtoBRmHfv7cUA0k158E6OQ4jGPUfTeJk2EEE31uWZ1b&#10;qMjB1dSDzdEO57a9KzZKV+sSIoVurwj5COJWVKhCLr82q24CUu0q6K4VvAvO5w71cvnN/gIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAGPIyqbcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I&#10;/IO1SFwQdYgV1KZxKgTkA0j5ADc2cZp4HdluGv6e5QS3Hc3T7Ex1WN3EFhPi4FHC0yYDZrDzesBe&#10;wuexedwCi0mhVpNHI+HbRDjUtzeVKrW/4odZ2tQzCsFYKgk2pbnkPHbWOBU3fjZI3pcPTiWSoec6&#10;qCuFu4nnWfbMnRqQPlg1m1drurG9OAnv4xLPD+1u2/ZNE2Ix5ot9c1Le360ve2DJrOkPht/6VB1q&#10;6nTyF9SRTRKKPN8RSoagTQQUIqPjJEEIAbyu+P8F9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAGs3+XzkDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAY8jKptwAAAAJAQAADwAAAAAAAAAAAAAAAACTBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAJwGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="14B90A2E" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:261.45pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0zNSq3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+RGK5rOm2au2ENoqQ&#10;Bkxa+QGu4zQRjm1st2n59fvsZF3b7QEh8hAd53w+l+9ccn2zbSXZCOsaraY0O0spEYrrslGrKf25&#10;mH+8pMR5pkomtRJTuhOO3szev7vuzETkutayFJbAiHKTzkxp7b2ZJInjtWiZO9NGKCgrbVvmcbSr&#10;pLSsg/VWJnmajpNO29JYzYVz+HrXK+ks2q8qwf2PqnLCEzmliM3Ht43vZXgns2s2WVlm6oYPYbB/&#10;iKJljYLTvak75hlZ2+aVqbbhVjtd+TOu20RXVcNFzAHZZOlJNo81MyLmAnKc2dPk/p9Z/n3zYElT&#10;TmmOSinWokZzK0RgnGQXgZ/OuAlgj+bBhgydudf8l4MiOdKEgwOGLLtvuoQZtvY6crKtbBtuIluy&#10;jdTv9tSLrSccH0dFellQwqHJ8surtAieEzZ5vsvXzn8ROtphm3vn+8KVkCLt5RD7AkWuWokafkhI&#10;SjqSDSXeA7IjQE3yi/EpJD+CvGHj/ACA++RNK6MDUErGKR4yLorzV+6Q90HIJ0BwsHrOktXPifOt&#10;GjKHRFgYtsUokm20CyQHHsDlIqYPG4AFnl7QxREaGQf0+cB6RPe3BjcWk3Q6Q5YSzNCyZ88wH6IL&#10;ToJIOhSSkhp9BX7D11ZvxEJHvT9pA3h60Ur1GjXUCLheCyE4iR2ydxziPegSpeeNlLFNpArhXBV5&#10;6DCGLVNJ5iG2Bn3v1CrG57RsynAlhOjsankrLdmwsDfwzOcDNUcwY52/Y67ucVHVs2H1WpXRdy1Y&#10;+VmVxO8MZkJhCdIQTCtKSqTAzgxSRHrWyL9BRhaG6QsD10/oUpc7DJ/V/YrDSoZQa/sH7rDekOfv&#10;NbNwLr8q7I+rbDQK+zAeRsVFjoM91CwPNUxxmJpSkNaLt77foWtjm1UNT1nkUOlPGPqqCdMZt0Mf&#10;1XDACosVG9Zt2JGH54h6+SnMngAAAP//AwBQSwMEFAAGAAgAAAAhAGPIyqbcAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdYgV1KZxKgTkA0j5ADc2cZp4HdluGv6e5QS3&#10;Hc3T7Ex1WN3EFhPi4FHC0yYDZrDzesBewuexedwCi0mhVpNHI+HbRDjUtzeVKrW/4odZ2tQzCsFY&#10;Kgk2pbnkPHbWOBU3fjZI3pcPTiWSoec6qCuFu4nnWfbMnRqQPlg1m1drurG9OAnv4xLPD+1u2/ZN&#10;E2Ix5ot9c1Le360ve2DJrOkPht/6VB1q6nTyF9SRTRKKPN8RSoagTQQUIqPjJEEIAbyu+P8F9Q8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANMzUqt8CAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAY8jKptwAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7088BFF1" wp14:editId="4938621B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3055EE49" wp14:editId="6BA33E09">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3140075</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="6350" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="27" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5849,68 +5774,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:247.25pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQHprJOAMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0WPKG2EHgpSjQ&#10;JUDcD6BFyhIqkSxJby36752hZMdLDkFRHWTS8zTLm+Hj/cO+rshWGFsqOabRXUiJkJnipVyP6ffl&#10;ojOgxDomOauUFGN6EJY+TN6/u9/pkYhVoSouDAEn0o52ekwL5/QoCGxWiJrZO6WFBGOuTM0cbM06&#10;4IbtwHtdBXEY9oKdMlwblQlr4d9ZY6QT7z/PRea+5bkVjlRjCrk5/zb+vcJ3MLlno7VhuiizNg32&#10;D1nUrJQQ9ORqxhwjG1PeuKrLzCircneXqTpQeV5mwtcA1UThVTXPBdPC1wLkWH2iyf4/t9nX7ZMh&#10;JR/TuE+JZDX0aGGEQMZJ1Ed+dtqOAPasnwxWaPVnlf2wYAguLLixgCGr3RfFwQ3bOOU52eemxi+h&#10;WrL31B9O1Iu9Ixn8maThIKUkA0sUD4ZhipEDNjp+m22s+yiU98O2n61rGsdh5Wnnbe5LaHJeV9DD&#10;DwEJyY5EbYtPgOgCUJC437uGxBeQV3x0zwDwPXnVS3IGCkkvhIf00rR7Ew7qPkv5CggcrI9VsuJY&#10;eLaXbeWwIgwP2zLxZGtlkWTkAbhc+vLBB8CQpxd0eoGGihHdbVn36OarNoyBk3R9hgwlcIZWDXua&#10;OcwOg+CS7KCRlBQ4Vz0fqlZbsVTe7q7GACK9WCt5i2p7BLjGCgsM4ifkFBjzPZsSqRZlVfkxqSSm&#10;M0xjnDAGKpNXzMGy1jD3Vq59flZVJcdPMEVr1qtpZciWoW7As1i01FzAtLFuxmzR4LypYcOojeQ+&#10;diEYn0tO3EHDmZAgghSTqQWnpBKgmbjySMfK6i1IzwImCWenZRxPkVeb38NwOB/MB0kniXvzThLO&#10;Zp3HxTTp9BZRP511Z9PpLPqD9UbJqCg5FxJLPipflLxNWVoNbjTrpH0X1FwwuPDPLYPBZRq+n1DL&#10;8ddX51UGhaVRopXiBxAZoxoph6sHFoUyv4BWkHHo588NM0By9UmCTg6jJEHd95sk7cewMeeW1bmF&#10;yQxcjSkMR7Ocuuau2GhTrguIFPlZkeoRxC0vUYV8fk1W7Qak2lfQXit4F5zvPerl8pv8BQAA//8D&#10;AFBLAwQUAAYACAAAACEA7K2lQtwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jc&#10;wRokNog6bZqqDXEqBOQApBzAjYc4JB5HsZuG2zOsYDn6T3/eL46LG8SMU+g8KVivEhBIjTcdtQo+&#10;TtXjHkSImowePKGCbwxwLG9vCp0bf6V3nOvYCi6hkGsFNsYxlzI0Fp0OKz8icfbpJ6cjn1MrzaSv&#10;XO4GuUmSnXS6I/5g9YgvFpu+vjgFb/0cvh7qw75uq2oKWb+Z7atT6v5ueX4CEXGJfzD86rM6lOx0&#10;9hcyQQwKtodtxigHKW9iIEvWOxBnBWmagiwL+X9B+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBQHprJOAMAAEQHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDsraVC3AAAAAkBAAAPAAAAAAAAAAAAAAAAAJIFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAmwYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="4A4BCCAB" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:247.25pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyRoft3gIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8Fmi0xLITI3JQJHVR&#10;oEuAuB9Ak5QllCJZkrbsfn1nKMWRnRyKojoIQ83jLG8W3dzuW0V20vnG6JJmFyklUnMjGr0p6Y/V&#10;8v0VJT4wLZgyWpb0ID29Xbx9c9PZucxNbZSQjoAR7eedLWkdgp0niee1bJm/MFZqUFbGtSzA0W0S&#10;4VgH1luV5Gk6TTrjhHWGS+/h632vpItov6okD9+rystAVEkhthDfLr7X+E4WN2y+cczWDR/CYP8Q&#10;RcsaDU6Ppu5ZYGTrmhem2oY7400VLrhpE1NVDZcxB8gmS8+yeayZlTEXIMfbI03+/5nl33YPjjSi&#10;pPmMEs1aqNHSSYmMk2yG/HTWzwH2aB8cZujtF8N/elAkJxo8eMCQdffVCDDDtsFETvaVa/EmZEv2&#10;kfrDkXq5D4TDx0mRXhWUcNBk+dV1WqDnhM2f7vKtD5+kiXbY7osPfeEESJF2McS+giJXrYIavktI&#10;SjqSDSU+ArITQE3y2fQckp9AXrFxOQLAffKqlckIlJJpCg+ZFsXlC3eQ9yjkMyBwsHnKktVPifO9&#10;HjIHiTActtUkkm2NR5KRB+ByFdMHGwBDnp7RxQkaMkb05cB6RPe3BjcOJul8hhwlMEPrnj3LAkaH&#10;TlAkHRSSkhr7ahpdtWYnVybqw1kbgKdnrdIvUUONANdrQUAnsUOOjjHeUZdos2yUim2iNIZzXeTY&#10;YQy2TKVYALG10Pdeb2J83qhG4BUM0bvN+k45smO4N+BZLgdqTmDW+XDPfN3joqpnw5mtFtF3LZn4&#10;qAUJBwszoWEJUgymlYISJWFnohSRgTXqb5CRhWH6cOD6CV0bcYDhc6ZfcbCSQaiN+w3uYL1Bnr+2&#10;zIFz9VnD/rjOJhPch/EwKWY5HNxYsx5rmOZgqqRAWi/ehX6Hbq1rNjV4yiKH2nyAoa8anM64Hfqo&#10;hgOssFixYd3ijhyfI+r5p7D4AwAA//8DAFBLAwQUAAYACAAAACEA7K2lQtwAAAAJAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokNog6bZqqDXEqBOQApBzAjYc4JB5HsZuG2zOsYDn6&#10;T3/eL46LG8SMU+g8KVivEhBIjTcdtQo+TtXjHkSImowePKGCbwxwLG9vCp0bf6V3nOvYCi6hkGsF&#10;NsYxlzI0Fp0OKz8icfbpJ6cjn1MrzaSvXO4GuUmSnXS6I/5g9YgvFpu+vjgFb/0cvh7qw75uq2oK&#10;Wb+Z7atT6v5ueX4CEXGJfzD86rM6lOx09hcyQQwKtodtxigHKW9iIEvWOxBnBWmagiwL+X9B+QMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyRoft3gIAAFwGAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDsraVC3AAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;ADgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAQQYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="131892D5" wp14:editId="30C5B3DF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708FBF1A" wp14:editId="55A32E92">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2964180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="11430" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="26" name="Freeform 16"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -5960,68 +5885,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:233.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAp8r5PQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0WHJsI3YQeCkK&#10;dAkQ9wNokbKESiRL0kta9N87Q8mOZecQFNVBIjWPs7whH+/uD3VFdsLYUskJjW5CSoTMFC/lZkK/&#10;r5a9ISXWMclZpaSY0Gdh6f30/bu7vR6LWBWq4sIQcCLteK8ntHBOj4PAZoWomb1RWkgw5srUzMHU&#10;bAJu2B6811UQh+Eg2CvDtVGZsBb+zhsjnXr/eS4y9y3PrXCkmlDIzfm38e81voPpHRtvDNNFmbVp&#10;sH/IomalhKAnV3PmGNma8spVXWZGWZW7m0zVgcrzMhO+BqgmCi+qeSqYFr4WIMfqE032/7nNvu4e&#10;DSn5hMYDSiSroUdLIwQyTqIB8rPXdgywJ/1osEKrP6vshwVD0LHgxAKGrPdfFAc3bOuU5+SQmxpX&#10;QrXk4Kl/PlEvDo5k8DNJw2FKSQaWKB6OwhQjB2x8XJttrfsolPfDdp+taxrHYeRp523uK2hyXlfQ&#10;ww8BCcmeRG2LT4CoAyhIfOurhNadIHEH8oqP/hkA1pNXvSRnoJAMQnjIIE37V+Gg7rOUL4DAweZY&#10;JSuOhWcH2VYOI8LwsK0ST7ZWFklGHoDLlS8ffAAMeXpBpx00VIzofsu6Rzer2jAGTtLlGTKUwBla&#10;NwRr5jA7DIJDsodGUlLAvgJ+8W+tdmKlvN1dbAOI9GKt5DWq7RHgGisMMIjfIafAmO/ZLpFqWVaV&#10;3yaVxHRGaYw7jIHK5BVzMKw17HsrNz4/q6qS4xJM0ZrNelYZsmOoG/Asly01HZg21s2ZLRqcNzVs&#10;GLWV3McuBOMLyYl71nAmJIggxWRqwSmpBGgmjjzSsbJ6C9KzgEnC2WkZx1Pk1eb3KBwthoth0kvi&#10;waKXhPN572E5S3qDZXSbzvvz2Wwe/cF6o2RclJwLiSUflS9K3qYsrQY3mnXSvg41HQaX/rlmMOim&#10;4fsJtRy/vjqvMigsjRKtFX8GkTGqkXK4emBQKPMLaAUZh37+3DIDJFefJOjkKEoS1H0/SdLbGCbm&#10;3LI+tzCZgasJhc3RDGeuuSu22pSbAiJFfq9I9QDilpeoQj6/Jqt2AlLtK2ivFbwLzuce9XL5Tf8C&#10;AAD//wMAUEsDBBQABgAIAAAAIQCvc9nn3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMw&#10;FET3SNzB+khsUOtQl7QNcSoE5AAEDuDGnzgktiPbTcPt+axgOZrRzJvyuNiRzRhi752E+3UGDF3r&#10;de86CR/v9WoPLCbltBq9QwnfGOFYXV+VqtD+4t5wblLHqMTFQkkwKU0F57E1aFVc+wkdeZ8+WJVI&#10;ho7roC5Ubke+ybKcW9U7WjBqwmeD7dCcrYTXYY5fd81h33R1HeLDsJnNi5Xy9mZ5egSWcEl/YfjF&#10;J3SoiOnkz05HNkrY5jmhJzIEfaLAdicOwE4ShBDAq5L/f1D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAACnyvk9AwAARAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAK9z2efcAAAACQEAAA8AAAAAAAAAAAAAAAAAlwUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACgBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="28CEFD8B" id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:233.4pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXwG5G4gIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv0zAUfkfiP1h+RGK5rOm2au2ENoqQ&#10;Bkxa+QFu7DQRjm1st2n59fvsZF3b7QEh8hAd53w+l+9ccn2zbSXZCOsaraY0O0spEarUvFGrKf25&#10;mH+8pMR5pjiTWokp3QlHb2bv3113ZiJyXWvJhSUwotykM1Nae28mSeLKWrTMnWkjFJSVti3zONpV&#10;wi3rYL2VSZ6m46TTlhurS+Ecvt71SjqL9qtKlP5HVTnhiZxSxObj28b3MryT2TWbrCwzdVMOYbB/&#10;iKJljYLTvak75hlZ2+aVqbYprXa68melbhNdVU0pYg7IJktPsnmsmRExF5DjzJ4m9//Mlt83D5Y0&#10;fErzMSWKtajR3AoRGCfZOPDTGTcB7NE82JChM/e6/OWgSI404eCAIcvum+Yww9ZeR062lW3DTWRL&#10;tpH63Z56sfWkxMdRkV4WlJTQZPnlVVoEzwmbPN8t185/ETraYZt75/vCcUiRdj7EvkCRq1aihh8S&#10;kpKOZEOJ94DsCFCT/CJmidLtIfkR5A0b5wcA3CdvWhkdgFIyTvGQcVGcv3KHvA9CPgGCg9Vzlqx+&#10;TrzcqiFzSISFYVuMItlGu0By4AFcLmL6sAFY4OkFXRyhkXFAnw+sR3R/a3BjMUmnM2QpwQwte4IN&#10;8yG64CSIpEMhKanRV+A3fG31Rix01PuTNoCnF61Ur1FDjYDrtRCCk9ghe8ch3oMuUXreSBnbRKoQ&#10;zlWRhw5j2DKVZB5ia9D3Tq1ifE7LhocrIURnV8tbacmGhb2BZz4fqDmCGev8HXN1j4uqng2r14pH&#10;37Vg/LPixO8MZkJhCdIQTCs4JVJgZwYpIj1r5N8gIwvD9IWB6yd0qfkOw2d1v+KwkiHU2v6BO6w3&#10;5Pl7zSycy68K++MqG43CPoyHUXGR42APNctDDVMlTE0pSOvFW9/v0LWxzaqGpyxyqPQnDH3VhOmM&#10;26GPajhghcWKDes27MjDc0S9/BRmTwAAAP//AwBQSwMEFAAGAAgAAAAhAK9z2efcAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FOwzAURPdI3MH6SGxQ61CXtA1xKgTkAAQO4MafOCS2I9tNw+35&#10;rGA5mtHMm/K42JHNGGLvnYT7dQYMXet17zoJH+/1ag8sJuW0Gr1DCd8Y4VhdX5Wq0P7i3nBuUseo&#10;xMVCSTApTQXnsTVoVVz7CR15nz5YlUiGjuugLlRuR77Jspxb1TtaMGrCZ4Pt0JythNdhjl93zWHf&#10;dHUd4sOwmc2LlfL2Znl6BJZwSX9h+MUndKiI6eTPTkc2StjmOaEnMgR9osB2Jw7AThKEEMCrkv9/&#10;UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA18BuRuICAABcBgAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr3PZ59wAAAAJAQAADwAAAAAAAAAA&#10;AAAAAAA8BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEUGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B923839" wp14:editId="23839DC1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="703E870E" wp14:editId="29D01322">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2774315</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="12065" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="25" name="Freeform 16"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -6071,68 +5996,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.45pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXY2S6PQMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduO2jAQfa/Uf7DyWInNhYQFtLBaEagq&#10;9bLS0g8wsUOiJrZrG8K26r93xgksgX1YVc1DYmeO53LGPr67P9QV2XNtSilmXngTeISLTLJSbGfe&#10;9/VqMPaIsVQwWknBZ94zN979/P27u0ZNeSQLWTGuCTgRZtqomVdYq6a+b7KC19TcSMUFGHOpa2ph&#10;qrc+07QB73XlR0Ew8hupmdIy48bA37Q1enPnP895Zr/lueGWVDMPcrPurd17g29/fkenW01VUWZd&#10;GvQfsqhpKSDoyVVKLSU7XV65qstMSyNze5PJ2pd5Xmbc1QDVhMFFNU8FVdzVAuQYdaLJ/D+32df9&#10;oyYlm3lR4hFBa+jRSnOOjJNwhPw0ykwB9qQeNVZo1GeZ/TBg8HsWnBjAkE3zRTJwQ3dWOk4Oua5x&#10;JVRLDo765xP1/GBJBj/jJBhDAhlYwmg8CRKM7NPpcW22M/Yjl84P3X82tm0cg5GjnXW5r6HJeV1B&#10;Dz/4JCANCbsWnwBhD1CQ6NZVCa07QaIe5BUfwzMArCeveonPQAEZBfCQUZIMr8JB3WcpXwCBg+2x&#10;SlocC88OoqscRoTiYVvHjmwlDZKMPACXa1c++AAY8vSCTnpoqBjRw451h25XdWE0nKTLM6Q9Amdo&#10;0xKsqMXsMAgOSQON9EgB+wr4xb+13PO1dHZ7sQ0g0ou1EteorkeAa60wwCBuh5wCY75nu0TIVVlV&#10;bptUAtOZJLjFMwoqk1fUwrBWsO+N2Lr8jKxKhkswRaO3m0WlyZ6ibsCzWnXU9GBKG5tSU7Q4Z2rZ&#10;0HInmItdcMqWghH7rOBMCBBBD5OpOfNIxUEzceSQlpbVW5COBUwSzk7HOJ4ipza/J8FkOV6O40Ec&#10;jZaDOEjTwcNqEQ9Gq/A2SYfpYpGGf7DeMJ4WJWNcYMlH5QvjtylLp8GtZp20r0dNj8GVe64Z9Ptp&#10;uH5CLcevq86pDApLq0QbyZ5BZLRspRyuHhgUUv8CWkHGoZ8/d1QDydUnATo5CeMYdd9N4uQ2gok+&#10;t2zOLVRk4GrmweZohwvb3hU7pcttAZFCt1eEfABxy0tUIZdfm1U3Aal2FXTXCt4F53OHern85n8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQCn7WCb3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcEHWoQ9WmcSoE5ANI+QA3NnGaeB3Zbhr+nuUEtx3N0+xMeVjcyGYTYu9RwtMqA2aw&#10;9brHTsLnsX7cAotJoVajRyPh20Q4VLc3pSq0v+KHmZvUMQrBWCgJNqWp4Dy21jgVV34ySN6XD04l&#10;kqHjOqgrhbuRr7Nsw53qkT5YNZlXa9qhuTgJ78Mczw/Nbtt0dR3i87Ce7ZuT8v5uedkDS2ZJfzD8&#10;1qfqUFGnk7+gjmyUkIvNjlAyBG0iIM9zOk4ShBDAq5L/X1D9AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAFdjZLo9AwAARAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKftYJvcAAAACQEAAA8AAAAAAAAAAAAAAAAAlwUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACgBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="2A41A0CD" id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:218.45pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWFVHk4QIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FmgkOVYWI3ZQJHVR&#10;oEuAuB9Ak5QllCJZkrbsfn0fKcWxnRyKojoIQ83jLG8W3dxuW0U20vnG6CktznJKpOZGNHo1pT8W&#10;8/dXlPjAtGDKaDmlO+np7eztm5vOTuTI1EYJ6QiMaD/p7JTWIdhJlnley5b5M2OlhrIyrmUBR7fK&#10;hGMdrLcqG+X5RdYZJ6wzXHqPr/e9ks6S/aqSPHyvKi8DUVOK2EJ6u/Rexnc2u2GTlWO2bvgQBvuH&#10;KFrWaDjdm7pngZG1a16YahvujDdVOOOmzUxVNVymHJBNkZ9k81gzK1MuIMfbPU3+/5nl3zYPjjRi&#10;SkclJZq1qNHcSRkZJ8VF5KezfgLYo31wMUNvvxj+00ORHWniwQNDlt1XI2CGrYNJnGwr18abyJZs&#10;E/W7PfVyGwjHx3GZXyEADk0xurrOy+g5Y5Onu3ztwydpkh22+eJDXzgBKdEuhtgXKHLVKtTwXUZy&#10;0pFiKPEeUBwBajK6TFmidHvI6Ajyio3zAwDuk1etjA9AObnI8ZCLsjx/4Q55H4R8AgQHq6csWf2U&#10;ON/qIXNIhMVhW4wT2db4SHLkAVwuUvqwAVjk6RldHqGRcUSfD6wndH9rcOMwSacz5CjBDC17gi0L&#10;MbroJIqkQyEpqdFX4Dd+bc1GLkzSh5M2gKdnrdIvUUONgOu1EKKT1CF7xzHegy7RZt4oldpE6RjO&#10;dRlbnDNsmUqxALG16HuvVyk+b1Qj4pUYoner5Z1yZMPi3sAznw/UHMGs8+Ge+brHJVXPhjNrLZLv&#10;WjLxUQsSdhYzobEEaQymlYISJbEzo5SQgTXqb5CJhWH64sD1E7o0Yofhc6ZfcVjJEGrjfsMd1hvy&#10;/LVmDs7VZ439cV2Mx3EfpsO4vBzh4A41y0MN0xymphSk9eJd6Hfo2rpmVcNTkTjU5gOGvmridKbt&#10;0Ec1HLDCUsWGdRt35OE5oZ5/CrM/AAAA//8DAFBLAwQUAAYACAAAACEAp+1gm9wAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1qEPVpnEqBOQDSPkANzZxmngd2W4a/p7l&#10;BLcdzdPsTHlY3MhmE2LvUcLTKgNmsPW6x07C57F+3AKLSaFWo0cj4dtEOFS3N6UqtL/ih5mb1DEK&#10;wVgoCTalqeA8ttY4FVd+Mkjelw9OJZKh4zqoK4W7ka+zbMOd6pE+WDWZV2vaobk4Ce/DHM8PzW7b&#10;dHUd4vOwnu2bk/L+bnnZA0tmSX8w/Nan6lBRp5O/oI5slJCLzY5QMgRtIiDPczpOEoQQwKuS/19Q&#10;/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWFVHk4QIAAFwGAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn7WCb3AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAADsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARAYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B47ADB0" wp14:editId="57DEF1BB">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E7ABA52" wp14:editId="354AB3C1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2095500</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="2353945" cy="0"/>
                       <wp:effectExtent l="9525" t="6350" r="8255" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="24" name="Line 15"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="2353945" cy="0"/>
                               </a:xfrm>
@@ -6149,66 +6074,66 @@
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line id="Line 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="165pt,6.5pt" to="350.35pt,6.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPBMPWFgIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8h3wQKESEVUWgl22L&#10;tNsfYGyHWHVsyzYEVPW/d2wIYttLVTUHZ+yZeX4zb7x8OncSnbh1QqsKZ+MUI66oZkIdKvztdTua&#10;Y+Q8UYxIrXiFL9zhp9X7d8velDzXrZaMWwQgypW9qXDrvSmTxNGWd8SNteEKnI22HfGwtYeEWdID&#10;eieTPE1nSa8tM1ZT7hyc1lcnXkX8puHUf20axz2SFQZuPq42rvuwJqslKQ+WmFbQGw3yDyw6IhRc&#10;eoeqiSfoaMUfUJ2gVjvd+DHVXaKbRlAea4BqsvS3al5aYnisBZrjzL1N7v/B0i+nnUWCVTgvMFKk&#10;A42eheIom4be9MaVELJWOxuqo2f1Yp41/e6Q0uuWqAOPHF8vBvKykJG8SQkbZ+CGff9ZM4ghR69j&#10;o86N7QIktACdox6Xux787BGFw3wynSyKKUZ08CWkHBKNdf4T1x0KRoUlkI7A5PTsfCBCyiEk3KP0&#10;VkgZ5ZYK9RVeTPNpTHBaChacIczZw34tLTqRMDDwbbexKvA8hll9VCyCtZywzc32RMirDZdLFfCg&#10;FKBzs64T8WORLjbzzbwYFflsMyrSuh593K6L0WybfZjWk3q9rrOfgVpWlK1gjKvAbpjOrPg79W/v&#10;5DpX9/m8tyF5ix77BWSHfyQdtQzyXQdhr9llZweNYSBj8O3xhIl/3IP9+MRXvwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAMM1W8DdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe9C/8MyBW92&#10;VwNWYjalFHoqSK3Fetxmp0kwOxt2N2n894540NMw8x5vvlesJteJEUNsPWm4XygQSJW3LdUajm/b&#10;uycQMRmypvOEGr4wwqqc3RQmt/5KrzgeUi04hGJuNDQp9bmUsWrQmbjwPRJrFx+cSbyGWtpgrhzu&#10;Ovmg1KN0piX+0JgeNw1Wn4fBaUjvVb2PH8NOXV7CqV/vx1O7G7W+nU/rZxAJp/Rnhh98RoeSmc5+&#10;IBtFpyHLFHdJLGQ82bBUagni/HuQZSH/Nyi/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AM8Ew9YWAgAAKgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAMM1W8DdAAAACQEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" strokecolor="blue"/>
+                    <v:line w14:anchorId="230C722D" id="Line 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="165pt,6.5pt" to="350.35pt,6.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdoSKWxAEAAGsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGyfeddW14uwh2/SS&#10;tpF2+wMmgG1UzCAgsfPvO5CP3ba3qj4gYGbevPcGLx+nwbCj8kGjbfhiNudMWYFS267hP142Hz5x&#10;FiJYCQatavhJBf64ev9uObpaldijkcozArGhHl3D+xhdXRRB9GqAMEOnLAVb9ANEOvqukB5GQh9M&#10;Uc7nH4sRvXQehQqBbp/OQb7K+G2rRPzetkFFZhpO3GJefV73aS1WS6g7D67X4kID/oHFANpS0xvU&#10;E0RgB6//ghq08BiwjTOBQ4Ftq4XKGkjNYv6HmucenMpayJzgbjaF/wcrvh13nmnZ8PKeMwsDzWir&#10;rWKLKnkzulBTytrufFInJvvstih+BmZx3YPtVOb4cnJUt0gVxW8l6RAcddiPX1FSDhwiZqOm1g8J&#10;kixgU57H6TYPNUUm6LK8q+4e7ivOxDVWQH0tdD7ELwoHljYNN0Q6A8NxG2IiAvU1JfWxuNHG5HEb&#10;y8aGP1RllQsCGi1TMKUF3+3XxrMjpAdD32aTVVHkbZrHg5UZrFcgP1/2EbQ576m5sRczkv6zk3uU&#10;p52/mkQTzSwvry89mbfnXP36j6x+AQAA//8DAFBLAwQUAAYACAAAACEAwzVbwN0AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQUvDQBCF70L/wzIFb3ZXA1ZiNqUUeipIrcV63GanSTA7G3Y3afz3&#10;jnjQ0zDzHm++V6wm14kRQ2w9abhfKBBIlbct1RqOb9u7JxAxGbKm84QavjDCqpzdFCa3/kqvOB5S&#10;LTiEYm40NCn1uZSxatCZuPA9EmsXH5xJvIZa2mCuHO46+aDUo3SmJf7QmB43DVafh8FpSO9VvY8f&#10;w05dXsKpX+/HU7sbtb6dT+tnEAmn9GeGH3xGh5KZzn4gG0WnIcsUd0ksZDzZsFRqCeL8e5BlIf83&#10;KL8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHaEilsQBAABrAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwzVbwN0AAAAJAQAADwAAAAAAAAAA&#10;AAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="blue"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EEC8700" wp14:editId="7303CC56">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DDED666" wp14:editId="38D3AE05">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2442845</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="13970" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Freeform 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -6258,68 +6183,68 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:192.35pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkEfMzOgMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8FnC0WPKG2EHgpSjQ&#10;JUDcD6BFyhIqkSxJby36752hZMdLDkFRHSRS8zjL4/Dx/mFfV2QrjC2VHNPoLqREyEzxUq7H9Pty&#10;0RlQYh2TnFVKijE9CEsfJu/f3e/0SMSqUBUXhoATaUc7PaaFc3oUBDYrRM3sndJCgjFXpmYOpmYd&#10;cMN24L2ugjgMe8FOGa6NyoS18HfWGOnE+89zkblveW6FI9WYQm7Ov41/r/AdTO7ZaG2YLsqsTYP9&#10;QxY1KyUEPbmaMcfIxpQ3ruoyM8qq3N1lqg5UnpeZ8DVANVF4Vc1zwbTwtQA5Vp9osv/PbfZ1+2RI&#10;ycc07lIiWQ17tDBCIOMk6iM/O21HAHvWTwYrtPqzyn5YMAQXFpxYwJDV7ovi4IZtnPKc7HNT40qo&#10;luw99YcT9WLvSAY/kzQcpJRkYIniwTBMMXLARse12ca6j0J5P2z72bpm4ziMPO28zX0Jm5zXFezh&#10;h4CEZEeidotPgOgCUJC437uGxBeQV3wAVacgsJ686iU5A4WkF8JDemnavQkHdZ+83QCBg/WxSlYc&#10;C8/2sq0cRoThYVsmnmytLJKMPACXS18++AAY8vSCTi/QUDGiuy3rHt2sasMYOEnXZ8hQAmdo1bCn&#10;mcPsMAgOyQ42kpIC+gr4xb+12oql8nZ31QYQ6cVayVtUu0eAa6wwwCC+Q06BMd+zLpFqUVaVb5NK&#10;YjrDNMYOY6AyecUcDGsNfW/l2udnVVVyXIIpWrNeTStDtgx1A57FoqXmAqaNdTNmiwbnTQ0bRm0k&#10;97ELwfhccuIOGs6EBBGkmEwtOCWVAM3EkUc6VlZvQXoWMEk4Oy3jeIq82vwehsP5YD5IOkncm3eS&#10;cDbrPC6mSae3iPrprDubTmfRH6w3SkZFybmQWPJR+aLkbcrSanCjWSftu6DmgsGFf24ZDC7T8PsJ&#10;tRy/vjqvMigsjRKtFD+AyBjVSDlcPTAolPkFtIKMw37+3DADJFefJOjkMEoS1H0/SdJ+DBNzblmd&#10;W5jMwNWYQnM0w6lr7oqNNuW6gEiR7xWpHkHc8hJVyOfXZNVOQKp9Be21gnfB+dyjXi6/yV8AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA6rWCW3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUhcUOu0BpqGOBUC8gENfIAbmzgkXke2m4a/ZznBbUfzNDtTHhY3stmE2HuUsFlnwAy2XvfY&#10;Sfh4r1c5sJgUajV6NBK+TYRDdX1VqkL7Cx7N3KSOUQjGQkmwKU0F57G1xqm49pNB8j59cCqRDB3X&#10;QV0o3I18m2WP3Kke6YNVk3mxph2as5PwNszx667Z501X1yE+DNvZvjopb2+W5ydgySzpD4bf+lQd&#10;Kup08mfUkY0SRH6/I5QMQZsIEPsNbTnRIQTwquT/F1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGQR8zM6AwAARAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADqtYJbcAAAACQEAAA8AAAAAAAAAAAAAAAAAlAUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACdBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="0CE502DC" id="Freeform 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:192.35pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPjFyx3wIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVclu2zAQvRfoPxA8Fmi0xHISI3ZQJHVR&#10;oEuAuB9AU5QllCJZkrbsfn0fKcXxkkNRVAdhqHmc5c2i27ttK8lGWNdoNaXZRUqJUFyXjVpN6Y/F&#10;/P01Jc4zVTKplZjSnXD0bvb2zW1nJiLXtZalsARGlJt0Zkpr780kSRyvRcvchTZCQVlp2zKPo10l&#10;pWUdrLcyydN0nHTalsZqLpzD14deSWfRflUJ7r9XlROeyClFbD6+bXwvwzuZ3bLJyjJTN3wIg/1D&#10;FC1rFJzuTT0wz8jaNmem2oZb7XTlL7huE11VDRcxB2STpSfZPNXMiJgLyHFmT5P7f2b5t82jJU05&#10;pfklJYq1qNHcChEYJ9lV4KczbgLYk3m0IUNnvmj+00GRHGnCwQFDlt1XXcIMW3sdOdlWtg03kS3Z&#10;Rup3e+rF1hOOj6MivS4o4dBk+fVNWgTPCZs83+Vr5z8JHe2wzRfn+8KVkCLt5RD7AkWuWokavktI&#10;SjqSDSXeA7IjQE3yq/EpJD+CvGIDVO2d4D551croAJSScYqHjIvi8swd8t5bOwOCg9Vzlqx+Tpxv&#10;1ZA5JMLCsC1GkWyjXSA58AAuFzF92AAs8PSCLo7QyDigLwfWI7q/NbixmKTTGbKUYIaWPXuG+RBd&#10;cBJE0qGQlNToK/AbvrZ6IxY66v1JG8DTi1aqc9RQI+B6LYTgJHbI3nGI96BLlJ43UsY2kSqEc1Pk&#10;ocMYtkwlmYfYGvS9U6sYn9OyKcOVEKKzq+W9tGTDwt7AM58P1BzBjHX+gbm6x0VVz4bVa1VG37Vg&#10;5UdVEr8zmAmFJUhDMK0oKZECOzNIEelZI/8GGVkYpi8MXD+hS13uMHxW9ysOKxlCre1vuMN6Q56/&#10;1szCufyssD9ustEo7MN4GBVXOQ72ULM81DDFYWpKQVov3vt+h66NbVY1PGWRQ6U/YOirJkxn3A59&#10;VMMBKyxWbFi3YUceniPq5acw+wMAAP//AwBQSwMEFAAGAAgAAAAhADqtYJbcAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ67QGmoY4FQLyAQ18gBubOCReR7abhr9nOcFt&#10;R/M0O1MeFjey2YTYe5SwWWfADLZe99hJ+HivVzmwmBRqNXo0Er5NhEN1fVWqQvsLHs3cpI5RCMZC&#10;SbApTQXnsbXGqbj2k0HyPn1wKpEMHddBXSjcjXybZY/cqR7pg1WTebGmHZqzk/A2zPHrrtnnTVfX&#10;IT4M29m+Oilvb5bnJ2DJLOkPht/6VB0q6nTyZ9SRjRJEfr8jlAxBmwgQ+w1tOdEhBPCq5P8XVD8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD4xcsd8CAABcBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOq1gltwAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAA5BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEIGAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73C2E810" wp14:editId="174DB283">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BC7BAAD" wp14:editId="285155EB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2270760</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>82550</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="45085" cy="128905"/>
                       <wp:effectExtent l="13335" t="6350" r="0" b="7620"/>
                       <wp:wrapNone/>
                       <wp:docPr id="22" name="Freeform 16"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="45085" cy="128905"/>
                               </a:xfrm>
@@ -6369,285 +6294,283 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.8pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0qKMDPAMAAEQHAAAOAAAAZHJzL2Uyb0RvYy54bWysVduO0zAQfUfiHyw/InVzadJtq21Xq6ZF&#10;SAustOUD3NhpIhLb2O5lQfw7M07a7QUhhMhDYmeO53LGPr673zc12QpjKyUnNLoJKREyV7yS6wn9&#10;slz0hpRYxyRntZJiQl+EpffTt2/udnosYlWqmgtDwIm0452e0NI5PQ4Cm5eiYfZGaSHBWCjTMAdT&#10;sw64YTvw3tRBHIaDYKcM10blwlr4m7VGOvX+i0Lk7nNRWOFIPaGQm/Nv498rfAfTOzZeG6bLKu/S&#10;YP+QRcMqCUGPrjLmGNmY6spVU+VGWVW4m1w1gSqKKhe+BqgmCi+qeS6ZFr4WIMfqI032/7nNP22f&#10;DKn4hMYxJZI10KOFEQIZJ9EA+dlpOwbYs34yWKHVjyr/asEQnFlwYgFDVruPioMbtnHKc7IvTIMr&#10;oVqy99S/HKkXe0dy+Jmk4TClJAdLFA9HYYqRAzY+rM031r0Xyvth20fr2sZxGHnaeZf7EppcNDX0&#10;8F1AQrIjUdfiIyA6A5QkvvVVQuuOEGDizz76JwBYT37rJTkBhWQQwkMGadq/Cgd1n4S7AAIH60OV&#10;rDwUnu9lVzmMCMPDtkw82VpZJBl5AC6XvnzwATDk6RWdnqGhYkT3O9Y9ul3VhTFwki7PkKEEztCq&#10;JVgzh9lhEBySHTSSkhL2FfCLfxu1FUvl7e5iG0CkV2str1FdjwDXWmGAQfwOOQbGfE92iVSLqq79&#10;NqklpjNKY9xhDFSmqJmDYaNh31u59vlZVVccl2CK1qxXs9qQLUPdgGex6Kg5g2ljXcZs2eK8qWXD&#10;qI3kPnYpGJ9LTtyLhjMhQQQpJtMITkktQDNx5JGOVfXfID0LmCScnY5xPEVebX6MwtF8OB8mvSQe&#10;zHtJmGW9h8Us6Q0W0W2a9bPZLIt+Yr1RMi4rzoXEkg/KFyV/pyydBreaddS+M2rOGFz455rB4DwN&#10;30+o5fD11XmVQWFplWil+AuIjFGtlMPVA4NSme9AK8g49PPbhhkguf4gQSdHUZKg7vtJkt7GMDGn&#10;ltWphckcXE0obI52OHPtXbHRplqXECnye0WqBxC3okIV8vm1WXUTkGpfQXet4F1wOveo18tv+gsA&#10;AP//AwBQSwMEFAAGAAgAAAAhADOdPNvcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SFxQ61DTtIQ4FQLyAQQ+wI23cUhsR7abhr9nOcFtR/M0O1MeFjuyGUPsvZNwv86AoWu9&#10;7l0n4fOjXu2BxaScVqN3KOEbIxyq66tSFdpf3DvOTeoYhbhYKAkmpangPLYGrYprP6Ej7+SDVYlk&#10;6LgO6kLhduSbLMu5Vb2jD0ZN+GKwHZqzlfA2zPHrrnncN11dh7gdNrN5tVLe3izPT8ASLukPht/6&#10;VB0q6nT0Z6cjGyWI7S4nlAxBmwgQ+cMO2JEOIYBXJf+/oPoBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEANKijAzwDAABEBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAM50829wAAAAJAQAADwAAAAAAAAAAAAAAAACWBQAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAJ8GAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                    <v:shape w14:anchorId="5EBD5F76" id="Freeform 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:178.8pt;margin-top:6.5pt;width:3.55pt;height:10.15pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqCrUa4QIAAFwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1u0zAU/Y/EO1j+icTysabbqrUT2ihC&#10;GjBp5QFcx2kiHNvYbtPy9Dt2sq7tEEKI/Iiuc4/vx7kfub7ZtpJshHWNVlOanaWUCMV12ajVlH5f&#10;zN9fUuI8UyWTWokp3QlHb2Zv31x3ZiJyXWtZCktgRLlJZ6a09t5MksTxWrTMnWkjFJSVti3zONpV&#10;UlrWwXorkzxNx0mnbWms5sI5fL3rlXQW7VeV4P5bVTnhiZxSxObj28b3MryT2TWbrCwzdcOHMNg/&#10;RNGyRsHp3tQd84ysbfPKVNtwq52u/BnXbaKrquEi5oBssvQkm8eaGRFzATnO7Gly/88s/7p5sKQp&#10;pzTPKVGsRY3mVojAOMnGgZ/OuAlgj+bBhgydudf8h4MiOdKEgwOGLLsvuoQZtvY6crKtbBtuIluy&#10;jdTv9tSLrSccH0dFellQwqHJ8surtAieEzZ5vsvXzn8SOtphm3vn+8KVkCLt5RD7AkWuWokavktI&#10;SjqSDSXeA7IjQE3yi5glSreHgIk/2zg/AOA++a2V0QEoJeMUDxkXxfkrd8j7wN0JEBysnrNk9XPi&#10;fKuGzCERFoZtMYpkG+0CyYEHcLmI6cMGYIGnF3RxhEbGAX0+sB7R/a3BjcUknc6QpQQztOwJNsyH&#10;6IKTIJIOhaSkRl+B3/C11Rux0FHvT9oAnl60Ur1GDTUCrtdCCE5ih+wdh3gPukTpeSNlbBOpQjhX&#10;RR46jGHLVJJ5iK1B3zu1ivE5LZsyXAkhOrta3kpLNizsDTzz+UDNEcxY5++Yq3tcVPVsWL1WZfRd&#10;C1Z+VCXxO4OZUFiCNATTipISKbAzgxSRnjXyb5CRhWH6wsD1E7rU5Q7DZ3W/4rCSIdTa/oI7rDfk&#10;+XPNLJzLzwr74yobjcI+jIdRcZHjYA81y0MNUxymphSk9eKt73fo2thmVcNTFjlU+gOGvmrCdMbt&#10;0Ec1HLDCYsWGdRt25OE5ol5+CrMnAAAA//8DAFBLAwQUAAYACAAAACEAM50829wAAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrUNO0hDgVAvIBBD7AjbdxSGxHtpuGv2c5&#10;wW1H8zQ7Ux4WO7IZQ+y9k3C/zoCha73uXSfh86Ne7YHFpJxWo3co4RsjHKrrq1IV2l/cO85N6hiF&#10;uFgoCSalqeA8tgatims/oSPv5INViWTouA7qQuF25Jssy7lVvaMPRk34YrAdmrOV8DbM8euuedw3&#10;XV2HuB02s3m1Ut7eLM9PwBIu6Q+G3/pUHSrqdPRnpyMbJYjtLieUDEGbCBD5ww7YkQ4hgFcl/7+g&#10;+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBqCrUa4QIAAFwGAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAznTzb3AAAAAkBAAAPAAAAAAAAAAAA&#10;AAAAADsFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARAYAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,128905" o:connectangles="0,0"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00166746" w:rsidRPr="00BB547C" w:rsidRDefault="00CE228E" w:rsidP="005D545A">
+          <w:p w14:paraId="29A963CB" w14:textId="77777777" w:rsidR="00166746" w:rsidRPr="00BB547C" w:rsidRDefault="00CE228E" w:rsidP="005D545A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1470"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00932950" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-20"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00211C82" w:rsidRPr="00BB547C" w:rsidRDefault="00211C82" w:rsidP="005D545A">
+          <w:p w14:paraId="62661A91" w14:textId="77777777" w:rsidR="00211C82" w:rsidRPr="00BB547C" w:rsidRDefault="00211C82" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Remit the fund to the applicant’s account with Chunghwa Post</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00211C82" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
+          <w:p w14:paraId="021612E2" w14:textId="77777777" w:rsidR="00211C82" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="73" w:afterLines="20" w:after="73" w:line="180" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AC61971" wp14:editId="3CCAD353">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5359CE65" wp14:editId="374FD11C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1042035</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12065</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3905885" cy="189230"/>
                       <wp:effectExtent l="13335" t="12065" r="5080" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="Group 37"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3905885" cy="189230"/>
                                 <a:chOff x="4171" y="10120"/>
                                 <a:chExt cx="5940" cy="298"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="7" name="Rectangle 38"/>
+                              <wps:cNvPr id="15" name="Rectangle 38"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4171" y="10135"/>
                                   <a:ext cx="1848" cy="283"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671">
+                                  <w:p w14:paraId="25D627BE" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="9" name="Rectangle 39"/>
+                              <wps:cNvPr id="16" name="Rectangle 39"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="6358" y="10135"/>
                                   <a:ext cx="308" cy="283"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671" w:rsidP="003A4757">
+                                  <w:p w14:paraId="7FC30D33" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671" w:rsidP="003A4757">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:spacing w:line="180" w:lineRule="exact"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="10" name="Freeform 40"/>
+                              <wps:cNvPr id="17" name="Freeform 40"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4480" y="10135"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -6667,51 +6590,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="11" name="Freeform 41"/>
+                              <wps:cNvPr id="18" name="Freeform 41"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="4787" y="10135"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -6731,51 +6654,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="12" name="Freeform 42"/>
+                              <wps:cNvPr id="19" name="Freeform 42"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="5096" y="10135"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -6795,51 +6718,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="13" name="Freeform 43"/>
+                              <wps:cNvPr id="20" name="Freeform 43"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="5403" y="10135"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -6859,51 +6782,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="14" name="Freeform 44"/>
+                              <wps:cNvPr id="21" name="Freeform 44"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="5712" y="10135"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -6923,143 +6846,143 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="15" name="Rectangle 45"/>
+                              <wps:cNvPr id="52" name="Rectangle 45"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7616" y="10120"/>
                                   <a:ext cx="1849" cy="283"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671">
+                                  <w:p w14:paraId="07F7C714" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="16" name="Rectangle 46"/>
+                              <wps:cNvPr id="53" name="Rectangle 46"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="9804" y="10120"/>
                                   <a:ext cx="307" cy="283"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="003F6FC5" w:rsidRDefault="003F6FC5" w:rsidP="003F6FC5">
+                                  <w:p w14:paraId="6C2F7A29" w14:textId="77777777" w:rsidR="003F6FC5" w:rsidRDefault="003F6FC5" w:rsidP="003F6FC5">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="17" name="Freeform 47"/>
+                              <wps:cNvPr id="54" name="Freeform 47"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7925" y="10120"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -7079,51 +7002,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="18" name="Freeform 48"/>
+                              <wps:cNvPr id="55" name="Freeform 48"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="8232" y="10120"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -7143,51 +7066,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="19" name="Freeform 49"/>
+                              <wps:cNvPr id="56" name="Freeform 49"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="8541" y="10120"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -7207,51 +7130,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="20" name="Freeform 50"/>
+                              <wps:cNvPr id="57" name="Freeform 50"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="8848" y="10120"/>
                                   <a:ext cx="2" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -7271,51 +7194,51 @@
                                 </a:custGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="0000FF"/>
                                   </a:solidFill>
                                   <a:round/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
-                              <wps:cNvPr id="21" name="Freeform 51"/>
+                              <wps:cNvPr id="58" name="Freeform 51"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="9157" y="10120"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
                                     <a:gd name="T1" fmla="*/ 0 h 276"/>
                                     <a:gd name="T2" fmla="*/ 0 w 1"/>
                                     <a:gd name="T3" fmla="*/ 272 h 276"/>
                                     <a:gd name="T4" fmla="*/ 0 60000 65536"/>
                                     <a:gd name="T5" fmla="*/ 0 60000 65536"/>
                                   </a:gdLst>
                                   <a:ahLst/>
                                   <a:cxnLst>
                                     <a:cxn ang="T4">
                                       <a:pos x="T0" y="T1"/>
                                     </a:cxn>
                                     <a:cxn ang="T5">
                                       <a:pos x="T2" y="T3"/>
@@ -7348,128 +7271,128 @@
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group id="Group 37" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:82.05pt;margin-top:.95pt;width:307.55pt;height:14.9pt;z-index:251648512" coordorigin="4171,10120" coordsize="5940,298" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxU8Jk8wUAAKRFAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtu4zYQfS/QfyD0WCBrXa0LoiwCOw4K&#10;bNtFN/0AWpItoZKoUnLsbNF/7wwpybLixTZZZwsbzINDiSOSM+QcHlJDXb/fFTl5THidsTLUjHe6&#10;RpIyYnFWrkPtj4fFlaeRuqFlTHNWJqH2lNTa+5sff7jeVkFispTlccIJFFLWwbYKtbRpqmAyqaM0&#10;KWj9jlVJCZkrxgvawCVfT2JOt1B6kU9MXZ9OtozHFWdRUtdwdy4ztRtR/mqVRM1vq1WdNCQPNWhb&#10;I365+F3i7+TmmgZrTqs0i9pm0Fe0oqBZCZX2Rc1pQ8mGZ8+KKrKIs5qtmncRKyZstcqiROgA2hj6&#10;SJt7zjaV0GUdbNdVbyYw7chOry42+vXxIydZHGpTjZS0gC4StRLLRdtsq3UAIve8+lR95FJBSH5g&#10;0Z81ZE/G+Xi9lsJkuf2FxVAe3TRM2Ga34gUWAVqTneiCp74Lkl1DIrhp+brjeY5GIsgzPN+02j6K&#10;UuhIfMw2XEMjmKsbZp951z7v+DZ0Mz5s+h5qMKGBrFe0tW0bKgbjrd6btP42k35KaZWInqrRXq1J&#10;3c6kv8M4pOU6T4glGoW1g1hn01oalJRsloJYcss526YJjaFVhlDi4AG8qKE7vmrhoaksR471ztCG&#10;Z4NrCkN51oGhaFDxurlPWEEwEWocWi86kD5+qBtp004E+7NkiyzP4T4N8pJsQ813TEc8ULM8izET&#10;82q+Xs5yTh4p+iL8LRZtvQdiRdYAIuRZEWoeSrVdjOa4K2NRS0OzXKahd/MSCwe1oG1tSnre377u&#10;33l3nn1lm9O7K1ufz69uFzP7arowXGduzWezufEPttOwgzSL46TEpnYoYNj/bUi0eCT9t8eBA5UO&#10;NF+Iv+eaTw6bIUYuaNX9F9rBGJZdLwdws1vuhO+2vloHSxY/wcDgTAIdADMkUsY/a2QLIBdq9V8b&#10;yhON5D+XMLgcG+1LGnEBCT68u+zu0jKCIkKt0YhMzhqJoJuKZ+sUajBEb5fsFlx9lYkhgi2VrREw&#10;IbztO7mdf8TtfDT4gRfBgHwjt5taDriWRKix21m68rpL8boeypXXxTgdd2634EmCjI3AVPxFr4MM&#10;gWb9NNhB29dnNduDqo67FzADMaW5ZguwHeeINnJKwxmim8aArcXtpLGOW/LzAEWvihw44E8TopMt&#10;EfMvSnYCUMVAICWmO8W6hiLmgciRMqyBgOma5Ggp9kBIJ1OcCsnUcaxn1QFbGrRoJAgzZK8lTeX8&#10;TYNoV7aaQwpQHRjlgy1AvGI1siy0A5j4QdIP8QDquJeWE3wnDRqjdEckQEzMW/tqkEOMOTjXCHDw&#10;pbReRRtsHVaCSaQRYOkUeBzYF+8W7DF5YCK/GdFH0HGfm5fPpdo+EmwBcyGBlfQJUTHcHI6S07Ia&#10;YPIteVFEBjlN5+1yUn4hgPqGjSxf0hbbcWEZ0FKXNkdSlzbn3OiLAeNersT2QCrc8Dh9+QYgdT1Y&#10;oSgg7aFdAakC0vNeESogHWy/GMBKxkAqeOGpgdTRfdg9U0CqgBTGgFjzKEZ65ot8BaRDIIX16hhI&#10;xVLv5EBq61CVAlIFpApIL+QdhQLSIZDCnt4YSO232CN1XCS/CkgVkCogVUCqXd4eKWzVSSDdh1bY&#10;IsLhOCU9eWiFOzX6JX8XhTIIrYBX0Cq04iJCK/rAgRcSmcsMrcBB/8zvxAvJ7+R3vqcDh5LEZux3&#10;lg6vM5TbXYTbQTQBvNjCQaX8DoMr+lDC/TvBPuirD6HoQ5pe/07Q9SF07wv+pYIrxlEYsM2rgitU&#10;cMVhzPrRWOz/MUr0hQB64cEVEH453oHp4/hOCaSeafU7MGOiooBUAamKUju7cHsFpMOt7D7Kfs9I&#10;+7XySYHUsQEvj6/4FJAqIFVAqoBUnFQ603BfIIdjRur0mx8nBVJx4u84kAJVVecmDg5YqKU9jBS1&#10;tFdL+7M59mkCGxwt7Z03OTfhG05/bkIt7eHYlzo3oc5NqHMTgoS+8QE08REL+BSIOLnYfrYEvzUy&#10;vBan6/YfV7n5FwAA//8DAFBLAwQUAAYACAAAACEA728r0d8AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb+h82YeJPtglKo3RJC1BMhEUwMt6Ud2obubNNd2vLvHU96m5f38uZ76Wq0&#10;jeix87UjDWoSgUDKXVFTqeHr8P60AOGDocI0jlDDDT2ssvu71CSFG+gT+30oBZeQT4yGKoQ2kdLn&#10;FVrjJ65FYu/sOmsCy66URWcGLreNnEbRXFpTE3+oTIubCvPL/mo1fAxmWM/UW7+9nDe34+Fl971V&#10;qPXjw7h+BRFwDH9h+MVndMiY6eSuVHjRsJ4/K47ysQTBfhwvpyBOGmYqBpml8v+A7AcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDxU8Jk8wUAAKRFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvbyvR3wAAAAgBAAAPAAAAAAAAAAAAAAAAAE0IAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWQkAAAAA&#10;">
-                      <v:rect id="Rectangle 38" o:spid="_x0000_s1036" style="position:absolute;left:4171;top:10135;width:1848;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAJUf+ScMA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE7wX/w/IEb3VjwSrRVbQgWOqlKqi3Z/aZ&#10;RLNvQ3abxH/vCkKPw8x8w0znrSlETZXLLSsY9CMQxInVOacK9rvV+xiE88gaC8uk4E4O5rPO2xRj&#10;bRv+pXrrUxEg7GJUkHlfxlK6JCODrm9L4uBdbGXQB1mlUlfYBLgp5EcUfUqDOYeFDEv6yii5bf+M&#10;guOluV1H5nxIN9/DkzSDc50sf5TqddvFBISn1v+HX+21VjCC55VwA+TsAQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXht&#10;bC54bWxQSwECLQAUAAYACAAAACEAJUf+ScMAAADaAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA9QAAAIgDAAAAAA==&#10;" filled="f" strokecolor="blue">
+                    <v:group w14:anchorId="5359CE65" id="Group 37" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:82.05pt;margin-top:.95pt;width:307.55pt;height:14.9pt;z-index:251648512" coordorigin="4171,10120" coordsize="5940,298" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKszcRVAUAAPU4AAAOAAAAZHJzL2Uyb0RvYy54bWzsW92OozYUvq/Ud7C4rNQJvwlEw6xWszuj&#10;Stt21Z0+gAMEUAFTQyaZffp+tgkhJKt2ZjNbLXIuImMfbJ8ff+f42Fy/2ZUFeUx4k7MqNKwr0yBJ&#10;FbE4r9LQ+PPh7mffIE1Lq5gWrEpC4ylpjDc3P/5wva2Xic0yVsQJJ+ikapbbOjSytq2Xs1kTZUlJ&#10;mytWJxUa14yXtMUjT2cxp1v0XhYz2zTnsy3jcc1ZlDQNat+pRuNG9r9eJ1H7+3rdJC0pQgNza+U/&#10;l/8r8T+7uabLlNM6y6NuGvQFsyhpXmHQvqt3tKVkw/OTrso84qxh6/YqYuWMrdd5lEgewI1ljri5&#10;52xTS17S5TatezFBtCM5vbjb6LfHj5zkcWjMDVLREiqSoxJnIWSzrdMlSO55/an+yBWDKH5g0V8N&#10;mmfjdvGcKmKy2v7KYvRHNy2TstmteSm6ANdkJ1Xw1Ksg2bUkQqUTmJ7vewaJ0Gb5ge10OooyKFK8&#10;5loLyyCi1bTsvvF9974XuFCzeNkOfMHBjC7VuHKu3dwEY7C35iDS5utE+imjdSI11Qh5dSK1wIeS&#10;6R8wRFqlRUIcOSsxPOj2Qm2UREnFbjOQJW85Z9ssoTGmZUkujl4QDw308a8iHsrK8ZSx7yVt+S7W&#10;ppSU7xxJii5r3rT3CSuJKIQGx+ylBunjh6ZVQt2TCIVW7C4vCtTTZVGRbWgEnu3JFxpW5LFoFG0N&#10;T1e3BSePVCxG/O7uunGPyMq8BSQUeRkavqDqdCzE8b6K5SgtzQtVhnqLShqiEonSbLtb7TqjBr0Q&#10;14rFTxAYZwoBgFgoZIx/NsgWqz80mr83lCcGKX6pIHTPFeOSVj6gwIe1q30trSJ0ERqtQVTxtlXQ&#10;sql5nmYYwZJSqNhbrIF1LkV3mE03bZjht7LHfo0P7DEQOjgyL2jqlexx7niwObV2x/bomNM3xw5T&#10;tTnKxWkt9vB4x5NE+HgC8P6iNaIBGD7ATfHw32DQ9bGGz5sdfInEwIU9wsBoozBQINce9+DfYyCg&#10;qErjDtof0PW6LBA1/DQjJtkSCdhDAgwxIMiIvZiLsYYk9hHJmT6cAYG9sMnZXtwBkUnmAjvJ3POc&#10;k+HglwYzGhECUnsuaaYAny6jXdVxjhLgDjHIgyvRrWaN8MtCDhDxg/JX8gXB44FaeYQ9NTgW1HvP&#10;AzLpqw/DCKczjtq4QRC1rZT0atqK2YlBRFH4HUg6g+eHfEVtyR6TBybb21HAAR4PrUV1StXpSLoX&#10;0YqCGKQvyIFRObSSy7pBxH6dt3uO53umnwssV8RLys+53gIBVefruhbl67qW787fwaOo+OsAMNI8&#10;j2Ckd3dfATALH1imAabHRA0wGmBklDxxgAlOAUbGEZcGGM8MELtrgNEAAxuQMbKOYNROfdoAI+Kx&#10;cQQjQ+aLA4xrYouhAUYDjAaY41TgxAEGW+YxwLivkYPxFpba8iNtP0796RzMOFkD765zMDoHo7Iz&#10;33UOxsOqH5+BufIo6nwIc/EzsMXc6rdO+/PCwRkYdnATPwPrDxyfmRuc5hmYhzD3xB5lgvwb2WPg&#10;m8jTq0h7bI+OiTTixM2xP2/U5hiLg+a9OR5S1P0p4ekNgZenqBcBjuS/YHY6/tLxlz4Dk/nqyZ2B&#10;eVj14w1eHxFcEmB82+k3eGO/pgFGA4wGmIkCTH+p7BDB9DHeRQHGc4Ej5wNnDTAaYDTATBRgTq8J&#10;eq9yTdCXN6LPAwxCG31N8Og+oU5Rw1J0inoKKerTa4Leq1wTDCyvvyaot0i4/auvCeprgv/vNUH5&#10;VRi+rZMXu7vvAMXHe8NnlIdfK978AwAA//8DAFBLAwQUAAYACAAAACEA728r0d8AAAAIAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJPtglKo3RJC1BMhEUwMt6Ud2obubNNd2vLv&#10;HU96m5f38uZ76Wq0jeix87UjDWoSgUDKXVFTqeHr8P60AOGDocI0jlDDDT2ssvu71CSFG+gT+30o&#10;BZeQT4yGKoQ2kdLnFVrjJ65FYu/sOmsCy66URWcGLreNnEbRXFpTE3+oTIubCvPL/mo1fAxmWM/U&#10;W7+9nDe34+Fl971VqPXjw7h+BRFwDH9h+MVndMiY6eSuVHjRsJ4/K47ysQTBfhwvpyBOGmYqBpml&#10;8v+A7AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKszcRVAUAAPU4AAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvbyvR3wAAAAgBAAAPAAAAAAAA&#10;AAAAAAAAAK4HAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAuggAAAAA&#10;">
+                      <v:rect id="Rectangle 38" o:spid="_x0000_s1035" style="position:absolute;left:4171;top:10135;width:1848;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB+GjDxwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCN7qxoJWUlfRgqDoxQfY3sbsmKRmZ0N2TeK/dwWht/n4njOZtaYQNVUut6xg0I9AECdW&#10;55wqOB6W72MQziNrLCyTgjs5mE07bxOMtW14R/XepyKEsItRQeZ9GUvpkowMur4tiQN3sZVBH2CV&#10;Sl1hE8JNIT+iaCQN5hwaMizpO6Pkur8ZBT+X5vr3ac6ndLse/kozONfJYqNUr9vOv0B4av2/+OVe&#10;6TB/CM9fwgFy+gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+GjDxwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="blue">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671">
+                            <w:p w14:paraId="25D627BE" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
-                      <v:rect id="Rectangle 39" o:spid="_x0000_s1037" style="position:absolute;left:6358;top:10135;width:308;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAO5TPoMUA&#10;AADaAAAADwAAAGRycy9kb3ducmV2LnhtbESPQWvCQBSE74X+h+UJ3urGQtVGN6EtFBS9aAttb8/s&#10;M0nNvg3ZNYn/3hUEj8PMfMMs0t5UoqXGlZYVjEcRCOLM6pJzBd9fn08zEM4ja6wsk4IzOUiTx4cF&#10;xtp2vKV253MRIOxiVFB4X8dSuqwgg25ka+LgHWxj0AfZ5FI32AW4qeRzFE2kwZLDQoE1fRSUHXcn&#10;o+D30B3/p2b/k29WL3/SjPdt9r5Wajjo3+YgPPX+Hr61l1rBK1yvhBsgkwsAAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBl&#10;eG1sLnhtbFBLAQItABQABgAIAAAAIQA7lM+gxQAAANoAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABAD1AAAAigMAAAAA&#10;" filled="f" strokecolor="blue">
+                      <v:rect id="Rectangle 39" o:spid="_x0000_s1036" style="position:absolute;left:6358;top:10135;width:308;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCOyK6GwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qRkEr0VVUECz1UhXU25gdk2h2NmS3Sfrv3YLQ2zze58wWrSlETZXLLSsY9CMQxInV&#10;OacKjofN+wSE88gaC8uk4JccLOadtxnG2jb8TfXepyKEsItRQeZ9GUvpkowMur4tiQN3s5VBH2CV&#10;Sl1hE8JNIYdRNJYGcw4NGZa0zih57H+MgvOtedw/zPWU7j5HF2kG1zpZfSnV67bLKQhPrf8Xv9xb&#10;HeaP4e+XcICcPwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOyK6GwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="blue">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671" w:rsidP="003A4757">
+                            <w:p w14:paraId="7FC30D33" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671" w:rsidP="003A4757">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:spacing w:line="180" w:lineRule="exact"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
-                      <v:shape id="Freeform 40" o:spid="_x0000_s1038" style="position:absolute;left:4480;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEArrk/58IA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQU/DMAyF75P4D5EncZlYyiSm0S2bEFCJK4UfYDVe&#10;07VxqiR05d/jwyRutt7ze58Pp9kPaqKYusAGHtcFKOIm2I5bA99f1cMOVMrIFofAZOCXEpyOd4sD&#10;ljZc+ZOmOrdKQjiVaMDlPJZap8aRx7QOI7Fo5xA9Zlljq23Eq4T7QW+KYqs9diwNDkd6ddT09Y83&#10;8N5P6bKqn3d1W1UxPfWbyb15Y+6X88seVKY5/5tv1x9W8IVefpEB9PEPAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCuuT/nwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 40" o:spid="_x0000_s1037" style="position:absolute;left:4480;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAhUKeTwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCN4MTRU2tRpF5gq7XfUBDs2xqW1OSpLV7u2XwWB35+P7PfvjaDsxkA+NYwXLRQaCuHK6&#10;4VrB9VLMNyBCRNbYOSYF3xTgeJg87THX7sGfNJSxFimEQ44KTIx9LmWoDFkMC9cTJ+7mvMWYoK+l&#10;9vhI4baTqyx7lRYbTg0Ge3ozVLXll1Xw3g7h/lxuN2VdFD68tKvBnK1Ss+l42oGINMZ/8Z/7Q6f5&#10;a/j9JR0gDz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIVCnk8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 41" o:spid="_x0000_s1039" style="position:absolute;left:4787;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAwfWafL8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+H/gO4QjeDE0VNrQaRdTCbtftAQ7Nsalt&#10;TkoSa337ZTDY3fn4fs/uMNpODORD41jBcpGBIK6cbrhW8P1VzNcgQkTW2DkmBU8KcNhPXnaYa/fg&#10;TxrKWIsUwiFHBSbGPpcyVIYshoXriRN3dd5iTNDXUnt8pHDbyVWWvUuLDacGgz2dDFVtebcKLu0Q&#10;bq/lZl3WReHDW7sazNkqNZuOxy2ISGP8F/+5P3Sav4TfX9IBcv8DAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQDB9Zp8vwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 41" o:spid="_x0000_s1038" style="position:absolute;left:4787;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQzzPhwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvk/gPkSdxmVjKJKbRLZsQUIkrhR9gNV7TtXGqJHTl3+PDJG623vN7nw+n2Q9qopi6wAYe1wUo&#10;4ibYjlsD31/Vww5UysgWh8Bk4JcSnI53iwOWNlz5k6Y6t0pCOJVowOU8llqnxpHHtA4jsWjnED1m&#10;WWOrbcSrhPtBb4piqz12LA0OR3p11PT1jzfw3k/psqqfd3VbVTE99ZvJvXlj7pfzyx5Upjn/m2/X&#10;H1bwBVZ+kQH08Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBQzzPhwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 42" o:spid="_x0000_s1040" style="position:absolute;left:5096;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAMScEC8AA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2rDMBDdB3oHMYVuQiPXkOC4UUJpYsg2Tg4wWFPL&#10;tTUykuq4t68Khe7m8b6zO8x2EBP50DlW8LLKQBA3TnfcKrhdq+cCRIjIGgfHpOCbAhz2D4sdltrd&#10;+UJTHVuRQjiUqMDEOJZShsaQxbByI3HiPpy3GBP0rdQe7yncDjLPso202HFqMDjSu6Gmr7+sglM/&#10;hc9lvS3qtqp8WPf5ZI5WqafH+e0VRKQ5/ov/3Ged5ufw+0s6QO5/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAMScEC8AAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 42" o:spid="_x0000_s1039" style="position:absolute;left:5096;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/g5Z6vwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCLsZmipsaDWKqIXdrvoAh+bY1DYnJYm1e/tlMNjd+fh+z3Y/2k4M5EPjWMFinoEgrpxu&#10;uFZwvRSzFYgQkTV2jknBNwXY7yYvW8y1e/IXDWWsRQrhkKMCE2OfSxkqQxbD3PXEibs5bzEm6Gup&#10;PT5TuO3kMss+pMWGU4PBno6GqrZ8WAXndgj3t3K9Kuui8OG9XQ7mZJV6nY6HDYhIY/wX/7k/dZq/&#10;ht9f0gFy9wMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/g5Z6vwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 43" o:spid="_x0000_s1041" style="position:absolute;left:5403;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAXmuhkMAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+H/gO4QjeDE11TLQaReYKu131AQ7Nsalt&#10;TkqS1e7tl8Fgd+fj+z3742g7MZAPjWMFy0UGgrhyuuFawfVSzDcgQkTW2DkmBd8U4HiYPO0x1+7B&#10;nzSUsRYphEOOCkyMfS5lqAxZDAvXEyfu5rzFmKCvpfb4SOG2k6ssW0uLDacGgz29Gara8ssqeG+H&#10;cH8ut5uyLgofXtvVYM5Wqdl0PO1ARBrjv/jP/aHT/Bf4/SUdIA8/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAXmuhkMAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 43" o:spid="_x0000_s1040" style="position:absolute;left:5403;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBg1fVavwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4XfIdwBt7ITFdQXDWKbBa8XfUBDs2x6dqclCSr3dsvF8IuP77//XGyvRjJh9axgrdVBoK4drrl&#10;RsHtWr5uQYSIrLF3TAp+KcDxMJ/tsdDuwV80VrERKYRDgQpMjEMhZagNWQwrNxAn7u68xZigb6T2&#10;+Ejhtpd5lm2kxZZTg8GBPgzVXfVjFZy7MXwvq/dt1ZSlD+suH82nVWrxMp12ICJN8V/8dF+0gjyt&#10;T1/SD5CHPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg1fVavwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 44" o:spid="_x0000_s1042" style="position:absolute;left:5712;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEA0YI55MAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+H/gO4QjeDE2VTbQaReYKu131AQ7Nsalt&#10;TkqS1e7tl8Fgd+fj+z3742g7MZAPjWMFy0UGgrhyuuFawfVSzDcgQkTW2DkmBd8U4HiYPO0x1+7B&#10;nzSUsRYphEOOCkyMfS5lqAxZDAvXEyfu5rzFmKCvpfb4SOG2k6ssW0uLDacGgz29Gara8ssqeG+H&#10;cH8ut5uyLgofXtvVYM5Wqdl0PO1ARBrjv/jP/aHT/Bf4/SUdIA8/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEA0YI55MAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 44" o:spid="_x0000_s1041" style="position:absolute;left:5712;top:10135;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPmVDBwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAd7GZpa2NDOKKIW9rrqD7g0d03X5qYksXb/fhkIPh7OOd/hbHaT7cVIPrSOFSwXGQji&#10;2umWGwWXczlfgQgRWWPvmBT8UoDddva0wUK7G3/RWMVGJAiHAhWYGIdCylAbshgWbiBO3rfzFmOS&#10;vpHa4y3BbS/zLHuXFltOCwYHOhiqu+pqFZy6Mfy8VutV1ZSlD29dPpqjVerledp/gIg0xUf43v7U&#10;CvIl/H9JP0Bu/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPmVDBwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:rect id="Rectangle 45" o:spid="_x0000_s1043" style="position:absolute;left:7616;top:10120;width:1849;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAfhow8cIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPS2vCQBC+F/wPywje6saCVlJX0YKg6MUH2N7G7Jik&#10;ZmdDdk3iv3cFobf5+J4zmbWmEDVVLresYNCPQBAnVuecKjgelu9jEM4jaywsk4I7OZhNO28TjLVt&#10;eEf13qcihLCLUUHmfRlL6ZKMDLq+LYkDd7GVQR9glUpdYRPCTSE/omgkDeYcGjIs6Tuj5Lq/GQU/&#10;l+b692nOp3S7Hv5KMzjXyWKjVK/bzr9AeGr9v/jlXukwfwjPX8IBcvoAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQB+GjDxwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" strokecolor="blue">
+                      <v:rect id="Rectangle 45" o:spid="_x0000_s1042" style="position:absolute;left:7616;top:10120;width:1849;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnmRFFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdaOgldRVVBAUvVSFtrdn9plEs29Ddk3iv3cLQo/DzHzDTOetKURNlcstKxj0IxDE&#10;idU5pwpOx/X7BITzyBoLy6TgQQ7ms87bFGNtG/6i+uBTESDsYlSQeV/GUrokI4Oub0vi4F1sZdAH&#10;WaVSV9gEuCnkMIrG0mDOYSHDklYZJbfD3Sj4uTS364c5f6f77ehXmsG5TpY7pXrddvEJwlPr/8Ov&#10;9kYrGA3h70v4AXL2BAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGeZEUXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="blue">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="009F0671" w:rsidRDefault="009F0671">
+                            <w:p w14:paraId="07F7C714" w14:textId="77777777" w:rsidR="009F0671" w:rsidRDefault="009F0671">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
-                      <v:rect id="Rectangle 46" o:spid="_x0000_s1044" style="position:absolute;left:9804;top:10120;width:307;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAjsiuhsIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9F/wPywje6kZBK9FVVBAs9VIV1NuYHZNo&#10;djZkt0n6792C0Ns83ufMFq0pRE2Vyy0rGPQjEMSJ1TmnCo6HzfsEhPPIGgvLpOCXHCzmnbcZxto2&#10;/E313qcihLCLUUHmfRlL6ZKMDLq+LYkDd7OVQR9glUpdYRPCTSGHUTSWBnMODRmWtM4oeex/jILz&#10;rXncP8z1lO4+RxdpBtc6WX0p1eu2yykIT63/F7/cWx3mj+Hvl3CAnD8BAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQCOyK6GwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" filled="f" strokecolor="blue">
+                      <v:rect id="Rectangle 46" o:spid="_x0000_s1043" style="position:absolute;left:9804;top:10120;width:307;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAI1bTexQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWPFWqKbYAWhYi9qofX2zD6TaPZtyG6T9N93CwWPw8x8wyzT3lSipcaVlhVMxhEI&#10;4szqknMFH8fN4wsI55E1VpZJwQ85SJPBwxJjbTveU3vwuQgQdjEqKLyvYyldVpBBN7Y1cfAutjHo&#10;g2xyqRvsAtxU8imKnqXBksNCgTWtC8puh2+j4OvS3a5zc/7M37ezkzSTc5u97pQaDfvVAoSn3t/D&#10;/+03rWA2hb8v4QfI5BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAI1bTexQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="blue">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="003F6FC5" w:rsidRDefault="003F6FC5" w:rsidP="003F6FC5">
+                            <w:p w14:paraId="6C2F7A29" w14:textId="77777777" w:rsidR="003F6FC5" w:rsidRDefault="003F6FC5" w:rsidP="003F6FC5">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
-                      <v:shape id="Freeform 47" o:spid="_x0000_s1045" style="position:absolute;left:7925;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAIVCnk8AA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+H/gO4QjeDE0VNrUaReYKu131AQ7Nsalt&#10;TkqS1e7tl8Fgd+fj+z3742g7MZAPjWMFy0UGgrhyuuFawfVSzDcgQkTW2DkmBd8U4HiYPO0x1+7B&#10;nzSUsRYphEOOCkyMfS5lqAxZDAvXEyfu5rzFmKCvpfb4SOG2k6sse5UWG04NBnt6M1S15ZdV8N4O&#10;4f5cbjdlXRQ+vLSrwZytUrPpeNqBiDTGf/Gf+0On+Wv4/SUdIA8/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAIVCnk8AAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 47" o:spid="_x0000_s1044" style="position:absolute;left:7925;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBH6IAkwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9jJlOVFxnFNEVfF31B1yau6a2uSlJVrt/vwjCHg/nnO9wNrvRdmIgHxrHCt5mGQji&#10;yumGawWXc/G6BhEissbOMSn4pQC77eRpg7l2N/6ioYy1SBAOOSowMfa5lKEyZDHMXE+cvG/nLcYk&#10;fS21x1uC207Os2wlLTacFgz2dDBUteWPVfDZDuH6Ur6vy7oofFi288EcrVLP03H/ASLSGP/Dj/ZJ&#10;K1gu4P4l/QC5/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH6IAkwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 48" o:spid="_x0000_s1046" style="position:absolute;left:8232;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAUM8z4cIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPQU/DMAyF75P4D5EncZlYyiSm0S2bEFCJK4UfYDVe&#10;07VxqiR05d/jwyRutt7ze58Pp9kPaqKYusAGHtcFKOIm2I5bA99f1cMOVMrIFofAZOCXEpyOd4sD&#10;ljZc+ZOmOrdKQjiVaMDlPJZap8aRx7QOI7Fo5xA9Zlljq23Eq4T7QW+KYqs9diwNDkd6ddT09Y83&#10;8N5P6bKqn3d1W1UxPfWbyb15Y+6X88seVKY5/5tv1x9W8AVWfpEB9PEPAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQBQzzPhwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 48" o:spid="_x0000_s1045" style="position:absolute;left:8232;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAopCW/wgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcAe+DE0ndGhnFJkW9rrqD7g0d03X5qYksXb/fhkIPh7OOd/hbPeT7cVIPrSOFbwuMxDE&#10;tdMtNwou53KxBhEissbeMSn4pQD73expi4V2N/6isYqNSBAOBSowMQ6FlKE2ZDEs3UCcvG/nLcYk&#10;fSO1x1uC216usuxNWmw5LRgc6MNQ3VVXq+DUjeHnpdqsq6Ysfci71WiOVqn583R4BxFpio/wvf2p&#10;FeQ5/H9JP0Du/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAopCW/wgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 49" o:spid="_x0000_s1047" style="position:absolute;left:8541;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAP4OWer8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+H/gO4Qi7GZoqbGg1iqiF3a76AIfm2NQ2&#10;JyWJtXv7ZTDY3fn4fs92P9pODORD41jBYp6BIK6cbrhWcL0UsxWIEJE1do5JwTcF2O8mL1vMtXvy&#10;Fw1lrEUK4ZCjAhNjn0sZKkMWw9z1xIm7OW8xJuhrqT0+U7jt5DLLPqTFhlODwZ6Ohqq2fFgF53YI&#10;97dyvSrrovDhvV0O5mSVep2Ohw2ISGP8F/+5P3Wav4bfX9IBcvcDAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQA/g5Z6vwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 49" o:spid="_x0000_s1046" style="position:absolute;left:8541;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYdrvIwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9jJlOULQziqgFX63+gEtz13RtbkqS1e7fLwPBx8M55zuczW60nRjIh8axgo9ZBoK4&#10;crrhWsHtWryvQISIrLFzTAp+KcBuO3nZYK7dnS80lLEWCcIhRwUmxj6XMlSGLIaZ64mT9+W8xZik&#10;r6X2eE9w28l5li2lxYbTgsGeDoaqtvyxCk7tEL7fyvWqrIvCh0U7H8zRKvU6HfefICKN8Rl+tM9a&#10;wWIJ/1/SD5DbPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYdrvIwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 50" o:spid="_x0000_s1048" style="position:absolute;left:8848;top:10120;width:2;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAYNX1Wr8A&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERP3WrCMBS+F3yHcAbeyExXUFw1imwWvF31AQ7Nsena&#10;nJQkq93bLxfCLj++//1xsr0YyYfWsYK3VQaCuHa65UbB7Vq+bkGEiKyxd0wKfinA8TCf7bHQ7sFf&#10;NFaxESmEQ4EKTIxDIWWoDVkMKzcQJ+7uvMWYoG+k9vhI4baXeZZtpMWWU4PBgT4M1V31YxWcuzF8&#10;L6v3bdWUpQ/rLh/Np1Vq8TKddiAiTfFf/HRftII8rU9f0g+Qhz8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1sLnht&#10;bFBLAQItABQABgAIAAAAIQBg1fVavwAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABAD1AAAAhAMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 50" o:spid="_x0000_s1047" style="position:absolute;left:8848;top:10120;width:2;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3Oh5TwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/6HcIW9jJlOcLrOKKIr+LrqD7g0d01tc1OSrHb/fhEEHw/nnO9w1tvRdmIgHxrHCt5mGQji&#10;yumGawXnU/G6AhEissbOMSn4owDbzeRpjbl2V/6moYy1SBAOOSowMfa5lKEyZDHMXE+cvB/nLcYk&#10;fS21x2uC207Os+xdWmw4LRjsaW+oastfq+CrHcLlpfxYlXVR+LBo54M5WKWep+PuE0SkMT7C9/ZR&#10;K1gs4fYl/QC5+QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3Oh5TwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
-                      <v:shape id="Freeform 51" o:spid="_x0000_s1049" style="position:absolute;left:9157;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAD5lQwcIA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbESPUWvCMBSF3wf+h3AHexmaWtjQziiiFva66g+4NHdN&#10;1+amJLF2/34ZCD4ezjnf4Wx2k+3FSD60jhUsFxkI4trplhsFl3M5X4EIEVlj75gU/FKA3Xb2tMFC&#10;uxt/0VjFRiQIhwIVmBiHQspQG7IYFm4gTt638xZjkr6R2uMtwW0v8yx7lxZbTgsGBzoYqrvqahWc&#10;ujH8vFbrVdWUpQ9vXT6ao1Xq5Xnaf4CINMVH+N7+1AryJfx/ST9Abv8AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPD3irv9AAAA4gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAMd1fYdIAAACPAQAACwAAAAAAAAAAAAAAAAAuAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAEAAAAAAAAAAAAAAAAAApAgAAZHJzL3NoYXBleG1s&#10;LnhtbFBLAQItABQABgAIAAAAIQAPmVDBwgAAANsAAAAPAAAAAAAAAAAAAAAAAJgCAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABAD1AAAAhwMAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="blue">
+                      <v:shape id="Freeform 51" o:spid="_x0000_s1048" style="position:absolute;left:9157;top:10120;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGpYohvgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4f+A7hCN4MTSc4tBpF1MJuV32AQ3NsapuTkmS1vv1yMdjlx/e/O4y2EwP50DhW8LHIQBBXTjdc&#10;K7hdi/kaRIjIGjvHpOBFAQ77ydsOc+2e/E1DGWuRQjjkqMDE2OdShsqQxbBwPXHi7s5bjAn6WmqP&#10;zxRuO7nMsk9pseHUYLCnk6GqLX+sgks7hMd7uVmXdVH4sGqXgzlbpWbT8bgFEWmM/+I/95dWsEpj&#10;05f0A+T+FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMaliiG+AAAA2wAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="blue">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,268" o:connectangles="0,0"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00211C82" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00211C82" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post Office Code:</w:t>
             </w:r>
             <w:r w:rsidR="00211C82" w:rsidRPr="00BB547C">
@@ -7479,57 +7402,56 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidR="00F0349B" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00211C82" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Account no.:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
+          <w:p w14:paraId="23DF124A" w14:textId="77777777" w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="73" w:afterLines="20" w:after="73" w:line="140" w:lineRule="exact"/>
               <w:ind w:left="28"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
@@ -7539,97 +7461,95 @@
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Remit to the designated account of the Applicant</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
+          <w:p w14:paraId="3FCD5E7A" w14:textId="77777777" w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="73" w:afterLines="20" w:after="73" w:line="140" w:lineRule="exact"/>
               <w:ind w:leftChars="200" w:left="640" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="微軟正黑體" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The BLI is requested to mail the “Notice for the Opening of a Designated Account” to the Applicant, who will visit the appointed financial institution to open the account.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
+          <w:p w14:paraId="44AE44A3" w14:textId="77777777" w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="005D545A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="20" w:before="73" w:afterLines="20" w:after="73" w:line="140" w:lineRule="exact"/>
               <w:ind w:leftChars="200" w:left="640" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="微軟正黑體" w:hAnsi="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
@@ -7685,56 +7605,55 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>occupational accident insurance</w:t>
             </w:r>
             <w:r w:rsidR="00F0349B" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>national pension/employment insurance/labor pension/farmer pension.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="00305A08">
+          <w:p w14:paraId="6C8C04A4" w14:textId="77777777" w:rsidR="003A4757" w:rsidRPr="00BB547C" w:rsidRDefault="003A4757" w:rsidP="00305A08">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">※If the Applicant, due to debt issues, has concerns over possible seizure, he/she may apply for a designated account exclusively for deposits of the </w:t>
             </w:r>
             <w:r w:rsidR="005A26AE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
@@ -7753,116 +7672,115 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
             <w:r w:rsidR="005A26AE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> Deposits in the designated account shall not be the object of seizure or compulsory execution.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F0349B" w:rsidRPr="00BB547C" w:rsidRDefault="00072227" w:rsidP="00305A08">
+          <w:p w14:paraId="529B0934" w14:textId="77777777" w:rsidR="00F0349B" w:rsidRPr="00BB547C" w:rsidRDefault="00072227" w:rsidP="00305A08">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00691C1A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>The amount of “care subsidy” will be disbursed via check issued by the Land Bank of Taiwan, and the recipient can cash the check at any branch of the bank.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="00305A08">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="01A7D137" w14:textId="77777777" w:rsidTr="00305A08">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11331" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0070359D" w:rsidRPr="00BB547C" w:rsidRDefault="00CF15DC" w:rsidP="00945C78">
+          <w:p w14:paraId="0BC3EC93" w14:textId="77777777" w:rsidR="0070359D" w:rsidRPr="00BB547C" w:rsidRDefault="00CF15DC" w:rsidP="00945C78">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>The undersigned confirms that the above information is true and correct.</w:t>
             </w:r>
             <w:r w:rsidR="004F037A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> The Applicant agrees that the BLI may directly retrieve relevant information from the National Health Insurance Administration of the Ministry of Health and Welfare or other relevant agencies. If there is any surplus payment of the insurance benefits, </w:t>
             </w:r>
             <w:r w:rsidR="005A26AE" w:rsidRPr="00BB547C">
@@ -7928,56 +7846,55 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
             <w:r w:rsidR="002F186A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> subsidy </w:t>
             </w:r>
             <w:r w:rsidR="004F037A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>claimed by the Applicant or his/her beneficiary.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009746CE" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00945C78">
+          <w:p w14:paraId="76576A23" w14:textId="77777777" w:rsidR="009746CE" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00945C78">
             <w:pPr>
               <w:ind w:left="100" w:hangingChars="100" w:hanging="100"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="009746CE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>When an</w:t>
             </w:r>
@@ -8070,109 +7987,109 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Labor Occupational Accident Insurance and Protection Act</w:t>
             </w:r>
             <w:r w:rsidR="002C015B" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t xml:space="preserve"> on May 1,2022, i</w:t>
             </w:r>
             <w:r w:rsidR="009746CE" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>f the application is not yet filed and the statute of limitation to seek such benefit has not yet expired according to the Labor Insurance Act, a choice may be made to seek insurance benefit under the Act or the Labor Insurance Act.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A555C6" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00945C78">
+          <w:p w14:paraId="128FBD66" w14:textId="77777777" w:rsidR="00A555C6" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00945C78">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="130" w:hangingChars="100" w:hanging="130"/>
               <w:rPr>
-                <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00691C1A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="13"/>
                 <w:szCs w:val="13"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>If the Applicant is shown through review to not meet the criteria of occupational injury or sickness, the Applicant agrees that BLI may conduct a review in accordance with the Labor Insurance Act.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A555C6" w:rsidRPr="00BB547C" w:rsidRDefault="00731CAE" w:rsidP="00A555C6">
+          <w:p w14:paraId="2F61AF1F" w14:textId="77777777" w:rsidR="00A555C6" w:rsidRPr="00BB547C" w:rsidRDefault="00731CAE" w:rsidP="00A555C6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00993425" w:rsidRPr="00BB547C" w:rsidRDefault="00C60F43" w:rsidP="00731CAE">
+          <w:p w14:paraId="51881386" w14:textId="77777777" w:rsidR="00993425" w:rsidRPr="00BB547C" w:rsidRDefault="00C60F43" w:rsidP="00731CAE">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:firstLineChars="1300" w:firstLine="2340"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Personal seal or signature of the insured person</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00A3492E" w:rsidRPr="00BB547C">
@@ -8184,51 +8101,51 @@
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
             <w:r w:rsidR="00993425" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
             <w:r w:rsidR="001D2F61" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004A6706" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00993425" w:rsidP="005D545A">
+          <w:p w14:paraId="6C61DEA8" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00993425" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001D2F61" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
@@ -8253,266 +8170,265 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A50E02" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>※If the insured is a minor or is placed under custody by a court order, his/her legal representative shall endorse accordingly. A copy of the household registration shall be attached.</w:t>
             </w:r>
             <w:r w:rsidR="001D2F61" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidTr="005D545A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00BB547C" w14:paraId="0FB23B6E" w14:textId="77777777" w:rsidTr="005D545A">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904D65" w:rsidP="005D545A">
+          <w:p w14:paraId="1E11D9F7" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00904D65" w:rsidP="005D545A">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Verification by the Insured Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10338" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="00305A08">
+          <w:p w14:paraId="2DE387F0" w14:textId="77777777" w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="00305A08">
             <w:pPr>
               <w:ind w:left="120" w:hangingChars="100" w:hanging="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C19F7BC" wp14:editId="1B41C64F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C15DF8A" wp14:editId="3E2D65BC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5669915</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>26670</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="757555" cy="672465"/>
                       <wp:effectExtent l="0" t="0" r="23495" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rectangle 52"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="757555" cy="672465"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525" cap="rnd">
                                 <a:solidFill>
                                   <a:srgbClr val="0000FF"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00D66534" w:rsidRPr="001172FA" w:rsidRDefault="00D66534" w:rsidP="001713CE">
+                                <w:p w14:paraId="492CF63F" w14:textId="77777777" w:rsidR="00D66534" w:rsidRPr="001172FA" w:rsidRDefault="00D66534" w:rsidP="001713CE">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="0000FF"/>
                                       <w:sz w:val="16"/>
                                       <w:szCs w:val="16"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 52" o:spid="_x0000_s1050" style="position:absolute;left:0;text-align:left;margin-left:446.45pt;margin-top:2.1pt;width:59.65pt;height:52.95pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTnw5/PgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNE3VtGzUdLVqKUJa&#10;YMXCB0wdp7FwbDN2m5avZ+x0u13ghMgh8sTj5zfvzWRxe+w0O0j0ypqK56MxZ9IIWyuzq/i3r5s3&#10;bznzAUwN2hpZ8ZP0/Hb5+tWid6Wc2NbqWiIjEOPL3lW8DcGVWeZFKzvwI+ukoc3GYgeBQtxlNUJP&#10;6J3OJuPxLOst1g6tkN7T1/WwyZcJv2mkCJ+bxsvAdMWJW0hvTO9tfGfLBZQ7BNcqcaYB/8CiA2Xo&#10;0gvUGgKwPao/oDol0HrbhJGwXWabRgmZaqBq8vFv1Ty24GSqhcTx7iKT/3+w4tPhAZmqK05GGejI&#10;oi8kGpidlqyYRH1650tKe3QPGCv07t6K754Zu2opTd4h2r6VUBOrPOZnLw7EwNNRtu0/2prgYR9s&#10;kurYYBcBSQR2TI6cLo7IY2CCPs6LeVEUnAnams0n01mRboDy6bBDH95L27G4qDgS9wQOh3sfIhko&#10;n1ISeatVvVFapwB325VGdgBqjk16zuj+Ok0b1lf8pphEHkA9iqZOd7zI8tdgY3o2m7+BRTJr8O1w&#10;qT/5tQ0xD8pOBZoErTqyIp4/92ZU9p2pU0oApYc1laXNWeqo7uBSOG6Pycs8GRGl39r6ROKjHTqf&#10;JpUWrcWfnPXU9RX3P/aAkjP9wZCBN/l0GsckBdNiPqEAr3e21ztgBEFVPHA2LFdhGK29Q7Vr6aY8&#10;CWXsHZneqGTIM6szf+rs5NN5CuPoXMcp6/lfsfwFAAD//wMAUEsDBBQABgAIAAAAIQAMEDJn3wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHViFdSmcapSiQMnaIuQenNj&#10;E0eN15HtJuHv2Z7g9lYzmp0p15Pr2GBCbD1KyGcZMIO11y02Ej4Pr48LYDEp1KrzaCT8mAjr6vam&#10;VIX2I+7MsE8NoxCMhZJgU+oLzmNtjVNx5nuDpH374FSiMzRcBzVSuOu4yLJn7lSL9MGq3mytqc/7&#10;i5PwcXi3/ZPI/Tach3n8ehkfjm8bKe/vps0KWDJT+jPDtT5Vh4o6nfwFdWSdhMVSLMkqYS6AXfUs&#10;F0QnIkLgVcn/T6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFOfDn8+AgAAcwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAwQMmffAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAmAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" strokecolor="blue">
+                    <v:rect w14:anchorId="0C15DF8A" id="Rectangle 52" o:spid="_x0000_s1049" style="position:absolute;left:0;text-align:left;margin-left:446.45pt;margin-top:2.1pt;width:59.65pt;height:52.95pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz0fuTPgIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bvNE3VtGzUdLVqKUJa&#10;YMXCB0wdp7FwbDN2m5avZ+x0u13ghMgh8sTj5zfvzWRxe+w0O0j0ypqK56MxZ9IIWyuzq/i3r5s3&#10;bznzAUwN2hpZ8ZP0/Hb5+tWid6Wc2NbqWiIjEOPL3lW8DcGVWeZFKzvwI+ukoc3GYgeBQtxlNUJP&#10;6J3OJuPxLOst1g6tkN7T1/WwyZcJv2mkCJ+bxsvAdMWJW0hvTO9tfGfLBZQ7BNcqcaYB/8CiA2Xo&#10;0gvUGgKwPao/oDol0HrbhJGwXWabRgmZaqBq8vFv1Ty24GSqhcTx7iKT/3+w4tPhAZmqK05GGejI&#10;oi8kGpidlqyYRH1650tKe3QPGCv07t6K754Zu2opTd4h2r6VUBOrPOZnLw7EwNNRtu0/2prgYR9s&#10;kurYYBcBSQR2TI6cLo7IY2CCPs6LeVEUnAnams0n01mRboDy6bBDH95L27G4qDgS9wQOh3sfIhko&#10;n1ISeatVvVFapwB325VGdgBqjk16zuj+Ok0b1lf8pphEHkA9iqZOd7zI8tdgY3o2m7+BRTJr8O1w&#10;qT/5tQ0xD8pOBZoErTqyIp4/92ZU9p2pU0oApYc1laXNWeqo7uBSOG6Pycs8HY7Sb219IvHRDp1P&#10;k0qL1uJPznrq+or7H3tAyZn+YMjAm3w6jWOSgmkxn1CA1zvb6x0wgqAqHjgblqswjNbeodq1dFOe&#10;hDL2jkxvVDLkmdWZP3V28uk8hXF0ruOU9fyvWP4CAAD//wMAUEsDBBQABgAIAAAAIQAMEDJn3wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHViFdSmcapSiQMnaIuQenNj&#10;E0eN15HtJuHv2Z7g9lYzmp0p15Pr2GBCbD1KyGcZMIO11y02Ej4Pr48LYDEp1KrzaCT8mAjr6vam&#10;VIX2I+7MsE8NoxCMhZJgU+oLzmNtjVNx5nuDpH374FSiMzRcBzVSuOu4yLJn7lSL9MGq3mytqc/7&#10;i5PwcXi3/ZPI/Tach3n8ehkfjm8bKe/vps0KWDJT+jPDtT5Vh4o6nfwFdWSdhMVSLMkqYS6AXfUs&#10;F0QnIkLgVcn/T6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPPR+5M+AgAAcwQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAwQMmffAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAmAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACkBQAAAAA=&#10;" strokecolor="blue">
                       <v:stroke dashstyle="1 1" endcap="round"/>
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="00D66534" w:rsidRPr="001172FA" w:rsidRDefault="00D66534" w:rsidP="001713CE">
+                          <w:p w14:paraId="492CF63F" w14:textId="77777777" w:rsidR="00D66534" w:rsidRPr="001172FA" w:rsidRDefault="00D66534" w:rsidP="001713CE">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005F50FA" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>We have checked the above information and confirm it is true and correct.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00305A08">
+          <w:p w14:paraId="0CE2D1CD" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="00305A08">
             <w:pPr>
               <w:ind w:left="120" w:hangingChars="100" w:hanging="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="006B3A4B" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>Those whose enrollment is required but were not enrolled at the time of the occupational accident do not need to provide their insurance card number or affix their seals in this field.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00063A6C" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="005D545A">
+          <w:p w14:paraId="74976BDD" w14:textId="77777777" w:rsidR="00063A6C" w:rsidRPr="00BB547C" w:rsidRDefault="00A555C6" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00776B94" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8596,51 +8512,51 @@
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00031ED5" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00063A6C" w:rsidRPr="00BB547C" w:rsidRDefault="00141E89" w:rsidP="005D545A">
+          <w:p w14:paraId="7012034B" w14:textId="77777777" w:rsidR="00063A6C" w:rsidRPr="00BB547C" w:rsidRDefault="00141E89" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Responsible person</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
@@ -8700,51 +8616,51 @@
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009C4412" w:rsidP="005D545A">
+          <w:p w14:paraId="7E153C2B" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009C4412" w:rsidP="005D545A">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
@@ -8894,101 +8810,100 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00731CAE" w:rsidRPr="00BB547C" w:rsidRDefault="00FB35CE" w:rsidP="00BC51FF">
+    <w:p w14:paraId="439E9D8A" w14:textId="77777777" w:rsidR="00731CAE" w:rsidRPr="00BB547C" w:rsidRDefault="00FB35CE" w:rsidP="00BC51FF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:leftChars="-25" w:left="-36" w:hangingChars="97" w:hanging="19"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005309C2" w:rsidRPr="0070359D" w:rsidRDefault="00A06F9E" w:rsidP="006B3C43">
+    <w:p w14:paraId="370E81EA" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="0070359D" w:rsidRDefault="00A06F9E" w:rsidP="006B3C43">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:leftChars="-25" w:left="158" w:hangingChars="97" w:hanging="213"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45618477" wp14:editId="492392CF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA4A467" wp14:editId="3D43EBB8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6523990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>10161905</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="571500" cy="252730"/>
                 <wp:effectExtent l="0" t="0" r="635" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="571500" cy="252730"/>
                         </a:xfrm>
@@ -8999,288 +8914,296 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="006B3C43" w:rsidRPr="001C2C88" w:rsidRDefault="006B3C43" w:rsidP="006B3C43">
+                          <w:p w14:paraId="737E9E57" w14:textId="1CA40A89" w:rsidR="006B3C43" w:rsidRPr="001C2C88" w:rsidRDefault="006B3C43" w:rsidP="006B3C43">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="001C2C88">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
-                              <w:t>111.05</w:t>
+                              <w:t>11</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0005574A">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="001C2C88">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>.0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0005574A">
+                              <w:rPr>
+                                <w:color w:val="FF0000"/>
+                                <w:sz w:val="18"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.7pt;margin-top:800.15pt;width:45pt;height:19.9pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxiDdNzwIAAMQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuFX0i2ZYQOUgsqyiQ&#10;foC0B6AlyiIqkSpJW06Lrgv0AOm6B+gBeqDkHB1S/iXZFG25IEjO8M3vzZydb9oGralUTPAU+yce&#10;RpQXomR8meL373JngpHShJekEZym+IYqfD59/uys7xIaiFo0JZUIQLhK+i7FtdZd4rqqqGlL1Ino&#10;KAdhJWRLNFzl0i0l6QG9bdzA80ZuL2TZSVFQpeA1G4R4avGrihb6TVUpqlGTYvBN213afWF2d3pG&#10;kqUkXc2KrRvkL7xoCeNgdA+VEU3QSrInUC0rpFCi0ieFaF1RVaygNgaIxvceRXNdk47aWCA5qtun&#10;Sf0/2OL1+q1ErExxhBEnLZTo/vbr3c/v97e/7n58Q4HJUN+pBBSvO1DVm0uxgUrbaFV3JYoPCnEx&#10;qwlf0gspRV9TUoKHvvnpHn0dcJQBWfSvRAmmyEoLC7SpZGvSBwlBgA6VutlXh240KuAxGvuRB5IC&#10;REEUjE9t9VyS7D53UukXVLTIHFIsofgWnKyvlDbOkGSnYmxxkbOmsQRo+IMHUBxewDR8NTLjhK3n&#10;59iL55P5JHTCYDR3Qi/LnIt8Fjqj3B9H2Wk2m2X+F2PXD5OalSXlxsyOW374Z7XbsnxgxZ5dSjSs&#10;NHDGJSWXi1kj0ZoAt3O7bMpBclBzH7phkwCxPArJD0LvMoidfDQZO2EeRk489iaO58eX8cgL4zDL&#10;H4Z0xTj995BQn+I4CqKBSwenH8Xm2fU0NpK0TMP0aFib4sleiSSGgXNe2tJqwprhfJQK4/4hFVDu&#10;XaEtXw1FB7LqzWJjm8Pf98FClDfAYCmAYUBGGH1wqIX8hFEPYyTF6uOKSIpR85JDF8R+GJq5Yy9h&#10;NA7gIo8li2MJ4QVApVhjNBxnephVq06yZQ2Whr7j4gI6p2KW1abFBq+2/Qajwga3HWtmFh3frdZh&#10;+E5/AwAA//8DAFBLAwQUAAYACAAAACEAJrL96t8AAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QU/DMAyF70j7D5GRuLGko2ysNJ0QiCuIwZB2yxqvrdY4VZOt5d/jnuDm9/z0/DnfjK4VF+xD40lD&#10;MlcgkEpvG6o0fH2+3j6ACNGQNa0n1PCDATbF7Co3mfUDfeBlGyvBJRQyo6GOscukDGWNzoS575B4&#10;d/S9M5FlX0nbm4HLXSsXSi2lMw3xhdp0+FxjedqenYbd23H/nar36sXdd4MflSS3llrfXI9PjyAi&#10;jvEvDBM+o0PBTAd/JhtEy1otVilneVoqdQdiyiTJ5B0mL1UJyCKX//8ofgEAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBxiDdNzwIAAMQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAmsv3q3wAAAA8BAAAPAAAAAAAAAAAAAAAAACkFAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAANQYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="6EA4A467" id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:513.7pt;margin-top:800.15pt;width:45pt;height:19.9pt;z-index:251672064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyiZ6NCgIAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU12O0zAQfkfiDpbfaZrQUoiarpZdLUJa&#10;fqSFAziO01gkHjN2m5QLIO0BlmcOwAE40O45GDvdboE3xIvl+fE33zczXp4MXcu2Cp0GU/B0MuVM&#10;GQmVNuuCf/xw8eQ5Z84LU4kWjCr4Tjl+snr8aNnbXGXQQFspZARiXN7bgjfe2zxJnGxUJ9wErDIU&#10;rAE74cnEdVKh6Am9a5NsOn2W9ICVRZDKOfKej0G+ivh1raR/V9dOedYWnLj5eGI8y3Amq6XI1yhs&#10;o+WehvgHFp3QhooeoM6FF2yD+i+oTksEB7WfSOgSqGstVdRAatLpH2quGmFV1ELNcfbQJvf/YOXb&#10;7Xtkuir4nDMjOhrR3c3X2x/f7m5+3n6/ZlnoUG9dTolXllL98BIGmnRU6+wlyE+OGThrhFmrU0To&#10;GyUqYpiGl8nR0xHHBZCyfwMVlRIbDxFoqLEL7aOGMEKnSe0O01GDZ5Kc80U6n1JEUiibZ4uncXqJ&#10;yO8fW3T+lYKOhUvBkYYfwcX20vlARuT3KaGWgQvdtnEBWvObgxKDJ5IPfEfmfiiH2Kk0SgvKSqh2&#10;JAdh3Cv6B3RpAL9w1tNOFdx93ghUnLWvDbXkRTqbhSWMxmy+yMjA40h5HBFGElTBPWfj9cyPi7ux&#10;qNcNVRqHYOCU2ljrKPGB1Z4/7U1Uvt/xsJjHdsx6+ImrXwAAAP//AwBQSwMEFAAGAAgAAAAhACay&#10;/erfAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I+w+RkbixpKNsrDSdEIgriMGQ&#10;dssar63WOFWTreXf457g5vf89Pw534yuFRfsQ+NJQzJXIJBKbxuqNHx9vt4+gAjRkDWtJ9TwgwE2&#10;xewqN5n1A33gZRsrwSUUMqOhjrHLpAxljc6Eue+QeHf0vTORZV9J25uBy10rF0otpTMN8YXadPhc&#10;Y3nanp2G3dtx/52q9+rF3XeDH5Ukt5Za31yPT48gIo7xLwwTPqNDwUwHfyYbRMtaLVYpZ3laKnUH&#10;YsokyeQdJi9VCcgil///KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMomejQoCAADR&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJrL96t8A&#10;AAAPAQAADwAAAAAAAAAAAAAAAABkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="006B3C43" w:rsidRPr="001C2C88" w:rsidRDefault="006B3C43" w:rsidP="006B3C43">
+                    <w:p w14:paraId="737E9E57" w14:textId="1CA40A89" w:rsidR="006B3C43" w:rsidRPr="001C2C88" w:rsidRDefault="006B3C43" w:rsidP="006B3C43">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="001C2C88">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
-                        <w:t>111.05</w:t>
+                        <w:t>11</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0005574A">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>5</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="001C2C88">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>.0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0005574A">
+                        <w:rPr>
+                          <w:color w:val="FF0000"/>
+                          <w:sz w:val="18"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t xml:space="preserve">The service is free and convenient. It is not necessary to engage an agent. Please ensure all the information provided </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> true and correct. Any illegal behaviors such as fraud or counterfeiting shall be subject to legal </w:t>
+        <w:t xml:space="preserve">The service is free and convenient. It is not necessary to engage an agent. Please ensure all the information provided are true and correct. Any illegal behaviors such as fraud or counterfeiting shall be subject to legal </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>actions.If</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have any question, please feel free to contact the BLI at (02)23961266 Ext.2236</w:t>
       </w:r>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>※Address for mailing or delivery in person</w:t>
       </w:r>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00731CAE" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
-        <w:t xml:space="preserve">100232 Bureau of Labor Insurance, Ministry of Labor, No.4, Section 1, Roosevelt Road, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> District, Taipei City.</w:t>
+        <w:t>100232 Bureau of Labor Insurance, Ministry of Labor, No.4, Section 1, Roosevelt Road, Zhongzheng District, Taipei City.</w:t>
       </w:r>
       <w:r w:rsidR="00F155B4" w:rsidRPr="0070359D">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10915" w:type="dxa"/>
         <w:tblInd w:w="28" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="702"/>
         <w:gridCol w:w="662"/>
         <w:gridCol w:w="549"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="496"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="514"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="5D089FB5" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="008D149A">
+          <w:p w14:paraId="429AAC20" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="008D149A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="44"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="56882C7B" wp14:editId="411F5A67">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251643392" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="71B6C5B0" wp14:editId="0BCAD498">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>7028180</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="130175" cy="9756140"/>
                       <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="4" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="130175" cy="9756140"/>
                               </a:xfrm>
@@ -9301,635 +9224,662 @@
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:553.4pt;margin-top:0;width:10.25pt;height:768.2pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMMK4DfQIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t7mQXhJtutrdUoS0&#10;wIqFD3Btp7FwbGO7TXcR/87YaUsLPCBEHhyPPR6fM3PGV9f7TqIdt05oVeNsnGLEFdVMqE2NP39a&#10;jeYYOU8UI1IrXuMn7vD14uWLq95UPNetloxbBEGUq3pT49Z7UyWJoy3viBtrwxVsNtp2xINpNwmz&#10;pIfonUzyNJ0mvbbMWE25c7C6HDbxIsZvGk79h6Zx3CNZY8Dm42jjuA5jsrgi1cYS0wp6gEH+AUVH&#10;hIJLT6GWxBO0teK3UJ2gVjvd+DHVXaKbRlAeOQCbLP2FzWNLDI9cIDnOnNLk/l9Y+n73YJFgNS4w&#10;UqSDEn2EpBG1kRzlIT29cRV4PZoHGwg6c6/pF4eUvmvBi99Yq/uWEwagsuCfXBwIhoOjaN2/0wyi&#10;k63XMVP7xnYhIOQA7WNBnk4F4XuPKCxmr9JsNsGIwlY5m0yzIlYsIdXxtLHOv+G6Q2FSYwvYY3Sy&#10;u3c+oCHV0SWi11KwlZAyGnazvpMW7QiIYxW/SABInrtJFZyVDseGiMMKgIQ7wl6AG4v9rczyIr3N&#10;y9FqOp+NilUxGZWzdD5Ks/K2nKZFWSxX3wPArKhawRhX90Lxo/Cy4u8Ke2iBQTJReqiHBE3ySeR+&#10;gd6dk0zj9yeSnfDQh1J0NZ6fnEgVCvtaMaBNKk+EHObJJfyYZcjB8R+zEmUQKj8oaK3ZE6jAaigS&#10;9CG8GDBptX3GqIfuq7H7uiWWYyTfKlBSmRVQauSjUUxmORj2fGd9vkMUhVA19hgN0zs/tPjWWLFp&#10;4aYsJkbpG1BfI6IwgjIHVAfNQodFBofXILTwuR29fr5Zix8AAAD//wMAUEsDBBQABgAIAAAAIQBJ&#10;oRaR3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2mDW2IUyGknoAD&#10;LRLXbbxNImI7xE4b/p7tid52NKPZN8Vmsp040RBa7zQkMwWCXOVN62oNn/vtwwpEiOgMdt6Rhl8K&#10;sClvbwrMjT+7DzrtYi24xIUcNTQx9rmUoWrIYpj5nhx7Rz9YjCyHWpoBz1xuOzlXKpMWW8cfGuzp&#10;paHqezdaDZgtzM/7MX3bv44ZrutJbZdfSuv7u+n5CUSkKf6H4YLP6FAy08GPzgTRsU5UxuxRA0+6&#10;+Mn8MQVx4GuZZguQZSGvN5R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAwwrgN9AgAA&#10;+wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEmhFpHf&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" o:allowincell="f" stroked="f"/>
+                    <v:rect w14:anchorId="7B328BFC" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:553.4pt;margin-top:0;width:10.25pt;height:768.2pt;z-index:251643392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOldi/gEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu7Ko6TR1KkIa&#10;bGLsB7iOk1g4PnN2m5Zfz9npSmFviDxYPt/dl+/7fF7eHHrD9gq9BlvxYpJzpqyEWtu24s/fNu8+&#10;cOaDsLUwYFXFj8rzm9XbN8vBlWoKHZhaISMQ68vBVbwLwZVZ5mWneuEn4JSlZAPYi0AhtlmNYiD0&#10;3mTTPL/KBsDaIUjlPZ3ejUm+SvhNo2R4aBqvAjMVJ24hrZjWbVyz1VKULQrXaXmiIf6BRS+0pZ+e&#10;oe5EEGyH+hVUryWChyZMJPQZNI2WKmkgNUX+l5qnTjiVtJA53p1t8v8PVn7ZPyLTdcVnnFnR0xV9&#10;JdOEbY1i02jP4HxJVU/uEaNA7+5BfvfMwrqjKnWLCEOnRE2kilif/dEQA0+tbDt8hprQxS5AcurQ&#10;YB8ByQN2SBdyPF+IOgQm6bB4nxeLOWeSUteL+VUxSzeWifKl26EPHxX0LG4qjsQ9oYv9vQ+RjShf&#10;ShJ7MLreaGNSgO12bZDtBQ3HJn1JAIm8LDM2FluIbSNiPEkyo7LRoS3UR1KJME4YvQjadIA/ORto&#10;uiruf+wEKs7MJ0tOXRczksJCCmbzxZQCvMxsLzPCSoKqeOBs3K7DOMI7h7rt6E9FEm3hltxtdBIe&#10;nR9ZncjSBCU/TtMeR/QyTlW/3+TqFwAAAP//AwBQSwMEFAAGAAgAAAAhAEmhFpHfAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaYNbYhTIaSegAMtEtdtvE0iYjvEThv+&#10;nu2J3nY0o9k3xWaynTjREFrvNCQzBYJc5U3rag2f++3DCkSI6Ax23pGGXwqwKW9vCsyNP7sPOu1i&#10;LbjEhRw1NDH2uZShashimPmeHHtHP1iMLIdamgHPXG47OVcqkxZbxx8a7Omloep7N1oNmC3Mz/sx&#10;fdu/jhmu60ltl19K6/u76fkJRKQp/ofhgs/oUDLTwY/OBNGxTlTG7FEDT7r4yfwxBXHga5lmC5Bl&#10;Ia83lH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASjpXYv4BAADbAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASaEWkd8AAAALAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" o:allowincell="f" stroked="f"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00064EE1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="25"/>
                 <w:szCs w:val="25"/>
               </w:rPr>
               <w:t>Injury/Sickness Diagnosis Statement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00F23B97">
+          <w:p w14:paraId="42CA115B" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00F23B97">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00064EE1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">The statement shall be used for the application of injury or sickness benefits. </w:t>
             </w:r>
             <w:r w:rsidR="00064EE1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Alternatively, the applicant may provide an original certificate issued by the hospital or clinic where the insured seeks medication, carrying the name of the injury/sickness and the date of check in and discharge from the hospital.</w:t>
             </w:r>
             <w:r w:rsidR="00443DD1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="08E3CD04" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="2EE3BFD1" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00DF4DBB">
+          <w:p w14:paraId="72427F54" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00DF4DBB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:position w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Name of the patient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="7C1BA183" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="4B10234A" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:position w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(2)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
             </w:r>
             <w:r w:rsidR="001A6520" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A6520" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of alien resident</w:t>
             </w:r>
             <w:r w:rsidR="00920819" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> certificate</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00920819" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>or passport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="549" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="45269BBC" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="75314A91" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="7F06A39E" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="3CBFE9D9" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="297AF0A4" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="6C6E9001" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="68975AB1" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="117F1A89" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="5429B244" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="5EA8B2E4" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00BB558F">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="796C166B" w14:textId="77777777" w:rsidTr="00BB558F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="0014550D">
+          <w:p w14:paraId="263CD36B" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="0014550D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="068775DC" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00680697" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="15C11F10" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00680697" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(3)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3)</w:t>
             </w:r>
             <w:r w:rsidR="00920819" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Date of birth</w:t>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00920819" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5156" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00761A37">
+          <w:p w14:paraId="2CD16DBF" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00761A37">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="60E0767E" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="42A50580" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:pBdr>
                 <w:right w:val="single" w:sz="12" w:space="4" w:color="0000FF"/>
               </w:pBdr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
+          <w:p w14:paraId="4FD0D870" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:pBdr>
                 <w:right w:val="single" w:sz="12" w:space="4" w:color="0000FF"/>
               </w:pBdr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name of the disease, the parts of the body injured and symptoms</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
@@ -9945,519 +9895,492 @@
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>including the International Classification of Diseases (ICD) codes.</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="1A0C31D5" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:widowControl/>
               <w:pBdr>
                 <w:right w:val="single" w:sz="12" w:space="4" w:color="0000FF"/>
               </w:pBdr>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="08AB9D05" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="1E2EAFDE" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
+          <w:p w14:paraId="001DA74D" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The date of first visit due to the injury/sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="0CA7EBAC" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="2108EFE4" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1411" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="6EE7CDD7" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
+          <w:p w14:paraId="4DD0A1C2" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name of the first hospital/clinic visited due to the same injury/sickness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5818" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
+          <w:p w14:paraId="57DA803E" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name of the Hospital/Clinic</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
+          <w:p w14:paraId="7476B285" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date of visit</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="4ADD4968" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="3AB3704E" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
+          <w:p w14:paraId="10E82F9D" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Period of medication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
+          <w:p w14:paraId="36775441" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="182" w:line="200" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hospitalization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00305A08">
+          <w:p w14:paraId="1AE820A0" w14:textId="77777777" w:rsidR="00305A08" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="00305A08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>From</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>mm-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>mm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>dd</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>-dd-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>yy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>yy</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-            </w:r>
+              <w:t>mm-dd-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>mm-</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00F67DD3" w:rsidP="00305A08">
+          <w:p w14:paraId="563859E3" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00F67DD3" w:rsidP="00305A08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00805B6A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
@@ -10475,325 +10398,289 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, p</w:t>
             </w:r>
             <w:r w:rsidR="002C4AB1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>lease provide the beginning and ending dates of each hospitalization</w:t>
             </w:r>
             <w:r w:rsidR="002C4AB1" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="42A7C13B" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
+          <w:p w14:paraId="265602DC" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
+          <w:p w14:paraId="4CB870DC" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="182" w:line="200" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Outpatient care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
+          <w:p w14:paraId="5ACE97F0" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="009D29AE" w:rsidP="003B58A3">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="182" w:line="200" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">From </w:t>
             </w:r>
             <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>-dd-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>dd</w:t>
+              <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To </w:t>
+            </w:r>
+            <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>mm-dd-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="A6A6A6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
-                <w:sz w:val="16"/>
-[...68 lines deleted...]
-                <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The patient has actually received _____ times of medical care.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="019CA6D8" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:trHeight w:val="1414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
+          <w:p w14:paraId="38ACD59E" w14:textId="77777777" w:rsidR="00CB5C76" w:rsidRPr="00BB547C" w:rsidRDefault="00CB5C76" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A611E5" w:rsidP="00CB5C76">
+          <w:p w14:paraId="598BD86D" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A611E5" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Process of the medical care</w:t>
             </w:r>
             <w:r w:rsidR="003A1231" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -10822,96 +10709,96 @@
               </w:rPr>
               <w:t>Current health status and complications, if any</w:t>
             </w:r>
             <w:r w:rsidR="003A1231" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="64FAB91E" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00FA1DDA">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="40CD8C90" w14:textId="77777777" w:rsidTr="00FA1DDA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
+          <w:p w14:paraId="71B95201" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00BB558F" w:rsidP="00CB5C76">
+          <w:p w14:paraId="6D8BF0A4" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00BB558F" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Treatment during hospitalization</w:t>
             </w:r>
             <w:r w:rsidR="00805B6A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
@@ -10935,56 +10822,55 @@
             <w:r w:rsidR="00805B6A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00805B6A" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="2C9BA7C2" w14:textId="77777777" w:rsidR="00805B6A" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>whether care was needed during hospitalization</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -11009,85 +10895,84 @@
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00805B6A" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="6A7F91C5" w14:textId="77777777" w:rsidR="00805B6A" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>whether the patient was placed in a ward for intensive care or isolation</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="3B0819AB" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00805B6A" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
@@ -11126,203 +11011,203 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">______________________________  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="525013BA" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
+          <w:p w14:paraId="2896492E" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A611E5" w:rsidP="00CB5C76">
+          <w:p w14:paraId="28822D86" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A611E5" w:rsidP="00CB5C76">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Physicians advice, the influence of the injury/sickness on working, and the estimated time to resume general work </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>( The</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> time shall be determined based on the "capability to  perform general work duties" rather than the "capability to perform the original job duties").</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8505" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
+          <w:p w14:paraId="25192FEB" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00FA1DDA">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="1BD0E9A4" w14:textId="77777777" w:rsidTr="00FA1DDA">
         <w:trPr>
           <w:trHeight w:val="3638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="0000FF"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00547F96" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="651199BD" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00547F96" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The undersigned hereby confirms that he/she has provided medical services to the above patient and made the diagnosis in person.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="0033103A">
+          <w:p w14:paraId="6F43D953" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E1668F2" wp14:editId="5CC4D3D8">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F4A952B" wp14:editId="6B499D89">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5327650</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>62230</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1108710" cy="1529715"/>
                       <wp:effectExtent l="0" t="0" r="15240" b="13335"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Rectangle 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1108710" cy="1529715"/>
                               </a:xfrm>
@@ -11344,98 +11229,98 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.5pt;margin-top:4.9pt;width:87.3pt;height:120.45pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb5ZNkiAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO0zAQvSPxD5bv3cTddNtGTVerpkFI&#10;C6xY+ADXcRoLxw6227Ss+HfGTlpa9oIQOSR2ZuZ53swbL+4PjUR7bqzQKsPkJsaIK6ZLobYZ/vql&#10;GM0wso6qkkqteIaP3OL75ds3i65N+VjXWpbcIABRNu3aDNfOtWkUWVbzhtob3XIFxkqbhjrYmm1U&#10;GtoBeiOjcRzfRZ02ZWs049bC37w34mXAryrO3KeqstwhmWHIzYW3Ce+Nf0fLBU23hra1YEMa9B+y&#10;aKhQcOgZKqeOop0Rr6AawYy2unI3TDeRrirBeOAAbEj8B5vnmrY8cIHi2PZcJvv/YNnH/ZNBoszw&#10;LUaKNtCiz1A0qraSo1tfnq61KXg9t0/GE7Tto2bfLFJ6VYMXfzBGdzWnJSRFvH90FeA3FkLRpvug&#10;S0CnO6dDpQ6VaTwg1AAdQkOO54bwg0MMfhISz6YE+sbARibj+ZRMwhk0PYW3xrp3XDfILzJsIPkA&#10;T/eP1vl0aHpy8acpXQgpQ9elQl2G55PxJARYLUXpjYGl2W5W0qA99bqBpyiGc6/cPHJObd372aPN&#10;tfN+NG2EA11L0WR45uMHpflCrVUZXBwVsl9DjlL5KOANWQ+rXj8v83i+nq1nySgZ361HSZzno4di&#10;lYzuCjKd5Lf5apWTn54BSdJalCVXnsRJyyT5O60MU9Wr8KzmK7L2siZFeF7XJLpOI9QfWJ2+gV1Q&#10;iBdFL66NLo8gEKP74YTLBBa1Nj8w6mAwM2y/76jhGMn3CkQ2J0niJzlsksl0DBtzadlcWqhiAJVh&#10;h1G/XLl++netEdsaTiKh+0o/gDArESTjRdtnNcgZhi8wGC4KP92X++D1+zpb/gIAAP//AwBQSwME&#10;FAAGAAgAAAAhAHLXI4LhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx&#10;dpc20oIMTWPSm0m1eultC1MgsrOE3Rbw17s92ePkTd77vmw9mlZcqHeNZYRopkAQF7ZsuEL4/to+&#10;r0A4r7nUrWVCmMjBOr+/y3Ra2oE/6bL3lQgl7FKNUHvfpVK6oiaj3cx2xCE72d5oH86+kmWvh1Bu&#10;WjlXKpZGNxwWat3RW03Fz/5sEHbTk4u2B7epJpUM8cevHJfvO8THh3HzCsLT6P+f4Yof0CEPTEd7&#10;5tKJFmG1SIKLR0iCwTVX0SIGcUSYv6glyDyTtwr5HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAb5ZNkiAIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBy1yOC4QAAAAoBAAAPAAAAAAAAAAAAAAAAAOIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" filled="f" strokecolor="blue">
+                    <v:rect w14:anchorId="6E9D260D" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:419.5pt;margin-top:4.9pt;width:87.3pt;height:120.45pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSyDFFLAIAAC4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6r47TZm2NOEWRLMOA&#10;bivW7QMYWY6FyaJGKXGyrx8lp1273Yb5IIjm4yP5SM1vDr0Ve03BoKtleTaRQjuFjXHbWn77un5z&#10;JUWI4Bqw6HQtjzrIm8XrV/PBV3qKHdpGk2ASF6rB17KL0VdFEVSnewhn6LVjZ4vUQ2STtkVDMDB7&#10;b4vpZPK2GJAaT6h0CPx3NTrlIvO3rVbxc9sGHYWtJdcW80n53KSzWMyh2hL4zqhTGfAPVfRgHCd9&#10;olpBBLEj8xdVbxRhwDaeKewLbFujdO6Buyknf3Tz0IHXuRcWJ/gnmcL/o1Wf9vckTFPLcykc9Dyi&#10;LywauK3V4jzJM/hQMerB31NqMPg7VN+DcLjsGKVviXDoNDRcVJnwxYuAZAQOFZvhIzbMDruIWalD&#10;S30iZA3EIQ/k+DQQfYhC8c+ynFxdljw3xb5yNr2+LGc5B1SP4Z5CfK+xF+lSS+LiMz3s70JM5UD1&#10;CEnZHK6NtXnq1omhltez6SwHBLSmSc7cJW03S0tiD2lv+FuvT3lfwBLzCkI34sIxrDAmHFS9ibzX&#10;1vS1vErxp01LQr1zTYZEMHa8c43WnZRLYo2ib7A5snCE49LyI+NLh/RTioEXtpbhxw5IS2E/OBb/&#10;ury4SBuejYvZ5ZQNeu7ZPPeAU0xVyyjFeF3G8VXsPJltx5nKrIrDWx5Ya7KUaZhjVadieSmzwqcH&#10;lLb+uZ1Rv5/54hcAAAD//wMAUEsDBBQABgAIAAAAIQBy1yOC4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT4NAEIXvJv6HzZh4MXaXNtKCDE1j0ptJtXrpbQtTILKzhN0W8Ne7Pdnj5E3e+75s&#10;PZpWXKh3jWWEaKZAEBe2bLhC+P7aPq9AOK+51K1lQpjIwTq/v8t0WtqBP+my95UIJexSjVB736VS&#10;uqImo93MdsQhO9neaB/OvpJlr4dQblo5VyqWRjccFmrd0VtNxc/+bBB205OLtge3qSaVDPHHrxyX&#10;7zvEx4dx8wrC0+j/n+GKH9AhD0xHe+bSiRZhtUiCi0dIgsE1V9EiBnFEmL+oJcg8k7cK+R8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0sgxRSwCAAAuBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEActcjguEAAAAKAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="1 1"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00547F96" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of the NHI-designated hospital/clinic.</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="008E7163" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="00FA1DDA" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008E7163" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00547F96" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="18F5340D" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00547F96" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113" w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
@@ -11454,149 +11339,149 @@
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="008E7163" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TEL</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E7163" w:rsidRPr="00BB547C" w:rsidRDefault="008E7163" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="11DA839C" w14:textId="77777777" w:rsidR="008E7163" w:rsidRPr="00BB547C" w:rsidRDefault="008E7163" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113" w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Practitioner's License</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">                   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="008E7163" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="06F7A395" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="008E7163" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113" w:firstLineChars="100" w:firstLine="220"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="654B4F89" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="520" w:lineRule="exact"/>
               <w:ind w:right="113" w:firstLineChars="116" w:firstLine="255"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05FFEDB3" wp14:editId="464E928A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="022D87FC" wp14:editId="27C681BA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4070350</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>33020</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="487680" cy="463550"/>
                       <wp:effectExtent l="0" t="0" r="26670" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="Rectangle 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="487680" cy="463550"/>
                               </a:xfrm>
@@ -11618,51 +11503,51 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:320.5pt;margin-top:2.6pt;width:38.4pt;height:36.5pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCR4dyuhwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDuieOsk02sdVZRHFeV&#10;tu2q234AARyjYqBA4qSr/nsHnKTZ7qWq6gMGZnjMm3nD3f2hlWjPrRNaFTgdjjDiimom1LbAX79U&#10;gxlGzhPFiNSKF/jIHb5fvH1z15mcj3WjJeMWAYhyeWcK3Hhv8iRxtOEtcUNtuAJjrW1LPCztNmGW&#10;dIDeymQ8Gk2TTltmrKbcOdgteyNeRPy65tR/qmvHPZIFhth8HG0cN2FMFnck31piGkFPYZB/iKIl&#10;QsGlF6iSeIJ2VryCagW12unaD6luE13XgvLIAdikoz/YPDXE8MgFkuPMJU3u/8HSj/tHiwQr8Bgj&#10;RVoo0WdIGlFbyVEW0tMZl4PXk3m0gaAzD5p+c0jpVQNefGmt7hpOGASVBv/kxYGwcHAUbboPmgE6&#10;2XkdM3WobRsAIQfoEAtyvBSEHzyisJnNbqczKBsFUza9mUxiwRKSnw8b6/w7rlsUJgW2EHoEJ/sH&#10;50MwJD+7hLuUroSUseZSoa7A88l4Eg84LQULxsjRbjcradGeBNXAV1WRGbC/dgvIJXFN7+eOrtS+&#10;F1QrPKhairbAs3D+pLOQprVi8X5PhOznEKNU4VpgDVGfZr16nuej+Xq2nmWDbDxdD7JRWQ6W1Sob&#10;TKv0dlLelKtVmf4MDNIsbwRjXAUSZyWn2d8p5dRTvQYvWn5B1l3npIrf65wkL8OI+QdW539kF/UR&#10;JNFLa6PZEeRhdd+a8JTApNH2B0YdtGWB3fcdsRwj+V6BxOZploU+jotscjuGhb22bK4tRFGAKrDH&#10;qJ+ufN/7O2PFtoGb0lh9pZcgy1pEyQTJ9lGdxAytFxmcnonQ29fr6PX7MVv8AgAA//8DAFBLAwQU&#10;AAYACAAAACEA+MDhCd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG7yZ9h8006cXY&#10;BaJQkaVpmvRmUq1evG3ZEYjsLGG3BXx6x5PeZvJP/vm+YjvZTlxx8K0jBfE6AoFUOdNSreD97XC3&#10;AeGDJqM7R6hgRg/bcnFT6Ny4kV7xegq14BLyuVbQhNDnUvqqQav92vVInH26werA61BLM+iRy20n&#10;kyhKpdUt8YdG97hvsPo6XayC43zr48OH39Vz9DimL99yyp6PSq2W0+4JRMAp/B3DLz6jQ8lMZ3ch&#10;40WnIL2P2SUoeEhAcJ7FGaucedgkIMtC/hcofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCR4dyuhwIAABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD4wOEJ3wAAAAgBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="blue">
+                    <v:rect w14:anchorId="398FCC07" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:320.5pt;margin-top:2.6pt;width:38.4pt;height:36.5pt;z-index:251645440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSt63sKwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z91Gt9tV606njSGk&#10;A04c/IAsTduINA5Otm78+nPS3RjwhuhDFNf2F/vz5+XdsTPsoNBrsCWfjMacKSuh0rYp+bev2zcL&#10;znwQthIGrCr5SXl+t3r9atm7Qk2hBVMpZARifdG7krchuCLLvGxVJ/wInLLkrAE7EcjEJqtQ9ITe&#10;mWw6Hs+zHrByCFJ5T383g5OvEn5dKxk+17VXgZmSU20hnZjOXTyz1VIUDQrXankuQ/xDFZ3Qlh69&#10;QG1EEGyP+i+oTksED3UYSegyqGstVeqBupmM/+jmqRVOpV6IHO8uNPn/Bys/HR6R6arkU86s6GhE&#10;X4g0YRujWB7p6Z0vKOrJPWJs0LsHkN89s7BuKUrdI0LfKlFRUZMYn/2WEA1PqWzXf4SK0MU+QGLq&#10;WGMXAYkDdkwDOV0Goo6BSfqZL27mCxqbJFc+fzubpYFlonhJdujDewUdi5eSI5WewMXhwYdYjChe&#10;QuJbFrbamDRzY1lf8tvZdJYSPBhdRWfqEZvd2iA7iKga+rbb1Bl1fx0WkTfCt0OcP/kNhEFQnQ6k&#10;aqO7ki9i/llnkaZ3tkrvB6HNcKcajT3zFqkaKN9BdSLaEAbJ0orRpQX8yVlPci25/7EXqDgzHyxR&#10;fzvJ86jvZOSzmykZeO3ZXXuElQRV8sDZcF2HYSf2DnXT0kuTxIqFexpXrROVcZRDVediSZKJ4fP6&#10;RM1f2ynq15KvngEAAP//AwBQSwMEFAAGAAgAAAAhAPjA4QnfAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOg0AQhu8mfYfNNOnF2AWiUJGlaZr0ZlKtXrxt2RGI7CxhtwV8eseT3mbyT/75vmI7&#10;2U5ccfCtIwXxOgKBVDnTUq3g/e1wtwHhgyajO0eoYEYP23JxU+jcuJFe8XoKteAS8rlW0ITQ51L6&#10;qkGr/dr1SJx9usHqwOtQSzPokcttJ5MoSqXVLfGHRve4b7D6Ol2sguN86+PDh9/Vc/Q4pi/fcsqe&#10;j0qtltPuCUTAKfwdwy8+o0PJTGd3IeNFpyC9j9klKHhIQHCexRmrnHnYJCDLQv4XKH8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA0ret7CsCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+MDhCd8AAAAIAQAADwAAAAAAAAAAAAAAAACFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="1 1"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005D77CF" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>President of the hospital</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single" w:color="0000FF"/>
@@ -11677,68 +11562,68 @@
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00005517" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stamp</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00FA1DDA" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00402D81" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="0033103A">
+          <w:p w14:paraId="153734C1" w14:textId="77777777" w:rsidR="00402D81" w:rsidRPr="00BB547C" w:rsidRDefault="00A06F9E" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F589FE8" wp14:editId="15FB7714">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251647488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="056B7260" wp14:editId="060F8107">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3189605</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>66040</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="487680" cy="463550"/>
                       <wp:effectExtent l="0" t="0" r="26670" b="12700"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Rectangle 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="487680" cy="463550"/>
                               </a:xfrm>
@@ -11760,51 +11645,51 @@
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:251.15pt;margin-top:5.2pt;width:38.4pt;height:36.5pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApDCH1hwIAABQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Zx1nnZu1zmoVx1Wl&#10;bbvqth9AAMeoGCiQOOmq/94BJ2nSfamq+gEDMxzmzJzh7n7fSrTj1gmtCpzeDDHiimom1KbAX79U&#10;gxlGzhPFiNSKF/jAHb5fvH1z15mcj3SjJeMWAYhyeWcK3Hhv8iRxtOEtcTfacAXGWtuWeFjaTcIs&#10;6QC9lcloOJwknbbMWE25c7Bb9ka8iPh1zan/VNeOeyQLDLH5ONo4rsOYLO5IvrHENIIewyD/EEVL&#10;hIJLz1Al8QRtrXgF1QpqtdO1v6G6TXRdC8ojB2CTDv9g89wQwyMXSI4z5zS5/wdLP+6eLBIMaoeR&#10;Ii2U6DMkjaiN5Gga0tMZl4PXs3mygaAzj5p+c0jpZQNe/MFa3TWcMAgqDf7J1YGwcHAUrbsPmgE6&#10;2XodM7WvbRsAIQdoHwtyOBeE7z2isJnNppMZlI2CKZvcjsexYAnJT4eNdf4d1y0KkwJbCD2Ck92j&#10;8yEYkp9cwl1KV0LKWHOpUFfg+Xg0jgecloIFY+RoN+ultGhHgmrgq6rIDNhfugXkkrim93MHV2rf&#10;C6oVHlQtRVvgWTh/1FlI00qxeL8nQvZziFGqcC2whqiPs149L/PhfDVbzbJBNpqsBtmwLAcP1TIb&#10;TKp0Oi5vy+WyTH8GBmmWN4IxrgKJk5LT7O+UcuypXoNnLV+RdZc5qeL3OifJdRgx/8Dq9I/soj6C&#10;JHpprTU7gDys7lsTnhKYNNr+wKiDtiyw+74llmMk3yuQ2DzNstDHcZGNpyNY2EvL+tJCFAWoAnuM&#10;+unS972/NVZsGrgpjdVX+gFkWYsomSDZPqqjmKH1IoPjMxF6+3IdvX4/ZotfAAAA//8DAFBLAwQU&#10;AAYACAAAACEA3DiGQt8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbBC1&#10;03dDnKpC6g6ppbBh58ZDEhGPo9htEr6eYQXL0T2690y2HVwjrtiF2pOGZKJAIBXe1lRqeH/bP65B&#10;hGjImsYTahgxwDa/vclMan1Pr3g9xVJwCYXUaKhibFMpQ1GhM2HiWyTOPn3nTOSzK6XtTM/lrpFT&#10;pZbSmZp4oTItPldYfJ0uTsNhfAjJ/iPsylFt+uXxWw6rl4PW93fD7glExCH+wfCrz+qQs9PZX8gG&#10;0WhYqOmMUQ7UHAQDi9UmAXHWsJ7NQeaZ/P9B/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQApDCH1hwIAABQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDcOIZC3wAAAAkBAAAPAAAAAAAAAAAAAAAAAOEEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" strokecolor="blue">
+                    <v:rect w14:anchorId="2DC605E2" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:251.15pt;margin-top:5.2pt;width:38.4pt;height:36.5pt;z-index:251647488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4LBTsKwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GPEjEQfjfxPzR9lwUEjtuwXC4gxuTU&#10;i6c/oHS7bGPbqdPCgr/+pl0OUd+M+9B0dma+znzfzOLuaA07KAwaXMVHgyFnykmotdtV/NvXzZs5&#10;ZyEKVwsDTlX8pAK/W75+teh8qcbQgqkVMgJxoex8xdsYfVkUQbbKijAArxw5G0ArIpm4K2oUHaFb&#10;U4yHw1nRAdYeQaoQ6O+6d/Jlxm8aJePnpgkqMlNxqi3mE/O5TWexXIhyh8K3Wp7LEP9QhRXa0aMX&#10;qLWIgu1R/wVltUQI0MSBBFtA02ipcg/UzWj4RzdPrfAq90LkBH+hKfw/WPnp8IhM16QdZ05YkugL&#10;kSbczih2k+jpfCgp6sk/Ymow+AeQ3wNzsGopSt0jQtcqUVNRoxRf/JaQjECpbNt9hJrQxT5CZurY&#10;oE2AxAE7ZkFOF0HUMTJJPyfzm9mcZJPkmszeTqdZsEKUL8keQ3yvwLJ0qThS6RlcHB5CTMWI8iUk&#10;veVgo43JmhvHuorfTsfTnBDA6Do5c4+4264MsoNIU0PfZpM7o+6vwxLyWoS2jwunsIbYD5TVkaba&#10;aFvxeco/z1mi6Z2r8/tRaNPfqUbjzrwlqnrKt1CfiDaEfmRpxejSAv7krKNxrXj4sReoODMfHFF/&#10;O5pM0nxnYzK9GZOB157ttUc4SVAVj5z111Xsd2LvUe9aemmUWXFwT3I1OlOZpOyrOhdLI5kZPq9P&#10;mvlrO0f9WvLlMwAAAP//AwBQSwMEFAAGAAgAAAAhANw4hkLfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8tOwzAQRfdI/IM1SGwQtdN3Q5yqQuoOqaWwYefGQxIRj6PYbRK+nmEFy9E9uvdMth1c&#10;I67YhdqThmSiQCAV3tZUanh/2z+uQYRoyJrGE2oYMcA2v73JTGp9T694PcVScAmF1GioYmxTKUNR&#10;oTNh4lskzj5950zksyul7UzP5a6RU6WW0pmaeKEyLT5XWHydLk7DYXwIyf4j7MpRbfrl8VsOq5eD&#10;1vd3w+4JRMQh/sHwq8/qkLPT2V/IBtFoWKjpjFEO1BwEA4vVJgFx1rCezUHmmfz/Qf4DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA+CwU7CsCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3DiGQt8AAAAJAQAADwAAAAAAAAAAAAAAAACFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;" filled="f" strokecolor="blue">
                       <v:stroke dashstyle="1 1"/>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="005D77CF" w:rsidRPr="00BB547C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005D77CF" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Physician</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
@@ -11821,182 +11706,180 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00005517" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Stamp</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA1DDA" w:rsidRPr="00BB547C" w:rsidRDefault="00402D81" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="01EF9EDE" w14:textId="77777777" w:rsidR="00FA1DDA" w:rsidRPr="00BB547C" w:rsidRDefault="00402D81" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                        </w:t>
             </w:r>
             <w:r w:rsidR="00FA1DDA" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00050103" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00050103" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hospital logo</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00005517" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="60AE5A73" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00005517" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of issuance</w:t>
             </w:r>
             <w:r w:rsidR="005309C2" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w:rsidTr="00805B6A">
+      <w:tr w:rsidR="005309C2" w:rsidRPr="00C2595E" w14:paraId="645969DF" w14:textId="77777777" w:rsidTr="00805B6A">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10915" w:type="dxa"/>
             <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="0000FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D84C7A" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00251384">
+          <w:p w14:paraId="389FE65C" w14:textId="77777777" w:rsidR="00D84C7A" w:rsidRPr="00BB547C" w:rsidRDefault="005309C2" w:rsidP="00251384">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:ind w:leftChars="-11" w:left="117" w:hangingChars="88" w:hanging="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00D84C7A" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The diagnosis statement is used for claiming injury or sickness benefits under labor insurance. Providing false information herein shall constitute the offense of forgery.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE72F3" w:rsidRPr="00BB547C" w:rsidRDefault="00CE72F3" w:rsidP="00CE72F3">
+          <w:p w14:paraId="69553096" w14:textId="77777777" w:rsidR="00CE72F3" w:rsidRPr="00BB547C" w:rsidRDefault="00CE72F3" w:rsidP="00CE72F3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="434" w:hangingChars="310" w:hanging="434"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00305A08" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidR="00CB008A" w:rsidRPr="00BB547C">
               <w:rPr>
@@ -12025,98 +11908,87 @@
             <w:r w:rsidR="00761A37" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00761A37" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">The diagnosis statement shall be issued by a licensed physician, otherwise it shall be considered invalid. If there is any alteration to the Statement, the physician should affix his/her </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00CE72F3" w:rsidP="00CE72F3">
+          <w:p w14:paraId="0435CA2E" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00CE72F3" w:rsidP="00CE72F3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:left="434" w:hangingChars="310" w:hanging="434"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00761A37" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>personal</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> seal thereon to confirm.</w:t>
+              <w:t>personal seal thereon to confirm.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BB558F" w:rsidRPr="00BB547C" w:rsidRDefault="00761A37" w:rsidP="00CE72F3">
+          <w:p w14:paraId="1E99F877" w14:textId="77777777" w:rsidR="00BB558F" w:rsidRPr="00BB547C" w:rsidRDefault="00761A37" w:rsidP="00CE72F3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:leftChars="245" w:left="682" w:hangingChars="102" w:hanging="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
@@ -12151,58 +12023,57 @@
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>If hospitalized, the patient must provide information in item (9) about whether care was needed during hospitalization, or whether the patient was placed in a ward for intensive care or isolation</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00BB558F" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00761A37" w:rsidP="00CE72F3">
+          <w:p w14:paraId="13DDB816" w14:textId="77777777" w:rsidR="005309C2" w:rsidRPr="00BB547C" w:rsidRDefault="00761A37" w:rsidP="00CE72F3">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:ind w:leftChars="245" w:left="682" w:hangingChars="102" w:hanging="143"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00815ED3" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> The applicant may, alternatively, attach the diagnosis statement issued by the hospital or clinic attending the patient, subject to that such diagnosis statement has clearly specified the period of hospitalization</w:t>
             </w:r>
             <w:r w:rsidR="00815ED3" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
@@ -12299,109 +12170,108 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00CB3F30" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00815ED3" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>the period and number of times receiving outpatient service (For individuals suffering from occupational injuries/sickness, it is also necessary to specify). The diagnosis statement, in the meantime, shall bear the personal seal of the physician and the chop of the hospital.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FA1DDA" w:rsidRPr="00BB547C" w:rsidRDefault="00FA1DDA" w:rsidP="00FA1DDA">
+          <w:p w14:paraId="3BEBE914" w14:textId="77777777" w:rsidR="00FA1DDA" w:rsidRPr="00BB547C" w:rsidRDefault="00FA1DDA" w:rsidP="00FA1DDA">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AD38C8" w:rsidRPr="00C2595E" w:rsidRDefault="00743FCA" w:rsidP="00AD38C8">
+    <w:p w14:paraId="553F8666" w14:textId="77777777" w:rsidR="00AD38C8" w:rsidRPr="00C2595E" w:rsidRDefault="00743FCA" w:rsidP="00AD38C8">
       <w:pPr>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00743FCA">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ⅰ.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD38C8" w:rsidRPr="00C2595E">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>Please read the following notes before completing the form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="007460DC" w:rsidP="0033103A">
+    <w:p w14:paraId="0113D099" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="007460DC" w:rsidP="0033103A">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="007B00EB" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
@@ -12427,251 +12297,232 @@
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> period of receiving inpatient or outpatient services).</w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">By nature, the </w:t>
+        <w:t xml:space="preserve">By nature, the benefits </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>benefits serves</w:t>
+        <w:t>serves</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a subsidy (compensation) to salary payment, rather than a medical subsidy. </w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an insured remains capable of working or has received the original salary during the period of receiving medical treatment, he/she shall not claim such benefits. If the insured has returned to work due to improved health status or recovery, or if the medical treatment has been discontinued, the benefits shall be available up to the day </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to the first day he/she resumes work.</w:t>
+        <w:t>If an insured remains capable of working or has received the original salary during the period of receiving medical treatment, he/she shall not claim such benefits. If the insured has returned to work due to improved health status or recovery, or if the medical treatment has been discontinued, the benefits shall be available up to the day preceding to the first day he/she resumes work.</w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00344758" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please visit the BLI’s website (https://www.bli.gov.tw) to access to relevant regulations and examples of the completed form.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A95BDB" w:rsidRPr="00BB547C" w:rsidRDefault="007460DC" w:rsidP="0033103A">
+    <w:p w14:paraId="70363361" w14:textId="77777777" w:rsidR="00A95BDB" w:rsidRPr="00BB547C" w:rsidRDefault="007460DC" w:rsidP="0033103A">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>When the insured person is hospitalized due to occupational injury or sickness, the occupational injury or sickness benefits claimed for the same occupational injury/sickness in accordance with the Labor Occupational Accident Insurance and Protection Act may include a care subsidy if the doctors at the hospital deem it necessary for the insured person during hospitalization. A daily amount of NT$1,200 may be disbursed from the date of becoming eligible for occupational injury/illness benefits after hospitalization to the date of discharge.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Periods of hospitalization in an intensive care ward unit or isolation ward are not eligible for care subsidy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="6A5DFA1C" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:spacing w:beforeLines="30" w:before="109" w:afterLines="30" w:after="109"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve">Ⅱ. </w:t>
       </w:r>
       <w:r w:rsidR="003F3234" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018448E" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="325102E0" w14:textId="77777777" w:rsidR="0018448E" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00F733FC" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>The right to claim for the injury or sickness benefits shall be extinguished if such right is not exercised within five years from the date that the benefits can be claimed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018448E" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="68E82B22" w14:textId="77777777" w:rsidR="0018448E" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If the injury/sickness occurred during the insured period, the insured is eligible to claim injury or sickness benefits within one year after the termination of the insurance coverage.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00623772" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="2DCB9670" w14:textId="77777777" w:rsidR="00623772" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="008D543B" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
@@ -12756,135 +12607,135 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00295F74" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">the treatment for injury or illness. </w:t>
       </w:r>
       <w:r w:rsidR="00623772" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Individuals who need to receive medical treatment on a long-term basis may opt for installed payments, or to receive a lump sum payment after he/she has resumed work, subject to that the claim is made within five years.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="76570D6B" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>To be eligible for the injury or sickness benefits, the insured shall have practically received relevant medical care. Individuals who have not received any medical care or are unable to provide a diagnosis statement for the claimed period are not eligible for the benefits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="04AAADB2" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Individuals who have already received the original salary shall not claim for the injury or sickness benefits, unless the salary is paid under the condition that the individual has taken special leaves, rest day of shift work, flexible leaves, rotated leave off or day-off in lieu of overtime pay during the period of injury/sickness.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="22D647D4" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
@@ -13084,100 +12935,99 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00753E27" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Act</w:t>
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="118E5268" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BD73CD" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>According to the regulations, an insured is not entitled to claim injury or sickness benefits if there are evidences showing he/she has been working while receiving medical treatments due to injury or sickness, regardless of the length of working time.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD73CD" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
+    <w:p w14:paraId="1BFC10B6" w14:textId="77777777" w:rsidR="00BD73CD" w:rsidRPr="00BB547C" w:rsidRDefault="00743FCA" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -13279,58 +13129,57 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Act means the situation where the worker is unable to work and is receiving medical treatments due to injury or sickness. It shall be determined taking into account various factors, including the "reasonable time for medical treatment" (including the time for rehabilitation) as evaluated by a physician based on his/her medical expertise, and whether there are evidences showing the worker has been working during the period. In other words, the ability to perform the "original job duties" shall not be the sole criteria for determining the situation. This is different from the requirements </w:t>
       </w:r>
       <w:r w:rsidR="00A152F9" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>set forth</w:t>
       </w:r>
       <w:r w:rsidR="00BD73CD" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Article 59 of the Labor Standards Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A41B1" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
+    <w:p w14:paraId="3019E10C" w14:textId="77777777" w:rsidR="005A41B1" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00427DFC" w:rsidRPr="00BB547C">
@@ -13365,352 +13214,358 @@
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>documents are issued by entities other than the government agencies of the Republic of China, they shall be notarized by the following agencies.</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>If the supporting documents are issued in foreign language, they shall be verified along with a Chinese translation. Alternatively, they shall be accredited by a domestic notary public</w:t>
+        <w:t xml:space="preserve">If the supporting documents are issued in foreign language, they shall be verified along with a Chinese translation. Alternatively, they shall be accredited by a domestic notary </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007E68EB" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>An English-language diagnosis statement containing recognizable proof does not require a Chinese translation</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F529E" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
+    <w:p w14:paraId="6BDB5569" w14:textId="77777777" w:rsidR="004F529E" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="635" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(1)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB547C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>If the certificate is made abroad, it should be certified by a ROC embassy,</w:t>
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the certificate is made abroad, it should be certified by a ROC embassy,</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">representative offices, liaison office or any other organization authorized by the Ministry of Foreign Affairs (the diplomatic agencies); </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the certificate is issued by a foreign ambassador agencies in Taiwan or authorized institutions, it should be verified and certified by the Ministry of Foreign Affairs.</w:t>
+        <w:t>representative offices, liaison office or any other organization authorized by the Ministry of Foreign Affairs (the diplomatic agencies); If the certificate is issued by a foreign ambassador agencies in Taiwan or authorized institutions, it should be verified and certified by the Ministry of Foreign Affairs.</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If you have any questions, please feel free to contact the Bureau of Consular Affairs, Ministry of Foreign Affairs, TEL: 02-23432888</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="005A41B1" w:rsidRPr="00BB547C" w:rsidRDefault="002C7681" w:rsidP="0033103A">
+    <w:p w14:paraId="586884FE" w14:textId="77777777" w:rsidR="005A41B1" w:rsidRPr="00BB547C" w:rsidRDefault="002C7681" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="635" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0018448E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>If the certificate is completed in Mainland China area, it should be certified by the institutes designated or setup by Executive Yuan or the delegated civilian groups</w:t>
+        <w:t xml:space="preserve">If the certificate is completed in Mainland China area, it should be certified by the institutes designated or setup by Executive Yuan or the delegated civilian </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.(</w:t>
+        <w:t>groups.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Straits Exchange Foundation).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="002C7681" w:rsidP="0033103A">
+    <w:p w14:paraId="3CC2FB2F" w14:textId="77777777" w:rsidR="002C7681" w:rsidRPr="00BB547C" w:rsidRDefault="002C7681" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="635" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0018448E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005A41B1" w:rsidRPr="00BB547C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>If the certificate is completed and issued in Hong Kong or Macau, it should be certified by the institutes designated or setup up by Executive Yuan or the delegated civilian groups in Hong Kong or Macau</w:t>
+        <w:t xml:space="preserve">If the certificate is completed and issued in Hong Kong or Macau, it should be certified by the institutes designated or setup up by Executive Yuan or the delegated civilian groups in Hong Kong or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.(</w:t>
+        <w:t>Macau.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Taipei Economic and Cultural Office (HK) or (Macau))</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A41B1" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00633A0A" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
+    <w:p w14:paraId="1F2B1E08" w14:textId="77777777" w:rsidR="00633A0A" w:rsidRPr="00BB547C" w:rsidRDefault="0018448E" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidR="00BD73CD" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please provide correct information about the reasons and process of the injury or sickness, the period claimed and the status of receiving salary payment, in the meantime attach relevant supporting documents. Any attempt to receive the insurance benefits through fraudulent or inadequate behaviors, false certificates, reports or statements shall be subject to a penalty equal to two times of </w:t>
       </w:r>
       <w:r w:rsidR="00CE1340" w:rsidRPr="00BB547C">
@@ -13748,58 +13603,57 @@
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD73CD" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If criminal offense is involved, the applicant shall be referred to the court</w:t>
       </w:r>
       <w:r w:rsidR="00BD73CD" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB547C" w:rsidRDefault="00FE04E5" w:rsidP="0033103A">
+    <w:p w14:paraId="542BD838" w14:textId="77777777" w:rsidR="00BB547C" w:rsidRDefault="00FE04E5" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
       <w:r w:rsidR="004F529E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13849,117 +13703,114 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the insured person or the beneficiary has filed for insurance benefit in accordance with the Labor Insurance Act, the insurance benefit for the same insured incident shall still be governed by the provisions of the Labor Insurance Act. If the application is not yet filed and the statute of limitation to seek such benefit has not yet expired according to the Labor Insurance Act, a choice may be made to seek insurance benefit under the Labor Occupational Accident Insurance and Protection Act or the Labor Insurance Act.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00427DFC" w:rsidRDefault="00BB547C" w:rsidP="0033103A">
+    <w:p w14:paraId="3112C8D7" w14:textId="77777777" w:rsidR="00427DFC" w:rsidRDefault="00BB547C" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:ind w:leftChars="104" w:left="424" w:hangingChars="116" w:hanging="195"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00F16476" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Note:</w:t>
       </w:r>
       <w:r w:rsidR="0020728E" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F16476" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Since the care subsidy is a new category added after the Labor Occupational Accident Insurance and Protection Act takes effect, those who choose to claim injury or sickness benefits in accordance with the Labor Occupational Accident Insurance and Protection Act may apply for the care subsidy only if they have received inpatient care for the same injury or sickness since May 1, 2022 or a later date.</w:t>
       </w:r>
       <w:r w:rsidR="00F16476" w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="008D149A">
+    <w:p w14:paraId="38AFBA8B" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="008D149A">
       <w:pPr>
         <w:spacing w:beforeLines="30" w:before="109" w:afterLines="30" w:after="109" w:line="340" w:lineRule="exact"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Ⅲ</w:t>
       </w:r>
       <w:r w:rsidRPr="00743FCA">
         <w:rPr>
           <w:b/>
           <w:color w:val="0000FF"/>
@@ -13989,336 +13840,302 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="6095"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidTr="0033103A">
+      <w:tr w:rsidR="0033103A" w:rsidRPr="00C2595E" w14:paraId="7C46E95E" w14:textId="77777777" w:rsidTr="0033103A">
         <w:trPr>
           <w:trHeight w:val="363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="4894498D" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2595E">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Type of Benefit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="7BD68501" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="30" w:before="109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2595E">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Eligibility Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="6FB96EF2" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="30" w:before="109"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2595E">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Payment standard and Calculation Formula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="37E23639" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00C2595E" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="30" w:before="109" w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2595E">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Documentation Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidTr="0033103A">
+      <w:tr w:rsidR="0033103A" w:rsidRPr="00BB547C" w14:paraId="736D87A6" w14:textId="77777777" w:rsidTr="0033103A">
         <w:trPr>
           <w:trHeight w:val="9627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
+          <w:p w14:paraId="4773B1FC" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The injury or sickness benefits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
+          <w:p w14:paraId="3C7FEDAF" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
             <w:pPr>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>1.The</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">1.The insured has received inpatient or outpatient care due to occupational injury or sickness. (The benefits </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> insured has received inpatient or outpatient care due to occupational injury or sickness. (The </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>benefits is</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> not available if the insured only recovers at home without receiving any medical treatment.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="12CE23F3" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73"/>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>2.The</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> insured is incapacitated for work.</w:t>
+              <w:t>2.The insured is incapacitated for work.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="0945DECC" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73"/>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>3.The</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> insured has not received the original salary or remuneration.</w:t>
+              <w:t>3.The insured has not received the original salary or remuneration.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="5880F074" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="182"/>
               <w:ind w:right="113"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="659582C2" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="182" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="324" w:right="170" w:hangingChars="180" w:hanging="324"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1.  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-6"/>
@@ -14337,71 +14154,51 @@
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the insured person suffers occupational injury or disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> after May 1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve"> after May 1,2022, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the previous 2 months</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -14492,51 +14289,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 70% of the average monthly insured salary of the insured person shall be paid.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The maximum payment period is 2 years.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="33C6268B" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="721" w:rightChars="50" w:right="110" w:hangingChars="400" w:hanging="721"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
             <w:r w:rsidR="00084F3D" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
@@ -14836,56 +14633,55 @@
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="53C162B5" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="720" w:hangingChars="400" w:hanging="720"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NT$1,010×</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
@@ -15078,51 +14874,51 @@
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Amount receivable</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="3CF4AD25" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="182" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="324" w:right="170" w:hangingChars="180" w:hanging="324"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
@@ -15150,116 +14946,96 @@
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the insured person suffers occupational injury or disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> before April 30</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve"> before April 30,2022. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Occupational accident benefit is collected in accordance with the Labor Insurance Act</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> The payment shall be 70% of the average monthly insured salary of the insured person during the 6 months prior to the current month (inclusive) when the occupational injury or sickness occurs.</w:t>
             </w:r>
             <w:r w:rsidR="00084F3D" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the insured is not fully recovered after one year’s time, the payment shall be reduced to 50% of the average monthly insured salary, up to a maximum of one year. The aggregated period of benefit payment shall be two years when including the preceding year.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="11A333CB" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="721" w:rightChars="50" w:right="110" w:hangingChars="400" w:hanging="721"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
             <w:r w:rsidR="00084F3D" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -15764,51 +15540,51 @@
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="3D06B3EF" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="200" w:lineRule="exact"/>
               <w:ind w:left="720" w:rightChars="50" w:right="110" w:hangingChars="400" w:hanging="720"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NT$1,010×70%×365days</w:t>
@@ -15977,51 +15753,51 @@
               <w:t>Amount receivable</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
+          <w:p w14:paraId="4531B2B6" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
             <w:pPr>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Labor Occupational Accident Insurance</w:t>
@@ -16048,393 +15824,374 @@
                 <w:rFonts w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>or Sickness Benefits</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Application Form and Payment Receipt</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="1EA1D69F" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73"/>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Injury/Sickness Diagnosis Statement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="41B357D2" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73"/>
               <w:ind w:left="190" w:hangingChars="100" w:hanging="190"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>3.If</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>3.If the claim is a traffic accident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the claim is a traffic accident</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
+              <w:t xml:space="preserve"> filed for the first time, please fill out the "</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> filed for the first time, please fill out the "</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>Report on the Accident Occurred on the Way to or from Work or during Business Trip " issued by the BLI. If there is any police record or relevant documents, please provide such document as well.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="183CE6C3" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidTr="0033103A">
+      <w:tr w:rsidR="0033103A" w:rsidRPr="00BB547C" w14:paraId="2AD9D161" w14:textId="77777777" w:rsidTr="0033103A">
         <w:trPr>
           <w:trHeight w:val="5021"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
+          <w:p w14:paraId="4BF9F014" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D0312">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>The injury or sickness</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>npatient the care subsidy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="4E7C0402" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>he occupational injury or sickness benefits claimed for the same occupational injury/sickness in accordance with the Labor Occupational Accident Insurance and Protection Act may include a care subsidy</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+          <w:p w14:paraId="06B2AB47" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="0033103A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>he doctors at the hospital deem it necessary for the insured person during hospitalization</w:t>
+              <w:t xml:space="preserve">he doctors at the hospital deem it necessary for the insured person during </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hospitalization</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(the subsidy is no include </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the subsidy is no include </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Periods of hospitalization in an intensive care ward unit or isolation ward</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
+          <w:p w14:paraId="0F618183" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="8160"/>
               </w:tabs>
               <w:spacing w:beforeLines="50" w:before="182" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="1" w:right="170"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the insured person suffers occupational injury or disease</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> after May 1</w:t>
-[...19 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> after May 1,2022,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the occupational injury or sickness benefits claimed for the same occupational injury/sickness in accordance with the Labor Occupational Accident Insurance and Protection Act may include a care subsidy if the doctors at the hospital deem it necessary for the insured person during hospitalization. A daily amount of NT$1,200 may be disbursed from the date of becoming eligible for occupational injury/illness benefits after hospitalization to the date of discharge.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Periods of hospitalization in an intensive care ward unit or isolation ward are not eligible for care subsidy.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
+          <w:p w14:paraId="2AB23357" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
             <w:pPr>
               <w:spacing w:beforeLines="20" w:before="73" w:line="260" w:lineRule="exact"/>
               <w:ind w:left="721" w:rightChars="50" w:right="110" w:hangingChars="400" w:hanging="721"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
             <w:r w:rsidR="00084F3D" w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
@@ -16960,66 +16717,77 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">o </w:t>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ms. Lee is therefore entitled to receive amount of NT$1,200×</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>＝</w:t>
@@ -17060,318 +16828,318 @@
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
+          <w:p w14:paraId="116865A7" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="255" w:hanging="255"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labor Occupational Accident Insurance Subsidy for Care </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Hospitalization Application Form and Payment Receipt.</w:t>
+              <w:t>Labor Occupational Accident Insurance Subsidy for Care During Hospitalization Application Form and Payment Receipt.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
+          <w:p w14:paraId="6D10715C" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="00BB547C" w:rsidRDefault="0033103A" w:rsidP="008D149A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:beforeLines="20" w:before="73"/>
               <w:ind w:left="255" w:hanging="255"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Injury/Sickness Diagnosis Statement</w:t>
+              <w:t xml:space="preserve">Injury/Sickness Diagnosis </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Statement</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB547C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>(must s</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>pecif</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>must s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>y</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>pecif</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>n</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>ame of injury/illness</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>, d</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>ame of injury/illness</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>ates of hospitalization and discharge</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>, d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>ates of hospitalization and discharge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">seeks medication deem it necessary during the insured person’s hospitalization </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:t xml:space="preserve">seeks medication deem it necessary during the insured person’s hospitalization </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB547C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0033103A" w:rsidRPr="0033103A" w:rsidRDefault="0033103A" w:rsidP="0033103A">
+    <w:p w14:paraId="014252EE" w14:textId="77777777" w:rsidR="0033103A" w:rsidRPr="0033103A" w:rsidRDefault="0033103A" w:rsidP="0033103A">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="160" w:lineRule="exact"/>
         <w:ind w:left="162" w:hangingChars="101" w:hanging="162"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>★</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB547C">
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>For workers not required enrolled as required, their monthly insurance salary during the insurance period in which they were not enrolled shall be determined according to its corresponding salary grade in the insured salary category chart but may not exceed the corresponding grade of average monthly insurance salary announced by the Insurer in the latest annual statistical report of this Insurance at the time of the accident. If no salary information is provided, the salary grade shall be deemed grade 1 according to the insured salary category chart.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0033103A" w:rsidRPr="0033103A" w:rsidSect="008D149A">
       <w:pgSz w:w="11907" w:h="16834" w:code="9"/>
       <w:pgMar w:top="170" w:right="425" w:bottom="113" w:left="567" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="365"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003537EB" w:rsidRDefault="003537EB">
+    <w:p w14:paraId="259B7083" w14:textId="77777777" w:rsidR="00FE3851" w:rsidRDefault="00FE3851">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003537EB" w:rsidRDefault="003537EB">
+    <w:p w14:paraId="1BDF2693" w14:textId="77777777" w:rsidR="00FE3851" w:rsidRDefault="00FE3851">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
@@ -17391,91 +17159,91 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003537EB" w:rsidRDefault="003537EB">
+    <w:p w14:paraId="3D29A51A" w14:textId="77777777" w:rsidR="00FE3851" w:rsidRDefault="00FE3851">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003537EB" w:rsidRDefault="003537EB">
+    <w:p w14:paraId="4D2D0521" w14:textId="77777777" w:rsidR="00FE3851" w:rsidRDefault="00FE3851">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A203E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE96819C"/>
     <w:lvl w:ilvl="0" w:tplc="BE9278D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="19"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -17522,51 +17290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="758E209A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB18B9F2"/>
     <w:lvl w:ilvl="0" w:tplc="125002C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -17622,168 +17390,173 @@
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="180"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="365"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <o:colormru v:ext="edit" colors="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D84341"/>
     <w:rsid w:val="000047E1"/>
     <w:rsid w:val="00004D61"/>
     <w:rsid w:val="00005517"/>
     <w:rsid w:val="00015CEA"/>
     <w:rsid w:val="0002098C"/>
     <w:rsid w:val="00020EFB"/>
     <w:rsid w:val="000221AD"/>
     <w:rsid w:val="0002376A"/>
     <w:rsid w:val="00024BDD"/>
     <w:rsid w:val="0002579F"/>
     <w:rsid w:val="000261CE"/>
     <w:rsid w:val="00027526"/>
     <w:rsid w:val="00031ED5"/>
     <w:rsid w:val="00034FB4"/>
     <w:rsid w:val="00036F19"/>
     <w:rsid w:val="000416FB"/>
     <w:rsid w:val="00042426"/>
+    <w:rsid w:val="00046177"/>
     <w:rsid w:val="00046D94"/>
     <w:rsid w:val="00050103"/>
     <w:rsid w:val="000506BB"/>
+    <w:rsid w:val="0005574A"/>
     <w:rsid w:val="00063A6C"/>
     <w:rsid w:val="00064EE1"/>
     <w:rsid w:val="00072227"/>
     <w:rsid w:val="0007360C"/>
     <w:rsid w:val="00074BDC"/>
     <w:rsid w:val="00081ED3"/>
     <w:rsid w:val="000827EF"/>
     <w:rsid w:val="00084F3D"/>
     <w:rsid w:val="00087BBF"/>
     <w:rsid w:val="000962EA"/>
     <w:rsid w:val="000A1E7A"/>
     <w:rsid w:val="000A4A7A"/>
     <w:rsid w:val="000B00C6"/>
     <w:rsid w:val="000B2411"/>
     <w:rsid w:val="000B5665"/>
     <w:rsid w:val="000B71C1"/>
     <w:rsid w:val="000B7443"/>
     <w:rsid w:val="000C385A"/>
     <w:rsid w:val="000C51B6"/>
     <w:rsid w:val="000D07A8"/>
     <w:rsid w:val="000D0F57"/>
     <w:rsid w:val="000D1127"/>
     <w:rsid w:val="000D5A7E"/>
     <w:rsid w:val="000D7C05"/>
     <w:rsid w:val="000E0C6A"/>
     <w:rsid w:val="000E0E44"/>
     <w:rsid w:val="000E7B4A"/>
     <w:rsid w:val="000F01A1"/>
     <w:rsid w:val="000F53B7"/>
     <w:rsid w:val="00101BF4"/>
     <w:rsid w:val="00105A4B"/>
     <w:rsid w:val="00106CE3"/>
     <w:rsid w:val="001172FA"/>
     <w:rsid w:val="00120C76"/>
     <w:rsid w:val="00121076"/>
     <w:rsid w:val="001211A9"/>
     <w:rsid w:val="00140FC7"/>
     <w:rsid w:val="00141E89"/>
     <w:rsid w:val="00141F98"/>
     <w:rsid w:val="00144A72"/>
     <w:rsid w:val="00144CF6"/>
     <w:rsid w:val="001453CD"/>
     <w:rsid w:val="0014550D"/>
     <w:rsid w:val="001505A1"/>
     <w:rsid w:val="00151386"/>
+    <w:rsid w:val="00154F27"/>
     <w:rsid w:val="0015528A"/>
     <w:rsid w:val="00157646"/>
     <w:rsid w:val="001652B6"/>
     <w:rsid w:val="00166746"/>
     <w:rsid w:val="0016729D"/>
     <w:rsid w:val="00170887"/>
     <w:rsid w:val="001713CE"/>
     <w:rsid w:val="0017185E"/>
     <w:rsid w:val="0017295E"/>
     <w:rsid w:val="001733D4"/>
     <w:rsid w:val="00175589"/>
     <w:rsid w:val="0018448E"/>
     <w:rsid w:val="001936BC"/>
     <w:rsid w:val="00193CD8"/>
+    <w:rsid w:val="001A3DB3"/>
     <w:rsid w:val="001A6520"/>
     <w:rsid w:val="001A669F"/>
     <w:rsid w:val="001B1229"/>
     <w:rsid w:val="001B1907"/>
     <w:rsid w:val="001B5A25"/>
     <w:rsid w:val="001C2C88"/>
     <w:rsid w:val="001C43DE"/>
     <w:rsid w:val="001C626F"/>
     <w:rsid w:val="001D1262"/>
     <w:rsid w:val="001D1638"/>
     <w:rsid w:val="001D2F61"/>
     <w:rsid w:val="001D73CB"/>
     <w:rsid w:val="001D7CC6"/>
     <w:rsid w:val="001D7F86"/>
     <w:rsid w:val="001E3492"/>
     <w:rsid w:val="001E5EF5"/>
     <w:rsid w:val="001F2043"/>
     <w:rsid w:val="001F27BA"/>
     <w:rsid w:val="001F5C5C"/>
     <w:rsid w:val="0020728E"/>
     <w:rsid w:val="00210866"/>
     <w:rsid w:val="00211C82"/>
     <w:rsid w:val="00225F6F"/>
     <w:rsid w:val="00234C0D"/>
     <w:rsid w:val="0023775D"/>
@@ -18014,50 +17787,51 @@
     <w:rsid w:val="00743FCA"/>
     <w:rsid w:val="007460DC"/>
     <w:rsid w:val="007463F6"/>
     <w:rsid w:val="00753E27"/>
     <w:rsid w:val="00760C97"/>
     <w:rsid w:val="00761A37"/>
     <w:rsid w:val="007705F0"/>
     <w:rsid w:val="00772C17"/>
     <w:rsid w:val="00776B94"/>
     <w:rsid w:val="00781A88"/>
     <w:rsid w:val="007834AB"/>
     <w:rsid w:val="007836AB"/>
     <w:rsid w:val="0078395E"/>
     <w:rsid w:val="00783F18"/>
     <w:rsid w:val="0079418D"/>
     <w:rsid w:val="007A3EDA"/>
     <w:rsid w:val="007A4896"/>
     <w:rsid w:val="007A7CC7"/>
     <w:rsid w:val="007B00EB"/>
     <w:rsid w:val="007B1E7D"/>
     <w:rsid w:val="007B38EC"/>
     <w:rsid w:val="007B6112"/>
     <w:rsid w:val="007C28CC"/>
     <w:rsid w:val="007C53B3"/>
     <w:rsid w:val="007D00BE"/>
+    <w:rsid w:val="007D2978"/>
     <w:rsid w:val="007D2FCA"/>
     <w:rsid w:val="007E6182"/>
     <w:rsid w:val="007E68EB"/>
     <w:rsid w:val="007E6FD2"/>
     <w:rsid w:val="007F5BD5"/>
     <w:rsid w:val="00804043"/>
     <w:rsid w:val="00805B6A"/>
     <w:rsid w:val="00807A61"/>
     <w:rsid w:val="00812178"/>
     <w:rsid w:val="00814C34"/>
     <w:rsid w:val="00815ED3"/>
     <w:rsid w:val="00817C51"/>
     <w:rsid w:val="00820CAD"/>
     <w:rsid w:val="008240B7"/>
     <w:rsid w:val="00824A12"/>
     <w:rsid w:val="008255DF"/>
     <w:rsid w:val="00826AFC"/>
     <w:rsid w:val="00827EC5"/>
     <w:rsid w:val="00833F32"/>
     <w:rsid w:val="00845EBE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00852AB7"/>
     <w:rsid w:val="00853641"/>
     <w:rsid w:val="00855696"/>
     <w:rsid w:val="00861FD3"/>
@@ -18198,53 +17972,55 @@
     <w:rsid w:val="00B60560"/>
     <w:rsid w:val="00B663A6"/>
     <w:rsid w:val="00B733B0"/>
     <w:rsid w:val="00B7402F"/>
     <w:rsid w:val="00B74E17"/>
     <w:rsid w:val="00B7769E"/>
     <w:rsid w:val="00B92578"/>
     <w:rsid w:val="00B939C9"/>
     <w:rsid w:val="00B95ACB"/>
     <w:rsid w:val="00B96F61"/>
     <w:rsid w:val="00B97BA7"/>
     <w:rsid w:val="00BA1DFB"/>
     <w:rsid w:val="00BA2506"/>
     <w:rsid w:val="00BA2CCA"/>
     <w:rsid w:val="00BA7988"/>
     <w:rsid w:val="00BB0248"/>
     <w:rsid w:val="00BB27A5"/>
     <w:rsid w:val="00BB3C53"/>
     <w:rsid w:val="00BB52BF"/>
     <w:rsid w:val="00BB547C"/>
     <w:rsid w:val="00BB558F"/>
     <w:rsid w:val="00BB675A"/>
     <w:rsid w:val="00BC51FF"/>
     <w:rsid w:val="00BC5C3C"/>
     <w:rsid w:val="00BD1AA4"/>
+    <w:rsid w:val="00BD3239"/>
     <w:rsid w:val="00BD5B47"/>
     <w:rsid w:val="00BD73CD"/>
     <w:rsid w:val="00BE0D96"/>
+    <w:rsid w:val="00BE4011"/>
     <w:rsid w:val="00BE5A52"/>
     <w:rsid w:val="00BF43FA"/>
     <w:rsid w:val="00BF4AFC"/>
     <w:rsid w:val="00BF6A98"/>
     <w:rsid w:val="00C023EC"/>
     <w:rsid w:val="00C02B96"/>
     <w:rsid w:val="00C04897"/>
     <w:rsid w:val="00C064E0"/>
     <w:rsid w:val="00C11A90"/>
     <w:rsid w:val="00C17956"/>
     <w:rsid w:val="00C20B6F"/>
     <w:rsid w:val="00C22CA0"/>
     <w:rsid w:val="00C2595E"/>
     <w:rsid w:val="00C26F27"/>
     <w:rsid w:val="00C339FF"/>
     <w:rsid w:val="00C37B97"/>
     <w:rsid w:val="00C37D2E"/>
     <w:rsid w:val="00C4047F"/>
     <w:rsid w:val="00C43E8E"/>
     <w:rsid w:val="00C45367"/>
     <w:rsid w:val="00C5105E"/>
     <w:rsid w:val="00C53322"/>
     <w:rsid w:val="00C57E85"/>
     <w:rsid w:val="00C60F43"/>
     <w:rsid w:val="00C70225"/>
@@ -18380,585 +18156,467 @@
     <w:rsid w:val="00F733FC"/>
     <w:rsid w:val="00F823C9"/>
     <w:rsid w:val="00F83DC6"/>
     <w:rsid w:val="00F83E2D"/>
     <w:rsid w:val="00F85193"/>
     <w:rsid w:val="00F8601E"/>
     <w:rsid w:val="00F90CBD"/>
     <w:rsid w:val="00F944D7"/>
     <w:rsid w:val="00FA1DDA"/>
     <w:rsid w:val="00FA2A33"/>
     <w:rsid w:val="00FA38AD"/>
     <w:rsid w:val="00FA3E08"/>
     <w:rsid w:val="00FB0EEC"/>
     <w:rsid w:val="00FB1A00"/>
     <w:rsid w:val="00FB33C8"/>
     <w:rsid w:val="00FB35CE"/>
     <w:rsid w:val="00FB38B6"/>
     <w:rsid w:val="00FB6E03"/>
     <w:rsid w:val="00FC1A8A"/>
     <w:rsid w:val="00FC466D"/>
     <w:rsid w:val="00FD1C45"/>
     <w:rsid w:val="00FD39A7"/>
     <w:rsid w:val="00FD4B57"/>
     <w:rsid w:val="00FE04E5"/>
     <w:rsid w:val="00FE16B6"/>
+    <w:rsid w:val="00FE3851"/>
     <w:rsid w:val="00FF2D31"/>
     <w:rsid w:val="00FF5545"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <o:colormru v:ext="edit" colors="white"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="10EC87A2"/>
+  <w15:docId w15:val="{E54312C0-D7CA-4397-85F3-E3345C89F8A1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...489 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004D64DF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="標楷體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -19126,51 +18784,51 @@
     <w:rPr>
       <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A85AD6"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="41829495">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="564144325">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19212,51 +18870,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2117211853">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19521,55 +19179,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0876E06-2303-4C9A-A3BE-FE50B43885BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>4082</Words>
-  <Characters>23269</Characters>
+  <Words>4088</Words>
+  <Characters>23307</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
+  <Lines>194</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27297</CharactersWithSpaces>
+  <CharactersWithSpaces>27341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>範例及書表下載</dc:title>
   <dc:subject>勞工保險傷病給付申請書</dc:subject>
   <dc:creator>行政院勞工委員會勞工保險局</dc:creator>
   <cp:keywords>行政院勞工委員會勞工保險局全球資訊網,失業勞工,被裁減續保人員仍可享有那些勞保給付,被裁減續保前加保有效期間發生傷病事故者,職災或普通傷病給付,範例及書表下載</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>542</cp:category>
 </cp:coreProperties>
 </file>