--- v0 (2026-05-08)
+++ v1 (2026-09-17)
@@ -1558,186 +1558,146 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>退保</w:t>
             </w:r>
             <w:r w:rsidRPr="00235C44">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>一年內</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>因</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>因同一傷病</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235C44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>死亡</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35F3609A" w14:textId="4674602D" w:rsidR="00056EC3" w:rsidRPr="00AB149D" w:rsidRDefault="00056EC3" w:rsidP="00056EC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB149D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>□應加保</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>同一傷</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>但</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235C44">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-HK"/>
+              </w:rPr>
+              <w:t>發生職災</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>病</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>時</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AB149D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□應加保</w:t>
+              <w:t>未加保</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A43B9F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
-                <w:color w:val="3366FF"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>但</w:t>
-[...4 lines deleted...]
-                <w:color w:val="3366FF"/>
+              <w:t>受僱</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>災</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A43B9F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>發生職災</w:t>
-[...70 lines deleted...]
-              <w:t>法第6條規定之投保單位未加保</w:t>
+              <w:t>保法第6條規定之投保單位未加保</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>勞工</w:t>
             </w:r>
             <w:r w:rsidRPr="00A43B9F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00056EC3" w:rsidRPr="008B7166" w14:paraId="258647FB" w14:textId="77777777" w:rsidTr="0086136D">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -2536,127 +2496,192 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8306" w:type="dxa"/>
             <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EADDD93" w14:textId="64606290" w:rsidR="001732D1" w:rsidRPr="00913AC9" w:rsidRDefault="001732D1" w:rsidP="004F4CDD">
+          <w:p w14:paraId="0EADDD93" w14:textId="4AC0561C" w:rsidR="001732D1" w:rsidRPr="00913AC9" w:rsidRDefault="001732D1" w:rsidP="004F4CDD">
             <w:pPr>
               <w:spacing w:afterLines="30" w:after="108" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：□□□-□□</w:t>
             </w:r>
             <w:r w:rsidR="002E6940" w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00913AC9" w:rsidRPr="00913AC9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A424E1" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>電話：(  )</w:t>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話：</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00A424E1" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004929DF" w:rsidRPr="00F47A9D">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00913AC9" w:rsidRPr="00913AC9">
+            <w:r w:rsidR="00A424E1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-              <w:t>行動電話：</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
+              <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F1A06A7" w14:textId="39420A28" w:rsidR="001732D1" w:rsidRPr="001F4CAD" w:rsidRDefault="001732D1" w:rsidP="00056EC3">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00D20B94" w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
@@ -4004,71 +4029,51 @@
           <w:p w14:paraId="1591E021" w14:textId="0D458B2D" w:rsidR="00685B7F" w:rsidRPr="00B53D05" w:rsidRDefault="000847B2" w:rsidP="004F4CDD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="180" w:hangingChars="100" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B53D05">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="004F4CDD" w:rsidRPr="00535B8E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>職業工會及漁會被保險人發生事故者，請檢附目擊者證明書，並提供工作證明文件(被保險人如係自營作業者，請提供相關從業證明文件；如係受</w:t>
-[...19 lines deleted...]
-              <w:t>工作，請檢附雇主開具之證明，詳參見背面說明二之(六)規定)。</w:t>
+              <w:t>職業工會及漁會被保險人發生事故者，請檢附目擊者證明書，並提供工作證明文件(被保險人如係自營作業者，請提供相關從業證明文件；如係受僱工作，請檢附雇主開具之證明，詳參見背面說明二之(六)規定)。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00795761" w:rsidRPr="00B53D05" w14:paraId="2BA304C6" w14:textId="77777777" w:rsidTr="00670C2C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="400" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53051FD9" w14:textId="77777777" w:rsidR="00795761" w:rsidRPr="00F47A9D" w:rsidRDefault="00795761" w:rsidP="00056EC3">
@@ -4470,71 +4475,51 @@
             </w:pPr>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>□ 5個月</w:t>
             </w:r>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>喪葬津貼</w:t>
             </w:r>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(請檢具支出殯葬費之證明文件正本申請，但支出殯葬費之人為當序受領遺屬年金、遺屬一次</w:t>
-[...19 lines deleted...]
-              <w:t>津貼者，得以切結書代替)</w:t>
+              <w:t>(請檢具支出殯葬費之證明文件正本申請，但支出殯葬費之人為當序受領遺屬年金、遺屬一次金或遺屬津貼者，得以切結書代替)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5435" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C9B962E" w14:textId="26A709DB" w:rsidR="0086136D" w:rsidRPr="000F7116" w:rsidRDefault="0086136D" w:rsidP="00670C2C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="270" w:hangingChars="150" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
@@ -4797,69 +4782,58 @@
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7969E030" w14:textId="3012D223" w:rsidR="0086136D" w:rsidRPr="000F7116" w:rsidRDefault="0086136D" w:rsidP="0086136D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FFFF00"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>切結人簽名</w:t>
-[...9 lines deleted...]
-              <w:t>或蓋章：</w:t>
+              <w:t>切結人簽名或蓋章：</w:t>
             </w:r>
             <w:r w:rsidR="00670C2C" w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7570F092" w14:textId="3A80B271" w:rsidR="0086136D" w:rsidRPr="000F7116" w:rsidRDefault="0086136D" w:rsidP="00670C2C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:leftChars="800" w:left="1920"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4886,111 +4860,51 @@
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="24495FD6" w14:textId="7DED2F6C" w:rsidR="0086136D" w:rsidRPr="000F7116" w:rsidRDefault="0086136D" w:rsidP="00670C2C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>被保險人死亡，</w:t>
-[...59 lines deleted...]
-              <w:t>不實，願負法律責任。(須與下方申請人簽名或蓋章相符)</w:t>
+              <w:t>被保險人死亡，未遺有勞工職業災害保險及保護法第49條及第52條規定之遺屬年金、遺屬一次金及遺屬津貼受益人（配偶、子女、父母、內外祖父母及受其扶養之兄弟姐妹、孫子女），由本人負責埋葬及支出費用，茲檢附殮葬費用證明單據，申請10個月喪葬津貼，以上所述如有不實，願負法律責任。(須與下方申請人簽名或蓋章相符)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DA28B78" w14:textId="0F4148A9" w:rsidR="0086136D" w:rsidRPr="000F7116" w:rsidRDefault="000D2F1A" w:rsidP="000D2F1A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:beforeLines="50" w:before="180" w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -5073,69 +4987,58 @@
                   <w:pict>
                     <v:shape w14:anchorId="5A16E6D1" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:176pt;margin-top:-.25pt;width:27.2pt;height:27pt;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDd4LU+OQIAAHEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5rjXiFF2yDAO6&#10;C9DuAxhZjoXJoiYpsbuvHyWnadBtL8P8IIgidUieI3p507eaHaXzCk3Jx6OcM2kEVsrsS/7tYfvm&#10;ijMfwFSg0ciSP0rPb1avXy07W8gJNqgr6RiBGF90tuRNCLbIMi8a2YIfoZWGnDW6FgKZbp9VDjpC&#10;b3U2yfNF1qGrrEMhvafTzeDkq4Rf11KEL3XtZWC65FRbSKtL6y6u2WoJxd6BbZQ4lQH/UEULylDS&#10;M9QGArCDU79BtUo49FiHkcA2w7pWQqYeqJtx/qKb+wasTL0QOd6eafL/D1Z8Pn51TFUlvyalDLSk&#10;0YPsA3uHPRu/nUWCOusLiru3FBl6cpDQqVlv71B898zgugGzl7fOYddIqKjAcbyZXVwdcHwE2XWf&#10;sKJEcAiYgPratZE94oMROgn1eBYnFiPocDqbz2bkEeSazibXeRIvg+LpsnU+fJDYsrgpuSPtEzgc&#10;73yIxUDxFBJzedSq2iqtk+H2u7V27Aj0TrbpS/W/CNOGdcTUfDIf+v8rxHS6WGy3f4KIJWzAN0Oq&#10;inYxCopWBRoErdqSX+XxG44jm+9NlUICKD3sqRVtTvRGRgduQ7/rk5TzeDdSv8Pqkfh2OLx7mlPa&#10;NOh+ctbRmy+5/3EAJznTH03ULGamIRmMnCzO3KVnd+kBIwiq5IGzYbsOw2AdrFP7hjINr8TgLelc&#10;q6TBc1Wn8uldJ2lOMxgH59JOUc9/itUvAAAA//8DAFBLAwQUAAYACAAAACEAwpKlUOAAAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74X+h+UJXkq7sW2KxrwUUQSFXowB8bbNPrOh2bdp&#10;dtvGf+960uMww8w3+Xa0nTjT4FvHCDeLBARx7XTLDUL1/jy/BeGDYq06x4TwTR62xXSSq0y7C7/R&#10;uQyNiCXsM4VgQugzKX1tyCq/cD1x9L7cYFWIcmikHtQllttOLpNkI61qOS4Y1dOjofpQniyCfj2O&#10;VV1RWZnmuLNPH3ezzxeNeH01PtyDCDSGvzD84kd0KCLT3p1Ye9EhrNJl/BIQ5imI6K+TzRrEHiFd&#10;pSCLXP4/UPwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3eC1PjkCAABxBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwpKlUOAAAAAIAQAADwAA&#10;AAAAAAAAAAAAAACTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" strokecolor="#36f">
                       <v:stroke dashstyle="dash"/>
                       <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                         <w:txbxContent>
                           <w:p w14:paraId="54239822" w14:textId="77777777" w:rsidR="0086136D" w:rsidRPr="00DF4BB5" w:rsidRDefault="0086136D" w:rsidP="0086136D">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t xml:space="preserve">                                 </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0086136D" w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>切結人簽名</w:t>
-[...9 lines deleted...]
-              <w:t>或蓋章：</w:t>
+              <w:t>切結人簽名或蓋章：</w:t>
             </w:r>
             <w:r w:rsidR="00670C2C" w:rsidRPr="000F7116">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C5A19C3" w14:textId="2FCD223B" w:rsidR="000D2F1A" w:rsidRPr="000F7116" w:rsidRDefault="000D2F1A" w:rsidP="000D2F1A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:leftChars="800" w:left="1920"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5207,80 +5110,60 @@
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>二、請領遺屬年金</w:t>
             </w:r>
             <w:r w:rsidR="0011189E" w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>、一次</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="0011189E" w:rsidRPr="002F4C98">
+              <w:t>、一次金</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>金</w:t>
-[...18 lines deleted...]
-              <w:t>津貼</w:t>
+              <w:t>或遺屬津貼</w:t>
             </w:r>
             <w:r w:rsidR="00795761" w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="00795761" w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(經保險人核付後，不得變更，務必慎重考慮擇領給付項目)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40F7DD9D" w14:textId="77777777" w:rsidR="00795761" w:rsidRPr="002F4C98" w:rsidRDefault="00795761" w:rsidP="002F4C98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
@@ -5363,69 +5246,51 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFDA659" w14:textId="456A4C6C" w:rsidR="00795761" w:rsidRPr="002F4C98" w:rsidRDefault="00795761" w:rsidP="002F4C98">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...17 lines deleted...]
-              <w:t>請詳閱背面說明二之(二)、(三)</w:t>
+              <w:t>(應備書件請詳閱背面說明二之(二)、(三)</w:t>
             </w:r>
             <w:r w:rsidR="004118E6" w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>、(四)</w:t>
             </w:r>
             <w:r w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>規定</w:t>
             </w:r>
             <w:r w:rsidR="00FD0D17" w:rsidRPr="002F4C98">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
@@ -6481,113 +6346,62 @@
               <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:ind w:left="360" w:hangingChars="200" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00824225">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>以上各欄均據實填寫且確實選擇</w:t>
-[...39 lines deleted...]
-              <w:t>向</w:t>
+              <w:t>以上各欄均據實填寫且確實選擇上開勾選之申請給付項目，為審核給付需要，同意貴局可逕向</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="002D492D" w:rsidRPr="00824225">
                 <w:rPr>
                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>衛生福利部中央健康</w:t>
+                <w:t>衛生福利部中央健康保險署</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-              <w:proofErr w:type="gramEnd"/>
             </w:hyperlink>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00824225">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>或其他有關機關團體調閱相關資料。</w:t>
             </w:r>
             <w:r w:rsidR="00824225" w:rsidRPr="00824225">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>如有溢領之保險給付，亦同意貴局可逕</w:t>
             </w:r>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00824225">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6621,89 +6435,77 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>二、</w:t>
             </w:r>
             <w:r w:rsidR="00052E28" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>當序受益人已</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>依</w:t>
             </w:r>
             <w:r w:rsidR="00DD7A37" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>災</w:t>
             </w:r>
             <w:r w:rsidR="00C83912" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
-              <w:t>保</w:t>
-[...10 lines deleted...]
-              <w:t>法</w:t>
+              <w:t>保法</w:t>
             </w:r>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidR="0082420F" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>53</w:t>
             </w:r>
             <w:r w:rsidR="003A04CB" w:rsidRPr="00685582">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7913,111 +7715,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1586FFF6" w14:textId="77777777" w:rsidR="00B53D05" w:rsidRPr="00EE734D" w:rsidRDefault="00B53D05" w:rsidP="000D26C2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE734D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>※申請手續請洽投保單位辦理，免費又方便，無須委由他人代辦，各項欄位請</w:t>
-[...59 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>※申請手續請洽投保單位辦理，免費又方便，無須委由他人代辦，各項欄位請覈實填寫，如有偽造、詐欺等不法行為，將移送司法機關辦理，如有疑義請電洽本局（電話：02－23961266轉2263）。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C149F75" w14:textId="29BE77EB" w:rsidR="00B53D05" w:rsidRPr="00B53D05" w:rsidRDefault="00B53D05" w:rsidP="00B53D05">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-2"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE734D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※</w:t>
@@ -9428,67 +9170,57 @@
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
                                     <w:p w14:paraId="7044616A" w14:textId="77777777" w:rsidR="007D03CB" w:rsidRDefault="007D03CB" w:rsidP="002C6BA0">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>局號</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve">： </w:t>
+                    <w:t xml:space="preserve">局號： </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">             </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="5F9D9EC2" w14:textId="77777777" w:rsidR="002C6BA0" w:rsidRPr="00F47A9D" w:rsidRDefault="002C6BA0" w:rsidP="002C6BA0">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="50" w:firstLine="100"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -12104,67 +11836,57 @@
                                 <v:textbox inset="1.5mm,0,1.5mm,0">
                                   <w:txbxContent>
                                     <w:p w14:paraId="4E2349D2" w14:textId="77777777" w:rsidR="007D03CB" w:rsidRDefault="007D03CB" w:rsidP="00BD4C40">
                                       <w:pPr>
                                         <w:snapToGrid w:val="0"/>
                                         <w:jc w:val="distribute"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </v:textbox>
                               </v:rect>
                             </v:group>
                           </v:group>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>局號</w:t>
-[...8 lines deleted...]
-                    <w:t xml:space="preserve">： </w:t>
+                    <w:t xml:space="preserve">局號： </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">             </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="50F2FE08" w14:textId="77777777" w:rsidR="00BD4C40" w:rsidRPr="00F47A9D" w:rsidRDefault="00BD4C40" w:rsidP="00BD4C40">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="exact"/>
                     <w:ind w:firstLineChars="50" w:firstLine="100"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -14664,253 +14386,261 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8104" w:type="dxa"/>
             <w:gridSpan w:val="37"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23A3A2A6" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="001F1C4D">
+          <w:p w14:paraId="23A3A2A6" w14:textId="3D7C5EB4" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="001F1C4D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="57A3872E" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="00665A06">
+              <w:t xml:space="preserve">□同申請人之通訊地址                 </w:t>
+            </w:r>
+            <w:r w:rsidR="0081009A" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動電話：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A3872E" w14:textId="270FCF75" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="00665A06">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□□□-□□□</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">□□□-□□□        </w:t>
+            </w:r>
+            <w:r w:rsidR="0081009A" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="26"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="008B7166">
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="26"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3785D77D" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3785D77D" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-962889984" w:combine="1"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071808" w:combine="1"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
               <w:t>村里鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>段    巷    弄    號    樓</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>室</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24A89FD8" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -15331,177 +15061,177 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00953B5C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0B9AE6" w14:textId="2888F26C" w:rsidR="002C45FA" w:rsidRPr="00660C00" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
+          <w:p w14:paraId="7F0B9AE6" w14:textId="2888F26C" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660C00">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>領有重度以上</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B42675B" w14:textId="0152AD59" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
+          <w:p w14:paraId="7B42675B" w14:textId="0152AD59" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00660C00">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>身心障礙</w:t>
             </w:r>
-            <w:r w:rsidR="00383F27">
+            <w:r w:rsidR="00383F27" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D840D5D" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
+          <w:p w14:paraId="3D840D5D" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□無</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0173A4" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
+          <w:p w14:paraId="0E0173A4" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="853" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68BE1FA9" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
+          <w:p w14:paraId="68BE1FA9" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>領有公保年金</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19C37319" w14:textId="77777777" w:rsidR="008B1185" w:rsidRDefault="002C45FA" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -15580,65 +15310,65 @@
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>年金</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C45FA" w:rsidRPr="008B7166" w14:paraId="7904AAFA" w14:textId="77777777" w:rsidTr="00153E2A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10916" w:type="dxa"/>
             <w:gridSpan w:val="45"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498B1DD7" w14:textId="1D92E655" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
+          <w:p w14:paraId="498B1DD7" w14:textId="1D92E655" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="008B1185">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="3366FF"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>其他受益人資料填寫欄（非當序受益人請勿填寫）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E187F" w:rsidRPr="008B7166" w14:paraId="61134024" w14:textId="77777777" w:rsidTr="008B1185">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1146" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
@@ -15867,164 +15597,164 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D3C1ECE" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76767F80" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="76767F80" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B065A52" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="3B065A52" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DC3C956" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="7DC3C956" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0FE85E" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="5B0FE85E" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C524F5E" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="0C524F5E" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBB8E3B" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="4CBB8E3B" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="524C5968" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -16361,169 +16091,169 @@
           </w:tcPr>
           <w:p w14:paraId="73BCBB22" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A640F0C" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="2A640F0C" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA21766" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="5BA21766" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74688E4D" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="74688E4D" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A280F8A" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="6A280F8A" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE90CCF" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="1DE90CCF" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109D155A" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
+          <w:p w14:paraId="109D155A" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="000D480A" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7548E15A" w14:textId="77777777" w:rsidR="004E187F" w:rsidRPr="008B7166" w:rsidRDefault="004E187F" w:rsidP="003426FB">
             <w:pPr>
@@ -16690,219 +16420,228 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8089" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="797C5737" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="001F1C4D">
+          <w:p w14:paraId="797C5737" w14:textId="68BB4B4E" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="001F1C4D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="322AD5E3" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="00665A06">
+              <w:t xml:space="preserve">□同申請人之通訊地址                 </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動電話：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322AD5E3" w14:textId="7444CFC4" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="00665A06">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□□□-□□□</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">□□□-□□□       </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="26"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="305C3783" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305C3783" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="000D480A" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-962889984" w:combine="1"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071808" w:combine="1"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
               <w:t>村里鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>段    巷    弄    號    樓之    室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CCA7275" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -17228,160 +16967,160 @@
             <w:r w:rsidRPr="00A42749">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324FC775" w14:textId="64231078" w:rsidR="007D03CB" w:rsidRPr="008B7166" w:rsidRDefault="007D03CB" w:rsidP="007D03CB">
+          <w:p w14:paraId="324FC775" w14:textId="64231078" w:rsidR="007D03CB" w:rsidRPr="000D480A" w:rsidRDefault="007D03CB" w:rsidP="007D03CB">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692D59">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>受監護宣告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39A393CB" w14:textId="1377230E" w:rsidR="007D03CB" w:rsidRDefault="007D03CB" w:rsidP="007D7272">
+          <w:p w14:paraId="39A393CB" w14:textId="1377230E" w:rsidR="007D03CB" w:rsidRPr="000D480A" w:rsidRDefault="007D03CB" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□無</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5369A6BD" w14:textId="5C889970" w:rsidR="007D03CB" w:rsidRPr="008B7166" w:rsidRDefault="007D03CB" w:rsidP="007D7272">
+          <w:p w14:paraId="5369A6BD" w14:textId="5C889970" w:rsidR="007D03CB" w:rsidRPr="000D480A" w:rsidRDefault="007D03CB" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70AD892C" w14:textId="49948A7B" w:rsidR="007D03CB" w:rsidRPr="008B7166" w:rsidRDefault="007D03CB" w:rsidP="00383F27">
+          <w:p w14:paraId="70AD892C" w14:textId="49948A7B" w:rsidR="007D03CB" w:rsidRPr="000D480A" w:rsidRDefault="007D03CB" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A42749">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>領有重度以上身心障礙</w:t>
             </w:r>
-            <w:r w:rsidR="00383F27">
+            <w:r w:rsidR="00383F27" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C745AB7" w14:textId="7F735738" w:rsidR="007D03CB" w:rsidRDefault="007D03CB" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -17788,164 +17527,164 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="602367B9" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="494F1546" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="494F1546" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79EFFBF0" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="79EFFBF0" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A11A68" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="06A11A68" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D7EB0C4" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="6D7EB0C4" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="305036C1" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="305036C1" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10516528" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="10516528" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DA2573F" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -18278,164 +18017,164 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="620938E0" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D7C850" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="16D7C850" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F2C5DDB" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="6F2C5DDB" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14198EA0" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="14198EA0" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3381518A" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="3381518A" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0321E491" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="0321E491" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="464A4274" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
+          <w:p w14:paraId="464A4274" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29E42354" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -18598,219 +18337,219 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8089" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E744D8F" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="001F1C4D">
+          <w:p w14:paraId="7E744D8F" w14:textId="18E9A6B7" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="001F1C4D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ED05B03" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="00665A06">
+              <w:t xml:space="preserve">□同申請人之通訊地址                 </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動電話：</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0011" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED05B03" w14:textId="07486C10" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="00665A06">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□□□-□□□</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">□□□-□□□        </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="26"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="2A4069DE" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="007D03CB">
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A4069DE" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="000D480A" w:rsidRDefault="00725730" w:rsidP="007D03CB">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-962889984" w:combine="1"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071808" w:combine="1"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
               <w:t>村里鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>段    巷    弄    號    樓之    室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="042A3315" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="007D03CB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -19124,176 +18863,160 @@
             <w:r w:rsidRPr="00A42749">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12863D3B" w14:textId="30F65556" w:rsidR="00665A06" w:rsidRPr="008B7166" w:rsidRDefault="00665A06" w:rsidP="00665A06">
+          <w:p w14:paraId="12863D3B" w14:textId="30F65556" w:rsidR="00665A06" w:rsidRPr="000D480A" w:rsidRDefault="00665A06" w:rsidP="00665A06">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692D59">
-[...21 lines deleted...]
-              <w:t>告</w:t>
+            <w:r w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>受監護宣  告</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E7AAEB" w14:textId="75B3B7AF" w:rsidR="00665A06" w:rsidRDefault="00665A06" w:rsidP="007D7272">
+          <w:p w14:paraId="42E7AAEB" w14:textId="75B3B7AF" w:rsidR="00665A06" w:rsidRPr="000D480A" w:rsidRDefault="00665A06" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□無</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C94D2D6" w14:textId="0A9A9C34" w:rsidR="00665A06" w:rsidRPr="008B7166" w:rsidRDefault="00665A06" w:rsidP="007D7272">
+          <w:p w14:paraId="4C94D2D6" w14:textId="0A9A9C34" w:rsidR="00665A06" w:rsidRPr="000D480A" w:rsidRDefault="00665A06" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□有</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52872ED1" w14:textId="73FAAF1A" w:rsidR="00665A06" w:rsidRPr="008B7166" w:rsidRDefault="00665A06" w:rsidP="00383F27">
+          <w:p w14:paraId="52872ED1" w14:textId="73FAAF1A" w:rsidR="00665A06" w:rsidRPr="000D480A" w:rsidRDefault="00665A06" w:rsidP="00383F27">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A42749">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>領有重度以上身心障礙</w:t>
             </w:r>
-            <w:r w:rsidR="00383F27">
+            <w:r w:rsidR="00383F27" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>證明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271BFAA5" w14:textId="2AB8A5A4" w:rsidR="00665A06" w:rsidRDefault="00665A06" w:rsidP="007D7272">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
@@ -19702,164 +19425,164 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24477723" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64B2525A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="64B2525A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="280E4254" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="280E4254" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46135F1E" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="46135F1E" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7034CA20" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="7034CA20" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="343B31BA" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="343B31BA" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DEF6909" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="5DEF6909" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="449D6E83" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -20192,164 +19915,164 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="797E71C1" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02DEE431" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="02DEE431" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BE4CEA5" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="3BE4CEA5" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53D8552D" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="53D8552D" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D4889E6" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="2D4889E6" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52DEFB45" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="52DEFB45" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="296" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F5A612E" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
+          <w:p w14:paraId="4F5A612E" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="CG Times"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="295" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="594EF6C1" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="003426FB">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
@@ -20512,219 +20235,219 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8089" w:type="dxa"/>
             <w:gridSpan w:val="36"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A017E5" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="001F1C4D">
+          <w:p w14:paraId="24A017E5" w14:textId="49FDCBDF" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="001F1C4D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CC17D0A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="00665A06">
+              <w:t xml:space="preserve">□同申請人之通訊地址                 </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動電話：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D480A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC17D0A" w14:textId="0F972857" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="00665A06">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>□□□-□□□</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">□□□-□□□        </w:t>
+            </w:r>
+            <w:r w:rsidR="006808FE" w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
-                <w:sz w:val="26"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="15E6C21A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="007D03CB">
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E6C21A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="000D480A" w:rsidRDefault="00B97236" w:rsidP="007D03CB">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-962889984" w:combine="1"/>
               </w:rPr>
               <w:t>縣市</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071808" w:combine="1"/>
               </w:rPr>
               <w:t>鄉鎮市區</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
               <w:t>村里鄰</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
               <w:t>路街</w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
+            <w:r w:rsidRPr="000D480A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>段    巷    弄    號    樓之    室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50B10E46" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="007D03CB">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -21349,109 +21072,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>年金</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17F499FD" w14:textId="608E5DD8" w:rsidR="009134D8" w:rsidRDefault="003426FB" w:rsidP="003426FB">
+    <w:p w14:paraId="17F499FD" w14:textId="1D409A39" w:rsidR="009134D8" w:rsidRDefault="003426FB" w:rsidP="003426FB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:rightChars="100" w:right="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003426FB">
+      <w:r w:rsidRPr="000D480A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="00E7214F">
+      <w:r w:rsidR="00E7214F" w:rsidRPr="000D480A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="003426FB">
+      <w:r w:rsidRPr="000D480A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E7214F">
+      <w:r w:rsidR="00FD0E81" w:rsidRPr="000D480A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705C1D6D" w14:textId="25267A57" w:rsidR="002C6BA0" w:rsidRPr="00725730" w:rsidRDefault="007A46E6" w:rsidP="005909F4">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725730">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
@@ -26183,79 +25906,68 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00414451">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>應加保未加保勞工應提供受僱從業之單位名稱、雇主姓名、地址、工作性質、內容、到職紀錄、出勤紀錄、領薪紀錄及職業災害相關證明資料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562D0CB3" w14:textId="053190C0" w:rsidR="006A40E7" w:rsidRPr="006A40E7" w:rsidRDefault="006A40E7" w:rsidP="00EC29C5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="238" w:lineRule="exact"/>
         <w:ind w:left="352" w:hangingChars="200" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A40E7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(六)</w:t>
-[...10 lines deleted...]
-        <w:t>於職業工會或漁會加保之被保險人，事故當日如係自營作業(如獨立承攬接案、自營商販、合夥經營事業等)，請檢附相關從業證明文件(例如：營利事業登記證、名片、進出貨或與客戶往來之單據、承攬契約影本等)；如係受僱工作，請檢附雇主開具之證明(應記載僱用期間、事故當日之工作內容、時間、地點及工資報酬。證明書請載明出具者姓名、身分證字號、地址、電話，並加蓋出具人印章)。</w:t>
+        <w:t>(六)於職業工會或漁會加保之被保險人，事故當日如係自營作業(如獨立承攬接案、自營商販、合夥經營事業等)，請檢附相關從業證明文件(例如：營利事業登記證、名片、進出貨或與客戶往來之單據、承攬契約影本等)；如係受僱工作，請檢附雇主開具之證明(應記載僱用期間、事故當日之工作內容、時間、地點及工資報酬。證明書請載明出具者姓名、身分證字號、地址、電話，並加蓋出具人印章)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60204DC5" w14:textId="43FC5744" w:rsidR="00C35DBF" w:rsidRPr="00C35DBF" w:rsidRDefault="00C35DBF" w:rsidP="00EC29C5">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="238" w:lineRule="exact"/>
         <w:ind w:left="352" w:hangingChars="200" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414451">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
@@ -28010,58 +27722,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(九)外籍人士無身分證號者，請填寫護照或居留證號。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B7F49" w:rsidRPr="00D5632E" w:rsidSect="00B53D05">
       <w:pgSz w:w="23814" w:h="16839" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="510" w:right="454" w:bottom="510" w:left="454" w:header="227" w:footer="567" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A5BD7EA" w14:textId="77777777" w:rsidR="007F7108" w:rsidRDefault="007F7108" w:rsidP="00237807">
+    <w:p w14:paraId="64CAC99B" w14:textId="77777777" w:rsidR="00185502" w:rsidRDefault="00185502" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="630B11DA" w14:textId="77777777" w:rsidR="007F7108" w:rsidRDefault="007F7108" w:rsidP="00237807">
+    <w:p w14:paraId="24ED5F85" w14:textId="77777777" w:rsidR="00185502" w:rsidRDefault="00185502" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -28122,58 +27834,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DB37402" w14:textId="77777777" w:rsidR="007F7108" w:rsidRDefault="007F7108" w:rsidP="00237807">
+    <w:p w14:paraId="07ECE42B" w14:textId="77777777" w:rsidR="00185502" w:rsidRDefault="00185502" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27BF2BE9" w14:textId="77777777" w:rsidR="007F7108" w:rsidRDefault="007F7108" w:rsidP="00237807">
+    <w:p w14:paraId="024EC054" w14:textId="77777777" w:rsidR="00185502" w:rsidRDefault="00185502" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E83FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A90250AE"/>
     <w:lvl w:ilvl="0" w:tplc="78327924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1178"/>
         </w:tabs>
         <w:ind w:left="1178" w:hanging="480"/>
       </w:pPr>
@@ -31222,51 +30934,51 @@
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#36f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
@@ -31316,50 +31028,51 @@
     <w:rsid w:val="000847B2"/>
     <w:rsid w:val="00085C72"/>
     <w:rsid w:val="00086B72"/>
     <w:rsid w:val="00090DB2"/>
     <w:rsid w:val="00091128"/>
     <w:rsid w:val="00091800"/>
     <w:rsid w:val="00095C36"/>
     <w:rsid w:val="000A02E7"/>
     <w:rsid w:val="000A2251"/>
     <w:rsid w:val="000A2D17"/>
     <w:rsid w:val="000A41F6"/>
     <w:rsid w:val="000A57DD"/>
     <w:rsid w:val="000A70B6"/>
     <w:rsid w:val="000B00CB"/>
     <w:rsid w:val="000B0B14"/>
     <w:rsid w:val="000B3193"/>
     <w:rsid w:val="000B39BB"/>
     <w:rsid w:val="000B4857"/>
     <w:rsid w:val="000B5674"/>
     <w:rsid w:val="000B783C"/>
     <w:rsid w:val="000C76EB"/>
     <w:rsid w:val="000D2022"/>
     <w:rsid w:val="000D26C2"/>
     <w:rsid w:val="000D2757"/>
     <w:rsid w:val="000D2F1A"/>
+    <w:rsid w:val="000D480A"/>
     <w:rsid w:val="000D4DE0"/>
     <w:rsid w:val="000D61BC"/>
     <w:rsid w:val="000E0F81"/>
     <w:rsid w:val="000E235F"/>
     <w:rsid w:val="000E3B6B"/>
     <w:rsid w:val="000E44D3"/>
     <w:rsid w:val="000E454E"/>
     <w:rsid w:val="000E5B7B"/>
     <w:rsid w:val="000E5EC0"/>
     <w:rsid w:val="000E72BB"/>
     <w:rsid w:val="000E7D06"/>
     <w:rsid w:val="000E7EBE"/>
     <w:rsid w:val="000F040C"/>
     <w:rsid w:val="000F0E9D"/>
     <w:rsid w:val="000F2197"/>
     <w:rsid w:val="000F2A3D"/>
     <w:rsid w:val="000F452B"/>
     <w:rsid w:val="000F55AE"/>
     <w:rsid w:val="000F6A8B"/>
     <w:rsid w:val="000F6DCE"/>
     <w:rsid w:val="000F6FEA"/>
     <w:rsid w:val="000F7116"/>
     <w:rsid w:val="00101757"/>
     <w:rsid w:val="001050C2"/>
     <w:rsid w:val="001054A0"/>
@@ -31372,50 +31085,51 @@
     <w:rsid w:val="0012232C"/>
     <w:rsid w:val="00130C57"/>
     <w:rsid w:val="00141092"/>
     <w:rsid w:val="00143AB0"/>
     <w:rsid w:val="0014608C"/>
     <w:rsid w:val="001467D2"/>
     <w:rsid w:val="00150961"/>
     <w:rsid w:val="001521C4"/>
     <w:rsid w:val="001533C4"/>
     <w:rsid w:val="00153E2A"/>
     <w:rsid w:val="00154E23"/>
     <w:rsid w:val="00155F1F"/>
     <w:rsid w:val="00157314"/>
     <w:rsid w:val="00161A7D"/>
     <w:rsid w:val="00166BFF"/>
     <w:rsid w:val="00170499"/>
     <w:rsid w:val="00171AC5"/>
     <w:rsid w:val="00172CDC"/>
     <w:rsid w:val="001732D1"/>
     <w:rsid w:val="001744AF"/>
     <w:rsid w:val="00176119"/>
     <w:rsid w:val="001763C3"/>
     <w:rsid w:val="001772E6"/>
     <w:rsid w:val="00177DDA"/>
     <w:rsid w:val="001811B2"/>
+    <w:rsid w:val="00185502"/>
     <w:rsid w:val="001906B1"/>
     <w:rsid w:val="00193972"/>
     <w:rsid w:val="0019427C"/>
     <w:rsid w:val="001A0D63"/>
     <w:rsid w:val="001A10DD"/>
     <w:rsid w:val="001A2F84"/>
     <w:rsid w:val="001A3AC0"/>
     <w:rsid w:val="001A7777"/>
     <w:rsid w:val="001A7BE6"/>
     <w:rsid w:val="001C1182"/>
     <w:rsid w:val="001C1D9B"/>
     <w:rsid w:val="001C249B"/>
     <w:rsid w:val="001C25EC"/>
     <w:rsid w:val="001C2B24"/>
     <w:rsid w:val="001C3052"/>
     <w:rsid w:val="001C51F3"/>
     <w:rsid w:val="001D0908"/>
     <w:rsid w:val="001D464D"/>
     <w:rsid w:val="001E01E5"/>
     <w:rsid w:val="001E0846"/>
     <w:rsid w:val="001E37AE"/>
     <w:rsid w:val="001E46F1"/>
     <w:rsid w:val="001E4E07"/>
     <w:rsid w:val="001E715B"/>
     <w:rsid w:val="001F1569"/>
@@ -31708,50 +31422,51 @@
     <w:rsid w:val="005746E3"/>
     <w:rsid w:val="0057544C"/>
     <w:rsid w:val="00581DC0"/>
     <w:rsid w:val="0058582C"/>
     <w:rsid w:val="0058651F"/>
     <w:rsid w:val="00587263"/>
     <w:rsid w:val="005903A8"/>
     <w:rsid w:val="0059098F"/>
     <w:rsid w:val="005909F4"/>
     <w:rsid w:val="0059109B"/>
     <w:rsid w:val="00592ED1"/>
     <w:rsid w:val="00595A58"/>
     <w:rsid w:val="00595C70"/>
     <w:rsid w:val="005A0683"/>
     <w:rsid w:val="005A06B2"/>
     <w:rsid w:val="005A395D"/>
     <w:rsid w:val="005A429D"/>
     <w:rsid w:val="005A64CF"/>
     <w:rsid w:val="005A7BD1"/>
     <w:rsid w:val="005A7E0F"/>
     <w:rsid w:val="005B1816"/>
     <w:rsid w:val="005B3C39"/>
     <w:rsid w:val="005B433F"/>
     <w:rsid w:val="005B5403"/>
     <w:rsid w:val="005B650D"/>
+    <w:rsid w:val="005C010A"/>
     <w:rsid w:val="005C2911"/>
     <w:rsid w:val="005D1137"/>
     <w:rsid w:val="005D2B07"/>
     <w:rsid w:val="005D727D"/>
     <w:rsid w:val="005E105A"/>
     <w:rsid w:val="005E1A20"/>
     <w:rsid w:val="005E1CF6"/>
     <w:rsid w:val="005E1D8C"/>
     <w:rsid w:val="005E2BE4"/>
     <w:rsid w:val="005E2FAF"/>
     <w:rsid w:val="005F218C"/>
     <w:rsid w:val="005F3058"/>
     <w:rsid w:val="005F4DCD"/>
     <w:rsid w:val="005F5890"/>
     <w:rsid w:val="005F79FE"/>
     <w:rsid w:val="00602296"/>
     <w:rsid w:val="00604D65"/>
     <w:rsid w:val="006052F2"/>
     <w:rsid w:val="006064C7"/>
     <w:rsid w:val="00606B1D"/>
     <w:rsid w:val="00610643"/>
     <w:rsid w:val="00610717"/>
     <w:rsid w:val="00613577"/>
     <w:rsid w:val="0061657B"/>
     <w:rsid w:val="0062030C"/>
@@ -31774,50 +31489,51 @@
     <w:rsid w:val="00640C05"/>
     <w:rsid w:val="00642C0C"/>
     <w:rsid w:val="00643120"/>
     <w:rsid w:val="00645166"/>
     <w:rsid w:val="00645277"/>
     <w:rsid w:val="0065004F"/>
     <w:rsid w:val="0065092A"/>
     <w:rsid w:val="0065343B"/>
     <w:rsid w:val="00655715"/>
     <w:rsid w:val="00657123"/>
     <w:rsid w:val="006602F8"/>
     <w:rsid w:val="00660C00"/>
     <w:rsid w:val="00665A06"/>
     <w:rsid w:val="00666101"/>
     <w:rsid w:val="00666AD3"/>
     <w:rsid w:val="00666C75"/>
     <w:rsid w:val="00666D67"/>
     <w:rsid w:val="00670C2C"/>
     <w:rsid w:val="00673314"/>
     <w:rsid w:val="00673AF8"/>
     <w:rsid w:val="00673EAD"/>
     <w:rsid w:val="006754E3"/>
     <w:rsid w:val="00675841"/>
     <w:rsid w:val="006778D3"/>
     <w:rsid w:val="00680516"/>
+    <w:rsid w:val="006808FE"/>
     <w:rsid w:val="0068367B"/>
     <w:rsid w:val="006836E5"/>
     <w:rsid w:val="006841E3"/>
     <w:rsid w:val="00685582"/>
     <w:rsid w:val="00685B7F"/>
     <w:rsid w:val="00685EBA"/>
     <w:rsid w:val="0068738E"/>
     <w:rsid w:val="006902FC"/>
     <w:rsid w:val="00691B7B"/>
     <w:rsid w:val="00694886"/>
     <w:rsid w:val="006962EA"/>
     <w:rsid w:val="006966E0"/>
     <w:rsid w:val="00696AFB"/>
     <w:rsid w:val="006A2735"/>
     <w:rsid w:val="006A40E7"/>
     <w:rsid w:val="006A5142"/>
     <w:rsid w:val="006A581A"/>
     <w:rsid w:val="006A7756"/>
     <w:rsid w:val="006B05C5"/>
     <w:rsid w:val="006B05EA"/>
     <w:rsid w:val="006B1F54"/>
     <w:rsid w:val="006B24AE"/>
     <w:rsid w:val="006B38F9"/>
     <w:rsid w:val="006C4C70"/>
     <w:rsid w:val="006C4D53"/>
@@ -31875,50 +31591,51 @@
     <w:rsid w:val="007D03CB"/>
     <w:rsid w:val="007D0DBC"/>
     <w:rsid w:val="007D206B"/>
     <w:rsid w:val="007D31DA"/>
     <w:rsid w:val="007D7272"/>
     <w:rsid w:val="007E090A"/>
     <w:rsid w:val="007E2B6D"/>
     <w:rsid w:val="007E3A56"/>
     <w:rsid w:val="007E4001"/>
     <w:rsid w:val="007E41D4"/>
     <w:rsid w:val="007E4D9A"/>
     <w:rsid w:val="007E4DE5"/>
     <w:rsid w:val="007E5701"/>
     <w:rsid w:val="007E6F1C"/>
     <w:rsid w:val="007F3947"/>
     <w:rsid w:val="007F7108"/>
     <w:rsid w:val="007F752B"/>
     <w:rsid w:val="007F7801"/>
     <w:rsid w:val="007F7D8B"/>
     <w:rsid w:val="008009BC"/>
     <w:rsid w:val="00800B26"/>
     <w:rsid w:val="008023DB"/>
     <w:rsid w:val="0080452C"/>
     <w:rsid w:val="00806B6C"/>
     <w:rsid w:val="008075EE"/>
+    <w:rsid w:val="0081009A"/>
     <w:rsid w:val="00810D98"/>
     <w:rsid w:val="008123AF"/>
     <w:rsid w:val="00816065"/>
     <w:rsid w:val="00817F47"/>
     <w:rsid w:val="0082019F"/>
     <w:rsid w:val="008201E1"/>
     <w:rsid w:val="00820771"/>
     <w:rsid w:val="00821F46"/>
     <w:rsid w:val="0082322B"/>
     <w:rsid w:val="00823702"/>
     <w:rsid w:val="00823E38"/>
     <w:rsid w:val="0082420F"/>
     <w:rsid w:val="00824225"/>
     <w:rsid w:val="008254B2"/>
     <w:rsid w:val="00825788"/>
     <w:rsid w:val="008266A7"/>
     <w:rsid w:val="008310F2"/>
     <w:rsid w:val="00831351"/>
     <w:rsid w:val="0083161D"/>
     <w:rsid w:val="0083223A"/>
     <w:rsid w:val="008379FB"/>
     <w:rsid w:val="00840B96"/>
     <w:rsid w:val="0084542C"/>
     <w:rsid w:val="0084659C"/>
     <w:rsid w:val="00852D66"/>
@@ -32056,50 +31773,51 @@
     <w:rsid w:val="009F44E1"/>
     <w:rsid w:val="009F5D02"/>
     <w:rsid w:val="009F6752"/>
     <w:rsid w:val="00A02987"/>
     <w:rsid w:val="00A03828"/>
     <w:rsid w:val="00A049CC"/>
     <w:rsid w:val="00A05F82"/>
     <w:rsid w:val="00A12FA1"/>
     <w:rsid w:val="00A156C4"/>
     <w:rsid w:val="00A17FB9"/>
     <w:rsid w:val="00A20BA6"/>
     <w:rsid w:val="00A21460"/>
     <w:rsid w:val="00A21EEF"/>
     <w:rsid w:val="00A23BB2"/>
     <w:rsid w:val="00A25697"/>
     <w:rsid w:val="00A26123"/>
     <w:rsid w:val="00A2775F"/>
     <w:rsid w:val="00A309F6"/>
     <w:rsid w:val="00A33246"/>
     <w:rsid w:val="00A332AA"/>
     <w:rsid w:val="00A33F77"/>
     <w:rsid w:val="00A357F0"/>
     <w:rsid w:val="00A37C61"/>
     <w:rsid w:val="00A400A4"/>
     <w:rsid w:val="00A40E0A"/>
+    <w:rsid w:val="00A424E1"/>
     <w:rsid w:val="00A43B9F"/>
     <w:rsid w:val="00A466AD"/>
     <w:rsid w:val="00A502F3"/>
     <w:rsid w:val="00A509B9"/>
     <w:rsid w:val="00A52311"/>
     <w:rsid w:val="00A52734"/>
     <w:rsid w:val="00A54F5F"/>
     <w:rsid w:val="00A5626F"/>
     <w:rsid w:val="00A6073D"/>
     <w:rsid w:val="00A60B6C"/>
     <w:rsid w:val="00A62F60"/>
     <w:rsid w:val="00A62F6A"/>
     <w:rsid w:val="00A63C1E"/>
     <w:rsid w:val="00A65DD2"/>
     <w:rsid w:val="00A67081"/>
     <w:rsid w:val="00A77500"/>
     <w:rsid w:val="00A77868"/>
     <w:rsid w:val="00A80C58"/>
     <w:rsid w:val="00A81115"/>
     <w:rsid w:val="00A8163F"/>
     <w:rsid w:val="00A90152"/>
     <w:rsid w:val="00A952EF"/>
     <w:rsid w:val="00A9584F"/>
     <w:rsid w:val="00A9733F"/>
     <w:rsid w:val="00A978FE"/>
@@ -32111,50 +31829,51 @@
     <w:rsid w:val="00AB35EF"/>
     <w:rsid w:val="00AB3AB4"/>
     <w:rsid w:val="00AB45D0"/>
     <w:rsid w:val="00AB4DF7"/>
     <w:rsid w:val="00AB5100"/>
     <w:rsid w:val="00AB64C4"/>
     <w:rsid w:val="00AB76E2"/>
     <w:rsid w:val="00AD1655"/>
     <w:rsid w:val="00AD415B"/>
     <w:rsid w:val="00AD6034"/>
     <w:rsid w:val="00AD7232"/>
     <w:rsid w:val="00AD7243"/>
     <w:rsid w:val="00AE0205"/>
     <w:rsid w:val="00AE130A"/>
     <w:rsid w:val="00AE4100"/>
     <w:rsid w:val="00AE6E96"/>
     <w:rsid w:val="00AE79FA"/>
     <w:rsid w:val="00AF087F"/>
     <w:rsid w:val="00AF2CDB"/>
     <w:rsid w:val="00AF3B1A"/>
     <w:rsid w:val="00AF6E34"/>
     <w:rsid w:val="00B00440"/>
     <w:rsid w:val="00B01DB7"/>
     <w:rsid w:val="00B03850"/>
     <w:rsid w:val="00B04E0C"/>
+    <w:rsid w:val="00B0504C"/>
     <w:rsid w:val="00B068AC"/>
     <w:rsid w:val="00B06F96"/>
     <w:rsid w:val="00B10738"/>
     <w:rsid w:val="00B10F64"/>
     <w:rsid w:val="00B11215"/>
     <w:rsid w:val="00B120B8"/>
     <w:rsid w:val="00B13740"/>
     <w:rsid w:val="00B13DA5"/>
     <w:rsid w:val="00B13FA6"/>
     <w:rsid w:val="00B15B34"/>
     <w:rsid w:val="00B163C2"/>
     <w:rsid w:val="00B2153F"/>
     <w:rsid w:val="00B219B3"/>
     <w:rsid w:val="00B22675"/>
     <w:rsid w:val="00B30738"/>
     <w:rsid w:val="00B336CA"/>
     <w:rsid w:val="00B338CE"/>
     <w:rsid w:val="00B3429A"/>
     <w:rsid w:val="00B37E76"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B42341"/>
     <w:rsid w:val="00B4286B"/>
     <w:rsid w:val="00B45473"/>
     <w:rsid w:val="00B47464"/>
     <w:rsid w:val="00B476E8"/>
@@ -32205,50 +31924,51 @@
     <w:rsid w:val="00BB5785"/>
     <w:rsid w:val="00BB5FDE"/>
     <w:rsid w:val="00BB626D"/>
     <w:rsid w:val="00BB70AD"/>
     <w:rsid w:val="00BC04E3"/>
     <w:rsid w:val="00BC75AA"/>
     <w:rsid w:val="00BC77A3"/>
     <w:rsid w:val="00BD0C49"/>
     <w:rsid w:val="00BD1118"/>
     <w:rsid w:val="00BD468A"/>
     <w:rsid w:val="00BD4AEA"/>
     <w:rsid w:val="00BD4C40"/>
     <w:rsid w:val="00BD5560"/>
     <w:rsid w:val="00BD7993"/>
     <w:rsid w:val="00BE049E"/>
     <w:rsid w:val="00BE06A3"/>
     <w:rsid w:val="00BE0FEC"/>
     <w:rsid w:val="00BE386C"/>
     <w:rsid w:val="00BE71AD"/>
     <w:rsid w:val="00BE7DC5"/>
     <w:rsid w:val="00BF002F"/>
     <w:rsid w:val="00BF1849"/>
     <w:rsid w:val="00BF1A88"/>
     <w:rsid w:val="00BF1D5C"/>
     <w:rsid w:val="00BF3EF7"/>
+    <w:rsid w:val="00BF4342"/>
     <w:rsid w:val="00BF720A"/>
     <w:rsid w:val="00BF7239"/>
     <w:rsid w:val="00C01306"/>
     <w:rsid w:val="00C01644"/>
     <w:rsid w:val="00C01D0C"/>
     <w:rsid w:val="00C036EC"/>
     <w:rsid w:val="00C039F3"/>
     <w:rsid w:val="00C0412B"/>
     <w:rsid w:val="00C047A0"/>
     <w:rsid w:val="00C04DC0"/>
     <w:rsid w:val="00C055A5"/>
     <w:rsid w:val="00C06AAB"/>
     <w:rsid w:val="00C06D7F"/>
     <w:rsid w:val="00C072CF"/>
     <w:rsid w:val="00C0766D"/>
     <w:rsid w:val="00C11E9D"/>
     <w:rsid w:val="00C131CF"/>
     <w:rsid w:val="00C16E61"/>
     <w:rsid w:val="00C171BF"/>
     <w:rsid w:val="00C21694"/>
     <w:rsid w:val="00C21AF1"/>
     <w:rsid w:val="00C21C3C"/>
     <w:rsid w:val="00C22AFE"/>
     <w:rsid w:val="00C2309E"/>
     <w:rsid w:val="00C235A4"/>
@@ -32385,50 +32105,51 @@
     <w:rsid w:val="00E01FF7"/>
     <w:rsid w:val="00E048BA"/>
     <w:rsid w:val="00E04A7F"/>
     <w:rsid w:val="00E0740B"/>
     <w:rsid w:val="00E10AFB"/>
     <w:rsid w:val="00E119EF"/>
     <w:rsid w:val="00E12441"/>
     <w:rsid w:val="00E126B6"/>
     <w:rsid w:val="00E12BBF"/>
     <w:rsid w:val="00E13AF8"/>
     <w:rsid w:val="00E20794"/>
     <w:rsid w:val="00E207D5"/>
     <w:rsid w:val="00E218A1"/>
     <w:rsid w:val="00E223AA"/>
     <w:rsid w:val="00E22CB3"/>
     <w:rsid w:val="00E23241"/>
     <w:rsid w:val="00E25DE0"/>
     <w:rsid w:val="00E27631"/>
     <w:rsid w:val="00E30DC2"/>
     <w:rsid w:val="00E323D2"/>
     <w:rsid w:val="00E353CA"/>
     <w:rsid w:val="00E37323"/>
     <w:rsid w:val="00E4225D"/>
     <w:rsid w:val="00E42929"/>
     <w:rsid w:val="00E430E3"/>
+    <w:rsid w:val="00E432F6"/>
     <w:rsid w:val="00E43D3D"/>
     <w:rsid w:val="00E44CF1"/>
     <w:rsid w:val="00E44E65"/>
     <w:rsid w:val="00E51ED4"/>
     <w:rsid w:val="00E5489B"/>
     <w:rsid w:val="00E55275"/>
     <w:rsid w:val="00E61226"/>
     <w:rsid w:val="00E61A1D"/>
     <w:rsid w:val="00E61CED"/>
     <w:rsid w:val="00E65D7D"/>
     <w:rsid w:val="00E66571"/>
     <w:rsid w:val="00E66606"/>
     <w:rsid w:val="00E7214F"/>
     <w:rsid w:val="00E73939"/>
     <w:rsid w:val="00E7626B"/>
     <w:rsid w:val="00E81663"/>
     <w:rsid w:val="00E820FD"/>
     <w:rsid w:val="00E8356D"/>
     <w:rsid w:val="00E83D06"/>
     <w:rsid w:val="00E91B51"/>
     <w:rsid w:val="00E92806"/>
     <w:rsid w:val="00E92AC0"/>
     <w:rsid w:val="00EA1D71"/>
     <w:rsid w:val="00EA33E1"/>
     <w:rsid w:val="00EB0A15"/>
@@ -32500,51 +32221,53 @@
     <w:rsid w:val="00FA017E"/>
     <w:rsid w:val="00FA0DEA"/>
     <w:rsid w:val="00FA16AC"/>
     <w:rsid w:val="00FA1C9F"/>
     <w:rsid w:val="00FA263F"/>
     <w:rsid w:val="00FA2A27"/>
     <w:rsid w:val="00FA3090"/>
     <w:rsid w:val="00FA4787"/>
     <w:rsid w:val="00FA498E"/>
     <w:rsid w:val="00FA644F"/>
     <w:rsid w:val="00FB29FE"/>
     <w:rsid w:val="00FB5CC5"/>
     <w:rsid w:val="00FB6AED"/>
     <w:rsid w:val="00FB7509"/>
     <w:rsid w:val="00FB7A92"/>
     <w:rsid w:val="00FC039E"/>
     <w:rsid w:val="00FC0B8C"/>
     <w:rsid w:val="00FC321D"/>
     <w:rsid w:val="00FC3BCF"/>
     <w:rsid w:val="00FC3DBF"/>
     <w:rsid w:val="00FC405F"/>
     <w:rsid w:val="00FC4480"/>
     <w:rsid w:val="00FC44A7"/>
     <w:rsid w:val="00FC647E"/>
     <w:rsid w:val="00FC7553"/>
+    <w:rsid w:val="00FD0011"/>
     <w:rsid w:val="00FD0D17"/>
+    <w:rsid w:val="00FD0E81"/>
     <w:rsid w:val="00FD1FF6"/>
     <w:rsid w:val="00FD2E7B"/>
     <w:rsid w:val="00FD4868"/>
     <w:rsid w:val="00FD5C09"/>
     <w:rsid w:val="00FD65E2"/>
     <w:rsid w:val="00FE0C5C"/>
     <w:rsid w:val="00FE17DF"/>
     <w:rsid w:val="00FE1C7A"/>
     <w:rsid w:val="00FE2764"/>
     <w:rsid w:val="00FE3751"/>
     <w:rsid w:val="00FF2847"/>
     <w:rsid w:val="00FF3100"/>
     <w:rsid w:val="00FF648C"/>
     <w:rsid w:val="00FF6AD1"/>
     <w:rsid w:val="00FF77CE"/>
     <w:rsid w:val="00FF7F88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -33703,60 +33426,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7240311-3AAD-406A-847B-A2552F5E02A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1432</Words>
-  <Characters>8168</Characters>
+  <Words>1428</Words>
+  <Characters>8142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
+  <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9581</CharactersWithSpaces>
+  <CharactersWithSpaces>9551</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6684704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.nhi.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>