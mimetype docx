--- v0 (2026-05-08)
+++ v1 (2026-09-17)
@@ -2563,127 +2563,191 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8306" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EADDD93" w14:textId="64606290" w:rsidR="001732D1" w:rsidRPr="00913AC9" w:rsidRDefault="001732D1" w:rsidP="00315CB0">
+          <w:p w14:paraId="0EADDD93" w14:textId="1D0BB448" w:rsidR="001732D1" w:rsidRPr="00913AC9" w:rsidRDefault="001732D1" w:rsidP="00315CB0">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
                 <w:eastAsianLayout w:id="-2046071552" w:combine="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：□□□-□□</w:t>
             </w:r>
             <w:r w:rsidR="002E6940" w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0094417D" w:rsidRPr="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話：</w:t>
             </w:r>
             <w:r w:rsidR="00913AC9" w:rsidRPr="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>電話：(  )</w:t>
+              <w:t>(  )</w:t>
             </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
-[...5 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00913AC9" w:rsidRPr="00913AC9">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="00913AC9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">                  </w:t>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidR="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電</w:t>
+            </w:r>
+            <w:r w:rsidR="0094417D" w:rsidRPr="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9" w:rsidRPr="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0094417D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00913AC9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F1A06A7" w14:textId="39420A28" w:rsidR="001732D1" w:rsidRPr="001F4CAD" w:rsidRDefault="001732D1" w:rsidP="00056EC3">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00D20B94" w:rsidRPr="00F47A9D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
@@ -11115,51 +11179,51 @@
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shape w14:anchorId="496B04EC" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:195pt;margin-top:.8pt;width:.05pt;height:10.7pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXvPVZnAIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0OGB1nGsbxCmGdhkG&#10;dFuBZh+gyHJsTBY1SYnTff1I2XGTdHsZ9mJT4hF1eEhxcXuoNdsr5yswGU+vBpwpIyGvzDbj39er&#10;99ec+SBMLjQYlfFn5fnt8u2bRWPnaggl6Fw5hkGMnzc242UIdp4kXpaqFv4KrDLoLMDVIuDSbZPc&#10;iQaj1zoZDgbTpAGXWwdSeY+7962TL2P8olAyfCsKrwLTGUduIX5d/G7omywXYr51wpaV7GiIf2BR&#10;i8rgpX2oexEE27nqVai6kg48FOFKQp1AUVRSxRwwm3Rwkc1TKayKuaA43vYy+f8XVn7dPzpW5Rkf&#10;zzgzosYarZxSpDhLZykJ1Fg/R9yTfXSUorcPIH94dCRnHlp4xLBN8wVyjCN2AaIoh8LVdBLTZYeo&#10;/XOvvToEJnFzOppwJnE/HU2ub2JhEjE/npQ7Hz4piFHE/sGHtm45WlH1vKO+xhoXtcYSvkvYgDUs&#10;JoBl6QHpGaBkw9m0a4IeMjyD/CHG6ASA51kfBRlvj5xEeaQpD6bjiRYT9DIGURcLnvQg0pj4OnLF&#10;EIiipP4CRnYEHhHrI7j9d5c4bPrLdnecYbtv2kytCMSN7iCTNSg6Z2XGSQvarWGv1hD94aJgeNOL&#10;V5vXqE5PxLVeNOiSyLW/mPieVNTAqtI6llQbooPN0CrkQVc5OYmMd9vNnXZsL/Axj0bT6WrViXAG&#10;c7AzeQxWKpF/7OwgKt3akVrXvNSvbYNvIH/G3nXQjggcaWiU4H5x1uB4yLj/uRNOcaY/G3x/N+l4&#10;TPMkLsaT2RAX7tSzOfUIIzFUxgPH8pN5F9oZtLOu2pZ4UxqFN/AB30xRUXvHx9Wy6hY4AqKM3bii&#10;GXO6jqiXobr8DQAA//8DAFBLAwQUAAYACAAAACEAxBZzGd4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb+h82YeJNdQFFqt6QxgYMxAZEYj0t3bBu7s013ofXfM5zg+PJN3nwvXQyu&#10;EUfsQu1Jw3ikQCAV3tZUath9LR9eQIRoyJrGE2r4xwCL7PYmNYn1PX3icRtLwSUUEqOhirFNpAxF&#10;hc6EkW+RmP36zpnIsSul7UzP5a6RE6Vm0pma+ENlWnyrsPjbHpwGW+a7x5/N+2r4Xj7P6eMp71fr&#10;jdb3d0P+CiLiEC/HcNZndcjYae8PZINoNEznirdEBjMQzDmPQew1TKYKZJbK6wHZCQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABe89VmcAgAAnAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMQWcxneAAAACAEAAA8AAAAAAAAAAAAAAAAA9gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape w14:anchorId="498D0362" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:195pt;margin-top:.8pt;width:.05pt;height:10.7pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXvPVZnAIAAJwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0OGB1nGsbxCmGdhkG&#10;dFuBZh+gyHJsTBY1SYnTff1I2XGTdHsZ9mJT4hF1eEhxcXuoNdsr5yswGU+vBpwpIyGvzDbj39er&#10;99ec+SBMLjQYlfFn5fnt8u2bRWPnaggl6Fw5hkGMnzc242UIdp4kXpaqFv4KrDLoLMDVIuDSbZPc&#10;iQaj1zoZDgbTpAGXWwdSeY+7962TL2P8olAyfCsKrwLTGUduIX5d/G7omywXYr51wpaV7GiIf2BR&#10;i8rgpX2oexEE27nqVai6kg48FOFKQp1AUVRSxRwwm3Rwkc1TKayKuaA43vYy+f8XVn7dPzpW5Rkf&#10;zzgzosYarZxSpDhLZykJ1Fg/R9yTfXSUorcPIH94dCRnHlp4xLBN8wVyjCN2AaIoh8LVdBLTZYeo&#10;/XOvvToEJnFzOppwJnE/HU2ub2JhEjE/npQ7Hz4piFHE/sGHtm45WlH1vKO+xhoXtcYSvkvYgDUs&#10;JoBl6QHpGaBkw9m0a4IeMjyD/CHG6ASA51kfBRlvj5xEeaQpD6bjiRYT9DIGURcLnvQg0pj4OnLF&#10;EIiipP4CRnYEHhHrI7j9d5c4bPrLdnecYbtv2kytCMSN7iCTNSg6Z2XGSQvarWGv1hD94aJgeNOL&#10;V5vXqE5PxLVeNOiSyLW/mPieVNTAqtI6llQbooPN0CrkQVc5OYmMd9vNnXZsL/Axj0bT6WrViXAG&#10;c7AzeQxWKpF/7OwgKt3akVrXvNSvbYNvIH/G3nXQjggcaWiU4H5x1uB4yLj/uRNOcaY/G3x/N+l4&#10;TPMkLsaT2RAX7tSzOfUIIzFUxgPH8pN5F9oZtLOu2pZ4UxqFN/AB30xRUXvHx9Wy6hY4AqKM3bii&#10;GXO6jqiXobr8DQAA//8DAFBLAwQUAAYACAAAACEAxBZzGd4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/CQBCF7yb+h82YeJNdQFFqt6QxgYMxAZEYj0t3bBu7s013ofXfM5zg+PJN3nwvXQyu&#10;EUfsQu1Jw3ikQCAV3tZUath9LR9eQIRoyJrGE2r4xwCL7PYmNYn1PX3icRtLwSUUEqOhirFNpAxF&#10;hc6EkW+RmP36zpnIsSul7UzP5a6RE6Vm0pma+ENlWnyrsPjbHpwGW+a7x5/N+2r4Xj7P6eMp71fr&#10;jdb3d0P+CiLiEC/HcNZndcjYae8PZINoNEznirdEBjMQzDmPQew1TKYKZJbK6wHZCQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABe89VmcAgAAnAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMQWcxneAAAACAEAAA8AAAAAAAAAAAAAAAAA9gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,135890" o:connectangles="0,0"/>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="002C6BA0" w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>帳</w:t>
                   </w:r>
                   <w:r w:rsidR="00A1670F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　</w:t>
                   </w:r>
                   <w:r w:rsidR="002C6BA0" w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -13817,51 +13881,51 @@
                                         <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                           <a:solidFill>
                                             <a:srgbClr val="FFFFFF"/>
                                           </a:solidFill>
                                         </a14:hiddenFill>
                                       </a:ext>
                                     </a:extLst>
                                   </wps:spPr>
                                   <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                     <a:noAutofit/>
                                   </wps:bodyPr>
                                 </wps:wsp>
                               </a:graphicData>
                             </a:graphic>
                             <wp14:sizeRelH relativeFrom="margin">
                               <wp14:pctWidth>0</wp14:pctWidth>
                             </wp14:sizeRelH>
                             <wp14:sizeRelV relativeFrom="margin">
                               <wp14:pctHeight>0</wp14:pctHeight>
                             </wp14:sizeRelV>
                           </wp:anchor>
                         </w:drawing>
                       </mc:Choice>
                       <mc:Fallback>
                         <w:pict>
-                          <v:shape w14:anchorId="3C018E1E" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:195.55pt;margin-top:.45pt;width:.05pt;height:10.7pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUAyk9nQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwg6Dlgdx23SBnGKoV2G&#10;Ad1WoNkHKLIcG5NFTVLidF8/UnbcJN0uwy42JT5Rj48U57f7RrOdcr4Gk/P0YsSZMhKK2mxy/n21&#10;fH/NmQ/CFEKDUTl/Vp7fLt6+mbd2psZQgS6UYxjE+Flrc16FYGdJ4mWlGuEvwCqDzhJcIwIu3SYp&#10;nGgxeqOT8Wg0SVpwhXUglfe4e985+SLGL0slw7ey9CownXPkFuLXxe+avsliLmYbJ2xVy56G+AcW&#10;jagNXjqEuhdBsK2rX4VqaunAQxkuJDQJlGUtVcwBs0lHZ9k8VcKqmAuK4+0gk/9/YeXX3aNjdYG1&#10;y6acGdFgkZZOKZKcpdOUFGqtnyHwyT46ytHbB5A/PDqSEw8tPGLYuv0CBcYR2wBRlX3pGjqJ+bJ9&#10;FP95EF/tA5O4OcmuOJO4n2ZX1zexMomYHU7KrQ+fFMQoYvfgQ1e4Aq0oe9FTX2GRy0ZjDd8lbMRa&#10;FhPAugyA9ARQsfF00nfBABmfQP4QIzsC4Hk2REHGmwMnUR1oyr3peaLFBD2NUdTFgic9iDQmvopc&#10;MQSiKKm/gJEdgTNifQB3//4Sh11/3u+OM+z3dZepFYG40R1kshZF56zKOWlBuw3s1AqiP5wVDG96&#10;8WrzGtXribjOiwZdErkOFxPfo4oaWNZax5JqQ3SwGTqFPOi6ICeR8W6zvtOO7QS+5iybTJbLXoQT&#10;mIOtKWKwSoniY28HUevOjtT65qV+7Rp8DcUz9q6DbkbgTEOjAveLsxbnQ879z61wijP92eADvEkv&#10;L2mgxMXl1XSMC3fsWR97hJEYKueBY/nJvAvdENpaV28qvCmNwhv4gG+mrKm94+PqWPULnAFRxn5e&#10;0ZA5XkfUy1Rd/AYAAP//AwBQSwMEFAAGAAgAAAAhAN8O1JrdAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjsFKw0AURfeC/zA8wZ2dJNVq0kxKENqFCLa1SJfTzDMJZt6EzLSJf+9zpcvLvZx78tVk&#10;O3HBwbeOFMSzCARS5UxLtYLD+/ruCYQPmozuHKGCb/SwKq6vcp0ZN9IOL/tQC4aQz7SCJoQ+k9JX&#10;DVrtZ65H4u7TDVYHjkMtzaBHhttOJlG0kFa3xA+N7vG5weprf7YKTF0e7o/bl830sX5M6fWhHDdv&#10;W6Vub6ZyCSLgFP7G8KvP6lCw08mdyXjRKZinccxTBSkIrjkmIE4KkmQOssjlf//iBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABQDKT2dAgAAnQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8O1JrdAAAABwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
+                          <v:shape w14:anchorId="32BFC295" id="Freeform 171" o:spid="_x0000_s1026" style="position:absolute;margin-left:195.55pt;margin-top:.45pt;width:.05pt;height:10.7pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUAyk9nQIAAJ0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwg6Dlgdx23SBnGKoV2G&#10;Ad1WoNkHKLIcG5NFTVLidF8/UnbcJN0uwy42JT5Rj48U57f7RrOdcr4Gk/P0YsSZMhKK2mxy/n21&#10;fH/NmQ/CFEKDUTl/Vp7fLt6+mbd2psZQgS6UYxjE+Flrc16FYGdJ4mWlGuEvwCqDzhJcIwIu3SYp&#10;nGgxeqOT8Wg0SVpwhXUglfe4e985+SLGL0slw7ey9CownXPkFuLXxe+avsliLmYbJ2xVy56G+AcW&#10;jagNXjqEuhdBsK2rX4VqaunAQxkuJDQJlGUtVcwBs0lHZ9k8VcKqmAuK4+0gk/9/YeXX3aNjdYG1&#10;y6acGdFgkZZOKZKcpdOUFGqtnyHwyT46ytHbB5A/PDqSEw8tPGLYuv0CBcYR2wBRlX3pGjqJ+bJ9&#10;FP95EF/tA5O4OcmuOJO4n2ZX1zexMomYHU7KrQ+fFMQoYvfgQ1e4Aq0oe9FTX2GRy0ZjDd8lbMRa&#10;FhPAugyA9ARQsfF00nfBABmfQP4QIzsC4Hk2REHGmwMnUR1oyr3peaLFBD2NUdTFgic9iDQmvopc&#10;MQSiKKm/gJEdgTNifQB3//4Sh11/3u+OM+z3dZepFYG40R1kshZF56zKOWlBuw3s1AqiP5wVDG96&#10;8WrzGtXribjOiwZdErkOFxPfo4oaWNZax5JqQ3SwGTqFPOi6ICeR8W6zvtOO7QS+5iybTJbLXoQT&#10;mIOtKWKwSoniY28HUevOjtT65qV+7Rp8DcUz9q6DbkbgTEOjAveLsxbnQ879z61wijP92eADvEkv&#10;L2mgxMXl1XSMC3fsWR97hJEYKueBY/nJvAvdENpaV28qvCmNwhv4gG+mrKm94+PqWPULnAFRxn5e&#10;0ZA5XkfUy1Rd/AYAAP//AwBQSwMEFAAGAAgAAAAhAN8O1JrdAAAABwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjsFKw0AURfeC/zA8wZ2dJNVq0kxKENqFCLa1SJfTzDMJZt6EzLSJf+9zpcvLvZx78tVk&#10;O3HBwbeOFMSzCARS5UxLtYLD+/ruCYQPmozuHKGCb/SwKq6vcp0ZN9IOL/tQC4aQz7SCJoQ+k9JX&#10;DVrtZ65H4u7TDVYHjkMtzaBHhttOJlG0kFa3xA+N7vG5weprf7YKTF0e7o/bl830sX5M6fWhHDdv&#10;W6Vub6ZyCSLgFP7G8KvP6lCw08mdyXjRKZinccxTBSkIrjkmIE4KkmQOssjlf//iBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABQDKT2dAgAAnQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN8O1JrdAAAABwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#36f" strokeweight=".5pt">
                             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,135890" o:connectangles="0,0"/>
                           </v:shape>
                         </w:pict>
                       </mc:Fallback>
                     </mc:AlternateContent>
                   </w:r>
                   <w:r w:rsidR="00BD4C40" w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>帳</w:t>
                   </w:r>
                   <w:r w:rsidR="00CB2492">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="3366FF"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t xml:space="preserve">　</w:t>
                   </w:r>
                   <w:r w:rsidR="00BD4C40" w:rsidRPr="00F47A9D">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -14936,138 +15000,159 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8129" w:type="dxa"/>
             <w:gridSpan w:val="47"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23A3A2A6" w14:textId="7841480C" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="005D13D3">
+          <w:p w14:paraId="23A3A2A6" w14:textId="3C148E2F" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="005D13D3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話</w:t>
+              <w:t xml:space="preserve">□同申請人之通訊地址                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話</w:t>
             </w:r>
             <w:r w:rsidR="008D418B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(  )</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57A3872E" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+          <w:p w14:paraId="57A3872E" w14:textId="690BEF09" w:rsidR="002C45FA" w:rsidRPr="00B634A6" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>郵遞區號：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>行動電話：</w:t>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3785D77D" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
@@ -17027,122 +17112,175 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8118" w:type="dxa"/>
             <w:gridSpan w:val="46"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="797C5737" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="005D13D3">
+          <w:p w14:paraId="797C5737" w14:textId="5309E62B" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="005D13D3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="322AD5E3" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
+              <w:t xml:space="preserve">□同申請人之通訊地址                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322AD5E3" w14:textId="70268506" w:rsidR="002C45FA" w:rsidRPr="00B634A6" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>郵遞區號：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008B7166">
-[...14 lines deleted...]
-              <w:t>行動電話：</w:t>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="305C3783" w14:textId="77777777" w:rsidR="002C45FA" w:rsidRPr="008B7166" w:rsidRDefault="002C45FA" w:rsidP="002C6BA0">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
@@ -18816,122 +18954,144 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8118" w:type="dxa"/>
             <w:gridSpan w:val="46"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E744D8F" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="005D13D3">
+          <w:p w14:paraId="7E744D8F" w14:textId="61A0DAC5" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="005D13D3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ED05B03" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="00840F83">
+              <w:t xml:space="preserve">□同申請人之通訊地址                  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED05B03" w14:textId="4B371382" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="00840F83">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>行動電話：</w:t>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A4069DE" w14:textId="77777777" w:rsidR="00725730" w:rsidRPr="008B7166" w:rsidRDefault="00725730" w:rsidP="00840F83">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
@@ -20619,122 +20779,167 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8118" w:type="dxa"/>
             <w:gridSpan w:val="46"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="3366FF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24A017E5" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="005D13D3">
+          <w:p w14:paraId="24A017E5" w14:textId="02B59FF5" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="005D13D3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>□同申請人之通訊地址                         電話；(  )</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CC17D0A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="00840F83">
+              <w:t xml:space="preserve">□同申請人之通訊地址              </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>市話或行動</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電話</w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(  )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC17D0A" w14:textId="5C3C8E98" w:rsidR="00B97236" w:rsidRPr="00B634A6" w:rsidRDefault="00B97236" w:rsidP="00840F83">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>郵遞區號：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B7166">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>□□□-□□□</w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>行動電話：</w:t>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           </w:t>
+            </w:r>
+            <w:r w:rsidR="00B634A6" w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>電子郵件信箱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B634A6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15E6C21A" w14:textId="77777777" w:rsidR="00B97236" w:rsidRPr="008B7166" w:rsidRDefault="00B97236" w:rsidP="00840F83">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7166">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="40"/>
@@ -21436,109 +21641,109 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="3366FF"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>年金</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B0B3E21" w14:textId="523A2F23" w:rsidR="00B53D05" w:rsidRPr="00A255D4" w:rsidRDefault="00357553" w:rsidP="00A255D4">
+    <w:p w14:paraId="0B0B3E21" w14:textId="213894C1" w:rsidR="00B53D05" w:rsidRPr="00A255D4" w:rsidRDefault="00357553" w:rsidP="00A255D4">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="50" w:right="120" w:firstLineChars="4300" w:firstLine="8436"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0033FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004608B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0033FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="009D51D3" w:rsidRPr="004608B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0033FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004608B4">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0033FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009D51D3" w:rsidRPr="004608B4">
+      <w:r w:rsidR="00570CE5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="0033FF"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705C1D6D" w14:textId="7C6ACDFD" w:rsidR="002C6BA0" w:rsidRPr="00725730" w:rsidRDefault="007A46E6" w:rsidP="000156A1">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00725730">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="24"/>
@@ -27679,58 +27884,58 @@
       <w:r w:rsidRPr="00FA3A0F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="3366FF"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(九)外籍人士無身分證號者，請填寫護照或居留證號。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B7F49" w:rsidRPr="00FA3A0F" w:rsidSect="009F30EB">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="284" w:right="510" w:bottom="454" w:left="510" w:header="227" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5775F100" w14:textId="77777777" w:rsidR="00F45B13" w:rsidRDefault="00F45B13" w:rsidP="00237807">
+    <w:p w14:paraId="6C4B0273" w14:textId="77777777" w:rsidR="004C1047" w:rsidRDefault="004C1047" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68832A83" w14:textId="77777777" w:rsidR="00F45B13" w:rsidRDefault="00F45B13" w:rsidP="00237807">
+    <w:p w14:paraId="530FE0D1" w14:textId="77777777" w:rsidR="004C1047" w:rsidRDefault="004C1047" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
@@ -27791,58 +27996,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26406514" w14:textId="77777777" w:rsidR="00F45B13" w:rsidRDefault="00F45B13" w:rsidP="00237807">
+    <w:p w14:paraId="2879B8D6" w14:textId="77777777" w:rsidR="004C1047" w:rsidRDefault="004C1047" w:rsidP="00237807">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3537E15D" w14:textId="77777777" w:rsidR="00F45B13" w:rsidRDefault="00F45B13" w:rsidP="00237807">
+    <w:p w14:paraId="10B1C8F6" w14:textId="77777777" w:rsidR="004C1047" w:rsidRDefault="004C1047" w:rsidP="00237807">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E83FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A90250AE"/>
     <w:lvl w:ilvl="0" w:tplc="78327924">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1178"/>
         </w:tabs>
         <w:ind w:left="1178" w:hanging="480"/>
       </w:pPr>
@@ -30238,51 +30443,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="340"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <o:colormru v:ext="edit" colors="#36f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
@@ -30641,50 +30846,51 @@
     <w:rsid w:val="00456206"/>
     <w:rsid w:val="00456F67"/>
     <w:rsid w:val="0046035E"/>
     <w:rsid w:val="004608B4"/>
     <w:rsid w:val="00464161"/>
     <w:rsid w:val="00465BCE"/>
     <w:rsid w:val="00466A12"/>
     <w:rsid w:val="00466BB5"/>
     <w:rsid w:val="004705AF"/>
     <w:rsid w:val="00477FA8"/>
     <w:rsid w:val="004807C1"/>
     <w:rsid w:val="00481E81"/>
     <w:rsid w:val="004831BD"/>
     <w:rsid w:val="004840D2"/>
     <w:rsid w:val="00485678"/>
     <w:rsid w:val="00487B33"/>
     <w:rsid w:val="00490640"/>
     <w:rsid w:val="004929DF"/>
     <w:rsid w:val="004A0475"/>
     <w:rsid w:val="004A15B6"/>
     <w:rsid w:val="004A2F33"/>
     <w:rsid w:val="004A47A7"/>
     <w:rsid w:val="004A5F83"/>
     <w:rsid w:val="004B7998"/>
     <w:rsid w:val="004B7F49"/>
+    <w:rsid w:val="004C1047"/>
     <w:rsid w:val="004C1CBF"/>
     <w:rsid w:val="004C2B2F"/>
     <w:rsid w:val="004C3B24"/>
     <w:rsid w:val="004C4B95"/>
     <w:rsid w:val="004C5040"/>
     <w:rsid w:val="004C75C7"/>
     <w:rsid w:val="004C79E8"/>
     <w:rsid w:val="004D300F"/>
     <w:rsid w:val="004D3861"/>
     <w:rsid w:val="004D5158"/>
     <w:rsid w:val="004E00D4"/>
     <w:rsid w:val="004E187F"/>
     <w:rsid w:val="004E2017"/>
     <w:rsid w:val="004E63DC"/>
     <w:rsid w:val="004F0D27"/>
     <w:rsid w:val="004F1432"/>
     <w:rsid w:val="004F14AA"/>
     <w:rsid w:val="004F4019"/>
     <w:rsid w:val="004F4B9B"/>
     <w:rsid w:val="004F4E9B"/>
     <w:rsid w:val="004F5A2B"/>
     <w:rsid w:val="00502DCC"/>
     <w:rsid w:val="00505037"/>
     <w:rsid w:val="00506F05"/>
     <w:rsid w:val="00507BF9"/>
@@ -30702,50 +30908,51 @@
     <w:rsid w:val="00527F40"/>
     <w:rsid w:val="00531805"/>
     <w:rsid w:val="00532FEC"/>
     <w:rsid w:val="0053333E"/>
     <w:rsid w:val="005333B3"/>
     <w:rsid w:val="00533BA8"/>
     <w:rsid w:val="005348A3"/>
     <w:rsid w:val="00534EBD"/>
     <w:rsid w:val="00535D8C"/>
     <w:rsid w:val="00536D81"/>
     <w:rsid w:val="005404DE"/>
     <w:rsid w:val="005418F4"/>
     <w:rsid w:val="005442AC"/>
     <w:rsid w:val="005467C2"/>
     <w:rsid w:val="00546B63"/>
     <w:rsid w:val="00550382"/>
     <w:rsid w:val="0055068F"/>
     <w:rsid w:val="00550E87"/>
     <w:rsid w:val="00551836"/>
     <w:rsid w:val="0055635C"/>
     <w:rsid w:val="0055650F"/>
     <w:rsid w:val="00557C77"/>
     <w:rsid w:val="00561F87"/>
     <w:rsid w:val="005641D9"/>
     <w:rsid w:val="00567E8D"/>
+    <w:rsid w:val="00570CE5"/>
     <w:rsid w:val="0057206C"/>
     <w:rsid w:val="005721A8"/>
     <w:rsid w:val="00573DBD"/>
     <w:rsid w:val="00574118"/>
     <w:rsid w:val="005746E3"/>
     <w:rsid w:val="0057544C"/>
     <w:rsid w:val="00581DC0"/>
     <w:rsid w:val="0058582C"/>
     <w:rsid w:val="0058651F"/>
     <w:rsid w:val="005903A8"/>
     <w:rsid w:val="0059098F"/>
     <w:rsid w:val="0059109B"/>
     <w:rsid w:val="00592ED1"/>
     <w:rsid w:val="00593247"/>
     <w:rsid w:val="005935FD"/>
     <w:rsid w:val="00595A58"/>
     <w:rsid w:val="00595C70"/>
     <w:rsid w:val="005A0683"/>
     <w:rsid w:val="005A06B2"/>
     <w:rsid w:val="005A395D"/>
     <w:rsid w:val="005A429D"/>
     <w:rsid w:val="005A64CF"/>
     <w:rsid w:val="005A7BD1"/>
     <w:rsid w:val="005B1816"/>
     <w:rsid w:val="005B3C39"/>
@@ -31001,50 +31208,51 @@
     <w:rsid w:val="008F3CC6"/>
     <w:rsid w:val="008F4751"/>
     <w:rsid w:val="008F4C46"/>
     <w:rsid w:val="008F7713"/>
     <w:rsid w:val="009002CF"/>
     <w:rsid w:val="00900AE3"/>
     <w:rsid w:val="0090512B"/>
     <w:rsid w:val="0090791D"/>
     <w:rsid w:val="009134D8"/>
     <w:rsid w:val="00913AC9"/>
     <w:rsid w:val="00914A43"/>
     <w:rsid w:val="00914A78"/>
     <w:rsid w:val="00914FBF"/>
     <w:rsid w:val="009205AD"/>
     <w:rsid w:val="009205DE"/>
     <w:rsid w:val="00920935"/>
     <w:rsid w:val="00921473"/>
     <w:rsid w:val="0092511D"/>
     <w:rsid w:val="00925C06"/>
     <w:rsid w:val="009275E8"/>
     <w:rsid w:val="0093119F"/>
     <w:rsid w:val="00932773"/>
     <w:rsid w:val="00933B8B"/>
     <w:rsid w:val="009366B2"/>
     <w:rsid w:val="0094215F"/>
+    <w:rsid w:val="0094417D"/>
     <w:rsid w:val="00945AE7"/>
     <w:rsid w:val="009473E5"/>
     <w:rsid w:val="00947CF5"/>
     <w:rsid w:val="0095060D"/>
     <w:rsid w:val="00951451"/>
     <w:rsid w:val="009517A4"/>
     <w:rsid w:val="00952932"/>
     <w:rsid w:val="009529BE"/>
     <w:rsid w:val="00954166"/>
     <w:rsid w:val="00957538"/>
     <w:rsid w:val="00962B17"/>
     <w:rsid w:val="00966C01"/>
     <w:rsid w:val="00967CCA"/>
     <w:rsid w:val="009704AC"/>
     <w:rsid w:val="00972DAE"/>
     <w:rsid w:val="00975C97"/>
     <w:rsid w:val="00976500"/>
     <w:rsid w:val="009809CF"/>
     <w:rsid w:val="00981CBE"/>
     <w:rsid w:val="009842D7"/>
     <w:rsid w:val="0098763F"/>
     <w:rsid w:val="00987979"/>
     <w:rsid w:val="00987B7F"/>
     <w:rsid w:val="00990730"/>
     <w:rsid w:val="00990E95"/>
@@ -31186,50 +31394,51 @@
     <w:rsid w:val="00B22675"/>
     <w:rsid w:val="00B30738"/>
     <w:rsid w:val="00B32715"/>
     <w:rsid w:val="00B336CA"/>
     <w:rsid w:val="00B338CE"/>
     <w:rsid w:val="00B3429A"/>
     <w:rsid w:val="00B41A7B"/>
     <w:rsid w:val="00B42341"/>
     <w:rsid w:val="00B4286B"/>
     <w:rsid w:val="00B45473"/>
     <w:rsid w:val="00B46BEE"/>
     <w:rsid w:val="00B47464"/>
     <w:rsid w:val="00B476E8"/>
     <w:rsid w:val="00B47C83"/>
     <w:rsid w:val="00B51210"/>
     <w:rsid w:val="00B53D05"/>
     <w:rsid w:val="00B542BF"/>
     <w:rsid w:val="00B544A6"/>
     <w:rsid w:val="00B56110"/>
     <w:rsid w:val="00B56410"/>
     <w:rsid w:val="00B56A3F"/>
     <w:rsid w:val="00B5795A"/>
     <w:rsid w:val="00B57A65"/>
     <w:rsid w:val="00B6085E"/>
     <w:rsid w:val="00B62AC1"/>
+    <w:rsid w:val="00B634A6"/>
     <w:rsid w:val="00B657FC"/>
     <w:rsid w:val="00B668A2"/>
     <w:rsid w:val="00B70B76"/>
     <w:rsid w:val="00B72E4E"/>
     <w:rsid w:val="00B737B2"/>
     <w:rsid w:val="00B73A20"/>
     <w:rsid w:val="00B75273"/>
     <w:rsid w:val="00B76821"/>
     <w:rsid w:val="00B769D5"/>
     <w:rsid w:val="00B779CD"/>
     <w:rsid w:val="00B8071C"/>
     <w:rsid w:val="00B815A9"/>
     <w:rsid w:val="00B823E7"/>
     <w:rsid w:val="00B84EBA"/>
     <w:rsid w:val="00B861DF"/>
     <w:rsid w:val="00B861EC"/>
     <w:rsid w:val="00B86CAE"/>
     <w:rsid w:val="00B87017"/>
     <w:rsid w:val="00B9023E"/>
     <w:rsid w:val="00B904FB"/>
     <w:rsid w:val="00B90598"/>
     <w:rsid w:val="00B91407"/>
     <w:rsid w:val="00B959B5"/>
     <w:rsid w:val="00B97236"/>
     <w:rsid w:val="00B97951"/>
@@ -32767,60 +32976,60 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{732CD5CF-4B91-40E8-8E45-E375791F25ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1420</Words>
-  <Characters>8094</Characters>
+  <Words>1417</Words>
+  <Characters>8081</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>354510000N</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9496</CharactersWithSpaces>
+  <CharactersWithSpaces>9480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6684704</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.nhi.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>