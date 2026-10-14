--- v0 (2026-05-25)
+++ v1 (2026-10-14)
@@ -1,114 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11035" w:type="dxa"/>
         <w:tblInd w:w="-92" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="0000FF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="42"/>
         <w:gridCol w:w="408"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="385"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="826"/>
         <w:gridCol w:w="1380"/>
         <w:gridCol w:w="564"/>
         <w:gridCol w:w="731"/>
-        <w:gridCol w:w="1946"/>
-        <w:gridCol w:w="919"/>
+        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="1002"/>
         <w:gridCol w:w="31"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="45"/>
         <w:gridCol w:w="277"/>
-        <w:gridCol w:w="321"/>
-        <w:gridCol w:w="322"/>
+        <w:gridCol w:w="308"/>
+        <w:gridCol w:w="335"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="322"/>
         <w:gridCol w:w="321"/>
         <w:gridCol w:w="325"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA378F" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00BA378F" w:rsidRPr="002A0520" w14:paraId="4304707F" w14:textId="77777777" w:rsidTr="00912252">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11035" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0014025C" w:rsidRPr="002A0520" w:rsidRDefault="008C250E" w:rsidP="0001228E">
+          <w:p w14:paraId="50616249" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="002A0520" w:rsidRDefault="008C250E" w:rsidP="0001228E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00C228FC" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -123,89 +124,89 @@
             <w:r w:rsidR="00306941" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>助</w:t>
             </w:r>
             <w:r w:rsidR="008E47DD" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>申請書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA378F" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00BA378F" w:rsidRPr="002A0520" w14:paraId="31C9D23F" w14:textId="77777777" w:rsidTr="00912252">
         <w:trPr>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11035" w:type="dxa"/>
             <w:gridSpan w:val="24"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C10596" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A">
+          <w:p w14:paraId="1C5C9A25" w14:textId="77777777" w:rsidR="00C10596" w:rsidRPr="002A0520" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
-              <w:pict>
-[...2 lines deleted...]
-                    <v:textbox style="mso-next-textbox:#_x0000_s1027" inset="1mm,.5mm,1mm,0">
+              <w:pict w14:anchorId="1C8B1EF8">
+                <v:group id="_x0000_s2124" style="position:absolute;left:0;text-align:left;margin-left:1.05pt;margin-top:5.2pt;width:168.1pt;height:24.1pt;z-index:1;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordorigin="8637,1489" coordsize="2763,482">
+                  <v:rect id="_x0000_s2051" style="position:absolute;left:9204;top:1489;width:2196;height:482" o:allowincell="f" strokeweight="1.25pt">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2051" inset="1mm,.5mm,1mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00C10596" w:rsidRPr="00B22E22" w:rsidRDefault="00C10596" w:rsidP="00C10596">
+                        <w:p w14:paraId="56663DCF" w14:textId="77777777" w:rsidR="00C10596" w:rsidRPr="00B22E22" w:rsidRDefault="00C10596" w:rsidP="00C10596">
                           <w:pPr>
                             <w:pBdr>
                               <w:left w:val="single" w:sz="6" w:space="4" w:color="FF0000"/>
                             </w:pBdr>
                             <w:jc w:val="both"/>
                             <w:rPr>
                               <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                               <w:color w:val="403152"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                               <w:color w:val="0000FF"/>
                             </w:rPr>
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                               <w:color w:val="403152"/>
                             </w:rPr>
                             <w:t>–</w:t>
                           </w:r>
@@ -228,115 +229,115 @@
                           <w:proofErr w:type="gramEnd"/>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                               <w:color w:val="403152"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                               <w:color w:val="403152"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:proofErr w:type="gramStart"/>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                               <w:color w:val="403152"/>
                             </w:rPr>
                             <w:t>–</w:t>
                           </w:r>
                           <w:proofErr w:type="gramEnd"/>
                         </w:p>
-                        <w:p w:rsidR="00FC7909" w:rsidRDefault="00FC7909" w:rsidP="00222A51">
+                        <w:p w14:paraId="2B5E068B" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRDefault="00FC7909" w:rsidP="00222A51">
                           <w:pPr>
                             <w:pBdr>
                               <w:left w:val="single" w:sz="6" w:space="4" w:color="FF0000"/>
                             </w:pBdr>
                             <w:ind w:firstLine="220"/>
                             <w:jc w:val="both"/>
                             <w:rPr>
                               <w:color w:val="0000FF"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:rect id="_x0000_s1028" style="position:absolute;left:8637;top:1489;width:567;height:482" o:allowincell="f" strokeweight="1.25pt">
-                    <v:textbox style="mso-next-textbox:#_x0000_s1028" inset="0,0,0,0">
+                  <v:rect id="_x0000_s2052" style="position:absolute;left:8637;top:1489;width:567;height:482" o:allowincell="f" strokeweight="1.25pt">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2052" inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00FC7909" w:rsidRPr="002A0520" w:rsidRDefault="00FC7909">
+                        <w:p w14:paraId="628DF8E9" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="002A0520" w:rsidRDefault="00FC7909">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:eastAsia="標楷體"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>受理</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00FC7909" w:rsidRPr="00C34D7B" w:rsidRDefault="00FC7909">
+                        <w:p w14:paraId="7B92EFBD" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="00C34D7B" w:rsidRDefault="00FC7909">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:line="220" w:lineRule="exact"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="002A0520">
                             <w:rPr>
                               <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>號碼</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
                 </v:group>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0014025C" w:rsidRPr="002A0520" w:rsidRDefault="007D0EE6" w:rsidP="00C10596">
+          <w:p w14:paraId="27924766" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="002A0520" w:rsidRDefault="007D0EE6" w:rsidP="00C10596">
             <w:pPr>
               <w:spacing w:afterLines="20" w:after="72"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請日期</w:t>
             </w:r>
             <w:r w:rsidR="0001228E" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
@@ -422,80 +423,80 @@
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00C10596" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="00C10596" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(填表前請詳閱背面說明)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="44E55A9D" w14:textId="77777777" w:rsidTr="007D6015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="26938B96" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>事業單位</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -530,658 +531,658 @@
               <w:t>資料</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="055EC506" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事業單位名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="1FB92E41" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(無上述名稱之自然人雇主，請填姓名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="1E303A7F" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4169" w:type="dxa"/>
+            <w:tcW w:w="4252" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="3B40ED88" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>自然人雇主，請填身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="112449D1" w14:textId="77777777" w:rsidTr="007D6015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="2DD21B91" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="70785E0B" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4621" w:type="dxa"/>
+            <w:tcW w:w="4538" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="54BCBA11" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1033" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="673AF192" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="5B524E3F" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="7F90A96A" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="6BC0423D" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49BA0C61" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0179C693" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C3A701" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EAB4A4" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="3220F6BC" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
-[...45 lines deleted...]
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="35A64724" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
-[...45 lines deleted...]
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="4703F670" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="7E11EFAA" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="012CC8F9" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="598"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="3830908C" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="3A26187C" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>勞工保險證號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="62862DC7" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就業保險證號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="5097183D" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>提繳單位編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="4F89BA0B" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="71B328AF" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>無保險證號及提繳單位編號者，請提供目的事業主管機關或稅捐</w:t>
             </w:r>
@@ -1216,169 +1217,169 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>如皆無，請提供雇主國民身分證正、背面影本</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>，及相關僱用證明文件影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="11770D94" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="2E26B4A0" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1795" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="1DEC327F" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>單位統一編號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="095A0559" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>非營利扣繳編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="5D8BE2F0" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6115" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
+          <w:p w14:paraId="5A8DEAD7" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00B83A6B">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※無</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>單位統一編號、非營利</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
@@ -1394,400 +1395,400 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>之自然人</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>雇主免填</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="59F46412" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="1F50A795" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
+          <w:p w14:paraId="7439B72C" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6012"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="65350E17" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□有保險證號或提繳單位編號者免填下列地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00852BEA">
+          <w:p w14:paraId="3F6A72FB" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00852BEA">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2853" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
+          <w:p w14:paraId="71C9CCDD" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
             <w:pPr>
               <w:spacing w:after="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>電話：（  ）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
+          <w:p w14:paraId="65C537A3" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="00042358">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>行動電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00B83A6B" w:rsidRPr="002A0520" w14:paraId="7E2895A4" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="0FAFEA0C" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
+          <w:p w14:paraId="6AB28A3A" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="001668A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6012"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="004340FA">
+          <w:p w14:paraId="5E6DB1EE" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="004340FA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="30" w:after="108"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict>
-[...1 lines deleted...]
-                  <v:rect id="_x0000_s1105" style="position:absolute;left:2846;top:4007;width:214;height:202" filled="f" fillcolor="red">
+              <w:pict w14:anchorId="202FBF3A">
+                <v:group id="_x0000_s2128" style="position:absolute;margin-left:52.15pt;margin-top:1.7pt;width:69.45pt;height:11.3pt;z-index:3;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" coordorigin="2846,4007" coordsize="1408,203">
+                  <v:rect id="_x0000_s2129" style="position:absolute;left:2846;top:4007;width:214;height:202" filled="f" fillcolor="red">
                     <v:stroke dashstyle="1 1"/>
                   </v:rect>
-                  <v:rect id="_x0000_s1106" style="position:absolute;left:3053;top:4007;width:213;height:202">
+                  <v:rect id="_x0000_s2130" style="position:absolute;left:3053;top:4007;width:213;height:202">
                     <v:stroke dashstyle="1 1"/>
                   </v:rect>
-                  <v:rect id="_x0000_s1107" style="position:absolute;left:3258;top:4007;width:214;height:202">
+                  <v:rect id="_x0000_s2131" style="position:absolute;left:3258;top:4007;width:214;height:202">
                     <v:stroke dashstyle="1 1"/>
                     <o:lock v:ext="edit" aspectratio="t"/>
                   </v:rect>
-                  <v:rect id="_x0000_s1108" style="position:absolute;left:3619;top:4007;width:214;height:202" filled="f" fillcolor="red">
+                  <v:rect id="_x0000_s2132" style="position:absolute;left:3619;top:4007;width:214;height:202" filled="f" fillcolor="red">
                     <v:stroke dashstyle="1 1"/>
                   </v:rect>
-                  <v:rect id="_x0000_s1109" style="position:absolute;left:3826;top:4007;width:213;height:202">
+                  <v:rect id="_x0000_s2133" style="position:absolute;left:3826;top:4007;width:213;height:202">
                     <v:stroke dashstyle="1 1"/>
                   </v:rect>
-                  <v:line id="_x0000_s1110" style="position:absolute" from="3504,4112" to="3601,4113"/>
-                  <v:rect id="_x0000_s1111" style="position:absolute;left:4040;top:4008;width:214;height:202">
+                  <v:line id="_x0000_s2134" style="position:absolute" from="3504,4112" to="3601,4113"/>
+                  <v:rect id="_x0000_s2135" style="position:absolute;left:4040;top:4008;width:214;height:202">
                     <v:stroke dashstyle="1 1"/>
                   </v:rect>
                 </v:group>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00B83A6B" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
+          <w:p w14:paraId="314FCFA7" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="72"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
@@ -1891,150 +1892,150 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>號   樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="397" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
+          <w:p w14:paraId="5DDE0B7D" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
             <w:pPr>
               <w:spacing w:before="144" w:after="72"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2853" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
+          <w:p w14:paraId="2A6BA1BD" w14:textId="77777777" w:rsidR="00B83A6B" w:rsidRPr="002A0520" w:rsidRDefault="00B83A6B" w:rsidP="005C38A6">
             <w:pPr>
               <w:spacing w:before="144" w:after="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w14:paraId="5BE86550" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="7601A771" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>申請檢附文件、資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="001668A3">
+          <w:p w14:paraId="3881856C" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="001668A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
@@ -2148,829 +2149,945 @@
               <w:t>者名冊及每位受</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>者之聲明書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w14:paraId="3875D476" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="7D83892C" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="001668A3">
+          <w:p w14:paraId="3A325864" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="001668A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□申請產檢假之受僱者1人，聲明如下</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w14:paraId="5F5AD44A" w14:textId="77777777" w:rsidTr="007D6015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="537"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="1B648E6F" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="7BB8EA73" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>受</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>者聲明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="00072B7A" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="2E1B97CD" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="739B5AF4" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>出生日期</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2677" w:type="dxa"/>
+            <w:tcW w:w="2594" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="29FD350F" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>民國  年  月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="1033" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="71E94202" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="1C964475" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="4BCD0E8D" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="14B40D18" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="308" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A670B56" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2AD63B" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C69762B" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="322" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E71634" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="704BA6C6" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="322" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
-[...43 lines deleted...]
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="2149EAA0" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="321" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
-[...43 lines deleted...]
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="2BBAB6CC" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="325" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dashed" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="35036C34" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="007D6015" w:rsidRPr="002A0520" w14:paraId="2951F3A9" w14:textId="77777777" w:rsidTr="007D6015">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="3A8F0D13" w14:textId="77777777" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="1CF564DA" w14:textId="77777777" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="564" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="0D2AB599" w14:textId="77777777" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9616" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="5364" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4B6946" w14:textId="77777777" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="009F3684">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A0520">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>電話：（  ）            行動電話：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="765051EA" w14:textId="4A5E4967" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="009F3684">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請畢後</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>雇主給薪日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="009F3684">
+          <w:p w14:paraId="3A855D1D" w14:textId="519230DE" w:rsidR="007D6015" w:rsidRPr="002A0520" w:rsidRDefault="007D6015" w:rsidP="009F3684">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r w:rsidRPr="00F3546A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>電話：（  ）                            行動電話：</w:t>
+              <w:t xml:space="preserve">民國 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 年  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00895E31" w:rsidRPr="002A0520" w14:paraId="27227F49" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="2815"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="47FD50DE" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
+          <w:p w14:paraId="5C143082" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10180" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="0D95DF98" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>本人</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -2992,63 +3109,63 @@
               </w:rPr>
               <w:t>任職於</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>，因妊娠產檢需要而請「產檢假」，且為</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A0520">
+            <w:r w:rsidRPr="00455935">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="49AF8111" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk72766105"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
@@ -3056,51 +3173,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>全時工作</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="6CF74184" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
@@ -3170,51 +3287,51 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>小時，共領取薪資計新臺幣</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>元整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="649944B6" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk72766138"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
@@ -3222,51 +3339,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>部分時間工作</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="66EDD959" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
@@ -3321,75 +3438,75 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>小時，共領取薪資計新臺幣</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>元整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00656F81">
+          <w:p w14:paraId="4DB8265D" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:pict>
-                <v:rect id="_x0000_s1112" style="position:absolute;left:0;text-align:left;margin-left:454.4pt;margin-top:1.1pt;width:39.7pt;height:39.7pt;z-index:4" filled="f">
+              <w:pict w14:anchorId="62C7D136">
+                <v:rect id="_x0000_s2136" style="position:absolute;left:0;text-align:left;margin-left:454.4pt;margin-top:1.1pt;width:39.7pt;height:39.7pt;z-index:4" filled="f">
                   <v:stroke dashstyle="1 1"/>
-                  <v:textbox style="mso-next-textbox:#_x0000_s1112" inset="0,0,0,0">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2136" inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="00FC7909" w:rsidRPr="00881E7D" w:rsidRDefault="00FC7909" w:rsidP="008A2B55"/>
+                      <w:p w14:paraId="6A1F8435" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="00881E7D" w:rsidRDefault="00FC7909" w:rsidP="008A2B55"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00895E31" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
             <w:r w:rsidR="00895E31" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>受</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -3402,90 +3519,90 @@
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00895E31" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidR="00895E31" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>各項資料暨請假、領薪情形，經本人確認，確實無訛。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="2CA4A15E" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（如有塗改，請受</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>者於塗改處簽名或蓋章）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
+          <w:p w14:paraId="42CF55FC" w14:textId="77777777" w:rsidR="00895E31" w:rsidRPr="002A0520" w:rsidRDefault="00895E31" w:rsidP="00656F81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                    </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>受僱者</w:t>
             </w:r>
@@ -3496,153 +3613,153 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>正楷</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>簽名或蓋章：</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00E11C54" w:rsidRPr="002A0520" w14:paraId="4A7A174C" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="739"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2203" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00E11C54">
+          <w:p w14:paraId="7179EC15" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00E11C54">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>薪資補助申請金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8790" w:type="dxa"/>
             <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
+          <w:p w14:paraId="6D62D64A" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計新</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>幣        萬      仟      佰      拾      元整</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00074F75" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
+          <w:p w14:paraId="03C3CE0C" w14:textId="77777777" w:rsidR="00074F75" w:rsidRPr="002A0520" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>覈</w:t>
@@ -3661,51 +3778,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>不實申領</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>者，將依法處理</w:t>
             </w:r>
             <w:r w:rsidR="00074F75" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00074F75" w:rsidP="00A729F9">
+          <w:p w14:paraId="09C44AE6" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="002A0520" w:rsidRDefault="00074F75" w:rsidP="00A729F9">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0044058A" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3732,295 +3849,295 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>負責人</w:t>
             </w:r>
             <w:r w:rsidR="0044058A" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>印章。</w:t>
             </w:r>
             <w:r w:rsidR="00E11C54" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w14:paraId="78C997D2" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="48DC8BDC" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>撥款方式（請勾選一項）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00E11C54">
+          <w:p w14:paraId="4FEE5B2D" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="72F188DD">
+              <w:pict w14:anchorId="26B1E6DA">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
-                <v:shape id="文字方塊 5" o:spid="_x0000_s1157" type="#_x0000_t202" style="position:absolute;margin-left:281.6pt;margin-top:2.75pt;width:127.75pt;height:17.05pt;z-index:12;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBrJHRZAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbfyW4CCSXKpgqpgpCq&#10;tlKK+ux4vclKXo8ZO9kNF0DiAOWZA3AADtSeg7E3m9LCU0UenLHn/5tvdnLaVJrtFLoSTMb7vZQz&#10;ZSTkpVln/NP14tUJZ84LkwsNRmV8rxw/nb58MantWA1gAzpXyCiIcePaZnzjvR0niZMbVQnXA6sM&#10;KQvASni64jrJUdQUvdLJIE1HSQ2YWwSpnKPXs1bJpzF+USjpL4vCKc90xqk2H0+M5yqcyXQixmsU&#10;dlPKQxniGVVUojSU9BjqTHjBtlj+FaoqJYKDwvckVAkURSlV7IG66adPulluhFWxFwLH2SNM7v+F&#10;lRe7K2RlnvEhZ0ZUNKL72693P7/f3/66+/GNDQNCtXVjMlxaMvXNe2ho0t27o8fQeFNgFf6pJUZ6&#10;wnp/xFc1nsngNBoMRqM3nEnSDfqjt+lJCJM8eFt0/oOCigUh40jzi7CK3bnzrWlnEpI50GW+KLWO&#10;l72ba2Q7QaMmhuRQc6aF8/SY8UX8HbI9ctOG1RkfvR6mMdMjnXtOSGpHm1CQivw7FB4wbLEKkm9W&#10;TUT9XYfjCvI9wYvQUtRZuSgJg3Nq4EogcZIQpT3zl3QUGqhkOEicbQC//Os92BNVSMtZTRzPuPu8&#10;FagIl4+GSBQWohOwE1adYLbVHAjLPm2wlVEkB/S6EwuE6obWbxaykEoYSbkyLj12l7lvd40WWKrZ&#10;LJoR8a3w52ZpZQgekAozvW5uBNrD4D1R5gI6/ovxk/m3tsHTwGzroSgjOQKyLY5EqnChpYn0Oix4&#10;2Mo/79Hq4TM0/Q0AAP//AwBQSwMEFAAGAAgAAAAhAOgJ/KPfAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4sJRvtWppOExISN9gYnLPGayqapGqyrn17zGkcf/vT78/lZrId&#10;G3EIrXcSHhcJMHS1161rJBw+Xx/WwEJUTqvOO5QwY4BNdXtTqkL7i9vhuI8NoxIXCiXBxNgXnIfa&#10;oFVh4Xt0tDv5wapIcWi4HtSFym3HRZKk3KrW0QWjenwxWP/sz1bC9+EtX1qzG+c589v+6/0j65JG&#10;yvu7afsMLOIUrzD86ZM6VOR09GenA+so50IQKkGI/AkYEatVlgE70iRdpsCrkv//ofoFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAwayR0WQCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6An8o98AAAALAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
+                <v:shape id="文字方塊 5" o:spid="_x0000_s2181" type="#_x0000_t202" style="position:absolute;margin-left:281.6pt;margin-top:2.75pt;width:127.75pt;height:17.05pt;z-index:12;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBrJHRZAIAAM4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1uEzEQfkfiDpbfyW4CCSXKpgqpgpCq&#10;tlKK+ux4vclKXo8ZO9kNF0DiAOWZA3AADtSeg7E3m9LCU0UenLHn/5tvdnLaVJrtFLoSTMb7vZQz&#10;ZSTkpVln/NP14tUJZ84LkwsNRmV8rxw/nb58MantWA1gAzpXyCiIcePaZnzjvR0niZMbVQnXA6sM&#10;KQvASni64jrJUdQUvdLJIE1HSQ2YWwSpnKPXs1bJpzF+USjpL4vCKc90xqk2H0+M5yqcyXQixmsU&#10;dlPKQxniGVVUojSU9BjqTHjBtlj+FaoqJYKDwvckVAkURSlV7IG66adPulluhFWxFwLH2SNM7v+F&#10;lRe7K2RlnvEhZ0ZUNKL72693P7/f3/66+/GNDQNCtXVjMlxaMvXNe2ho0t27o8fQeFNgFf6pJUZ6&#10;wnp/xFc1nsngNBoMRqM3nEnSDfqjt+lJCJM8eFt0/oOCigUh40jzi7CK3bnzrWlnEpI50GW+KLWO&#10;l72ba2Q7QaMmhuRQc6aF8/SY8UX8HbI9ctOG1RkfvR6mMdMjnXtOSGpHm1CQivw7FB4wbLEKkm9W&#10;TUT9XYfjCvI9wYvQUtRZuSgJg3Nq4EogcZIQpT3zl3QUGqhkOEicbQC//Os92BNVSMtZTRzPuPu8&#10;FagIl4+GSBQWohOwE1adYLbVHAjLPm2wlVEkB/S6EwuE6obWbxaykEoYSbkyLj12l7lvd40WWKrZ&#10;LJoR8a3w52ZpZQgekAozvW5uBNrD4D1R5gI6/ovxk/m3tsHTwGzroSgjOQKyLY5EqnChpYn0Oix4&#10;2Mo/79Hq4TM0/Q0AAP//AwBQSwMEFAAGAAgAAAAhAOgJ/KPfAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4sJRvtWppOExISN9gYnLPGayqapGqyrn17zGkcf/vT78/lZrId&#10;G3EIrXcSHhcJMHS1161rJBw+Xx/WwEJUTqvOO5QwY4BNdXtTqkL7i9vhuI8NoxIXCiXBxNgXnIfa&#10;oFVh4Xt0tDv5wapIcWi4HtSFym3HRZKk3KrW0QWjenwxWP/sz1bC9+EtX1qzG+c589v+6/0j65JG&#10;yvu7afsMLOIUrzD86ZM6VOR09GenA+so50IQKkGI/AkYEatVlgE70iRdpsCrkv//ofoFAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAwayR0WQCAADOBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6An8o98AAAALAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="white" strokeweight=".5pt">
                   <v:textbox style="mso-next-textbox:#文字方塊 5" inset="0,0,0,0">
                     <w:txbxContent>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="0" w:type="auto"/>
                           <w:tblBorders>
                             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           </w:tblBorders>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="318"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                           <w:gridCol w:w="319"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidTr="004F7677">
+                        <w:tr w:rsidR="00912252" w:rsidRPr="009C61D7" w14:paraId="06E09759" w14:textId="77777777" w:rsidTr="004F7677">
                           <w:trPr>
                             <w:trHeight w:val="283"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="318" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="1D2ED3A8" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="287A9EF6" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="03310F6C" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="0C2963BA" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="2AE3809C" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="74C9A751" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="7724CA64" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="319" w:type="dxa"/>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
+                            <w:p w14:paraId="59755F94" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009C61D7" w:rsidRDefault="00912252" w:rsidP="008247F0">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
                       </w:tbl>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="00BE7875"/>
+                      <w:p w14:paraId="711AD7FE" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="00BE7875"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※如係提供總公司帳戶，請另填寫總公司保險證號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="062CA88A" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -4076,1079 +4193,1079 @@
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　    　 </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>分行</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="002F608E">
+          <w:p w14:paraId="7A4A6BC7" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="002F608E">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   ※金融機構存簿之總代號及帳號，請分別由左至右填寫完整，位數不足者，不須補零。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00E11C54">
+          <w:p w14:paraId="1415B399" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00E11C54">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="371C8A16">
-[...2 lines deleted...]
-                    <v:textbox style="mso-next-textbox:#_x0000_s1118" inset=".5mm,0,.5mm,0">
+              <w:pict w14:anchorId="11F1F1B2">
+                <v:group id="_x0000_s2141" style="position:absolute;margin-left:102.3pt;margin-top:.65pt;width:257.4pt;height:27.45pt;z-index:6" coordorigin="3157,9834" coordsize="5534,629">
+                  <v:rect id="_x0000_s2142" style="position:absolute;left:3675;top:9834;width:5016;height:629">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2142" inset=".5mm,0,.5mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRPr="0020356A" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="17474B2D" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="0020356A" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:line="240" w:lineRule="exact"/>
                             <w:ind w:left="57" w:right="113"/>
                             <w:jc w:val="distribute"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="0020356A">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>金融機構存款帳號</w:t>
                           </w:r>
                           <w:r w:rsidRPr="0020356A">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>(</w:t>
                           </w:r>
                           <w:r w:rsidRPr="0020356A">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>分行別、科目、編號、檢查號碼</w:t>
                           </w:r>
                           <w:r w:rsidRPr="0020356A">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>)</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRPr="009A3344" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
+                        <w:p w14:paraId="251BB8D8" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009A3344" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                             <w:ind w:left="57" w:right="113"/>
                             <w:jc w:val="distribute"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               <w:color w:val="0000FF"/>
                               <w:spacing w:val="-20"/>
                               <w:w w:val="95"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:line id="_x0000_s1119" style="position:absolute" from="3669,10150" to="8685,10150"/>
-                  <v:shape id="_x0000_s1120" style="position:absolute;left:4034;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:line id="_x0000_s2143" style="position:absolute" from="3669,10150" to="8685,10150"/>
+                  <v:shape id="_x0000_s2144" style="position:absolute;left:4034;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1121" style="position:absolute;left:4392;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2145" style="position:absolute;left:4392;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1122" style="position:absolute;left:4751;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2146" style="position:absolute;left:4751;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:rect id="_x0000_s1123" style="position:absolute;left:3157;top:9834;width:518;height:624">
-                    <v:textbox style="mso-next-textbox:#_x0000_s1123" inset="0,0,0,0">
+                  <v:rect id="_x0000_s2147" style="position:absolute;left:3157;top:9834;width:518;height:624">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2147" inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRPr="00006EFB" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
+                        <w:p w14:paraId="0DF96BD9" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00006EFB" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="exact"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00006EFB">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>帳</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRPr="00006EFB" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
+                        <w:p w14:paraId="34AB0D6B" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00006EFB" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
                           <w:pPr>
                             <w:spacing w:line="240" w:lineRule="exact"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00006EFB">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>號</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="_x0000_s1124" style="position:absolute;left:5108;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2148" style="position:absolute;left:5108;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1125" style="position:absolute;left:5467;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2149" style="position:absolute;left:5467;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1126" style="position:absolute;left:5825;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2150" style="position:absolute;left:5825;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1127" style="position:absolute;left:6184;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2151" style="position:absolute;left:6184;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1128" style="position:absolute;left:6541;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2152" style="position:absolute;left:6541;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1129" style="position:absolute;left:6900;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2153" style="position:absolute;left:6900;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1130" style="position:absolute;left:7258;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2154" style="position:absolute;left:7258;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1131" style="position:absolute;left:7617;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2155" style="position:absolute;left:7617;top:10150;width:1;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1132" style="position:absolute;left:7974;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2156" style="position:absolute;left:7974;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1133" style="position:absolute;left:8333;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2157" style="position:absolute;left:8333;top:10150;width:2;height:313;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                 </v:group>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:pict w14:anchorId="5CEA34F3">
-[...2 lines deleted...]
-                    <v:textbox style="mso-next-textbox:#_x0000_s1135" inset="0,0,0,0">
+              <w:pict w14:anchorId="09D1EB7F">
+                <v:group id="_x0000_s2158" style="position:absolute;margin-left:30.7pt;margin-top:.65pt;width:47.45pt;height:27.65pt;z-index:7" coordorigin="1632,8301" coordsize="1076,620">
+                  <v:rect id="_x0000_s2159" style="position:absolute;left:1632;top:8301;width:1075;height:620">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2159" inset="0,0,0,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRPr="0020356A" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
+                        <w:p w14:paraId="13019356" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="0020356A" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="0020356A">
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                               <w:color w:val="000000"/>
                               <w:kern w:val="0"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>總行代號</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRPr="009A3344" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
+                        <w:p w14:paraId="3E7E0D61" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="009A3344" w:rsidRDefault="00912252" w:rsidP="00BE6A4D">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                               <w:color w:val="0000FF"/>
                               <w:sz w:val="22"/>
                               <w:szCs w:val="22"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:line id="_x0000_s1136" style="position:absolute" from="1633,8612" to="2708,8612"/>
-                  <v:shape id="_x0000_s1137" style="position:absolute;left:1990;top:8612;width:1;height:309;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:line id="_x0000_s2160" style="position:absolute" from="1633,8612" to="2708,8612"/>
+                  <v:shape id="_x0000_s2161" style="position:absolute;left:1990;top:8612;width:1;height:309;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1138" style="position:absolute;left:2349;top:8612;width:1;height:309;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2162" style="position:absolute;left:2349;top:8612;width:1;height:309;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                 </v:group>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="1F97A344" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□匯入事業單位</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(或自然人雇主)</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">在郵局之存簿帳戶 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00446F97">
+          <w:p w14:paraId="175F2167" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00446F97">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="1FFE28A5">
-[...2 lines deleted...]
-                    <v:textbox style="mso-next-textbox:#_x0000_s1148" inset="1.5mm,0,1.5mm,0">
+              <w:pict w14:anchorId="55441298">
+                <v:group id="_x0000_s2171" style="position:absolute;left:0;text-align:left;margin-left:213.5pt;margin-top:.95pt;width:114.8pt;height:14.15pt;z-index:9" coordorigin="8884,8739" coordsize="2296,283">
+                  <v:rect id="_x0000_s2172" style="position:absolute;left:8884;top:8739;width:1701;height:283" filled="f">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2172" inset="1.5mm,0,1.5mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="56D60D7D" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:rect id="_x0000_s1149" style="position:absolute;left:10897;top:8739;width:283;height:283" filled="f">
-                    <v:textbox style="mso-next-textbox:#_x0000_s1149" inset="1.5mm,0,1.5mm,0">
+                  <v:rect id="_x0000_s2173" style="position:absolute;left:10897;top:8739;width:283;height:283" filled="f">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2173" inset="1.5mm,0,1.5mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="12954E0A" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="04DF97CC" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="10CF2F80" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="_x0000_s1150" style="position:absolute;left:9168;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2174" style="position:absolute;left:9168;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1151" style="position:absolute;left:9451;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2175" style="position:absolute;left:9451;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1152" style="position:absolute;left:9735;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2176" style="position:absolute;left:9735;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1153" style="position:absolute;left:10018;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2177" style="position:absolute;left:10018;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1154" style="position:absolute;left:10302;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2178" style="position:absolute;left:10302;top:8739;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                 </v:group>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="7469F7AA">
-[...2 lines deleted...]
-                    <v:textbox style="mso-next-textbox:#_x0000_s1140" inset="1.5mm,0,1.5mm,0">
+              <w:pict w14:anchorId="2F8A388C">
+                <v:group id="_x0000_s2163" style="position:absolute;left:0;text-align:left;margin-left:56.5pt;margin-top:1.5pt;width:114.8pt;height:14.15pt;z-index:8" coordorigin="5128,8878" coordsize="2296,283">
+                  <v:rect id="_x0000_s2164" style="position:absolute;left:5128;top:8878;width:1701;height:283" filled="f">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2164" inset="1.5mm,0,1.5mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="6A2A30E3" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="6FA266E1" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
-                        <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="4451AD97" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:pPr>
                             <w:snapToGrid w:val="0"/>
                             <w:jc w:val="distribute"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:rect id="_x0000_s1141" style="position:absolute;left:7141;top:8878;width:283;height:283" filled="f">
-                    <v:textbox style="mso-next-textbox:#_x0000_s1141" inset="1.5mm,0,1.5mm,0">
+                  <v:rect id="_x0000_s2165" style="position:absolute;left:7141;top:8878;width:283;height:283" filled="f">
+                    <v:textbox style="mso-next-textbox:#_x0000_s2165" inset="1.5mm,0,1.5mm,0">
                       <w:txbxContent>
-                        <w:p w:rsidR="00912252" w:rsidRPr="00FA5458" w:rsidRDefault="00912252" w:rsidP="0020356A">
+                        <w:p w14:paraId="3D9C355F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00FA5458" w:rsidRDefault="00912252" w:rsidP="0020356A">
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:hint="eastAsia"/>
                             </w:rPr>
                             <w:t xml:space="preserve">                        </w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </v:textbox>
                   </v:rect>
-                  <v:shape id="_x0000_s1142" style="position:absolute;left:5412;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2166" style="position:absolute;left:5412;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1143" style="position:absolute;left:5695;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2167" style="position:absolute;left:5695;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1144" style="position:absolute;left:5979;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2168" style="position:absolute;left:5979;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1145" style="position:absolute;left:6262;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2169" style="position:absolute;left:6262;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
-                  <v:shape id="_x0000_s1146" style="position:absolute;left:6546;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
+                  <v:shape id="_x0000_s2170" style="position:absolute;left:6546;top:8878;width:1;height:272;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;v-text-anchor:top" coordsize="1,276" path="m,l,276e" filled="f">
                     <v:path arrowok="t"/>
                   </v:shape>
                 </v:group>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="204F17AA">
-[...1 lines deleted...]
-                  <v:textbox style="mso-next-textbox:#_x0000_s1156">
+              <w:pict w14:anchorId="64A818D7">
+                <v:shape id="_x0000_s2180" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:292.65pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:11" filled="f" stroked="f">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2180">
                     <w:txbxContent>
-                      <w:p w:rsidR="00912252" w:rsidRPr="008D347C" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="38C214EF" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="008D347C" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000000"/>
                           </w:rPr>
                         </w:pPr>
                         <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="008D347C">
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:color w:val="000000"/>
                           </w:rPr>
                           <w:t>—</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="08A9EF44" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="7A4CC064" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRPr="001412D6" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="6D7DC179" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="001412D6" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:color w:val="993366"/>
                           </w:rPr>
                           <w:t xml:space="preserve">   </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="154BA59C">
-[...1 lines deleted...]
-                  <v:textbox style="mso-next-textbox:#_x0000_s1155">
+              <w:pict w14:anchorId="1FCDE2F9">
+                <v:shape id="_x0000_s2179" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.75pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:10" filled="f" stroked="f">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2179">
                     <w:txbxContent>
-                      <w:p w:rsidR="00912252" w:rsidRPr="008D347C" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="61602862" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="008D347C" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000000"/>
                           </w:rPr>
                         </w:pPr>
                         <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="008D347C">
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:color w:val="000000"/>
                           </w:rPr>
                           <w:t>—</w:t>
                         </w:r>
                         <w:proofErr w:type="gramEnd"/>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="40FA2167" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="56E0322D" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRPr="001412D6" w:rsidRDefault="00912252" w:rsidP="008A04E4">
+                      <w:p w14:paraId="71F1C64E" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="001412D6" w:rsidRDefault="00912252" w:rsidP="008A04E4">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="993366"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:color w:val="993366"/>
                           </w:rPr>
                           <w:t xml:space="preserve">   </w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 局號：                               帳號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00061BB0">
+          <w:p w14:paraId="37911AA6" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00061BB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2067"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:pict w14:anchorId="121D04C7">
-                <v:shape id="文字方塊 1" o:spid="_x0000_s1158" type="#_x0000_t202" style="position:absolute;margin-left:138.4pt;margin-top:1.35pt;width:301.2pt;height:39.65pt;z-index:13;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8rAQhbwIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua8mJ7TaC5cB14KJA&#10;kARwiqxpirKEUhyWpC25FyiQA6TrHqAH6IGSc3RISU6TdFXUC3o4M5zPmzeanjaVJDthbAkqpcNB&#10;TIlQHLJSbVL66Xr55h0l1jGVMQlKpHQvLD2dvX41rXUijqAAmQlDMIiySa1TWjinkyiyvBAVswPQ&#10;QqExB1Mxh1eziTLDaoxeyegojidRDSbTBriwFrVnrZHOQvw8F9xd5rkVjsiUYm0unCaca39GsylL&#10;NobpouRdGewfqqhYqTDpIdQZc4xsTfkiVFVyAxZyN+BQRZDnJRehB+xmGD/rZlUwLUIvCI7VB5js&#10;/wvLL3ZXhpQZzo4SxSoc0cPdt/uf3x/uft3/uCVDj1CtbYKOK42urnkPjffu9BaVvvEmN5X/x5YI&#10;2hHr/QFf0TjCUTmKh5PRcEwJR9s4Ph6dnPgw0eNrbaz7IKAiXkipwfkFWNnu3LrWtXfxySzIMluW&#10;UobL3i6kITuGo0aGZFBTIpl1qEzpMvy6bE+eSUXqlE6Ox3HI9MTmcx1iriXjn19GwOql8vlFoFtX&#10;p4eshcZLrlk3AeRxD9sasj2iaaBlpNV8WWKyc6z3ihmkIAKIa+Uu8cglYIXQSZQUYL7+Te/9kRlo&#10;paRGSqfUftkyIxCGjwo58xYXxu9AuKBgemHdC2pbLQDhQy5gRUH0fk72Ym6gusGNm/tMaGKKY76U&#10;ul5cuHa5cGO5mM+DEzJdM3euVpr70B4rD+x1c8OM7ibtkCMX0BOeJc8G3vr6lwrmWwd5GdjgsW2R&#10;RBb5C25J4FO30X4N/7wHr8fvzuw3AAAA//8DAFBLAwQUAAYACAAAACEAd4OIauAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdtQuoWkJcaoKygJVCNH2AG48TULjcRS7abg9&#10;wwqWX/P05/18ObpWDNiHxpOG6USBQCq9bajSsN+93i1AhGjImtYTavjGAMvi+io3mfUX+sRhGyvB&#10;JRQyo6GOscukDGWNzoSJ75D4dvS9M5FjX0nbmwuXu1beK5VKZxriD7Xp8LnG8rQ9Ow3peqWGjSor&#10;90YvZv3+1Rw/To3Wtzfj6glExDH+wfCrz+pQsNPBn8kG0XKezxJGNSRJmoJgYqHmPOag4WE6ewRZ&#10;5PL/huIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfKwEIW8CAAC/BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd4OIauAAAAALAQAADwAAAAAA&#10;AAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
+              <w:pict w14:anchorId="38892F64">
+                <v:shape id="文字方塊 1" o:spid="_x0000_s2182" type="#_x0000_t202" style="position:absolute;margin-left:138.4pt;margin-top:1.35pt;width:301.2pt;height:39.65pt;z-index:13;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8rAQhbwIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjua8mJ7TaC5cB14KJA&#10;kARwiqxpirKEUhyWpC25FyiQA6TrHqAH6IGSc3RISU6TdFXUC3o4M5zPmzeanjaVJDthbAkqpcNB&#10;TIlQHLJSbVL66Xr55h0l1jGVMQlKpHQvLD2dvX41rXUijqAAmQlDMIiySa1TWjinkyiyvBAVswPQ&#10;QqExB1Mxh1eziTLDaoxeyegojidRDSbTBriwFrVnrZHOQvw8F9xd5rkVjsiUYm0unCaca39GsylL&#10;NobpouRdGewfqqhYqTDpIdQZc4xsTfkiVFVyAxZyN+BQRZDnJRehB+xmGD/rZlUwLUIvCI7VB5js&#10;/wvLL3ZXhpQZzo4SxSoc0cPdt/uf3x/uft3/uCVDj1CtbYKOK42urnkPjffu9BaVvvEmN5X/x5YI&#10;2hHr/QFf0TjCUTmKh5PRcEwJR9s4Ph6dnPgw0eNrbaz7IKAiXkipwfkFWNnu3LrWtXfxySzIMluW&#10;UobL3i6kITuGo0aGZFBTIpl1qEzpMvy6bE+eSUXqlE6Ox3HI9MTmcx1iriXjn19GwOql8vlFoFtX&#10;p4eshcZLrlk3AeRxD9sasj2iaaBlpNV8WWKyc6z3ihmkIAKIa+Uu8cglYIXQSZQUYL7+Te/9kRlo&#10;paRGSqfUftkyIxCGjwo58xYXxu9AuKBgemHdC2pbLQDhQy5gRUH0fk72Ym6gusGNm/tMaGKKY76U&#10;ul5cuHa5cGO5mM+DEzJdM3euVpr70B4rD+x1c8OM7ibtkCMX0BOeJc8G3vr6lwrmWwd5GdjgsW2R&#10;RBb5C25J4FO30X4N/7wHr8fvzuw3AAAA//8DAFBLAwQUAAYACAAAACEAd4OIauAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPQU7DMBBF90jcwRokdtQuoWkJcaoKygJVCNH2AG48TULjcRS7abg9&#10;wwqWX/P05/18ObpWDNiHxpOG6USBQCq9bajSsN+93i1AhGjImtYTavjGAMvi+io3mfUX+sRhGyvB&#10;JRQyo6GOscukDGWNzoSJ75D4dvS9M5FjX0nbmwuXu1beK5VKZxriD7Xp8LnG8rQ9Ow3peqWGjSor&#10;90YvZv3+1Rw/To3Wtzfj6glExDH+wfCrz+pQsNPBn8kG0XKezxJGNSRJmoJgYqHmPOag4WE6ewRZ&#10;5PL/huIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfKwEIW8CAAC/BAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd4OIauAAAAALAQAADwAAAAAA&#10;AAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                   <v:textbox style="mso-next-textbox:#文字方塊 1" inset="2mm,0,0,0">
                     <w:txbxContent>
                       <w:tbl>
                         <w:tblPr>
                           <w:tblW w:w="0" w:type="auto"/>
                           <w:tblBorders>
                             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           </w:tblBorders>
                           <w:tblLayout w:type="fixed"/>
                           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                         </w:tblPr>
                         <w:tblGrid>
                           <w:gridCol w:w="392"/>
                           <w:gridCol w:w="2126"/>
                           <w:gridCol w:w="354"/>
                           <w:gridCol w:w="354"/>
                           <w:gridCol w:w="355"/>
                           <w:gridCol w:w="354"/>
                           <w:gridCol w:w="355"/>
                           <w:gridCol w:w="354"/>
                           <w:gridCol w:w="354"/>
                           <w:gridCol w:w="355"/>
                           <w:gridCol w:w="709"/>
                         </w:tblGrid>
-                        <w:tr w:rsidR="00BF1F8F" w:rsidRPr="00E62B7F" w:rsidTr="00DA3CDB">
+                        <w:tr w:rsidR="00BF1F8F" w:rsidRPr="00E62B7F" w14:paraId="24A9D713" w14:textId="77777777" w:rsidTr="00DA3CDB">
                           <w:trPr>
                             <w:trHeight w:val="360"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="392" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="4BF4349F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E62B7F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:noProof/>
                                   <w:color w:val="000000"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>□</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="5670" w:type="dxa"/>
                               <w:gridSpan w:val="10"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00DA3CDB">
+                            <w:p w14:paraId="7293A18F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00DA3CDB">
                               <w:pPr>
                                 <w:ind w:leftChars="-45" w:left="-108"/>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E62B7F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:noProof/>
                                   <w:color w:val="000000"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>同</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00E62B7F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="000000"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>事業單位(或自然人雇主)資料欄所填單位統一編號</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                         </w:tr>
-                        <w:tr w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidTr="00DA3CDB">
+                        <w:tr w:rsidR="00912252" w:rsidRPr="00E62B7F" w14:paraId="66EFC881" w14:textId="77777777" w:rsidTr="00DA3CDB">
                           <w:tblPrEx>
                             <w:tblBorders>
                               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                               <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             </w:tblBorders>
                           </w:tblPrEx>
                           <w:trPr>
                             <w:trHeight w:val="370"/>
                           </w:trPr>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="392" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="22ACAB94" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E62B7F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:noProof/>
                                   <w:color w:val="000000"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>□</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="2126" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00DA3CDB">
+                            <w:p w14:paraId="553EFEAB" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00DA3CDB">
                               <w:pPr>
                                 <w:ind w:leftChars="-45" w:left="-108"/>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00E62B7F">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="000000"/>
                                   <w:szCs w:val="24"/>
                                 </w:rPr>
                                 <w:t>另有開戶統一編號</w:t>
                               </w:r>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="354" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="6CBCBEE9" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="354" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="1FF4D3DA" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="355" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="0E70188E" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="354" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="7D6AC890" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="355" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="049D395F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="354" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="1EAEAB22" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="354" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="2DE804FB" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="355" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="3913CB8E" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="709" w:type="dxa"/>
                               <w:tcBorders>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                               </w:tcBorders>
                               <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                             </w:tcPr>
-                            <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
+                            <w:p w14:paraId="4774CD2B" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252">
                               <w:pPr>
                                 <w:rPr>
                                   <w:color w:val="000000"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:tc>
                         </w:tr>
                       </w:tbl>
-                      <w:p w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00061BB0">
+                      <w:p w14:paraId="17EBED8F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00E62B7F" w:rsidRDefault="00912252" w:rsidP="00061BB0">
                         <w:pPr>
                           <w:rPr>
                             <w:color w:val="000000"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>匯入帳戶之開戶統一編號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E17ADC">
+          <w:p w14:paraId="54B82EEA" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E17ADC">
             <w:pPr>
               <w:spacing w:before="120" w:line="140" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00E17ADC" w:rsidRPr="002A0520" w:rsidRDefault="00E17ADC" w:rsidP="00E17ADC">
+          <w:p w14:paraId="38ECB454" w14:textId="77777777" w:rsidR="00E17ADC" w:rsidRPr="002A0520" w:rsidRDefault="00E17ADC" w:rsidP="00E17ADC">
             <w:pPr>
               <w:spacing w:before="120" w:line="140" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="006B12C8">
+          <w:p w14:paraId="6BCED4E0" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="006B12C8">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
@@ -5202,102 +5319,102 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(非此兩類型者免填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w14:paraId="392F7756" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="68D25CA1" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00206310">
+          <w:p w14:paraId="69388ABE" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00206310">
             <w:pPr>
               <w:spacing w:before="120" w:afterLines="20" w:after="72" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…請 將 事 業 單 位 (或 自 然 人 雇 主) 存 簿 封 面 影 本</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
@@ -5308,170 +5425,170 @@
               <w:t xml:space="preserve"> 浮 貼 於 </w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>背 面</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidTr="00912252">
+      <w:tr w:rsidR="00912252" w:rsidRPr="002A0520" w14:paraId="75C5D138" w14:textId="77777777" w:rsidTr="00912252">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="42" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="6D01EFB0" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>雇主切結</w:t>
             </w:r>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10575" w:type="dxa"/>
             <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00912252">
+          <w:p w14:paraId="7E551DC8" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00912252">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict>
-                <v:rect id="_x0000_s1161" style="position:absolute;left:0;text-align:left;margin-left:368.6pt;margin-top:2.45pt;width:85.05pt;height:85.05pt;z-index:15;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f">
+              <w:pict w14:anchorId="01EBED5E">
+                <v:rect id="_x0000_s2185" style="position:absolute;left:0;text-align:left;margin-left:368.6pt;margin-top:2.45pt;width:85.05pt;height:85.05pt;z-index:15;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f">
                   <v:stroke dashstyle="1 1"/>
-                  <v:textbox style="mso-next-textbox:#_x0000_s1161" inset="0,0,0,0">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2185" inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="00912252">
+                      <w:p w14:paraId="51B32CDA" w14:textId="77777777" w:rsidR="00912252" w:rsidRDefault="00912252" w:rsidP="00912252">
                         <w:pPr>
                           <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="00912252">
+                      <w:p w14:paraId="61CC9AF5" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="00912252">
                         <w:pPr>
                           <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FE4FD8">
                           <w:rPr>
                             <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>單位</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="00912252">
+                      <w:p w14:paraId="01619B33" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="00912252">
                         <w:pPr>
                           <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:eastAsia="標楷體"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FE4FD8">
                           <w:rPr>
                             <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>印章</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
@@ -5488,557 +5605,555 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>僱</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>非屬依其</w:t>
+              <w:t>非屬依其他</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>他法令規定應給予產檢假</w:t>
+              <w:t>法令規定應給予產檢假</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00912252">
+          <w:p w14:paraId="226482C3" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00912252">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>薪資者，如有不實，願負法律責任。若有溢領之補助，</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00952C5A" w:rsidP="00912252">
+          <w:p w14:paraId="04F9251F" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00912252">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002A0520">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:pict w14:anchorId="217369DE">
-                <v:rect id="Rectangle 2" o:spid="_x0000_s1159" style="position:absolute;left:0;text-align:left;margin-left:468.95pt;margin-top:9.25pt;width:42.5pt;height:42.5pt;z-index:14;visibility:visible" filled="f">
+              <w:pict w14:anchorId="52FDE10D">
+                <v:rect id="Rectangle 2" o:spid="_x0000_s2183" style="position:absolute;left:0;text-align:left;margin-left:468.95pt;margin-top:9.25pt;width:42.5pt;height:42.5pt;z-index:14;visibility:visible" filled="f">
                   <v:stroke dashstyle="1 1"/>
                   <v:textbox style="mso-next-textbox:#Rectangle 2" inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="003C18DC">
+                      <w:p w14:paraId="3F8A2EEF" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="003C18DC">
                         <w:pPr>
                           <w:adjustRightInd w:val="0"/>
                           <w:snapToGrid w:val="0"/>
                           <w:spacing w:beforeLines="30" w:before="108" w:line="240" w:lineRule="exact"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FE4FD8">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>負責人</w:t>
                         </w:r>
                       </w:p>
-                      <w:p w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="004C6653">
+                      <w:p w14:paraId="33376738" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="00FE4FD8" w:rsidRDefault="00912252" w:rsidP="004C6653">
                         <w:pPr>
                           <w:adjustRightInd w:val="0"/>
                           <w:snapToGrid w:val="0"/>
                           <w:spacing w:line="240" w:lineRule="exact"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FE4FD8">
                           <w:rPr>
                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                             <w:color w:val="808080"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>印  章</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:rect>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00912252" w:rsidRPr="002A0520">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>同意貴局自本單位(人)得領取之補助中扣除繳還。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
+          <w:p w14:paraId="6511C52A" w14:textId="77777777" w:rsidR="00912252" w:rsidRPr="002A0520" w:rsidRDefault="00912252" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B45EB" w:rsidRPr="005B28CF" w:rsidRDefault="00952C5A" w:rsidP="005B28CF">
+    <w:p w14:paraId="40F83FF0" w14:textId="77777777" w:rsidR="003B45EB" w:rsidRPr="005B28CF" w:rsidRDefault="00000000" w:rsidP="005B28CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="400" w:hangingChars="100" w:hanging="400"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="003B45EB" w:rsidRPr="005B28CF" w:rsidSect="000445A5">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="568" w:right="510" w:bottom="289" w:left="510" w:header="113" w:footer="0" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1174">
+        <w:pict w14:anchorId="70AF8883">
+          <v:shape id="_x0000_s2198" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:472.05pt;margin-top:-806.8pt;width:66.15pt;height:63.6pt;z-index:17;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeIMajQQIAAFoEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadKqLduo6WrpUoS0&#10;/EgLB3Acp7FwPMZ2m5QLIHGA5ZkDcAAOtHsOxk5bInhBiDxYHs/488z3zWR52TWK7IV1EnROx6OU&#10;EqE5lFJvc/r+3ebJBSXOM10yBVrk9CAcvVw9frRsTSYmUIMqhSUIol3WmpzW3pssSRyvRcPcCIzQ&#10;6KzANsyjabdJaVmL6I1KJmk6T1qwpbHAhXN4et076SriV5Xg/k1VOeGJyinm5uNq41qENVktWba1&#10;zNSSH9Ng/5BFw6TGR89Q18wzsrPyD6hGcgsOKj/i0CRQVZKLWANWM05/q+a2ZkbEWpAcZ840uf8H&#10;y1/v31oiS9SOEs0alOjh7vP9968Pdz/uv30h48BQa1yGgbcGQ333DLoQHap15gb4B0c0rGumt+LK&#10;WmhrwUrMMN5MBld7HBdAivYVlPgU23mIQF1lmwCIhBBER6UOZ3VE5wnHw/nkYj5DD0fXPF3M06he&#10;wrLTZWOdfyGgIWGTU4viR3C2v3Eey8DQU0hMHpQsN1KpaNhtsVaW7Bk2yiZ+oXK84oZhSpM2p4vZ&#10;ZNbXP/S5v4NopMeOV7LJ6UUavr4HA2vPdRn70TOp+j2+rzSmEWgMzPUc+q7oomaLkzoFlAfk1ULf&#10;4DiQuKnBfqKkxebOqfu4Y1ZQol5q1GYxnk7DNERjOns6QcMOPcXQwzRHqJx6Svrt2vcTtDNWbmt8&#10;qe8GDVeoZyUj1yHjPqtj+tjAkc/jsIUJGdox6tcvYfUTAAD//wMAUEsDBBQABgAIAAAAIQDiTJsZ&#10;3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4MXYRaEMoS9M0Gs+tXrxt&#10;2SmQsrPAbgv11zue9PZe5sub94rNbDtxxdG3jhS8LCIQSJUzLdUKPj/enjMQPmgyunOECm7oYVPe&#10;3xU6N26iPV4PoRYcQj7XCpoQ+lxKXzVotV+4HolvJzdaHdiOtTSjnjjcdjKOopW0uiX+0Ogedw1W&#10;58PFKnDT6806HKL46evbvu+2w/4UD0o9PszbNYiAc/iD4bc+V4eSOx3dhYwXHfssXTKqIEkjFkzE&#10;WcLiqCBNVkuQZSH/byh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN4gxqNBAgAAWgQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOJMmxnfAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAmwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" strokecolor="white">
+            <v:textbox style="mso-next-textbox:#_x0000_s2198">
               <w:txbxContent>
-                <w:p w:rsidR="000445A5" w:rsidRDefault="00952C5A" w:rsidP="000445A5">
+                <w:p w14:paraId="109595B9" w14:textId="77777777" w:rsidR="000445A5" w:rsidRDefault="00000000" w:rsidP="000445A5">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:noProof/>
                     </w:rPr>
-                    <w:pict>
+                    <w:pict w14:anchorId="7AE244AD">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:43.8pt;height:43.8pt">
-                        <v:imagedata r:id="rId8" o:title="qr.ioi"/>
+                        <v:imagedata r:id="rId8" o:title="qr"/>
                       </v:shape>
                     </w:pict>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="000445A5" w:rsidRPr="000445A5" w:rsidRDefault="000445A5" w:rsidP="000445A5">
+                <w:p w14:paraId="559D8DAF" w14:textId="77777777" w:rsidR="000445A5" w:rsidRPr="000445A5" w:rsidRDefault="000445A5" w:rsidP="000445A5">
                   <w:pPr>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002A0520">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>(填表範例)</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="矩形 1" o:spid="_x0000_s1168" style="position:absolute;left:0;text-align:left;margin-left:178.2pt;margin-top:-793.2pt;width:72.15pt;height:35.4pt;z-index:16;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVEO+9hAIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfu/nZtLTRpqtV0yAk&#10;flZaOIDrOI2FYxvbbbogzoLEG4fgOIhrMHaaLmVfECIPztgej79v5htfXR86gfbMWK5kgZOLGCMm&#10;qaq53Bb43dtqMsfIOiJrIpRkBb5nFl8vnz656nXOUtUqUTODIIi0ea8L3Dqn8yiytGUdsRdKMwmb&#10;jTIdcTA126g2pIfonYjSOJ5FvTK1Nooya2G1HDbxMsRvGkbdm6axzCFRYMDmwmjCuPFjtLwi+dYQ&#10;3XJ6hEH+AUVHuIRLT6FK4gjaGf4oVMepUVY17oKqLlJNwykLHIBNEv/B5q4lmgUukByrT2my/y8s&#10;fb2/NYjXBZ4uMJKkgxr9/PLtx/evKPHJ6bXNwedO3xpPz+qXir63SKpVS+SW3Rij+paRGiAF/+js&#10;gJ9YOIo2/StVQ2iycyrk6dCYzgeEDKBDKMf9qRzs4BCFxTRJ40U6xYjCXja7nGYLDyki+XhaG+ue&#10;M9UhbxTYQLlDdLJ/ad3gOrr4y6SquBCh5EKiHiAv4mkcTlgleO13A0uz3ayEQXsCqqmqGL7jxWdu&#10;HXegXcG7As+9z1FNPh1rWYdrHOFisAG1kD44sANwR2vQyKdFvFjP1/NskqWz9SSLy3JyU62yyaxK&#10;nk3Ly3K1KpPPHmeS5S2vayY91FGvSfZ3ejh2zqC0k2LPKNlz5hV8j5lH5zBCRYDV+A/sgg586QcJ&#10;ucPmEFSWhiR5XWxUfQ/KMGroSXhDwGiV+YhRD/1YYPthRwzDSLyQoC7fvKNhRmMzGkRSOFpgh9Fg&#10;rtzQ5Dtt+LaFyEkos1Q3oMCGB3E8oADofgI9Fkgc3wPfxL/Pg9fDq7X8BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAYDBoFNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLVOE6A0&#10;ZFMhHmdEy0PcnHhJAvbaxG4b/j3mBMfRjGa+qdaTNWJPYxgcIyzmGQji1umBO4Sn7f3sEkSIirUy&#10;jgnhmwKs6+OjSpXaHfiR9pvYiVTCoVQIfYy+lDK0PVkV5s4TJ+/djVbFJMdO6lEdUrk1Ms+yC2nV&#10;wGmhV55uemo/NzuL8HX7Ubw8BL/avt01+dI3/tU8nyOenkzXVyAiTfEvDL/4CR3qxNS4HesgDEI6&#10;EhFmCxDJLIqzpBuEZb4CWVfyP339AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFUQ772E&#10;AgAA/QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGAw&#10;aBTbAAAABQEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
+        <w:pict w14:anchorId="191503CD">
+          <v:rect id="矩形 1" o:spid="_x0000_s2192" style="position:absolute;left:0;text-align:left;margin-left:178.2pt;margin-top:-793.2pt;width:72.15pt;height:35.4pt;z-index:16;visibility:visible;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVEO+9hAIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfu/nZtLTRpqtV0yAk&#10;flZaOIDrOI2FYxvbbbogzoLEG4fgOIhrMHaaLmVfECIPztgej79v5htfXR86gfbMWK5kgZOLGCMm&#10;qaq53Bb43dtqMsfIOiJrIpRkBb5nFl8vnz656nXOUtUqUTODIIi0ea8L3Dqn8yiytGUdsRdKMwmb&#10;jTIdcTA126g2pIfonYjSOJ5FvTK1Nooya2G1HDbxMsRvGkbdm6axzCFRYMDmwmjCuPFjtLwi+dYQ&#10;3XJ6hEH+AUVHuIRLT6FK4gjaGf4oVMepUVY17oKqLlJNwykLHIBNEv/B5q4lmgUukByrT2my/y8s&#10;fb2/NYjXBZ4uMJKkgxr9/PLtx/evKPHJ6bXNwedO3xpPz+qXir63SKpVS+SW3Rij+paRGiAF/+js&#10;gJ9YOIo2/StVQ2iycyrk6dCYzgeEDKBDKMf9qRzs4BCFxTRJ40U6xYjCXja7nGYLDyki+XhaG+ue&#10;M9UhbxTYQLlDdLJ/ad3gOrr4y6SquBCh5EKiHiAv4mkcTlgleO13A0uz3ayEQXsCqqmqGL7jxWdu&#10;HXegXcG7As+9z1FNPh1rWYdrHOFisAG1kD44sANwR2vQyKdFvFjP1/NskqWz9SSLy3JyU62yyaxK&#10;nk3Ly3K1KpPPHmeS5S2vayY91FGvSfZ3ejh2zqC0k2LPKNlz5hV8j5lH5zBCRYDV+A/sgg586QcJ&#10;ucPmEFSWhiR5XWxUfQ/KMGroSXhDwGiV+YhRD/1YYPthRwzDSLyQoC7fvKNhRmMzGkRSOFpgh9Fg&#10;rtzQ5Dtt+LaFyEkos1Q3oMCGB3E8oADofgI9Fkgc3wPfxL/Pg9fDq7X8BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAYDBoFNsAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLVOE6A0&#10;ZFMhHmdEy0PcnHhJAvbaxG4b/j3mBMfRjGa+qdaTNWJPYxgcIyzmGQji1umBO4Sn7f3sEkSIirUy&#10;jgnhmwKs6+OjSpXaHfiR9pvYiVTCoVQIfYy+lDK0PVkV5s4TJ+/djVbFJMdO6lEdUrk1Ms+yC2nV&#10;wGmhV55uemo/NzuL8HX7Ubw8BL/avt01+dI3/tU8nyOenkzXVyAiTfEvDL/4CR3qxNS4HesgDEI6&#10;EhFmCxDJLIqzpBuEZb4CWVfyP339AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFUQ772E&#10;AgAA/QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGAw&#10;aBTbAAAABQEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
             <v:textbox style="mso-next-textbox:#矩形 1" inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w:rsidR="008C250E" w:rsidRPr="008C250E" w:rsidRDefault="008C250E" w:rsidP="008C250E">
+                <w:p w14:paraId="00B3FE48" w14:textId="77777777" w:rsidR="008C250E" w:rsidRPr="008C250E" w:rsidRDefault="008C250E" w:rsidP="008C250E">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002A0520">
                     <w:rPr>
                       <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:spacing w:val="-12"/>
                       <w:sz w:val="48"/>
                       <w:szCs w:val="48"/>
                     </w:rPr>
                     <w:t>產檢假</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1081" inset=".5mm,.3mm,.5mm,.3mm">
+        <w:pict w14:anchorId="563F8CD7">
+          <v:shape id="_x0000_s2105" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:512.3pt;margin-top:2.75pt;width:35.5pt;height:18.4pt;z-index:2;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" filled="f" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s2105" inset=".5mm,.3mm,.5mm,.3mm">
               <w:txbxContent>
-                <w:p w:rsidR="00FC7909" w:rsidRPr="00714036" w:rsidRDefault="00FC7909" w:rsidP="005B28CF">
+                <w:p w14:paraId="5F566392" w14:textId="79744B7B" w:rsidR="00FC7909" w:rsidRPr="00714036" w:rsidRDefault="00FC7909" w:rsidP="005B28CF">
                   <w:pPr>
                     <w:ind w:firstLineChars="50" w:firstLine="100"/>
                     <w:rPr>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="002A0520">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
                   <w:r w:rsidR="001C45CE" w:rsidRPr="002A0520">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="001905AC" w:rsidRPr="002A0520">
+                  <w:r w:rsidR="007D6015">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>3</w:t>
+                    <w:t>5</w:t>
                   </w:r>
                   <w:r w:rsidR="001C45CE" w:rsidRPr="002A0520">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>.0</w:t>
                   </w:r>
-                  <w:r w:rsidR="001905AC" w:rsidRPr="002A0520">
+                  <w:r w:rsidR="007D6015">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:color w:val="FF0000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
-                    <w:t>5</w:t>
+                    <w:t>9</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00FC7909" w:rsidRPr="00C65725" w:rsidRDefault="00FC7909" w:rsidP="005B28CF">
+                <w:p w14:paraId="1036AF85" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="00C65725" w:rsidRDefault="00FC7909" w:rsidP="005B28CF">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00332A79" w:rsidRPr="005B28CF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="00332A79" w:rsidRPr="005B28CF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>郵寄或送件地址：100232台北市中正區羅斯福路1段4號「勞動部勞工保險局」收</w:t>
       </w:r>
       <w:r w:rsidR="00200494" w:rsidRPr="005B28CF">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E43CA" w:rsidRPr="006A50A7" w:rsidRDefault="00952C5A" w:rsidP="006B12C8">
+    <w:p w14:paraId="0EB9B7ED" w14:textId="77777777" w:rsidR="008E43CA" w:rsidRPr="006A50A7" w:rsidRDefault="00000000" w:rsidP="006B12C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1013"/>
           <w:tab w:val="left" w:pos="2221"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1113">
+        <w:pict w14:anchorId="5F0AE4E0">
+          <v:shape id="_x0000_s2137" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:512.2pt;height:25.55pt;z-index:5;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin" filled="f" strokeweight=".5pt">
+            <v:textbox style="mso-next-textbox:#_x0000_s2137">
               <w:txbxContent>
-                <w:p w:rsidR="00FC7909" w:rsidRPr="00E62B7F" w:rsidRDefault="00FC7909" w:rsidP="00206310">
+                <w:p w14:paraId="7C4CDC0A" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="00E62B7F" w:rsidRDefault="00FC7909" w:rsidP="00206310">
                   <w:pPr>
                     <w:adjustRightInd w:val="0"/>
                     <w:snapToGrid w:val="0"/>
                     <w:spacing w:line="320" w:lineRule="exact"/>
                     <w:ind w:left="-28"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="36"/>
                       <w:szCs w:val="36"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E62B7F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="000000"/>
                       <w:spacing w:val="60"/>
                       <w:sz w:val="28"/>
                       <w:szCs w:val="28"/>
                     </w:rPr>
                     <w:t xml:space="preserve">請將「存簿封面影本」浮貼於下方 </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00E62B7F">
                     <w:rPr>
                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                       <w:color w:val="000000"/>
                       <w:spacing w:val="60"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>(可覆蓋於說明之上)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00FC7909" w:rsidRPr="00E62B7F" w:rsidRDefault="00FC7909">
+                <w:p w14:paraId="2BA269AA" w14:textId="77777777" w:rsidR="00FC7909" w:rsidRPr="00E62B7F" w:rsidRDefault="00FC7909">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="000000"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="square" anchorx="margin" anchory="margin"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003C1CB9" w:rsidRPr="003C1CB9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>產檢假薪資</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003C1CB9" w:rsidRPr="003C1CB9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>補助</w:t>
       </w:r>
       <w:r w:rsidR="003C1CB9" w:rsidRPr="001B3EA5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026386F" w:rsidRPr="007C1AC4" w:rsidRDefault="0026386F" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="05D1BB7E" w14:textId="77777777" w:rsidR="0026386F" w:rsidRPr="007C1AC4" w:rsidRDefault="0026386F" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1AC4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法令依據：</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="0026386F" w:rsidRPr="002A0520" w:rsidRDefault="0026386F" w:rsidP="0026386F">
+    <w:p w14:paraId="5A1293AF" w14:textId="77777777" w:rsidR="0026386F" w:rsidRPr="002A0520" w:rsidRDefault="0026386F" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1AC4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>性別</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -6084,144 +6199,166 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>條規定略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>，受僱者妊娠</w:t>
+        <w:t>，受</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>期間</w:t>
+        <w:t>僱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>，雇主應給予有薪「</w:t>
+        <w:t>者妊娠</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢</w:t>
+        <w:t>期間，</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>假」</w:t>
-      </w:r>
+        <w:t>雇主應給予有薪「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>產檢假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日。雇主就其中逾</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日之部分得向勞動部勞工保險局申請補助。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0026386F" w:rsidRPr="002A0520" w:rsidRDefault="0026386F" w:rsidP="0026386F">
+    <w:p w14:paraId="15B88249" w14:textId="77777777" w:rsidR="0026386F" w:rsidRPr="002A0520" w:rsidRDefault="0026386F" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>性別</w:t>
       </w:r>
       <w:r w:rsidR="00C07744" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -6258,140 +6395,162 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>條規定略</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>以</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>，受僱者依本法第</w:t>
-[...19 lines deleted...]
-        <w:t>條規定為「</w:t>
+        <w:t>，受</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢</w:t>
+        <w:t>僱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>假」申請者，必要時雇主得要求其提出相關證明文件。</w:t>
+        <w:t>者依本法第</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>條規定為「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>產檢假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」申請者，必要時雇主得要求其提出相關證明文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004877B1" w:rsidRPr="002A0520" w:rsidRDefault="009A46D8" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="626AD899" w14:textId="56D87D19" w:rsidR="004877B1" w:rsidRPr="002A0520" w:rsidRDefault="009A46D8" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>適用對象及</w:t>
       </w:r>
       <w:r w:rsidR="008E43CA" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請資格：</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk72763680"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk72763680"/>
     </w:p>
-    <w:p w:rsidR="008E43CA" w:rsidRPr="002A0520" w:rsidRDefault="009A46D8" w:rsidP="00FD0AA9">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="38045A9F" w14:textId="77777777" w:rsidR="008E43CA" w:rsidRPr="002A0520" w:rsidRDefault="009A46D8" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>僱用適用性別</w:t>
       </w:r>
       <w:r w:rsidR="00C07744" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -6419,178 +6578,200 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>僱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者，並給予</w:t>
       </w:r>
       <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>受僱者第6日、第7日</w:t>
+        <w:t>受</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者第6日、第7日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>產檢假</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>薪</w:t>
+        <w:t>薪資</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>資之雇主</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t>之雇主</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004877B1" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>雇主依其他法令規定應給予產檢假薪資者，不適用本補助</w:t>
       </w:r>
       <w:r w:rsidR="004877B1" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00244C22" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004877B1" w:rsidRPr="002A0520" w:rsidRDefault="003B45EB" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="1A1554F7" w14:textId="77777777" w:rsidR="004877B1" w:rsidRPr="002A0520" w:rsidRDefault="003B45EB" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補</w:t>
       </w:r>
       <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>助金額</w:t>
       </w:r>
       <w:r w:rsidR="00244C22" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911D54" w:rsidRPr="002A0520" w:rsidRDefault="004877B1" w:rsidP="00FD0AA9">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="3F693AFB" w14:textId="77777777" w:rsidR="00911D54" w:rsidRPr="002A0520" w:rsidRDefault="004877B1" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>按雇主實際給付受</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
@@ -6631,548 +6812,816 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢假薪</w:t>
+        <w:t>產檢假薪資</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>資總額，核實發給。</w:t>
+        <w:t>總額，核實發給。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="43089250" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk72764471"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk72764471"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請流程及應備書件：</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk72764133"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk72764133"/>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="3AE1ECD1" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="992" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk72764489"/>
-      <w:bookmarkStart w:id="7" w:name="_Hlk72766007"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk72764489"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk72766007"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>雇主於受</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>僱</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>請畢產檢假或請畢</w:t>
+        <w:t>請畢產檢假或請畢前</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>前終止契約，並給予</w:t>
+        <w:t>終止契約，並給予</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢假薪</w:t>
+        <w:t>產檢假薪資</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>資後，檢附下列文件、資料，向勞保局申請本補助：</w:t>
+        <w:t>後，檢附下列文件、資料，向勞保局申請本補助：</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0846DB08" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1253" w:hanging="261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如申請產檢假之受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者僅1人，請</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>逕</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>於申請書填寫受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者相關資料並請其</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6727" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>親自</w:t>
       </w:r>
-      <w:r w:rsidR="003C18DC" w:rsidRPr="002A0520">
+      <w:r w:rsidR="003C18DC" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽名或蓋章</w:t>
       </w:r>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>；如申請</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>產檢假之</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="003C18DC" w:rsidRPr="002A0520">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者有2</w:t>
+      </w:r>
+      <w:r w:rsidR="003C18DC" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人以上，</w:t>
       </w:r>
-      <w:r w:rsidR="00C07744" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00C07744" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>除填寫申請書外，</w:t>
       </w:r>
-      <w:r w:rsidR="003C18DC" w:rsidRPr="002A0520">
+      <w:r w:rsidR="003C18DC" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
-      <w:r w:rsidR="00C07744" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00C07744" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一併</w:t>
       </w:r>
-      <w:r w:rsidR="003C18DC" w:rsidRPr="002A0520">
+      <w:r w:rsidR="003C18DC" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>檢附</w:t>
       </w:r>
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00297C92" w:rsidRPr="002A0520">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
-          <w:color w:val="0000FF"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者名冊及</w:t>
+      </w:r>
+      <w:r w:rsidR="005D6727" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>每位受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D6727" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D6727" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>者之</w:t>
+      </w:r>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>聲明書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00297C92" w:rsidRPr="00AE20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00233269" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="214D71DD" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00233269" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="1474" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事業單位(或自然人雇主)</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名義之國內金融機構或郵局存摺封面影本。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB02D5" w:rsidRPr="002A0520" w:rsidRDefault="00CB02D5" w:rsidP="0026386F">
+    <w:p w14:paraId="3315E85A" w14:textId="77777777" w:rsidR="00CB02D5" w:rsidRPr="002A0520" w:rsidRDefault="00CB02D5" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk72764279"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk72764279"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>基於審查之必要，雇主應依勞保局通知</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>另補具相關</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>證明文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00297C92" w:rsidP="0026386F">
+    <w:p w14:paraId="6A7F9FF5" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00297C92" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="992" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本補助經勞保局核定後，於次月底發給</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="1E973070" w14:textId="3197BF71" w:rsidR="00F34F6E" w:rsidRPr="00F34F6E" w:rsidRDefault="00F34F6E" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk72764076"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00F34F6E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請期限：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC730C4" w14:textId="5A116FE3" w:rsidR="00F34F6E" w:rsidRPr="00F34F6E" w:rsidRDefault="00F34F6E" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>雇主</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61FC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>依上開規定申請本補助，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>至遲應於給付受</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>僱者產檢假</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之薪資後</w:t>
+      </w:r>
+      <w:r w:rsidR="00B61FC0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年內辦理；逾期申請者，勞保局不予發給。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D285CFC" w14:textId="7574D834" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="510" w:hanging="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A0520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>注意事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="002C2793" w:rsidP="00FD0AA9">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="5084075D" w14:textId="1A48A834" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="002C2793" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事業單位(或自然人雇主)</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -7203,541 +7652,556 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>者，</w:t>
       </w:r>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞保局</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不予發給本補助；已發給者，經撤銷或廢止後，應以書面行政處分令其限期返還：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="741B5020" w14:textId="3C0CF6EB" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="992" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不實申領</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="56DDD78E" w14:textId="6CB196D7" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00746F47" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="992" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>規避、妨礙或拒絕查對。</w:t>
       </w:r>
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="7CBFDF4D">
+          <v:shape id="圖片 5" o:spid="_x0000_s2208" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:297.6pt;margin-top:717pt;width:41.4pt;height:41.4pt;z-index:18;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text">
+            <v:imagedata r:id="rId9" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="005D6727" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="17A34D36" w14:textId="6C38645A" w:rsidR="00746F47" w:rsidRPr="002A0520" w:rsidRDefault="00000000" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
         <w:ind w:left="992" w:hanging="482"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A0520">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:pict w14:anchorId="387D84E5">
+          <v:shape id="_x0000_s2216" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:500.75pt;margin-top:15.15pt;width:37.9pt;height:37.9pt;z-index:19">
+            <v:imagedata r:id="rId10" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="005D6727" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其他違反</w:t>
       </w:r>
+      <w:r w:rsidR="001E3463" w:rsidRPr="001E3463">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>友善育</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="0026386F" w:rsidRPr="002A0520">
+      <w:r w:rsidR="001E3463" w:rsidRPr="001E3463">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢假與</w:t>
+        <w:t>兒職場婚孕</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0026386F" w:rsidRPr="002A0520">
+      <w:r w:rsidR="001E3463" w:rsidRPr="001E3463">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>陪產檢及陪產假薪資補助要點</w:t>
+        <w:t>產假薪資補助要點</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>之規定。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="006A50A7" w:rsidRPr="004D4E16" w:rsidRDefault="00992AC7" w:rsidP="00FD0AA9">
+    <w:p w14:paraId="38DEA1ED" w14:textId="2268640A" w:rsidR="00475BDB" w:rsidRDefault="00992AC7" w:rsidP="00B61FC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:afterLines="30" w:after="108" w:line="500" w:lineRule="exact"/>
-        <w:ind w:left="1191" w:hanging="510"/>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A0520">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>相關資訊請至勞動部網站</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+        <w:t>相關資訊請</w:t>
+      </w:r>
+      <w:r w:rsidR="00475BDB">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+        <w:t>參考：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41528790" w14:textId="5DB48A5A" w:rsidR="00475BDB" w:rsidRPr="00AE12E2" w:rsidRDefault="00992AC7" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="003279D8" w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞動部網站</w:t>
+      </w:r>
+      <w:r w:rsidR="003279D8" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「業務專區」項下</w:t>
       </w:r>
-      <w:r w:rsidR="0026386F" w:rsidRPr="002A0520">
+      <w:r w:rsidR="0026386F" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「勞動條件、就業平等」</w:t>
       </w:r>
-      <w:r w:rsidR="003279D8" w:rsidRPr="002A0520">
+      <w:r w:rsidR="003279D8" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>內之「建構友善生養職場</w:t>
+      </w:r>
+      <w:r w:rsidR="00475BDB" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED5D64C" w14:textId="75F54340" w:rsidR="006A50A7" w:rsidRPr="00AE12E2" w:rsidRDefault="00000000" w:rsidP="00B61FC0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="460" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict w14:anchorId="03BBC8A6">
+          <v:shape id="_x0000_s2217" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:503.6pt;margin-top:17.55pt;width:35.05pt;height:35.05pt;z-index:20">
+            <v:imagedata r:id="rId11" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞保局全球資訊網</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16344" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00D16344" w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>「業務專區」項下「友善</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1CB1" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="000F1CB1" w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>職場</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BC0648" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00D63ED9" w:rsidRPr="002A0520">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>婚孕產育</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BC0648" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00D16344" w:rsidRPr="004D4E16">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>兒</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16344" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D16344" w:rsidRPr="004D4E16">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>」</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0648" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D16344" w:rsidRPr="004D4E16">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>查詢，</w:t>
+      </w:r>
+      <w:r w:rsidR="00D029E3" w:rsidRPr="00AE12E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D4E16">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>或洽勞保局電話</w:t>
+      </w:r>
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004D4E16">
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(02)23961266</w:t>
+      </w:r>
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00AE12E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-          <w:b/>
-[...11 lines deleted...]
-          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006A50A7" w:rsidRPr="004D4E16" w:rsidSect="003B45EB">
+    <w:sectPr w:rsidR="006A50A7" w:rsidRPr="00AE12E2" w:rsidSect="003B45EB">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="113" w:footer="0" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00952C5A" w:rsidRDefault="00952C5A" w:rsidP="00F667CF">
+    <w:p w14:paraId="42311FF9" w14:textId="77777777" w:rsidR="006F7222" w:rsidRDefault="006F7222" w:rsidP="00F667CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00952C5A" w:rsidRDefault="00952C5A" w:rsidP="00F667CF">
+    <w:p w14:paraId="4BF64ECC" w14:textId="77777777" w:rsidR="006F7222" w:rsidRDefault="006F7222" w:rsidP="00F667CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00952C5A" w:rsidRDefault="00952C5A" w:rsidP="00F667CF">
+    <w:p w14:paraId="4A28E09A" w14:textId="77777777" w:rsidR="006F7222" w:rsidRDefault="006F7222" w:rsidP="00F667CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00952C5A" w:rsidRDefault="00952C5A" w:rsidP="00F667CF">
+    <w:p w14:paraId="519F038E" w14:textId="77777777" w:rsidR="006F7222" w:rsidRDefault="006F7222" w:rsidP="00F667CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F326FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="838027DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9545,50 +10009,142 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DF4297"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="184C7DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="930" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D986B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="838027DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1615" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9630,51 +10186,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBF35CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34225038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9771,51 +10327,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61DD265C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E36474E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9857,51 +10413,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62243929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="184C7DD2"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -9949,51 +10505,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63A174AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34787048"/>
     <w:lvl w:ilvl="0" w:tplc="CF52180E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1125" w:hanging="615"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -10041,51 +10597,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6621484B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77D0EEB2"/>
     <w:lvl w:ilvl="0" w:tplc="EE723BFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="915" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10130,51 +10686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3915" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4395" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680A08C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED0A3544"/>
     <w:lvl w:ilvl="0" w:tplc="A4C8FCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="75" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="535" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10219,51 +10775,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2935" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6883305A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34225038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10360,51 +10916,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C93226E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C2056D0"/>
     <w:lvl w:ilvl="0" w:tplc="3FDAD774">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10449,51 +11005,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9355AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96AE1E00"/>
     <w:lvl w:ilvl="0" w:tplc="3B70B9A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10538,51 +11094,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71436927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1089F22"/>
     <w:lvl w:ilvl="0" w:tplc="618005B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10627,51 +11183,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CF5DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757452FA"/>
     <w:lvl w:ilvl="0" w:tplc="F64EACEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10716,51 +11272,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C17B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5DA0D4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10802,51 +11358,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B610D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2800F8A4"/>
     <w:lvl w:ilvl="0" w:tplc="C02496C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10891,51 +11447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E5D0107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57EE9DD2"/>
     <w:lvl w:ilvl="0" w:tplc="DEB08EB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="970" w:hanging="408"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1522" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10980,177 +11536,180 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3922" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4402" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4882" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1477454818">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="598368059">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1536306069">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1666786586">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1808279907">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1987780756">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="318265952">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1013457690">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2008432656">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="910239008">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1122845866">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="73934680">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="236090718">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="975913008">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="833374230">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1454784047">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1083642222">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1392268491">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1159921802">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="447118879">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="338167230">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1372418836">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2023122745">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="39597583">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2019236422">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1989284929">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1900634175">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="2109152494">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="431702217">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1822307768">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1113206337">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="844827904">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1794252087">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="982198723">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="35" w16cid:durableId="1072387869">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-[...26 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="36" w16cid:durableId="672034314">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16">
-[...53 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="37" w16cid:durableId="1534270544">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="50"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2218" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:stroke dashstyle="1 1" weight="1pt"/>
       <o:colormru v:ext="edit" colors="blue"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
@@ -11169,112 +11728,120 @@
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E31CEA"/>
     <w:rsid w:val="00006397"/>
     <w:rsid w:val="00006EFB"/>
     <w:rsid w:val="00007311"/>
     <w:rsid w:val="0001228E"/>
     <w:rsid w:val="00013DC7"/>
     <w:rsid w:val="000157B6"/>
     <w:rsid w:val="000175D9"/>
+    <w:rsid w:val="00022DF2"/>
     <w:rsid w:val="0002510A"/>
+    <w:rsid w:val="0002524F"/>
     <w:rsid w:val="00034FD5"/>
     <w:rsid w:val="0003526A"/>
     <w:rsid w:val="00040F17"/>
     <w:rsid w:val="00042358"/>
     <w:rsid w:val="000445A5"/>
     <w:rsid w:val="00044957"/>
     <w:rsid w:val="00050D3D"/>
     <w:rsid w:val="00051542"/>
     <w:rsid w:val="00054D33"/>
+    <w:rsid w:val="00056F28"/>
     <w:rsid w:val="0006103F"/>
     <w:rsid w:val="00061BB0"/>
     <w:rsid w:val="00063A2C"/>
     <w:rsid w:val="0007456D"/>
     <w:rsid w:val="00074CFB"/>
     <w:rsid w:val="00074F75"/>
     <w:rsid w:val="00081ABF"/>
+    <w:rsid w:val="00083F5F"/>
     <w:rsid w:val="0009466C"/>
     <w:rsid w:val="000A08A1"/>
     <w:rsid w:val="000A10FC"/>
     <w:rsid w:val="000B3718"/>
     <w:rsid w:val="000C1B5E"/>
+    <w:rsid w:val="000C491E"/>
     <w:rsid w:val="000D0BF2"/>
     <w:rsid w:val="000E5617"/>
     <w:rsid w:val="000E6F71"/>
     <w:rsid w:val="000F147A"/>
     <w:rsid w:val="000F1CB1"/>
     <w:rsid w:val="001002A1"/>
     <w:rsid w:val="0011096C"/>
     <w:rsid w:val="00111FCD"/>
     <w:rsid w:val="00120C19"/>
     <w:rsid w:val="00122F76"/>
     <w:rsid w:val="001241C3"/>
     <w:rsid w:val="00130FAB"/>
+    <w:rsid w:val="00131E5D"/>
     <w:rsid w:val="00132E5C"/>
     <w:rsid w:val="00136DCC"/>
     <w:rsid w:val="0014025C"/>
     <w:rsid w:val="00141B85"/>
     <w:rsid w:val="00141E3D"/>
     <w:rsid w:val="00146C16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00152F1B"/>
     <w:rsid w:val="001537DA"/>
     <w:rsid w:val="00157B10"/>
     <w:rsid w:val="001668A3"/>
     <w:rsid w:val="00170DAD"/>
     <w:rsid w:val="0017110D"/>
     <w:rsid w:val="001729E0"/>
     <w:rsid w:val="001739F6"/>
     <w:rsid w:val="001851D1"/>
     <w:rsid w:val="001852E9"/>
     <w:rsid w:val="001905AC"/>
     <w:rsid w:val="001944C0"/>
     <w:rsid w:val="001A6AB9"/>
     <w:rsid w:val="001B2731"/>
     <w:rsid w:val="001B6A4E"/>
     <w:rsid w:val="001C06D0"/>
+    <w:rsid w:val="001C1629"/>
     <w:rsid w:val="001C45CE"/>
     <w:rsid w:val="001C654F"/>
     <w:rsid w:val="001D0C46"/>
     <w:rsid w:val="001D1FE8"/>
     <w:rsid w:val="001D3CE3"/>
+    <w:rsid w:val="001E3463"/>
     <w:rsid w:val="00200494"/>
     <w:rsid w:val="002011ED"/>
     <w:rsid w:val="00202B29"/>
     <w:rsid w:val="0020356A"/>
     <w:rsid w:val="00203EBD"/>
     <w:rsid w:val="00206310"/>
     <w:rsid w:val="0021041C"/>
     <w:rsid w:val="00211219"/>
     <w:rsid w:val="00216FDE"/>
     <w:rsid w:val="002208FB"/>
     <w:rsid w:val="002221F1"/>
     <w:rsid w:val="00222A51"/>
     <w:rsid w:val="0022449A"/>
     <w:rsid w:val="0022577D"/>
     <w:rsid w:val="00230725"/>
     <w:rsid w:val="00233269"/>
     <w:rsid w:val="0023413B"/>
     <w:rsid w:val="00243770"/>
     <w:rsid w:val="00244C22"/>
     <w:rsid w:val="00251F3B"/>
     <w:rsid w:val="002520FA"/>
     <w:rsid w:val="00253918"/>
     <w:rsid w:val="0025516B"/>
     <w:rsid w:val="00261433"/>
     <w:rsid w:val="00262BBF"/>
@@ -11309,569 +11876,615 @@
     <w:rsid w:val="003037EE"/>
     <w:rsid w:val="00305004"/>
     <w:rsid w:val="003064E4"/>
     <w:rsid w:val="00306941"/>
     <w:rsid w:val="00310E9D"/>
     <w:rsid w:val="00313882"/>
     <w:rsid w:val="00313D51"/>
     <w:rsid w:val="00315054"/>
     <w:rsid w:val="003157AE"/>
     <w:rsid w:val="00323F22"/>
     <w:rsid w:val="003279D8"/>
     <w:rsid w:val="00331215"/>
     <w:rsid w:val="00332A79"/>
     <w:rsid w:val="003366CC"/>
     <w:rsid w:val="00337FB3"/>
     <w:rsid w:val="0034292F"/>
     <w:rsid w:val="00343A32"/>
     <w:rsid w:val="00344CF3"/>
     <w:rsid w:val="00347C79"/>
     <w:rsid w:val="00354DD8"/>
     <w:rsid w:val="00355443"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="00366A29"/>
     <w:rsid w:val="00370580"/>
     <w:rsid w:val="00370F78"/>
+    <w:rsid w:val="003756EA"/>
     <w:rsid w:val="00381EA3"/>
     <w:rsid w:val="00385EBF"/>
     <w:rsid w:val="003879FB"/>
     <w:rsid w:val="00387CEA"/>
     <w:rsid w:val="00392C9B"/>
     <w:rsid w:val="00396E13"/>
     <w:rsid w:val="00397A02"/>
     <w:rsid w:val="003A4720"/>
     <w:rsid w:val="003A7251"/>
     <w:rsid w:val="003B45EB"/>
     <w:rsid w:val="003B4AC1"/>
     <w:rsid w:val="003C18DC"/>
     <w:rsid w:val="003C1CB9"/>
     <w:rsid w:val="003C4FBB"/>
+    <w:rsid w:val="003D08E3"/>
     <w:rsid w:val="003D3EB9"/>
     <w:rsid w:val="003D431D"/>
     <w:rsid w:val="003E2F70"/>
     <w:rsid w:val="003E3A51"/>
     <w:rsid w:val="003E59C4"/>
     <w:rsid w:val="003F0719"/>
     <w:rsid w:val="003F455C"/>
     <w:rsid w:val="003F5C62"/>
     <w:rsid w:val="004026AC"/>
     <w:rsid w:val="00403B11"/>
     <w:rsid w:val="00413F3C"/>
     <w:rsid w:val="004166D1"/>
     <w:rsid w:val="00425517"/>
     <w:rsid w:val="00427CCD"/>
     <w:rsid w:val="00427E9E"/>
     <w:rsid w:val="00430741"/>
     <w:rsid w:val="00430E43"/>
+    <w:rsid w:val="0043258E"/>
     <w:rsid w:val="004340FA"/>
     <w:rsid w:val="004367F6"/>
+    <w:rsid w:val="0044045B"/>
     <w:rsid w:val="0044058A"/>
     <w:rsid w:val="0044548A"/>
     <w:rsid w:val="00446F97"/>
     <w:rsid w:val="00450B4B"/>
     <w:rsid w:val="00454C9E"/>
+    <w:rsid w:val="00455935"/>
+    <w:rsid w:val="00456F98"/>
     <w:rsid w:val="00461C75"/>
     <w:rsid w:val="00463942"/>
     <w:rsid w:val="00465644"/>
+    <w:rsid w:val="00472B22"/>
     <w:rsid w:val="0047426B"/>
+    <w:rsid w:val="00475BDB"/>
     <w:rsid w:val="00485101"/>
     <w:rsid w:val="004877B1"/>
     <w:rsid w:val="00493644"/>
     <w:rsid w:val="00497A2E"/>
     <w:rsid w:val="00497EBB"/>
     <w:rsid w:val="004A02F3"/>
     <w:rsid w:val="004A78A7"/>
     <w:rsid w:val="004B00CF"/>
     <w:rsid w:val="004B1A21"/>
     <w:rsid w:val="004B3114"/>
     <w:rsid w:val="004C447D"/>
     <w:rsid w:val="004C5CF6"/>
     <w:rsid w:val="004C6653"/>
+    <w:rsid w:val="004D3EA6"/>
     <w:rsid w:val="004D4E16"/>
     <w:rsid w:val="004E6224"/>
     <w:rsid w:val="004F3E78"/>
     <w:rsid w:val="004F5E1F"/>
     <w:rsid w:val="004F7677"/>
     <w:rsid w:val="005011CF"/>
     <w:rsid w:val="005029E8"/>
     <w:rsid w:val="0050668D"/>
     <w:rsid w:val="00507E9E"/>
     <w:rsid w:val="00510D1A"/>
     <w:rsid w:val="00514760"/>
     <w:rsid w:val="00521A65"/>
     <w:rsid w:val="00522FF2"/>
+    <w:rsid w:val="0052475B"/>
     <w:rsid w:val="005348D6"/>
     <w:rsid w:val="00554C09"/>
     <w:rsid w:val="00555F6F"/>
     <w:rsid w:val="0055727F"/>
     <w:rsid w:val="0056311E"/>
     <w:rsid w:val="00571B95"/>
     <w:rsid w:val="00576F3B"/>
     <w:rsid w:val="005778DD"/>
     <w:rsid w:val="00586750"/>
     <w:rsid w:val="00590FA5"/>
     <w:rsid w:val="005950D9"/>
     <w:rsid w:val="005A0B0E"/>
     <w:rsid w:val="005A5546"/>
     <w:rsid w:val="005A6BC0"/>
     <w:rsid w:val="005B1225"/>
     <w:rsid w:val="005B16EB"/>
     <w:rsid w:val="005B28CF"/>
     <w:rsid w:val="005B3779"/>
     <w:rsid w:val="005C1F71"/>
     <w:rsid w:val="005C38A6"/>
     <w:rsid w:val="005C3C18"/>
     <w:rsid w:val="005D6727"/>
     <w:rsid w:val="005D72CF"/>
     <w:rsid w:val="005E1C87"/>
     <w:rsid w:val="005E3D88"/>
     <w:rsid w:val="005E3DF5"/>
     <w:rsid w:val="005F11B7"/>
     <w:rsid w:val="005F477A"/>
     <w:rsid w:val="00607AB2"/>
     <w:rsid w:val="00612A60"/>
     <w:rsid w:val="0061476B"/>
     <w:rsid w:val="00617E3F"/>
     <w:rsid w:val="00617EC3"/>
     <w:rsid w:val="00617F97"/>
     <w:rsid w:val="00624B48"/>
     <w:rsid w:val="00624BCD"/>
     <w:rsid w:val="00627B17"/>
     <w:rsid w:val="00634C96"/>
     <w:rsid w:val="00642E88"/>
     <w:rsid w:val="0064340F"/>
     <w:rsid w:val="00656466"/>
     <w:rsid w:val="00656F81"/>
     <w:rsid w:val="00666F6F"/>
     <w:rsid w:val="006706B5"/>
     <w:rsid w:val="00676115"/>
+    <w:rsid w:val="0068032F"/>
     <w:rsid w:val="0068208C"/>
     <w:rsid w:val="006827C2"/>
     <w:rsid w:val="00685AFE"/>
     <w:rsid w:val="00690B5C"/>
     <w:rsid w:val="00692299"/>
     <w:rsid w:val="006944D5"/>
     <w:rsid w:val="00696C4C"/>
     <w:rsid w:val="006A50A7"/>
+    <w:rsid w:val="006A7B03"/>
     <w:rsid w:val="006B12C8"/>
     <w:rsid w:val="006B5451"/>
     <w:rsid w:val="006D27F9"/>
     <w:rsid w:val="006D5232"/>
     <w:rsid w:val="006D56BB"/>
     <w:rsid w:val="006D56FA"/>
     <w:rsid w:val="006E590A"/>
     <w:rsid w:val="006F00B7"/>
     <w:rsid w:val="006F23E4"/>
+    <w:rsid w:val="006F7222"/>
     <w:rsid w:val="0070119C"/>
     <w:rsid w:val="00703D67"/>
     <w:rsid w:val="00714036"/>
     <w:rsid w:val="00714956"/>
     <w:rsid w:val="0073280F"/>
     <w:rsid w:val="00734C92"/>
     <w:rsid w:val="00745B5D"/>
     <w:rsid w:val="00746F47"/>
+    <w:rsid w:val="0075284A"/>
     <w:rsid w:val="007562AE"/>
     <w:rsid w:val="00757900"/>
     <w:rsid w:val="00757A9C"/>
     <w:rsid w:val="00770056"/>
     <w:rsid w:val="007722D1"/>
+    <w:rsid w:val="0078026F"/>
     <w:rsid w:val="00784F7F"/>
     <w:rsid w:val="00785919"/>
     <w:rsid w:val="00787112"/>
     <w:rsid w:val="00790FEF"/>
     <w:rsid w:val="00792B4A"/>
     <w:rsid w:val="00792CB8"/>
     <w:rsid w:val="007937C8"/>
     <w:rsid w:val="007A1F99"/>
     <w:rsid w:val="007A3223"/>
     <w:rsid w:val="007C1AC4"/>
     <w:rsid w:val="007C5428"/>
     <w:rsid w:val="007C6D0A"/>
     <w:rsid w:val="007D0EE6"/>
     <w:rsid w:val="007D1F0A"/>
     <w:rsid w:val="007D579B"/>
+    <w:rsid w:val="007D6015"/>
     <w:rsid w:val="007E2BD3"/>
     <w:rsid w:val="007E38FF"/>
+    <w:rsid w:val="007E3FA6"/>
     <w:rsid w:val="007E50AE"/>
     <w:rsid w:val="007E5F24"/>
+    <w:rsid w:val="007F06C8"/>
     <w:rsid w:val="00803293"/>
     <w:rsid w:val="00810511"/>
     <w:rsid w:val="00810927"/>
     <w:rsid w:val="00811939"/>
+    <w:rsid w:val="008167AD"/>
     <w:rsid w:val="008247F0"/>
     <w:rsid w:val="00826C02"/>
     <w:rsid w:val="0083159A"/>
     <w:rsid w:val="00842D85"/>
     <w:rsid w:val="00844A2E"/>
     <w:rsid w:val="00846D4D"/>
     <w:rsid w:val="00852897"/>
     <w:rsid w:val="00852BEA"/>
     <w:rsid w:val="00854B41"/>
     <w:rsid w:val="00854F2A"/>
     <w:rsid w:val="0085679D"/>
     <w:rsid w:val="00860458"/>
     <w:rsid w:val="00860F3F"/>
     <w:rsid w:val="008633D2"/>
     <w:rsid w:val="0086797F"/>
     <w:rsid w:val="0087278D"/>
     <w:rsid w:val="008844E9"/>
     <w:rsid w:val="00890C0D"/>
     <w:rsid w:val="00891F06"/>
     <w:rsid w:val="00894FD3"/>
     <w:rsid w:val="00895E31"/>
     <w:rsid w:val="00896ABB"/>
     <w:rsid w:val="008A04E4"/>
     <w:rsid w:val="008A2B55"/>
     <w:rsid w:val="008A4A78"/>
     <w:rsid w:val="008A6B88"/>
     <w:rsid w:val="008B1BF2"/>
+    <w:rsid w:val="008B40A7"/>
     <w:rsid w:val="008B501E"/>
     <w:rsid w:val="008B5E74"/>
     <w:rsid w:val="008C21BA"/>
     <w:rsid w:val="008C250E"/>
     <w:rsid w:val="008D1C1F"/>
     <w:rsid w:val="008D2E97"/>
     <w:rsid w:val="008D347C"/>
+    <w:rsid w:val="008D3555"/>
     <w:rsid w:val="008D451F"/>
     <w:rsid w:val="008E341E"/>
     <w:rsid w:val="008E43CA"/>
     <w:rsid w:val="008E47DD"/>
     <w:rsid w:val="008E5A5E"/>
     <w:rsid w:val="008E7918"/>
     <w:rsid w:val="008F35B6"/>
     <w:rsid w:val="008F58A2"/>
     <w:rsid w:val="0090135C"/>
     <w:rsid w:val="00911D54"/>
     <w:rsid w:val="00912252"/>
     <w:rsid w:val="00913558"/>
     <w:rsid w:val="00914FA5"/>
     <w:rsid w:val="00915B12"/>
     <w:rsid w:val="009211C2"/>
     <w:rsid w:val="0092333A"/>
     <w:rsid w:val="00926D0E"/>
     <w:rsid w:val="00931727"/>
     <w:rsid w:val="00934B89"/>
     <w:rsid w:val="009365F0"/>
     <w:rsid w:val="00937D3E"/>
     <w:rsid w:val="0094060E"/>
     <w:rsid w:val="00941550"/>
     <w:rsid w:val="009503F5"/>
     <w:rsid w:val="00952C5A"/>
     <w:rsid w:val="009532EC"/>
     <w:rsid w:val="009542F7"/>
     <w:rsid w:val="00954339"/>
     <w:rsid w:val="00962710"/>
     <w:rsid w:val="00962B28"/>
     <w:rsid w:val="00963DC8"/>
     <w:rsid w:val="00976614"/>
     <w:rsid w:val="0097769B"/>
     <w:rsid w:val="00992AC7"/>
     <w:rsid w:val="00996545"/>
     <w:rsid w:val="009A3344"/>
     <w:rsid w:val="009A46D8"/>
     <w:rsid w:val="009B23DD"/>
     <w:rsid w:val="009B3E60"/>
     <w:rsid w:val="009B41BA"/>
     <w:rsid w:val="009B579C"/>
+    <w:rsid w:val="009B6D40"/>
     <w:rsid w:val="009C0A88"/>
     <w:rsid w:val="009C163F"/>
     <w:rsid w:val="009C6762"/>
     <w:rsid w:val="009D2006"/>
     <w:rsid w:val="009D26E8"/>
     <w:rsid w:val="009D3574"/>
     <w:rsid w:val="009D3710"/>
+    <w:rsid w:val="009D5DFB"/>
     <w:rsid w:val="009D7334"/>
     <w:rsid w:val="009D7FCF"/>
     <w:rsid w:val="009E503A"/>
     <w:rsid w:val="009E6993"/>
     <w:rsid w:val="009E6C70"/>
     <w:rsid w:val="009F3684"/>
     <w:rsid w:val="009F7C31"/>
     <w:rsid w:val="00A02B15"/>
     <w:rsid w:val="00A03BD2"/>
+    <w:rsid w:val="00A12097"/>
     <w:rsid w:val="00A13173"/>
     <w:rsid w:val="00A31883"/>
     <w:rsid w:val="00A3203A"/>
     <w:rsid w:val="00A338FD"/>
     <w:rsid w:val="00A36F36"/>
     <w:rsid w:val="00A3789C"/>
     <w:rsid w:val="00A41500"/>
     <w:rsid w:val="00A41A6F"/>
     <w:rsid w:val="00A46382"/>
     <w:rsid w:val="00A51777"/>
     <w:rsid w:val="00A566D1"/>
     <w:rsid w:val="00A600D7"/>
     <w:rsid w:val="00A61976"/>
     <w:rsid w:val="00A631B3"/>
     <w:rsid w:val="00A649ED"/>
     <w:rsid w:val="00A65ECB"/>
+    <w:rsid w:val="00A71278"/>
     <w:rsid w:val="00A729F9"/>
     <w:rsid w:val="00A72C33"/>
     <w:rsid w:val="00A72F25"/>
     <w:rsid w:val="00A74E87"/>
     <w:rsid w:val="00A76EB3"/>
     <w:rsid w:val="00A8112C"/>
     <w:rsid w:val="00A85BB5"/>
     <w:rsid w:val="00A9728D"/>
     <w:rsid w:val="00AA1130"/>
     <w:rsid w:val="00AA3AA2"/>
     <w:rsid w:val="00AA5EB7"/>
     <w:rsid w:val="00AB13E1"/>
     <w:rsid w:val="00AB167B"/>
     <w:rsid w:val="00AD0CF5"/>
     <w:rsid w:val="00AD1F5F"/>
     <w:rsid w:val="00AD23DD"/>
     <w:rsid w:val="00AD5B2E"/>
     <w:rsid w:val="00AD6933"/>
+    <w:rsid w:val="00AE12E2"/>
+    <w:rsid w:val="00AE20CC"/>
     <w:rsid w:val="00AE3530"/>
     <w:rsid w:val="00AE45DC"/>
     <w:rsid w:val="00AF2502"/>
     <w:rsid w:val="00AF3D65"/>
     <w:rsid w:val="00B00C8B"/>
     <w:rsid w:val="00B02516"/>
     <w:rsid w:val="00B04854"/>
     <w:rsid w:val="00B17612"/>
     <w:rsid w:val="00B228D6"/>
     <w:rsid w:val="00B26CF8"/>
     <w:rsid w:val="00B306D0"/>
     <w:rsid w:val="00B33BB6"/>
     <w:rsid w:val="00B348C3"/>
     <w:rsid w:val="00B510F3"/>
     <w:rsid w:val="00B53150"/>
     <w:rsid w:val="00B5433A"/>
+    <w:rsid w:val="00B547F9"/>
     <w:rsid w:val="00B55FFE"/>
     <w:rsid w:val="00B563E8"/>
+    <w:rsid w:val="00B61FC0"/>
     <w:rsid w:val="00B63D9D"/>
     <w:rsid w:val="00B66F84"/>
+    <w:rsid w:val="00B76432"/>
     <w:rsid w:val="00B83A6B"/>
     <w:rsid w:val="00B8575F"/>
     <w:rsid w:val="00B8687C"/>
     <w:rsid w:val="00B86DBC"/>
     <w:rsid w:val="00B86EDA"/>
     <w:rsid w:val="00B92E20"/>
     <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA378F"/>
     <w:rsid w:val="00BA4B07"/>
     <w:rsid w:val="00BA5FA9"/>
     <w:rsid w:val="00BB0654"/>
     <w:rsid w:val="00BB6E76"/>
+    <w:rsid w:val="00BC0648"/>
     <w:rsid w:val="00BC1646"/>
     <w:rsid w:val="00BC2F7B"/>
     <w:rsid w:val="00BC78BC"/>
     <w:rsid w:val="00BC7A3E"/>
     <w:rsid w:val="00BD027D"/>
     <w:rsid w:val="00BD1A00"/>
     <w:rsid w:val="00BD41F2"/>
+    <w:rsid w:val="00BE04DC"/>
     <w:rsid w:val="00BE4DBD"/>
     <w:rsid w:val="00BE6A4D"/>
     <w:rsid w:val="00BE7875"/>
     <w:rsid w:val="00BF1F8F"/>
     <w:rsid w:val="00C033EC"/>
     <w:rsid w:val="00C07744"/>
     <w:rsid w:val="00C10596"/>
     <w:rsid w:val="00C15879"/>
     <w:rsid w:val="00C22374"/>
     <w:rsid w:val="00C228FC"/>
     <w:rsid w:val="00C23037"/>
+    <w:rsid w:val="00C27C67"/>
     <w:rsid w:val="00C34D7B"/>
     <w:rsid w:val="00C365FB"/>
     <w:rsid w:val="00C42916"/>
     <w:rsid w:val="00C45E0E"/>
     <w:rsid w:val="00C46C6A"/>
     <w:rsid w:val="00C53E3B"/>
     <w:rsid w:val="00C55A56"/>
     <w:rsid w:val="00C57807"/>
     <w:rsid w:val="00C652C5"/>
+    <w:rsid w:val="00C70159"/>
     <w:rsid w:val="00C720DC"/>
     <w:rsid w:val="00C92B3E"/>
+    <w:rsid w:val="00CA05E1"/>
     <w:rsid w:val="00CA101C"/>
     <w:rsid w:val="00CA127C"/>
     <w:rsid w:val="00CB02D5"/>
     <w:rsid w:val="00CB187C"/>
     <w:rsid w:val="00CD4CE5"/>
     <w:rsid w:val="00CE053B"/>
     <w:rsid w:val="00CE2EB4"/>
     <w:rsid w:val="00CE505A"/>
     <w:rsid w:val="00CF23B3"/>
     <w:rsid w:val="00CF3933"/>
     <w:rsid w:val="00CF58FE"/>
+    <w:rsid w:val="00D029E3"/>
     <w:rsid w:val="00D03893"/>
+    <w:rsid w:val="00D07C8C"/>
     <w:rsid w:val="00D16344"/>
     <w:rsid w:val="00D178FA"/>
     <w:rsid w:val="00D21F3D"/>
     <w:rsid w:val="00D3012A"/>
     <w:rsid w:val="00D31023"/>
     <w:rsid w:val="00D33AEC"/>
     <w:rsid w:val="00D36B25"/>
     <w:rsid w:val="00D36D02"/>
     <w:rsid w:val="00D378B9"/>
     <w:rsid w:val="00D4257B"/>
     <w:rsid w:val="00D60743"/>
     <w:rsid w:val="00D60D22"/>
     <w:rsid w:val="00D63ED9"/>
     <w:rsid w:val="00D7279B"/>
     <w:rsid w:val="00D731F1"/>
     <w:rsid w:val="00D772E4"/>
     <w:rsid w:val="00D81639"/>
     <w:rsid w:val="00D85AC9"/>
     <w:rsid w:val="00D87897"/>
     <w:rsid w:val="00D9413F"/>
     <w:rsid w:val="00D95295"/>
     <w:rsid w:val="00DA15B3"/>
     <w:rsid w:val="00DA1F15"/>
     <w:rsid w:val="00DA3CDB"/>
     <w:rsid w:val="00DA7063"/>
     <w:rsid w:val="00DB28FB"/>
     <w:rsid w:val="00DB5D6A"/>
     <w:rsid w:val="00DC0BF1"/>
     <w:rsid w:val="00DC495B"/>
     <w:rsid w:val="00DC4D36"/>
     <w:rsid w:val="00DC6D7A"/>
     <w:rsid w:val="00DD05D9"/>
     <w:rsid w:val="00DD1177"/>
     <w:rsid w:val="00DD1F19"/>
     <w:rsid w:val="00DD2151"/>
     <w:rsid w:val="00DD74FF"/>
     <w:rsid w:val="00DE2769"/>
     <w:rsid w:val="00DE5810"/>
+    <w:rsid w:val="00DE7C52"/>
+    <w:rsid w:val="00DF1CE5"/>
     <w:rsid w:val="00DF5EC3"/>
     <w:rsid w:val="00E05399"/>
     <w:rsid w:val="00E11898"/>
     <w:rsid w:val="00E11C54"/>
     <w:rsid w:val="00E16C2D"/>
     <w:rsid w:val="00E1786A"/>
     <w:rsid w:val="00E17ADC"/>
     <w:rsid w:val="00E24104"/>
     <w:rsid w:val="00E2794E"/>
     <w:rsid w:val="00E31CEA"/>
     <w:rsid w:val="00E418CC"/>
     <w:rsid w:val="00E43F49"/>
     <w:rsid w:val="00E44CCF"/>
     <w:rsid w:val="00E50F86"/>
     <w:rsid w:val="00E52FD5"/>
     <w:rsid w:val="00E56BBD"/>
     <w:rsid w:val="00E604B1"/>
     <w:rsid w:val="00E62B7F"/>
     <w:rsid w:val="00E66335"/>
     <w:rsid w:val="00E67B24"/>
     <w:rsid w:val="00E72FDF"/>
     <w:rsid w:val="00E75EC3"/>
     <w:rsid w:val="00E80ED8"/>
     <w:rsid w:val="00E8518C"/>
     <w:rsid w:val="00E876C1"/>
     <w:rsid w:val="00E87758"/>
+    <w:rsid w:val="00E905F5"/>
     <w:rsid w:val="00E92C02"/>
     <w:rsid w:val="00E93E5C"/>
     <w:rsid w:val="00EA3F52"/>
     <w:rsid w:val="00EB501E"/>
     <w:rsid w:val="00EB5AFB"/>
     <w:rsid w:val="00EC536C"/>
     <w:rsid w:val="00ED6202"/>
     <w:rsid w:val="00ED7F19"/>
     <w:rsid w:val="00EE3577"/>
+    <w:rsid w:val="00EF594B"/>
+    <w:rsid w:val="00EF64FC"/>
     <w:rsid w:val="00F000F8"/>
+    <w:rsid w:val="00F07983"/>
     <w:rsid w:val="00F11122"/>
     <w:rsid w:val="00F149BA"/>
     <w:rsid w:val="00F1658C"/>
     <w:rsid w:val="00F21EC4"/>
     <w:rsid w:val="00F26151"/>
+    <w:rsid w:val="00F34F6E"/>
     <w:rsid w:val="00F42E70"/>
     <w:rsid w:val="00F434F9"/>
     <w:rsid w:val="00F43AB4"/>
     <w:rsid w:val="00F478B0"/>
     <w:rsid w:val="00F55AE6"/>
     <w:rsid w:val="00F57764"/>
     <w:rsid w:val="00F65491"/>
     <w:rsid w:val="00F667CF"/>
+    <w:rsid w:val="00F71A74"/>
     <w:rsid w:val="00F74714"/>
     <w:rsid w:val="00F81BF6"/>
     <w:rsid w:val="00F92391"/>
     <w:rsid w:val="00FA1B89"/>
     <w:rsid w:val="00FA58F2"/>
     <w:rsid w:val="00FA5A61"/>
     <w:rsid w:val="00FB368B"/>
     <w:rsid w:val="00FC3889"/>
     <w:rsid w:val="00FC47C4"/>
     <w:rsid w:val="00FC7909"/>
     <w:rsid w:val="00FD0AA9"/>
     <w:rsid w:val="00FD3CED"/>
     <w:rsid w:val="00FE129A"/>
     <w:rsid w:val="00FE1626"/>
     <w:rsid w:val="00FE23FD"/>
     <w:rsid w:val="00FE321F"/>
     <w:rsid w:val="00FE4FD8"/>
     <w:rsid w:val="00FE57DC"/>
     <w:rsid w:val="00FF4C8B"/>
     <w:rsid w:val="00FF5202"/>
     <w:rsid w:val="00FF6967"/>
     <w:rsid w:val="00FF6AB8"/>
     <w:rsid w:val="00FF7BD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2218" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:stroke dashstyle="1 1" weight="1pt"/>
       <o:colormru v:ext="edit" colors="blue"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="050B0C94"/>
   <w15:docId w15:val="{AECF3CC7-B1DB-4524-8F81-407E9CB5A606}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12195,50 +12808,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -12483,92 +13097,118 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1110">
     <w:name w:val="111 字元"/>
     <w:link w:val="111"/>
     <w:rsid w:val="008E43CA"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="5595944">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="428282257">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1010716638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1286038141">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1325206430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1509518139">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1632588896">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -12584,51 +13224,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090275471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mol.gov.tw/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12893,92 +13533,92 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8625F638-905D-42F4-AA18-1E64B3705011}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>357</Words>
-  <Characters>2035</Characters>
+  <Words>345</Words>
+  <Characters>1972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>bli</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2388</CharactersWithSpaces>
+  <CharactersWithSpaces>2313</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3932206</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.bli.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128804</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mol.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>勞      工</dc:title>
-  <dc:creator>bli</dc:creator>
+  <dc:title/>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>